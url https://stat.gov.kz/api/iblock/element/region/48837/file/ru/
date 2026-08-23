--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,95 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="195" yWindow="825" windowWidth="19440" windowHeight="9870"/>
+    <workbookView xWindow="200" yWindow="830" windowWidth="19440" windowHeight="9870"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Y5" i="1"/>
-[...23 lines deleted...]
-  <c r="AW5"/>
+  <c r="Y5" i="1" l="1"/>
+  <c r="Z5" i="1"/>
+  <c r="AA5" i="1"/>
+  <c r="AB5" i="1"/>
+  <c r="AC5" i="1"/>
+  <c r="AD5" i="1"/>
+  <c r="AE5" i="1"/>
+  <c r="AF5" i="1"/>
+  <c r="AG5" i="1"/>
+  <c r="AH5" i="1"/>
+  <c r="AI5" i="1"/>
+  <c r="AJ5" i="1"/>
+  <c r="AK5" i="1"/>
+  <c r="AL5" i="1"/>
+  <c r="AM5" i="1"/>
+  <c r="AN5" i="1"/>
+  <c r="AO5" i="1"/>
+  <c r="AP5" i="1"/>
+  <c r="AQ5" i="1"/>
+  <c r="AR5" i="1"/>
+  <c r="AS5" i="1"/>
+  <c r="AT5" i="1"/>
+  <c r="AU5" i="1"/>
+  <c r="AV5" i="1"/>
+  <c r="AW5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="37">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -151,107 +156,106 @@
   </si>
   <si>
     <t xml:space="preserve">Щербактинский </t>
   </si>
   <si>
     <t>Численность верблюдов, голов</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
+  <si>
+    <t>2026 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
   </numFmts>
-  <fonts count="43">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -388,57 +392,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
@@ -468,50 +465,54 @@
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -814,2927 +815,2937 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2735">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-[...109 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
-[...97 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...49 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...445 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="0" borderId="0" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="0" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="0" borderId="0" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="0" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="3" xfId="376" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="41" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2735">
     <cellStyle name="20% - Акцент1 10" xfId="1102"/>
     <cellStyle name="20% - Акцент1 11" xfId="1160"/>
     <cellStyle name="20% - Акцент1 12" xfId="1223"/>
     <cellStyle name="20% - Акцент1 13" xfId="1282"/>
     <cellStyle name="20% - Акцент1 14" xfId="1340"/>
     <cellStyle name="20% - Акцент1 15" xfId="1398"/>
     <cellStyle name="20% - Акцент1 16" xfId="1457"/>
     <cellStyle name="20% - Акцент1 17" xfId="1512"/>
     <cellStyle name="20% - Акцент1 18" xfId="1571"/>
     <cellStyle name="20% - Акцент1 19" xfId="1623"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="856"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="918"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="970"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="1045"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="1101"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="1159"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="1222"/>
@@ -6436,166 +6447,176 @@
     <cellStyle name="Хороший 2 21" xfId="1578"/>
     <cellStyle name="Хороший 2 22" xfId="1630"/>
     <cellStyle name="Хороший 2 23" xfId="1688"/>
     <cellStyle name="Хороший 2 24" xfId="1744"/>
     <cellStyle name="Хороший 2 25" xfId="1786"/>
     <cellStyle name="Хороший 2 26" xfId="1869"/>
     <cellStyle name="Хороший 2 27" xfId="1946"/>
     <cellStyle name="Хороший 2 28" xfId="2005"/>
     <cellStyle name="Хороший 2 29" xfId="2058"/>
     <cellStyle name="Хороший 2 3" xfId="569"/>
     <cellStyle name="Хороший 2 30" xfId="2113"/>
     <cellStyle name="Хороший 2 31" xfId="2154"/>
     <cellStyle name="Хороший 2 32" xfId="2193"/>
     <cellStyle name="Хороший 2 33" xfId="2199"/>
     <cellStyle name="Хороший 2 4" xfId="608"/>
     <cellStyle name="Хороший 2 5" xfId="652"/>
     <cellStyle name="Хороший 2 6" xfId="696"/>
     <cellStyle name="Хороший 2 7" xfId="735"/>
     <cellStyle name="Хороший 2 8" xfId="775"/>
     <cellStyle name="Хороший 2 9" xfId="864"/>
     <cellStyle name="Хороший 3" xfId="85"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6731,71 +6752,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CR30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BT5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CD2" sqref="CD2:CG2"/>
+      <selection pane="bottomRight" sqref="A1:AV1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="53" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="17.7265625" style="1" customWidth="1"/>
+    <col min="2" max="49" width="7.7265625" style="1" customWidth="1"/>
+    <col min="50" max="50" width="9.1796875" style="10"/>
+    <col min="51" max="51" width="9.1796875" style="1"/>
+    <col min="52" max="52" width="9.7265625" style="1" customWidth="1"/>
+    <col min="53" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96" ht="26.25" customHeight="1">
+    <row r="1" spans="1:97" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
       <c r="S1" s="57"/>
       <c r="T1" s="57"/>
       <c r="U1" s="57"/>
       <c r="V1" s="57"/>
       <c r="W1" s="57"/>
@@ -6803,3686 +6824,4039 @@
       <c r="Y1" s="57"/>
       <c r="Z1" s="57"/>
       <c r="AA1" s="57"/>
       <c r="AB1" s="57"/>
       <c r="AC1" s="57"/>
       <c r="AD1" s="57"/>
       <c r="AE1" s="57"/>
       <c r="AF1" s="57"/>
       <c r="AG1" s="57"/>
       <c r="AH1" s="57"/>
       <c r="AI1" s="57"/>
       <c r="AJ1" s="57"/>
       <c r="AK1" s="57"/>
       <c r="AL1" s="57"/>
       <c r="AM1" s="57"/>
       <c r="AN1" s="57"/>
       <c r="AO1" s="57"/>
       <c r="AP1" s="57"/>
       <c r="AQ1" s="57"/>
       <c r="AR1" s="57"/>
       <c r="AS1" s="57"/>
       <c r="AT1" s="57"/>
       <c r="AU1" s="57"/>
       <c r="AV1" s="57"/>
     </row>
-    <row r="2" spans="1:96">
-[...9 lines deleted...]
-      <c r="J2" s="53" t="s">
+    <row r="2" spans="1:97" x14ac:dyDescent="0.3">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="53"/>
-[...10 lines deleted...]
-      <c r="V2" s="53" t="s">
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="53"/>
-[...10 lines deleted...]
-      <c r="AH2" s="53" t="s">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="53"/>
-[...10 lines deleted...]
-      <c r="AT2" s="53" t="s">
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="3"/>
+      <c r="AM2" s="3"/>
+      <c r="AN2" s="3"/>
+      <c r="AO2" s="3"/>
+      <c r="AP2" s="3"/>
+      <c r="AQ2" s="3"/>
+      <c r="AR2" s="3"/>
+      <c r="AS2" s="3"/>
+      <c r="AT2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="53"/>
-[...10 lines deleted...]
-      <c r="BF2" s="53" t="s">
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="3"/>
+      <c r="AY2" s="3"/>
+      <c r="AZ2" s="3"/>
+      <c r="BA2" s="3"/>
+      <c r="BB2" s="3"/>
+      <c r="BC2" s="3"/>
+      <c r="BD2" s="3"/>
+      <c r="BE2" s="3"/>
+      <c r="BF2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="BG2" s="53"/>
-[...10 lines deleted...]
-      <c r="BR2" s="53" t="s">
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="55"/>
+      <c r="BJ2" s="3"/>
+      <c r="BK2" s="3"/>
+      <c r="BL2" s="3"/>
+      <c r="BM2" s="3"/>
+      <c r="BN2" s="3"/>
+      <c r="BO2" s="3"/>
+      <c r="BP2" s="3"/>
+      <c r="BQ2" s="3"/>
+      <c r="BR2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="BS2" s="53"/>
-[...10 lines deleted...]
-      <c r="CD2" s="53" t="s">
+      <c r="BS2" s="55"/>
+      <c r="BT2" s="55"/>
+      <c r="BU2" s="55"/>
+      <c r="BV2" s="3"/>
+      <c r="BW2" s="3"/>
+      <c r="BX2" s="3"/>
+      <c r="BY2" s="3"/>
+      <c r="BZ2" s="3"/>
+      <c r="CA2" s="3"/>
+      <c r="CB2" s="3"/>
+      <c r="CC2" s="3"/>
+      <c r="CD2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="CE2" s="53"/>
-[...1 lines deleted...]
-      <c r="CG2" s="53"/>
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
     </row>
-    <row r="3" spans="1:96" s="24" customFormat="1" ht="17.25" customHeight="1">
+    <row r="3" spans="1:97" s="21" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="54" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="54" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="54"/>
-[...10 lines deleted...]
-      <c r="AL3" s="54" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="54" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="54" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="BK3" s="54"/>
-[...10 lines deleted...]
-      <c r="BV3" s="54" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="BW3" s="54"/>
-[...9 lines deleted...]
-      <c r="CG3" s="55"/>
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="54"/>
+      <c r="CH3" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="CI3" s="53"/>
+      <c r="CJ3" s="53"/>
+      <c r="CK3" s="53"/>
+      <c r="CL3" s="53"/>
+      <c r="CM3" s="53"/>
+      <c r="CN3" s="53"/>
+      <c r="CO3" s="53"/>
+      <c r="CP3" s="53"/>
+      <c r="CQ3" s="53"/>
+      <c r="CR3" s="53"/>
+      <c r="CS3" s="54"/>
     </row>
-    <row r="4" spans="1:96" s="24" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:97" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="56"/>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="H4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="30" t="s">
+      <c r="I4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="30" t="s">
+      <c r="L4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="30" t="s">
+      <c r="M4" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="29" t="s">
+      <c r="N4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="30" t="s">
+      <c r="O4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="30" t="s">
+      <c r="P4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="29" t="s">
+      <c r="Q4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="30" t="s">
+      <c r="R4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="30" t="s">
+      <c r="S4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="T4" s="30" t="s">
+      <c r="T4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="30" t="s">
+      <c r="U4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="V4" s="30" t="s">
+      <c r="V4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="30" t="s">
+      <c r="W4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="X4" s="30" t="s">
+      <c r="X4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="Y4" s="30" t="s">
+      <c r="Y4" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z4" s="29" t="s">
+      <c r="Z4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA4" s="30" t="s">
+      <c r="AA4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="30" t="s">
+      <c r="AB4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AC4" s="29" t="s">
+      <c r="AC4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="AD4" s="30" t="s">
+      <c r="AD4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="AE4" s="30" t="s">
+      <c r="AE4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="AF4" s="30" t="s">
+      <c r="AF4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="AG4" s="30" t="s">
+      <c r="AG4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="AH4" s="30" t="s">
+      <c r="AH4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AI4" s="30" t="s">
+      <c r="AI4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AJ4" s="30" t="s">
+      <c r="AJ4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="AK4" s="30" t="s">
+      <c r="AK4" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AL4" s="29" t="s">
+      <c r="AL4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AM4" s="30" t="s">
+      <c r="AM4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN4" s="30" t="s">
+      <c r="AN4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AO4" s="29" t="s">
+      <c r="AO4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="AP4" s="30" t="s">
+      <c r="AP4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="AQ4" s="30" t="s">
+      <c r="AQ4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="AR4" s="30" t="s">
+      <c r="AR4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="AS4" s="30" t="s">
+      <c r="AS4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="AT4" s="30" t="s">
+      <c r="AT4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="30" t="s">
+      <c r="AU4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AV4" s="30" t="s">
+      <c r="AV4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="AW4" s="32" t="s">
+      <c r="AW4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="AX4" s="29" t="s">
+      <c r="AX4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AY4" s="30" t="s">
+      <c r="AY4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AZ4" s="30" t="s">
+      <c r="AZ4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="BA4" s="29" t="s">
+      <c r="BA4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="BB4" s="30" t="s">
+      <c r="BB4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="BC4" s="30" t="s">
+      <c r="BC4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="BD4" s="30" t="s">
+      <c r="BD4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="BE4" s="30" t="s">
+      <c r="BE4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="BF4" s="30" t="s">
+      <c r="BF4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="BG4" s="30" t="s">
+      <c r="BG4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="BH4" s="30" t="s">
+      <c r="BH4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="BI4" s="32" t="s">
+      <c r="BI4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="BJ4" s="29" t="s">
+      <c r="BJ4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="BK4" s="30" t="s">
+      <c r="BK4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="BL4" s="30" t="s">
+      <c r="BL4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="BM4" s="29" t="s">
+      <c r="BM4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="BN4" s="30" t="s">
+      <c r="BN4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="BO4" s="30" t="s">
+      <c r="BO4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="BP4" s="30" t="s">
+      <c r="BP4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="BQ4" s="30" t="s">
+      <c r="BQ4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="BR4" s="30" t="s">
+      <c r="BR4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="BS4" s="30" t="s">
+      <c r="BS4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="BT4" s="30" t="s">
+      <c r="BT4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="BU4" s="32" t="s">
+      <c r="BU4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="BV4" s="29" t="s">
+      <c r="BV4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="BW4" s="30" t="s">
+      <c r="BW4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="BX4" s="30" t="s">
+      <c r="BX4" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="BY4" s="29" t="s">
+      <c r="BY4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="BZ4" s="30" t="s">
+      <c r="BZ4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="CA4" s="30" t="s">
+      <c r="CA4" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="CB4" s="30" t="s">
+      <c r="CB4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="CC4" s="30" t="s">
+      <c r="CC4" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="CD4" s="30" t="s">
+      <c r="CD4" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="CE4" s="30" t="s">
+      <c r="CE4" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="CF4" s="30" t="s">
+      <c r="CF4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="CG4" s="32" t="s">
+      <c r="CG4" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="CH4" s="39"/>
-[...9 lines deleted...]
-      <c r="CR4" s="40"/>
+      <c r="CH4" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="CI4" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="CJ4" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="CM4" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="CN4" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="CO4" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="CP4" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="CQ4" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="CR4" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="CS4" s="29" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="5" spans="1:96" s="22" customFormat="1" ht="12">
-      <c r="A5" s="31" t="s">
+    <row r="5" spans="1:97" s="19" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="30">
         <v>87</v>
       </c>
-      <c r="C5" s="34">
+      <c r="C5" s="30">
         <v>87</v>
       </c>
-      <c r="D5" s="34">
+      <c r="D5" s="30">
         <v>86</v>
       </c>
-      <c r="E5" s="34">
+      <c r="E5" s="30">
         <v>86</v>
       </c>
-      <c r="F5" s="34">
+      <c r="F5" s="30">
         <v>85</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="30">
         <v>93</v>
       </c>
-      <c r="H5" s="35">
+      <c r="H5" s="31">
         <v>93</v>
       </c>
-      <c r="I5" s="34">
+      <c r="I5" s="30">
         <v>97</v>
       </c>
-      <c r="J5" s="34">
+      <c r="J5" s="30">
         <v>97</v>
       </c>
-      <c r="K5" s="34">
+      <c r="K5" s="30">
         <v>97</v>
       </c>
-      <c r="L5" s="34">
+      <c r="L5" s="30">
         <v>97</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="30">
         <v>95</v>
       </c>
-      <c r="N5" s="34">
+      <c r="N5" s="30">
         <v>94</v>
       </c>
-      <c r="O5" s="35">
+      <c r="O5" s="31">
         <v>94</v>
       </c>
-      <c r="P5" s="34">
+      <c r="P5" s="30">
         <v>94</v>
       </c>
-      <c r="Q5" s="34">
+      <c r="Q5" s="30">
         <v>93</v>
       </c>
-      <c r="R5" s="36">
+      <c r="R5" s="32">
         <v>102</v>
       </c>
-      <c r="S5" s="37">
+      <c r="S5" s="33">
         <v>129</v>
       </c>
-      <c r="T5" s="34">
+      <c r="T5" s="30">
         <v>133</v>
       </c>
-      <c r="U5" s="35">
+      <c r="U5" s="31">
         <v>133</v>
       </c>
-      <c r="V5" s="37">
+      <c r="V5" s="33">
         <v>133</v>
       </c>
-      <c r="W5" s="36">
+      <c r="W5" s="32">
         <v>133</v>
       </c>
-      <c r="X5" s="36">
+      <c r="X5" s="32">
         <v>129</v>
       </c>
-      <c r="Y5" s="35">
+      <c r="Y5" s="31">
         <f t="shared" ref="Y5:Z5" si="0">SUM(Y6:Y16)</f>
         <v>90</v>
       </c>
-      <c r="Z5" s="35">
+      <c r="Z5" s="31">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
-      <c r="AA5" s="35">
+      <c r="AA5" s="31">
         <f t="shared" ref="AA5" si="1">SUM(AA6:AA16)</f>
         <v>90</v>
       </c>
-      <c r="AB5" s="35">
+      <c r="AB5" s="31">
         <f t="shared" ref="AB5" si="2">SUM(AB6:AB16)</f>
         <v>90</v>
       </c>
-      <c r="AC5" s="35">
+      <c r="AC5" s="31">
         <f t="shared" ref="AC5" si="3">SUM(AC6:AC16)</f>
         <v>90</v>
       </c>
-      <c r="AD5" s="35">
+      <c r="AD5" s="31">
         <f t="shared" ref="AD5" si="4">SUM(AD6:AD16)</f>
         <v>90</v>
       </c>
-      <c r="AE5" s="35">
+      <c r="AE5" s="31">
         <f t="shared" ref="AE5" si="5">SUM(AE6:AE16)</f>
         <v>90</v>
       </c>
-      <c r="AF5" s="35">
+      <c r="AF5" s="31">
         <f t="shared" ref="AF5" si="6">SUM(AF6:AF16)</f>
         <v>92</v>
       </c>
-      <c r="AG5" s="35">
+      <c r="AG5" s="31">
         <f t="shared" ref="AG5" si="7">SUM(AG6:AG16)</f>
         <v>92</v>
       </c>
-      <c r="AH5" s="35">
+      <c r="AH5" s="31">
         <f t="shared" ref="AH5" si="8">SUM(AH6:AH16)</f>
         <v>92</v>
       </c>
-      <c r="AI5" s="35">
+      <c r="AI5" s="31">
         <f t="shared" ref="AI5" si="9">SUM(AI6:AI16)</f>
         <v>92</v>
       </c>
-      <c r="AJ5" s="35">
+      <c r="AJ5" s="31">
         <f t="shared" ref="AJ5" si="10">SUM(AJ6:AJ16)</f>
         <v>92</v>
       </c>
-      <c r="AK5" s="35">
+      <c r="AK5" s="31">
         <f t="shared" ref="AK5" si="11">SUM(AK6:AK16)</f>
         <v>86</v>
       </c>
-      <c r="AL5" s="35">
+      <c r="AL5" s="31">
         <f t="shared" ref="AL5" si="12">SUM(AL6:AL16)</f>
         <v>103</v>
       </c>
-      <c r="AM5" s="35">
+      <c r="AM5" s="31">
         <f t="shared" ref="AM5" si="13">SUM(AM6:AM16)</f>
         <v>103</v>
       </c>
-      <c r="AN5" s="35">
+      <c r="AN5" s="31">
         <f t="shared" ref="AN5" si="14">SUM(AN6:AN16)</f>
         <v>103</v>
       </c>
-      <c r="AO5" s="35">
+      <c r="AO5" s="31">
         <f t="shared" ref="AO5" si="15">SUM(AO6:AO16)</f>
         <v>103</v>
       </c>
-      <c r="AP5" s="35">
+      <c r="AP5" s="31">
         <f t="shared" ref="AP5" si="16">SUM(AP6:AP16)</f>
         <v>103</v>
       </c>
-      <c r="AQ5" s="35">
+      <c r="AQ5" s="31">
         <f t="shared" ref="AQ5:AV5" si="17">SUM(AQ6:AQ16)</f>
         <v>103</v>
       </c>
-      <c r="AR5" s="35">
+      <c r="AR5" s="31">
         <f t="shared" si="17"/>
         <v>32</v>
       </c>
-      <c r="AS5" s="35">
+      <c r="AS5" s="31">
         <f t="shared" si="17"/>
         <v>32</v>
       </c>
-      <c r="AT5" s="35">
+      <c r="AT5" s="31">
         <f t="shared" si="17"/>
         <v>32</v>
       </c>
-      <c r="AU5" s="35">
+      <c r="AU5" s="31">
         <f t="shared" si="17"/>
         <v>32</v>
       </c>
-      <c r="AV5" s="35">
+      <c r="AV5" s="31">
         <f t="shared" si="17"/>
         <v>32</v>
       </c>
-      <c r="AW5" s="35">
+      <c r="AW5" s="31">
         <f>SUM(AW6:AW16)</f>
         <v>27</v>
       </c>
-      <c r="AX5" s="35">
+      <c r="AX5" s="31">
         <v>27</v>
       </c>
-      <c r="AY5" s="35">
+      <c r="AY5" s="31">
         <v>27</v>
       </c>
-      <c r="AZ5" s="35">
+      <c r="AZ5" s="31">
         <v>27</v>
       </c>
-      <c r="BA5" s="35">
+      <c r="BA5" s="31">
         <v>27</v>
       </c>
-      <c r="BB5" s="35">
+      <c r="BB5" s="31">
         <v>27</v>
       </c>
-      <c r="BC5" s="35">
+      <c r="BC5" s="31">
         <v>27</v>
       </c>
-      <c r="BD5" s="35">
+      <c r="BD5" s="31">
         <v>26</v>
       </c>
-      <c r="BE5" s="42">
+      <c r="BE5" s="36">
         <v>26</v>
       </c>
-      <c r="BF5" s="45">
+      <c r="BF5" s="39">
         <v>26</v>
       </c>
-      <c r="BG5" s="35">
+      <c r="BG5" s="31">
         <v>27</v>
       </c>
-      <c r="BH5" s="35">
+      <c r="BH5" s="31">
         <v>29</v>
       </c>
-      <c r="BI5" s="35">
+      <c r="BI5" s="31">
         <v>113</v>
       </c>
-      <c r="BJ5" s="35">
+      <c r="BJ5" s="31">
         <v>113</v>
       </c>
-      <c r="BK5" s="35">
+      <c r="BK5" s="31">
         <v>110</v>
       </c>
-      <c r="BL5" s="35">
+      <c r="BL5" s="31">
         <v>112</v>
       </c>
-      <c r="BM5" s="35">
+      <c r="BM5" s="31">
         <v>112</v>
       </c>
-      <c r="BN5" s="35">
+      <c r="BN5" s="31">
         <v>131</v>
       </c>
-      <c r="BO5" s="35">
+      <c r="BO5" s="31">
         <v>137</v>
       </c>
-      <c r="BP5" s="35">
+      <c r="BP5" s="31">
         <v>152</v>
       </c>
-      <c r="BQ5" s="35">
+      <c r="BQ5" s="31">
         <v>151</v>
       </c>
-      <c r="BR5" s="35">
+      <c r="BR5" s="31">
         <v>151</v>
       </c>
-      <c r="BS5" s="35">
+      <c r="BS5" s="31">
         <v>149</v>
       </c>
-      <c r="BT5" s="35">
+      <c r="BT5" s="31">
         <v>149</v>
       </c>
-      <c r="BU5" s="35">
+      <c r="BU5" s="31">
         <v>149</v>
       </c>
-      <c r="BV5" s="35">
+      <c r="BV5" s="31">
         <v>150</v>
       </c>
-      <c r="BW5" s="35">
+      <c r="BW5" s="31">
         <v>156</v>
       </c>
-      <c r="BX5" s="35">
+      <c r="BX5" s="31">
         <v>158</v>
       </c>
-      <c r="BY5" s="35">
+      <c r="BY5" s="31">
         <v>186</v>
       </c>
-      <c r="BZ5" s="35">
+      <c r="BZ5" s="31">
         <v>186</v>
       </c>
-      <c r="CA5" s="35">
+      <c r="CA5" s="31">
         <v>178</v>
       </c>
-      <c r="CB5" s="35">
+      <c r="CB5" s="31">
         <v>180</v>
       </c>
-      <c r="CC5" s="35">
+      <c r="CC5" s="31">
         <v>180</v>
       </c>
-      <c r="CD5" s="35">
+      <c r="CD5" s="31">
         <v>190</v>
       </c>
-      <c r="CE5" s="35"/>
-[...1 lines deleted...]
-      <c r="CG5" s="35"/>
+      <c r="CE5" s="49">
+        <v>190</v>
+      </c>
+      <c r="CF5" s="49">
+        <v>190</v>
+      </c>
+      <c r="CG5" s="49">
+        <v>172</v>
+      </c>
+      <c r="CH5" s="50">
+        <v>172</v>
+      </c>
+      <c r="CI5" s="52">
+        <v>143</v>
+      </c>
+      <c r="CJ5" s="52">
+        <v>143</v>
+      </c>
+      <c r="CK5" s="52">
+        <v>143</v>
+      </c>
+      <c r="CL5" s="52">
+        <v>155</v>
+      </c>
+      <c r="CM5" s="52">
+        <v>152</v>
+      </c>
+      <c r="CN5" s="52">
+        <v>158</v>
+      </c>
+      <c r="CO5" s="52"/>
+      <c r="CP5" s="52"/>
+      <c r="CQ5" s="52"/>
+      <c r="CR5" s="52"/>
+      <c r="CS5" s="52"/>
     </row>
-    <row r="6" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H6" s="14">
+      <c r="B6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="12">
         <v>3</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="11">
         <v>3</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="11">
         <v>3</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="11">
         <v>3</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="11">
         <v>3</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="11">
         <v>3</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="11">
         <v>3</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="12">
         <v>3</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="11">
         <v>3</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="11">
         <v>3</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R6" s="11">
         <v>3</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="13">
         <v>3</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T6" s="11">
         <v>3</v>
       </c>
-      <c r="U6" s="16">
+      <c r="U6" s="14">
         <v>3</v>
       </c>
-      <c r="V6" s="13">
+      <c r="V6" s="11">
         <v>3</v>
       </c>
-      <c r="W6" s="16">
+      <c r="W6" s="14">
         <v>3</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="14">
         <v>3</v>
       </c>
-      <c r="Y6" s="13">
+      <c r="Y6" s="11">
         <v>3</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="12">
         <v>3</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="12">
         <v>3</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="12">
         <v>3</v>
       </c>
-      <c r="AC6" s="14">
+      <c r="AC6" s="12">
         <v>3</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="12">
         <v>3</v>
       </c>
-      <c r="AE6" s="14">
+      <c r="AE6" s="12">
         <v>3</v>
       </c>
-      <c r="AF6" s="16">
+      <c r="AF6" s="14">
         <v>3</v>
       </c>
-      <c r="AG6" s="16">
+      <c r="AG6" s="14">
         <v>3</v>
       </c>
-      <c r="AH6" s="16">
+      <c r="AH6" s="14">
         <v>3</v>
       </c>
-      <c r="AI6" s="16">
+      <c r="AI6" s="14">
         <v>3</v>
       </c>
-      <c r="AJ6" s="16">
+      <c r="AJ6" s="14">
         <v>3</v>
       </c>
-      <c r="AK6" s="14">
+      <c r="AK6" s="12">
         <v>3</v>
       </c>
-      <c r="AL6" s="14">
+      <c r="AL6" s="12">
         <v>3</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="12">
         <v>3</v>
       </c>
-      <c r="AN6" s="14">
+      <c r="AN6" s="12">
         <v>3</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="12">
         <v>3</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="12">
         <v>3</v>
       </c>
-      <c r="AQ6" s="14">
+      <c r="AQ6" s="12">
         <v>3</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="12">
         <v>3</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="12">
         <v>3</v>
       </c>
-      <c r="AT6" s="14">
+      <c r="AT6" s="12">
         <v>3</v>
       </c>
-      <c r="AU6" s="14">
+      <c r="AU6" s="12">
         <v>3</v>
       </c>
-      <c r="AV6" s="14">
+      <c r="AV6" s="12">
         <v>3</v>
       </c>
-      <c r="AW6" s="14">
+      <c r="AW6" s="12">
         <v>3</v>
       </c>
-      <c r="AX6" s="14">
+      <c r="AX6" s="12">
         <v>3</v>
       </c>
-      <c r="AY6" s="14">
+      <c r="AY6" s="12">
         <v>3</v>
       </c>
-      <c r="AZ6" s="14">
+      <c r="AZ6" s="12">
         <v>3</v>
       </c>
-      <c r="BA6" s="14">
+      <c r="BA6" s="12">
         <v>3</v>
       </c>
-      <c r="BB6" s="14">
+      <c r="BB6" s="12">
         <v>3</v>
       </c>
-      <c r="BC6" s="14">
+      <c r="BC6" s="12">
         <v>3</v>
       </c>
-      <c r="BD6" s="14">
+      <c r="BD6" s="12">
         <v>2</v>
       </c>
-      <c r="BE6" s="42">
+      <c r="BE6" s="36">
         <v>2</v>
       </c>
-      <c r="BF6" s="45">
+      <c r="BF6" s="39">
         <v>2</v>
       </c>
-      <c r="BG6" s="14">
+      <c r="BG6" s="12">
         <v>2</v>
       </c>
-      <c r="BH6" s="14">
+      <c r="BH6" s="12">
         <v>2</v>
       </c>
-      <c r="BI6" s="14">
+      <c r="BI6" s="12">
         <v>2</v>
       </c>
-      <c r="BJ6" s="14">
+      <c r="BJ6" s="12">
         <v>2</v>
       </c>
-      <c r="BK6" s="14">
+      <c r="BK6" s="12">
         <v>2</v>
       </c>
-      <c r="BL6" s="14">
+      <c r="BL6" s="12">
         <v>2</v>
       </c>
-      <c r="BM6" s="14">
+      <c r="BM6" s="12">
         <v>2</v>
       </c>
-      <c r="BN6" s="14">
+      <c r="BN6" s="12">
         <v>2</v>
       </c>
-      <c r="BO6" s="14">
+      <c r="BO6" s="12">
         <v>2</v>
       </c>
-      <c r="BP6" s="14">
+      <c r="BP6" s="12">
         <v>2</v>
       </c>
-      <c r="BQ6" s="14">
+      <c r="BQ6" s="12">
         <v>2</v>
       </c>
-      <c r="BR6" s="14">
+      <c r="BR6" s="12">
         <v>2</v>
       </c>
-      <c r="BS6" s="14">
+      <c r="BS6" s="12">
         <v>2</v>
       </c>
-      <c r="BT6" s="14">
+      <c r="BT6" s="12">
         <v>2</v>
       </c>
-      <c r="BU6" s="14">
+      <c r="BU6" s="12">
         <v>2</v>
       </c>
-      <c r="BV6" s="14" t="s">
-[...14 lines deleted...]
-      <c r="CA6" s="14">
+      <c r="BV6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA6" s="12">
         <v>9</v>
       </c>
-      <c r="CB6" s="14">
+      <c r="CB6" s="12">
         <v>9</v>
       </c>
-      <c r="CC6" s="14">
+      <c r="CC6" s="12">
         <v>9</v>
       </c>
-      <c r="CD6" s="14">
+      <c r="CD6" s="12">
         <v>9</v>
       </c>
-      <c r="CE6" s="14"/>
-[...1 lines deleted...]
-      <c r="CG6" s="14"/>
+      <c r="CE6" s="47">
+        <v>9</v>
+      </c>
+      <c r="CF6" s="47">
+        <v>9</v>
+      </c>
+      <c r="CG6" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH6" s="51">
+        <v>1</v>
+      </c>
+      <c r="CI6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CK6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CL6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO6" s="12"/>
+      <c r="CP6" s="12"/>
+      <c r="CQ6" s="12"/>
+      <c r="CR6" s="12"/>
+      <c r="CS6" s="12"/>
     </row>
-    <row r="7" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A7" s="47" t="s">
+    <row r="7" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A7" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="14" t="s">
-[...244 lines deleted...]
-      <c r="CG7" s="14"/>
+      <c r="B7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="R7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="W7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BJ7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BK7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BL7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BN7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BO7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BP7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BQ7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BR7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BS7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BT7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BU7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BV7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BW7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BX7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BY7" s="12">
+        <v>1</v>
+      </c>
+      <c r="BZ7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CA7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CB7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CC7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CD7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CE7" s="48">
+        <v>1</v>
+      </c>
+      <c r="CF7" s="48">
+        <v>1</v>
+      </c>
+      <c r="CG7" s="48">
+        <v>1</v>
+      </c>
+      <c r="CH7" s="51">
+        <v>1</v>
+      </c>
+      <c r="CI7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CJ7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CK7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CL7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CM7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CN7" s="12">
+        <v>1</v>
+      </c>
+      <c r="CO7" s="12"/>
+      <c r="CP7" s="12"/>
+      <c r="CQ7" s="12"/>
+      <c r="CR7" s="12"/>
+      <c r="CS7" s="12"/>
     </row>
-    <row r="8" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="11">
         <v>69</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="11">
         <v>69</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="11">
         <v>69</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="11">
         <v>69</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="11">
         <v>69</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="11">
         <v>76</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="12">
         <v>76</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="11">
         <v>80</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="11">
         <v>80</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="11">
         <v>80</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="11">
         <v>80</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="11">
         <v>80</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="11">
         <v>79</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="12">
         <v>79</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="11">
         <v>79</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="11">
         <v>79</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="14">
         <v>88</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="13">
         <v>106</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="11">
         <v>106</v>
       </c>
-      <c r="U8" s="16">
+      <c r="U8" s="14">
         <v>89</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="13">
         <v>89</v>
       </c>
-      <c r="W8" s="16">
+      <c r="W8" s="14">
         <v>89</v>
       </c>
-      <c r="X8" s="16">
+      <c r="X8" s="14">
         <v>85</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="11">
         <v>70</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="12">
         <v>70</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA8" s="12">
         <v>70</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AB8" s="12">
         <v>70</v>
       </c>
-      <c r="AC8" s="14">
+      <c r="AC8" s="12">
         <v>70</v>
       </c>
-      <c r="AD8" s="14">
+      <c r="AD8" s="12">
         <v>70</v>
       </c>
-      <c r="AE8" s="14">
+      <c r="AE8" s="12">
         <v>70</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AF8" s="14">
         <v>70</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="14">
         <v>70</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH8" s="14">
         <v>70</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI8" s="14">
         <v>70</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AJ8" s="14">
         <v>70</v>
       </c>
-      <c r="AK8" s="14">
+      <c r="AK8" s="12">
         <v>70</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AL8" s="12">
         <v>70</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM8" s="12">
         <v>70</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AN8" s="12">
         <v>70</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AO8" s="12">
         <v>70</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP8" s="12">
         <v>70</v>
       </c>
-      <c r="AQ8" s="14">
+      <c r="AQ8" s="12">
         <v>70</v>
       </c>
-      <c r="AR8" s="14" t="s">
-[...118 lines deleted...]
-      <c r="CG8" s="14"/>
+      <c r="AR8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BH8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BI8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BW8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BX8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BY8" s="12">
+        <v>1</v>
+      </c>
+      <c r="BZ8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CA8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CB8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CC8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CD8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CE8" s="48">
+        <v>1</v>
+      </c>
+      <c r="CF8" s="48">
+        <v>1</v>
+      </c>
+      <c r="CG8" s="48">
+        <v>1</v>
+      </c>
+      <c r="CH8" s="51"/>
+      <c r="CI8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CJ8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CL8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CM8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CN8" s="12">
+        <v>1</v>
+      </c>
+      <c r="CO8" s="12"/>
+      <c r="CP8" s="12"/>
+      <c r="CQ8" s="12"/>
+      <c r="CR8" s="12"/>
+      <c r="CS8" s="12"/>
     </row>
-    <row r="9" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="14" t="s">
-[...244 lines deleted...]
-      <c r="CG9" s="14"/>
+      <c r="B9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="R9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="S9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="T9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="V9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="W9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="X9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CB9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CC9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CD9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CE9" s="48">
+        <v>1</v>
+      </c>
+      <c r="CF9" s="48">
+        <v>1</v>
+      </c>
+      <c r="CG9" s="48">
+        <v>1</v>
+      </c>
+      <c r="CH9" s="51">
+        <v>1</v>
+      </c>
+      <c r="CI9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CJ9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CK9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CL9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CM9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CN9" s="12">
+        <v>1</v>
+      </c>
+      <c r="CO9" s="12"/>
+      <c r="CP9" s="12"/>
+      <c r="CQ9" s="12"/>
+      <c r="CR9" s="12"/>
+      <c r="CS9" s="12"/>
     </row>
-    <row r="10" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A10" s="6" t="s">
+    <row r="10" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...89 lines deleted...]
-      <c r="AF10" s="16">
+      <c r="B10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="K10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="N10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="O10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="R10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="T10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="14">
         <v>3</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AG10" s="14">
         <v>3</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AH10" s="14">
         <v>3</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AI10" s="14">
         <v>3</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AJ10" s="14">
         <v>3</v>
       </c>
-      <c r="AK10" s="14">
+      <c r="AK10" s="12">
         <v>3</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AL10" s="12">
         <v>3</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM10" s="12">
         <v>3</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AN10" s="12">
         <v>3</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AO10" s="12">
         <v>3</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AP10" s="12">
         <v>3</v>
       </c>
-      <c r="AQ10" s="14">
+      <c r="AQ10" s="12">
         <v>3</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AR10" s="12">
         <v>3</v>
       </c>
-      <c r="AS10" s="14">
+      <c r="AS10" s="12">
         <v>3</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AT10" s="12">
         <v>3</v>
       </c>
-      <c r="AU10" s="14">
+      <c r="AU10" s="12">
         <v>3</v>
       </c>
-      <c r="AV10" s="14">
+      <c r="AV10" s="12">
         <v>3</v>
       </c>
-      <c r="AW10" s="14">
+      <c r="AW10" s="12">
         <v>3</v>
       </c>
-      <c r="AX10" s="14">
+      <c r="AX10" s="12">
         <v>3</v>
       </c>
-      <c r="AY10" s="14">
+      <c r="AY10" s="12">
         <v>3</v>
       </c>
-      <c r="AZ10" s="14">
+      <c r="AZ10" s="12">
         <v>3</v>
       </c>
-      <c r="BA10" s="14">
+      <c r="BA10" s="12">
         <v>3</v>
       </c>
-      <c r="BB10" s="14">
+      <c r="BB10" s="12">
         <v>3</v>
       </c>
-      <c r="BC10" s="14">
+      <c r="BC10" s="12">
         <v>3</v>
       </c>
-      <c r="BD10" s="14">
+      <c r="BD10" s="12">
         <v>3</v>
       </c>
-      <c r="BE10" s="42">
+      <c r="BE10" s="36">
         <v>3</v>
       </c>
-      <c r="BF10" s="45">
+      <c r="BF10" s="39">
         <v>3</v>
       </c>
-      <c r="BG10" s="14">
+      <c r="BG10" s="12">
         <v>3</v>
       </c>
-      <c r="BH10" s="14">
+      <c r="BH10" s="12">
         <v>3</v>
       </c>
-      <c r="BI10" s="14">
+      <c r="BI10" s="12">
         <v>87</v>
       </c>
-      <c r="BJ10" s="14">
+      <c r="BJ10" s="12">
         <v>87</v>
       </c>
-      <c r="BK10" s="14">
+      <c r="BK10" s="12">
         <v>85</v>
       </c>
-      <c r="BL10" s="14">
+      <c r="BL10" s="12">
         <v>87</v>
       </c>
-      <c r="BM10" s="14">
+      <c r="BM10" s="12">
         <v>87</v>
       </c>
-      <c r="BN10" s="14">
+      <c r="BN10" s="12">
         <v>103</v>
       </c>
-      <c r="BO10" s="14">
+      <c r="BO10" s="12">
         <v>109</v>
       </c>
-      <c r="BP10" s="14">
+      <c r="BP10" s="12">
         <v>122</v>
       </c>
-      <c r="BQ10" s="14">
+      <c r="BQ10" s="12">
         <v>122</v>
       </c>
-      <c r="BR10" s="14">
+      <c r="BR10" s="12">
         <v>122</v>
       </c>
-      <c r="BS10" s="14">
+      <c r="BS10" s="12">
         <v>122</v>
       </c>
-      <c r="BT10" s="14">
+      <c r="BT10" s="12">
         <v>122</v>
       </c>
-      <c r="BU10" s="14">
+      <c r="BU10" s="12">
         <v>122</v>
       </c>
-      <c r="BV10" s="14">
+      <c r="BV10" s="12">
         <v>122</v>
       </c>
-      <c r="BW10" s="14">
+      <c r="BW10" s="12">
         <v>128</v>
       </c>
-      <c r="BX10" s="14">
+      <c r="BX10" s="12">
         <v>130</v>
       </c>
-      <c r="BY10" s="14">
+      <c r="BY10" s="12">
         <v>158</v>
       </c>
-      <c r="BZ10" s="14">
+      <c r="BZ10" s="12">
         <v>158</v>
       </c>
-      <c r="CA10" s="14">
+      <c r="CA10" s="12">
         <v>142</v>
       </c>
-      <c r="CB10" s="14">
+      <c r="CB10" s="12">
         <v>142</v>
       </c>
-      <c r="CC10" s="14">
+      <c r="CC10" s="12">
         <v>142</v>
       </c>
-      <c r="CD10" s="14">
+      <c r="CD10" s="12">
         <v>152</v>
       </c>
-      <c r="CE10" s="14"/>
-[...1 lines deleted...]
-      <c r="CG10" s="14"/>
+      <c r="CE10" s="48">
+        <v>152</v>
+      </c>
+      <c r="CF10" s="48">
+        <v>152</v>
+      </c>
+      <c r="CG10" s="48">
+        <v>137</v>
+      </c>
+      <c r="CH10" s="51">
+        <v>137</v>
+      </c>
+      <c r="CI10" s="12">
+        <v>108</v>
+      </c>
+      <c r="CJ10" s="12">
+        <v>108</v>
+      </c>
+      <c r="CK10" s="12">
+        <v>108</v>
+      </c>
+      <c r="CL10" s="12">
+        <v>120</v>
+      </c>
+      <c r="CM10" s="12">
+        <v>123</v>
+      </c>
+      <c r="CN10" s="12">
+        <v>129</v>
+      </c>
+      <c r="CO10" s="12"/>
+      <c r="CP10" s="12"/>
+      <c r="CQ10" s="12"/>
+      <c r="CR10" s="12"/>
+      <c r="CS10" s="12"/>
     </row>
-    <row r="11" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A11" s="6" t="s">
+    <row r="11" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="11">
         <v>2</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="11">
         <v>2</v>
       </c>
-      <c r="D11" s="13">
-[...238 lines deleted...]
-      <c r="CG11" s="14"/>
+      <c r="D11" s="11">
+        <v>1</v>
+      </c>
+      <c r="E11" s="11">
+        <v>1</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CH11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CK11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CL11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN11" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="CO11" s="12"/>
+      <c r="CP11" s="12"/>
+      <c r="CQ11" s="12"/>
+      <c r="CR11" s="12"/>
+      <c r="CS11" s="12"/>
     </row>
-    <row r="12" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A12" s="6" t="s">
+    <row r="12" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="11">
         <v>2</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="11">
         <v>2</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="11">
         <v>2</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="11">
         <v>2</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="11">
         <v>2</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="11">
         <v>2</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="12">
         <v>2</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="11">
         <v>2</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="11">
         <v>2</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="11">
         <v>2</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="11">
         <v>2</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="11">
         <v>2</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="11">
         <v>2</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="12">
         <v>2</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="11">
         <v>2</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="11">
         <v>2</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="11">
         <v>2</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="13">
         <v>2</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="11">
         <v>3</v>
       </c>
-      <c r="U12" s="16">
+      <c r="U12" s="14">
         <v>3</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="11">
         <v>3</v>
       </c>
-      <c r="W12" s="16">
+      <c r="W12" s="14">
         <v>3</v>
       </c>
-      <c r="X12" s="16">
+      <c r="X12" s="14">
         <v>3</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="11">
         <v>3</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="12">
         <v>3</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="12">
         <v>3</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AB12" s="12">
         <v>3</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AC12" s="12">
         <v>3</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="12">
         <v>3</v>
       </c>
-      <c r="AE12" s="14">
+      <c r="AE12" s="12">
         <v>3</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AF12" s="14">
         <v>3</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AG12" s="14">
         <v>3</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AH12" s="14">
         <v>3</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AI12" s="14">
         <v>3</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AJ12" s="14">
         <v>3</v>
       </c>
-      <c r="AK12" s="14" t="s">
-[...139 lines deleted...]
-      <c r="CG12" s="14"/>
+      <c r="AK12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO12" s="12"/>
+      <c r="CP12" s="12"/>
+      <c r="CQ12" s="12"/>
+      <c r="CR12" s="12"/>
+      <c r="CS12" s="12"/>
     </row>
-    <row r="13" spans="1:96" s="6" customFormat="1" ht="12">
-      <c r="A13" s="6" t="s">
+    <row r="13" spans="1:97" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="11">
         <v>2</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="11">
         <v>2</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="11">
         <v>2</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="11">
         <v>2</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>2</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="11">
         <v>2</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="12">
         <v>2</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="11">
         <v>2</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="11">
         <v>2</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="11">
         <v>2</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="11">
         <v>2</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="11">
         <v>2</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="11">
         <v>2</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="12">
         <v>2</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="11">
         <v>2</v>
       </c>
-      <c r="Q13" s="13" t="s">
-[...199 lines deleted...]
-      <c r="CG13" s="14"/>
+      <c r="Q13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="V13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W13" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="X13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN13" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO13" s="12"/>
+      <c r="CP13" s="12"/>
+      <c r="CQ13" s="12"/>
+      <c r="CR13" s="12"/>
+      <c r="CS13" s="12"/>
     </row>
-    <row r="14" spans="1:96" s="24" customFormat="1" ht="12">
-      <c r="A14" s="6" t="s">
+    <row r="14" spans="1:97" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...56 lines deleted...]
-      <c r="U14" s="11">
+      <c r="B14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="M14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="N14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="O14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="P14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="R14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="T14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U14" s="9">
         <v>17</v>
       </c>
-      <c r="V14" s="9">
+      <c r="V14" s="7">
         <v>17</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="9">
         <v>17</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="9">
         <v>17</v>
       </c>
-      <c r="Y14" s="9" t="s">
-[...38 lines deleted...]
-      <c r="AL14" s="10">
+      <c r="Y14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="8">
         <v>17</v>
       </c>
-      <c r="AM14" s="10">
+      <c r="AM14" s="8">
         <v>17</v>
       </c>
-      <c r="AN14" s="10">
+      <c r="AN14" s="8">
         <v>17</v>
       </c>
-      <c r="AO14" s="10">
+      <c r="AO14" s="8">
         <v>17</v>
       </c>
-      <c r="AP14" s="10">
+      <c r="AP14" s="8">
         <v>17</v>
       </c>
-      <c r="AQ14" s="10">
+      <c r="AQ14" s="8">
         <v>17</v>
       </c>
-      <c r="AR14" s="10">
+      <c r="AR14" s="8">
         <v>17</v>
       </c>
-      <c r="AS14" s="10">
+      <c r="AS14" s="8">
         <v>17</v>
       </c>
-      <c r="AT14" s="10">
+      <c r="AT14" s="8">
         <v>17</v>
       </c>
-      <c r="AU14" s="10">
+      <c r="AU14" s="8">
         <v>17</v>
       </c>
-      <c r="AV14" s="10">
+      <c r="AV14" s="8">
         <v>17</v>
       </c>
-      <c r="AW14" s="10">
+      <c r="AW14" s="8">
         <v>17</v>
       </c>
-      <c r="AX14" s="10">
+      <c r="AX14" s="8">
         <v>17</v>
       </c>
-      <c r="AY14" s="10">
+      <c r="AY14" s="8">
         <v>17</v>
       </c>
-      <c r="AZ14" s="10">
+      <c r="AZ14" s="8">
         <v>17</v>
       </c>
-      <c r="BA14" s="10">
+      <c r="BA14" s="8">
         <v>17</v>
       </c>
-      <c r="BB14" s="10">
+      <c r="BB14" s="8">
         <v>17</v>
       </c>
-      <c r="BC14" s="10">
+      <c r="BC14" s="8">
         <v>17</v>
       </c>
-      <c r="BD14" s="10">
+      <c r="BD14" s="8">
         <v>17</v>
       </c>
-      <c r="BE14" s="42">
+      <c r="BE14" s="36">
         <v>17</v>
       </c>
-      <c r="BF14" s="45">
+      <c r="BF14" s="39">
         <v>17</v>
       </c>
-      <c r="BG14" s="10">
+      <c r="BG14" s="8">
         <v>17</v>
       </c>
-      <c r="BH14" s="10">
+      <c r="BH14" s="8">
         <v>19</v>
       </c>
-      <c r="BI14" s="10">
+      <c r="BI14" s="8">
         <v>19</v>
       </c>
-      <c r="BJ14" s="10">
+      <c r="BJ14" s="8">
         <v>19</v>
       </c>
-      <c r="BK14" s="10">
+      <c r="BK14" s="8">
         <v>18</v>
       </c>
-      <c r="BL14" s="48">
+      <c r="BL14" s="42">
         <v>18</v>
       </c>
-      <c r="BM14" s="50">
+      <c r="BM14" s="44">
         <v>18</v>
       </c>
-      <c r="BN14" s="10">
+      <c r="BN14" s="8">
         <v>21</v>
       </c>
-      <c r="BO14" s="10">
+      <c r="BO14" s="8">
         <v>21</v>
       </c>
-      <c r="BP14" s="10">
+      <c r="BP14" s="8">
         <v>21</v>
       </c>
-      <c r="BQ14" s="10">
+      <c r="BQ14" s="8">
         <v>20</v>
       </c>
-      <c r="BR14" s="10">
+      <c r="BR14" s="8">
         <v>20</v>
       </c>
-      <c r="BS14" s="10">
+      <c r="BS14" s="8">
         <v>20</v>
       </c>
-      <c r="BT14" s="10">
+      <c r="BT14" s="8">
         <v>20</v>
       </c>
-      <c r="BU14" s="10">
+      <c r="BU14" s="8">
         <v>20</v>
       </c>
-      <c r="BV14" s="10">
+      <c r="BV14" s="8">
         <v>20</v>
       </c>
-      <c r="BW14" s="10">
+      <c r="BW14" s="8">
         <v>20</v>
       </c>
-      <c r="BX14" s="10">
+      <c r="BX14" s="8">
         <v>20</v>
       </c>
-      <c r="BY14" s="10">
+      <c r="BY14" s="8">
         <v>20</v>
       </c>
-      <c r="BZ14" s="10">
+      <c r="BZ14" s="8">
         <v>20</v>
       </c>
-      <c r="CA14" s="10">
+      <c r="CA14" s="8">
         <v>20</v>
       </c>
-      <c r="CB14" s="10">
+      <c r="CB14" s="8">
         <v>22</v>
       </c>
-      <c r="CC14" s="10">
+      <c r="CC14" s="8">
         <v>22</v>
       </c>
-      <c r="CD14" s="10">
+      <c r="CD14" s="8">
         <v>22</v>
       </c>
-      <c r="CE14" s="10"/>
-[...1 lines deleted...]
-      <c r="CG14" s="10"/>
+      <c r="CE14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CF14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CG14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CH14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CI14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CJ14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CK14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CL14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CM14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CN14" s="8">
+        <v>22</v>
+      </c>
+      <c r="CO14" s="8"/>
+      <c r="CP14" s="8"/>
+      <c r="CQ14" s="8"/>
+      <c r="CR14" s="8"/>
+      <c r="CS14" s="8"/>
     </row>
-    <row r="15" spans="1:96" s="24" customFormat="1" ht="12">
-      <c r="A15" s="6" t="s">
+    <row r="15" spans="1:97" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="11">
         <v>12</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="11">
         <v>12</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="11">
         <v>12</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="11">
         <v>12</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="11">
         <v>12</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="11">
         <v>13</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="12">
         <v>10</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="11">
         <v>10</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="11">
         <v>10</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="11">
         <v>10</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="11">
         <v>10</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="11">
         <v>8</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="11">
         <v>8</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="12">
         <v>8</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="11">
         <v>8</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="11">
         <v>9</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="11">
         <v>9</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="11">
         <v>18</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="11">
         <v>16</v>
       </c>
-      <c r="U15" s="16">
+      <c r="U15" s="14">
         <v>16</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="11">
         <v>16</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="14">
         <v>16</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="14">
         <v>16</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="11">
         <v>9</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z15" s="12">
         <v>9</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA15" s="12">
         <v>9</v>
       </c>
-      <c r="AB15" s="14">
+      <c r="AB15" s="12">
         <v>9</v>
       </c>
-      <c r="AC15" s="14">
+      <c r="AC15" s="12">
         <v>9</v>
       </c>
-      <c r="AD15" s="14">
+      <c r="AD15" s="12">
         <v>9</v>
       </c>
-      <c r="AE15" s="14">
+      <c r="AE15" s="12">
         <v>9</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="14">
         <v>8</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="14">
         <v>8</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="14">
         <v>8</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="14">
         <v>8</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="14">
         <v>8</v>
       </c>
-      <c r="AK15" s="14">
+      <c r="AK15" s="12">
         <v>6</v>
       </c>
-      <c r="AL15" s="14">
+      <c r="AL15" s="12">
         <v>6</v>
       </c>
-      <c r="AM15" s="14">
+      <c r="AM15" s="12">
         <v>6</v>
       </c>
-      <c r="AN15" s="14">
+      <c r="AN15" s="12">
         <v>6</v>
       </c>
-      <c r="AO15" s="14">
+      <c r="AO15" s="12">
         <v>6</v>
       </c>
-      <c r="AP15" s="14">
+      <c r="AP15" s="12">
         <v>6</v>
       </c>
-      <c r="AQ15" s="14">
+      <c r="AQ15" s="12">
         <v>6</v>
       </c>
-      <c r="AR15" s="14">
+      <c r="AR15" s="12">
         <v>5</v>
       </c>
-      <c r="AS15" s="14">
+      <c r="AS15" s="12">
         <v>5</v>
       </c>
-      <c r="AT15" s="14">
+      <c r="AT15" s="12">
         <v>5</v>
       </c>
-      <c r="AU15" s="14">
+      <c r="AU15" s="12">
         <v>5</v>
       </c>
-      <c r="AV15" s="14">
+      <c r="AV15" s="12">
         <v>5</v>
       </c>
-      <c r="AW15" s="14" t="s">
-[...103 lines deleted...]
-      <c r="CG15" s="14"/>
+      <c r="AW15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF15" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM15" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN15" s="12"/>
+      <c r="CO15" s="12"/>
+      <c r="CP15" s="12"/>
+      <c r="CQ15" s="12"/>
+      <c r="CR15" s="12"/>
+      <c r="CS15" s="12"/>
     </row>
-    <row r="16" spans="1:96" s="24" customFormat="1" ht="12">
-      <c r="A16" s="7" t="s">
+    <row r="16" spans="1:97" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="26" t="s">
-[...53 lines deleted...]
-      <c r="T16" s="26">
+      <c r="B16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="23">
         <v>5</v>
       </c>
-      <c r="U16" s="27">
+      <c r="U16" s="24">
         <v>5</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="23">
         <v>5</v>
       </c>
-      <c r="W16" s="28">
+      <c r="W16" s="25">
         <v>5</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="25">
         <v>5</v>
       </c>
-      <c r="Y16" s="26">
+      <c r="Y16" s="23">
         <v>5</v>
       </c>
-      <c r="Z16" s="27">
+      <c r="Z16" s="24">
         <v>5</v>
       </c>
-      <c r="AA16" s="27">
+      <c r="AA16" s="24">
         <v>5</v>
       </c>
-      <c r="AB16" s="27">
+      <c r="AB16" s="24">
         <v>5</v>
       </c>
-      <c r="AC16" s="27">
+      <c r="AC16" s="24">
         <v>5</v>
       </c>
-      <c r="AD16" s="27">
+      <c r="AD16" s="24">
         <v>5</v>
       </c>
-      <c r="AE16" s="27">
+      <c r="AE16" s="24">
         <v>5</v>
       </c>
-      <c r="AF16" s="28">
+      <c r="AF16" s="25">
         <v>5</v>
       </c>
-      <c r="AG16" s="28">
+      <c r="AG16" s="25">
         <v>5</v>
       </c>
-      <c r="AH16" s="28">
+      <c r="AH16" s="25">
         <v>5</v>
       </c>
-      <c r="AI16" s="28">
+      <c r="AI16" s="25">
         <v>5</v>
       </c>
-      <c r="AJ16" s="28">
+      <c r="AJ16" s="25">
         <v>5</v>
       </c>
-      <c r="AK16" s="27">
+      <c r="AK16" s="24">
         <v>4</v>
       </c>
-      <c r="AL16" s="27">
+      <c r="AL16" s="24">
         <v>4</v>
       </c>
-      <c r="AM16" s="27">
+      <c r="AM16" s="24">
         <v>4</v>
       </c>
-      <c r="AN16" s="27">
+      <c r="AN16" s="24">
         <v>4</v>
       </c>
-      <c r="AO16" s="27">
+      <c r="AO16" s="24">
         <v>4</v>
       </c>
-      <c r="AP16" s="27">
+      <c r="AP16" s="24">
         <v>4</v>
       </c>
-      <c r="AQ16" s="27">
+      <c r="AQ16" s="24">
         <v>4</v>
       </c>
-      <c r="AR16" s="27">
+      <c r="AR16" s="24">
         <v>4</v>
       </c>
-      <c r="AS16" s="27">
+      <c r="AS16" s="24">
         <v>4</v>
       </c>
-      <c r="AT16" s="27">
+      <c r="AT16" s="24">
         <v>4</v>
       </c>
-      <c r="AU16" s="27">
+      <c r="AU16" s="24">
         <v>4</v>
       </c>
-      <c r="AV16" s="27">
+      <c r="AV16" s="24">
         <v>4</v>
       </c>
-      <c r="AW16" s="27">
+      <c r="AW16" s="24">
         <v>4</v>
       </c>
-      <c r="AX16" s="27">
+      <c r="AX16" s="24">
         <v>4</v>
       </c>
-      <c r="AY16" s="27">
+      <c r="AY16" s="24">
         <v>4</v>
       </c>
-      <c r="AZ16" s="27">
+      <c r="AZ16" s="24">
         <v>4</v>
       </c>
-      <c r="BA16" s="27">
+      <c r="BA16" s="24">
         <v>4</v>
       </c>
-      <c r="BB16" s="27">
+      <c r="BB16" s="24">
         <v>4</v>
       </c>
-      <c r="BC16" s="27">
+      <c r="BC16" s="24">
         <v>4</v>
       </c>
-      <c r="BD16" s="27">
+      <c r="BD16" s="24">
         <v>4</v>
       </c>
-      <c r="BE16" s="43">
+      <c r="BE16" s="37">
         <v>4</v>
       </c>
-      <c r="BF16" s="46">
+      <c r="BF16" s="40">
         <v>4</v>
       </c>
-      <c r="BG16" s="27">
+      <c r="BG16" s="24">
         <v>4</v>
       </c>
-      <c r="BH16" s="27">
+      <c r="BH16" s="24">
         <v>4</v>
       </c>
-      <c r="BI16" s="27">
+      <c r="BI16" s="24">
         <v>4</v>
       </c>
-      <c r="BJ16" s="27">
+      <c r="BJ16" s="24">
         <v>4</v>
       </c>
-      <c r="BK16" s="27">
+      <c r="BK16" s="24">
         <v>4</v>
       </c>
-      <c r="BL16" s="49">
+      <c r="BL16" s="43">
         <v>4</v>
       </c>
-      <c r="BM16" s="51">
+      <c r="BM16" s="45">
         <v>4</v>
       </c>
-      <c r="BN16" s="52">
+      <c r="BN16" s="46">
         <v>4</v>
       </c>
-      <c r="BO16" s="27">
+      <c r="BO16" s="24">
         <v>4</v>
       </c>
-      <c r="BP16" s="27">
+      <c r="BP16" s="24">
         <v>6</v>
       </c>
-      <c r="BQ16" s="27">
+      <c r="BQ16" s="24">
         <v>6</v>
       </c>
-      <c r="BR16" s="27">
+      <c r="BR16" s="24">
         <v>6</v>
       </c>
-      <c r="BS16" s="27">
+      <c r="BS16" s="24">
         <v>4</v>
       </c>
-      <c r="BT16" s="27">
+      <c r="BT16" s="24">
         <v>4</v>
       </c>
-      <c r="BU16" s="27">
+      <c r="BU16" s="24">
         <v>4</v>
       </c>
-      <c r="BV16" s="27">
+      <c r="BV16" s="24">
         <v>6</v>
       </c>
-      <c r="BW16" s="27">
+      <c r="BW16" s="24">
         <v>6</v>
       </c>
-      <c r="BX16" s="27">
+      <c r="BX16" s="24">
         <v>6</v>
       </c>
-      <c r="BY16" s="27">
+      <c r="BY16" s="24">
         <v>6</v>
       </c>
-      <c r="BZ16" s="27">
+      <c r="BZ16" s="24">
         <v>6</v>
       </c>
-      <c r="CA16" s="27">
+      <c r="CA16" s="24">
         <v>4</v>
       </c>
-      <c r="CB16" s="27">
+      <c r="CB16" s="24">
         <v>4</v>
       </c>
-      <c r="CC16" s="27">
+      <c r="CC16" s="24">
         <v>4</v>
       </c>
-      <c r="CD16" s="27">
+      <c r="CD16" s="24">
         <v>4</v>
       </c>
-      <c r="CE16" s="27"/>
-[...1 lines deleted...]
-      <c r="CG16" s="27"/>
+      <c r="CE16" s="24">
+        <v>4</v>
+      </c>
+      <c r="CF16" s="24">
+        <v>4</v>
+      </c>
+      <c r="CG16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CH16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CI16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CJ16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CK16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CL16" s="24">
+        <v>10</v>
+      </c>
+      <c r="CM16" s="24">
+        <v>4</v>
+      </c>
+      <c r="CN16" s="24">
+        <v>4</v>
+      </c>
+      <c r="CO16" s="24"/>
+      <c r="CP16" s="24"/>
+      <c r="CQ16" s="24"/>
+      <c r="CR16" s="24"/>
+      <c r="CS16" s="24"/>
     </row>
-    <row r="17" spans="1:49">
-[...2 lines deleted...]
-      <c r="AD17" s="19"/>
+    <row r="17" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="Z17" s="15"/>
+      <c r="AA17" s="4"/>
+      <c r="AE17" s="34"/>
+      <c r="AF17" s="4"/>
+      <c r="AG17" s="17"/>
+      <c r="AH17" s="18"/>
     </row>
-    <row r="20" spans="1:49">
-[...47 lines deleted...]
-      <c r="AW20" s="33"/>
+    <row r="18" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="Z18" s="15"/>
+      <c r="AA18" s="4"/>
+      <c r="AE18" s="34"/>
+      <c r="AF18" s="4"/>
+      <c r="AG18" s="17"/>
+      <c r="AH18" s="18"/>
     </row>
-    <row r="21" spans="1:49">
-[...3 lines deleted...]
-      <c r="AH21" s="21"/>
+    <row r="19" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE19" s="34"/>
+      <c r="AF19" s="4"/>
+      <c r="AG19" s="17"/>
+      <c r="AH19" s="18"/>
     </row>
-    <row r="22" spans="1:49">
-[...3 lines deleted...]
-      <c r="AH22" s="21"/>
+    <row r="20" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE20" s="34"/>
+      <c r="AF20" s="4"/>
+      <c r="AG20" s="17"/>
+      <c r="AH20" s="18"/>
     </row>
-    <row r="23" spans="1:49">
-[...5 lines deleted...]
-      <c r="AH23" s="21"/>
+    <row r="21" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE21" s="34"/>
+      <c r="AF21" s="4"/>
     </row>
-    <row r="24" spans="1:49">
-[...5 lines deleted...]
-      <c r="AH24" s="21"/>
+    <row r="22" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE22" s="34"/>
+      <c r="AF22" s="16"/>
     </row>
-    <row r="25" spans="1:49">
-[...3 lines deleted...]
-      <c r="AH25" s="21"/>
+    <row r="23" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE23" s="34"/>
+      <c r="AF23" s="4"/>
     </row>
-    <row r="26" spans="1:49">
-[...19 lines deleted...]
-      <c r="AF30" s="5"/>
+    <row r="24" spans="26:34" x14ac:dyDescent="0.3">
+      <c r="AE24" s="34"/>
+      <c r="AF24" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...2 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+  <mergeCells count="17">
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">