--- v0 (2026-04-29)
+++ v1 (2026-08-31)
@@ -1,213 +1,388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26924"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\АКМАРАЛ\АКМА\Динамика\Рыба +\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{341EDE39-65EC-4850-86BC-233A02E0ACE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1005" yWindow="315" windowWidth="22815" windowHeight="14865" activeTab="1"/>
+    <workbookView xWindow="6465" yWindow="795" windowWidth="15090" windowHeight="12765" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="балык" sheetId="1" r:id="rId1"/>
-    <sheet name="аулау" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="62">
   <si>
     <t xml:space="preserve">ағымдағы бағалармен, мың теңге </t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Балық аулау және акваөсіру  өнімдерінің (қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t>Балық аулау және акваөсірудегі өнімдер (қызметтер) көлемі</t>
   </si>
   <si>
-    <t>Балық және басқа су жануарларын аулау</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Батыс Қазақстан облысы </t>
   </si>
   <si>
     <t>Ақжайық</t>
   </si>
   <si>
     <t>Бөкей ордасы</t>
   </si>
   <si>
     <t>Бөрлі</t>
   </si>
   <si>
     <t>Жаңақала</t>
   </si>
   <si>
     <t>Жәнібек</t>
   </si>
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
     <t>Казталов</t>
   </si>
   <si>
     <t>Қаратөбе</t>
   </si>
   <si>
     <t>Сырым</t>
   </si>
   <si>
     <t>Тасқала</t>
   </si>
   <si>
     <t>Теректі</t>
   </si>
   <si>
     <t>Шыңғырлау</t>
   </si>
   <si>
     <t>Орал қаласы</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Жалпы мемлекеттік статистикалық байқау 1-балық «Балық аулау мен акваөсіру туралы», өңірлердің орман ұйымдары ұсынады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>2006 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>14110103, 141204</t>
+  </si>
+  <si>
+    <t>Балық аулау және акваөсірудегі өнімдер (көрсетілетін қызметтер) көлемі
+Балық аулау және акваөсіру өнімдерінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>мың тенге
+өткен жылға % - бен</t>
+  </si>
+  <si>
+    <t>Балық шаруашылығы және аквакультура өнімдерінің (қызметтерінің) көлемі – бұл ауланған балықтың, теңіз өнімдері мен теңіз материалдарының (шаянтәрізділер, ұлулар, тасбақалар, асцидиялар, теңіз кірпілері, табиғи інжу, теңіз губкалары, маржандар, балдырлар) құны, теңіз организмдері мен мәдени түрлерін өсіруге жұмсалған шығындар, сондай-ақ балық аулау және балық өсірумен байланысты көрсетілген қызметтердің құнын қамтиды.
+Балық шаруашылығы және аквакультура өнімдері (қызметтері) өндірісінің физикалық көлем индексі –    бұл көрсеткіш балық шаруашылығы және аквакультура саласында өндірілген өнім мен көрсетілген қызметтердің нақты көлемінің алдыңғы (немесе базистік) кезеңге салыстырғандағы өзгерісін сипаттайды.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш нысанға 2006 жылдан бастап енгізілген.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/dynamic-tables/4488/</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Хамидуллина Гульмира Айжариковна </t>
+  </si>
+  <si>
+    <t>+ 711 2 51-36-22</t>
+  </si>
+  <si>
+    <t>g.khamidullina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ауыл, орман және балық шаруашылықтары өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымын есептеу әдістемесіне сәйкес қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="12"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -227,254 +402,338 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{C6D2BF44-278B-4599-9C56-47E850253C07}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -603,2800 +862,2450 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/dynamic-tables/4488/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/118/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.khamidullina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90C5D821-5AD9-4678-A16A-CFF36E76F940}">
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="U14" sqref="U14"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="26.25" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+    </row>
+    <row r="2" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="29" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="32" customFormat="1" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="M11" s="39"/>
+    </row>
+    <row r="12" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="M12" s="39"/>
+    </row>
+    <row r="13" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="39"/>
+    </row>
+    <row r="14" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="39"/>
+    </row>
+    <row r="15" spans="1:13" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="41"/>
+      <c r="M15" s="39"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46183</v>
+      </c>
+      <c r="M16" s="42"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46548</v>
+      </c>
+      <c r="M17" s="43"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="42"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="43"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="M20" s="42"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="43"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
+      <c r="B22" s="18"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="43"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="42"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="43"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="42"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{8BF7943F-2377-4E0B-B367-54A5DDBB425C}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{42C5741A-B0A4-4A61-AEF1-88B703D09C62}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{DC35F73B-8312-49EA-892D-310701097C68}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{4EDA6773-5402-4304-812A-409F7BB7D761}"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D39E52E4-D8AB-484A-8EFE-B5F5AEFE7167}">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="35"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="32"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="32"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="31" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:U38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y24" sqref="Y24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="24.85546875" style="3" customWidth="1"/>
+    <col min="2" max="14" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="10.85546875" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="21"/>
-[...41 lines deleted...]
-      <c r="B3" s="3">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+    </row>
+    <row r="3" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="16"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+    </row>
+    <row r="4" spans="1:21" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+    </row>
+    <row r="5" spans="1:21" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1">
         <v>2006</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C5" s="1">
         <v>2007</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D5" s="1">
         <v>2008</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E5" s="2">
         <v>2009</v>
       </c>
-      <c r="F3" s="2">
+      <c r="F5" s="1">
         <v>2010</v>
       </c>
-      <c r="G3" s="3">
+      <c r="G5" s="1">
         <v>2011</v>
       </c>
-      <c r="H3" s="3">
+      <c r="H5" s="1">
         <v>2012</v>
       </c>
-      <c r="I3" s="3">
+      <c r="I5" s="1">
         <v>2013</v>
       </c>
-      <c r="J3" s="3">
+      <c r="J5" s="1">
         <v>2014</v>
       </c>
-      <c r="K3" s="3">
+      <c r="K5" s="1">
         <v>2015</v>
       </c>
-      <c r="L3" s="3">
+      <c r="L5" s="1">
         <v>2016</v>
       </c>
-      <c r="M3" s="3">
+      <c r="M5" s="1">
         <v>2017</v>
       </c>
-      <c r="N3" s="3">
+      <c r="N5" s="1">
         <v>2018</v>
       </c>
-      <c r="O3" s="3">
+      <c r="O5" s="1">
         <v>2019</v>
       </c>
-      <c r="P3" s="3">
+      <c r="P5" s="1">
         <v>2020</v>
       </c>
-      <c r="Q3" s="3">
+      <c r="Q5" s="1">
         <v>2021</v>
       </c>
-      <c r="R3" s="3">
+      <c r="R5" s="1">
         <v>2022</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="S5" s="1">
+        <v>2023</v>
+      </c>
+      <c r="T5" s="1">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5">
+        <v>950</v>
+      </c>
+      <c r="C6" s="5">
+        <v>9345</v>
+      </c>
+      <c r="D6" s="5">
+        <v>74288</v>
+      </c>
+      <c r="E6" s="5">
+        <v>18539</v>
+      </c>
+      <c r="F6" s="5">
+        <v>34303</v>
+      </c>
+      <c r="G6" s="5">
+        <v>43814</v>
+      </c>
+      <c r="H6" s="5">
+        <v>37297</v>
+      </c>
+      <c r="I6" s="5">
+        <v>16115.7</v>
+      </c>
+      <c r="J6" s="5">
+        <v>31694.799999999999</v>
+      </c>
+      <c r="K6" s="5">
+        <v>24578.3</v>
+      </c>
+      <c r="L6" s="5">
+        <v>51384.5</v>
+      </c>
+      <c r="M6" s="5">
+        <v>71845.636749999991</v>
+      </c>
+      <c r="N6" s="5">
+        <v>77926.361896289818</v>
+      </c>
+      <c r="O6" s="5">
+        <v>108096.60774375337</v>
+      </c>
+      <c r="P6" s="5">
+        <v>101042.277825</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>76692.547613000002</v>
+      </c>
+      <c r="R6" s="5">
+        <v>118057.85085566666</v>
+      </c>
+      <c r="S6" s="5">
+        <v>105764.08444799999</v>
+      </c>
+      <c r="T6" s="5">
+        <v>125330.4</v>
+      </c>
+      <c r="U6" s="5">
+        <v>123387.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7">
+        <v>0</v>
+      </c>
+      <c r="C7" s="7">
+        <v>0</v>
+      </c>
+      <c r="D7" s="7">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>0</v>
+      </c>
+      <c r="F7" s="7">
+        <v>34303</v>
+      </c>
+      <c r="G7" s="7">
+        <v>43814</v>
+      </c>
+      <c r="H7" s="7">
+        <v>37297</v>
+      </c>
+      <c r="I7" s="7">
+        <v>16115.7</v>
+      </c>
+      <c r="J7" s="7">
+        <v>31694.799999999999</v>
+      </c>
+      <c r="K7" s="7">
+        <v>24578.3</v>
+      </c>
+      <c r="L7" s="7">
+        <v>15792</v>
+      </c>
+      <c r="M7" s="7">
+        <v>29029</v>
+      </c>
+      <c r="N7" s="8">
+        <v>30812.83</v>
+      </c>
+      <c r="O7" s="8">
+        <v>23984.670543135897</v>
+      </c>
+      <c r="P7" s="8">
+        <v>4387.5335990000003</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>7598.9</v>
+      </c>
+      <c r="R7" s="7">
+        <v>5225.1882663333326</v>
+      </c>
+      <c r="S7" s="7">
+        <v>11521.460527000001</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U7" s="7">
+        <v>17702.599999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="7">
+        <v>0</v>
+      </c>
+      <c r="C8" s="7">
+        <v>0</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0</v>
+      </c>
+      <c r="H8" s="7">
+        <v>0</v>
+      </c>
+      <c r="I8" s="7">
+        <v>0</v>
+      </c>
+      <c r="J8" s="7">
+        <v>0</v>
+      </c>
+      <c r="K8" s="7">
+        <v>0</v>
+      </c>
+      <c r="L8" s="7">
+        <v>0</v>
+      </c>
+      <c r="M8" s="7">
+        <v>0</v>
+      </c>
+      <c r="N8" s="7">
+        <v>0</v>
+      </c>
+      <c r="O8" s="7">
+        <v>0</v>
+      </c>
+      <c r="P8" s="7">
+        <v>477.25363199999998</v>
+      </c>
+      <c r="Q8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R8" s="7">
+        <v>2000</v>
+      </c>
+      <c r="S8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="T8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U8" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B9" s="7">
+        <v>0</v>
+      </c>
+      <c r="C9" s="7">
+        <v>0</v>
+      </c>
+      <c r="D9" s="7">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7">
+        <v>0</v>
+      </c>
+      <c r="I9" s="7">
+        <v>0</v>
+      </c>
+      <c r="J9" s="7">
+        <v>0</v>
+      </c>
+      <c r="K9" s="7">
+        <v>0</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>0</v>
+      </c>
+      <c r="O9" s="7">
+        <v>0</v>
+      </c>
+      <c r="P9" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="T9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U9" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="7">
+        <v>0</v>
+      </c>
+      <c r="C10" s="7">
+        <v>0</v>
+      </c>
+      <c r="D10" s="7">
+        <v>0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0</v>
+      </c>
+      <c r="I10" s="7">
+        <v>0</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0</v>
+      </c>
+      <c r="K10" s="7">
+        <v>0</v>
+      </c>
+      <c r="L10" s="7">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7">
+        <v>0</v>
+      </c>
+      <c r="O10" s="7">
+        <v>15680.4334066632</v>
+      </c>
+      <c r="P10" s="7">
+        <v>13534.390346</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>7377.6</v>
+      </c>
+      <c r="R10" s="7">
+        <v>6594.413719000001</v>
+      </c>
+      <c r="S10" s="7">
+        <v>8003.0320250000004</v>
+      </c>
+      <c r="T10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U10" s="7">
+        <v>24083.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="7">
+        <v>0</v>
+      </c>
+      <c r="C11" s="7">
+        <v>0</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7">
+        <v>0</v>
+      </c>
+      <c r="K11" s="7">
+        <v>0</v>
+      </c>
+      <c r="L11" s="7">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7">
+        <v>0</v>
+      </c>
+      <c r="O11" s="7">
+        <v>0</v>
+      </c>
+      <c r="P11" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U11" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="7">
+        <v>0</v>
+      </c>
+      <c r="C12" s="7">
+        <v>0</v>
+      </c>
+      <c r="D12" s="7">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0</v>
+      </c>
+      <c r="I12" s="7">
+        <v>0</v>
+      </c>
+      <c r="J12" s="7">
+        <v>0</v>
+      </c>
+      <c r="K12" s="7">
+        <v>0</v>
+      </c>
+      <c r="L12" s="7">
+        <v>2350</v>
+      </c>
+      <c r="M12" s="7">
+        <v>9066</v>
+      </c>
+      <c r="N12" s="7">
+        <v>0</v>
+      </c>
+      <c r="O12" s="7">
+        <v>31002.571099445402</v>
+      </c>
+      <c r="P12" s="7">
+        <v>24636.648821999999</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>19208.599999999999</v>
+      </c>
+      <c r="R12" s="7">
+        <v>57269.583392</v>
+      </c>
+      <c r="S12" s="7">
+        <v>17730.574891</v>
+      </c>
+      <c r="T12" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U12" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="7">
+        <v>0</v>
+      </c>
+      <c r="C13" s="7">
+        <v>0</v>
+      </c>
+      <c r="D13" s="7">
+        <v>0</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>0</v>
+      </c>
+      <c r="J13" s="7">
+        <v>0</v>
+      </c>
+      <c r="K13" s="7">
+        <v>0</v>
+      </c>
+      <c r="L13" s="7">
+        <v>19093</v>
+      </c>
+      <c r="M13" s="7">
+        <v>16992</v>
+      </c>
+      <c r="N13" s="7">
+        <v>27791.964</v>
+      </c>
+      <c r="O13" s="7">
+        <v>16058.1368710146</v>
+      </c>
+      <c r="P13" s="7">
+        <v>4864.6564550000003</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>12997.5</v>
+      </c>
+      <c r="R13" s="7">
+        <v>10260.687605333334</v>
+      </c>
+      <c r="S13" s="7">
+        <v>19540.826220999999</v>
+      </c>
+      <c r="T13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U13" s="7">
+        <v>27885.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="7">
+        <v>0</v>
+      </c>
+      <c r="C14" s="7">
+        <v>0</v>
+      </c>
+      <c r="D14" s="7">
+        <v>0</v>
+      </c>
+      <c r="E14" s="7">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0</v>
+      </c>
+      <c r="I14" s="7">
+        <v>0</v>
+      </c>
+      <c r="J14" s="7">
+        <v>0</v>
+      </c>
+      <c r="K14" s="7">
+        <v>0</v>
+      </c>
+      <c r="L14" s="7">
+        <v>0</v>
+      </c>
+      <c r="M14" s="7">
+        <v>0</v>
+      </c>
+      <c r="N14" s="7">
+        <v>0</v>
+      </c>
+      <c r="O14" s="7">
+        <v>0</v>
+      </c>
+      <c r="P14" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="T14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U14" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="7">
+        <v>0</v>
+      </c>
+      <c r="C15" s="7">
+        <v>0</v>
+      </c>
+      <c r="D15" s="7">
+        <v>0</v>
+      </c>
+      <c r="E15" s="7">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7">
+        <v>0</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>0</v>
+      </c>
+      <c r="O15" s="7">
+        <v>0</v>
+      </c>
+      <c r="P15" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="T15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="7">
+        <v>0</v>
+      </c>
+      <c r="C16" s="7">
+        <v>0</v>
+      </c>
+      <c r="D16" s="7">
+        <v>0</v>
+      </c>
+      <c r="E16" s="7">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <v>0</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0</v>
+      </c>
+      <c r="L16" s="7">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7">
+        <v>0</v>
+      </c>
+      <c r="O16" s="7">
+        <v>0</v>
+      </c>
+      <c r="P16" s="7">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="R16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="S16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="T16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U16" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="7">
+        <v>0</v>
+      </c>
+      <c r="C17" s="7">
+        <v>0</v>
+      </c>
+      <c r="D17" s="7">
+        <v>0</v>
+      </c>
+      <c r="E17" s="7">
+        <v>0</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>2341</v>
+      </c>
+      <c r="M17" s="7">
+        <v>232</v>
+      </c>
+      <c r="N17" s="7">
+        <v>906.26</v>
+      </c>
+      <c r="O17" s="7">
+        <v>42.809602000000005</v>
+      </c>
+      <c r="P17" s="7">
+        <v>4989.1703610000004</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>202.5</v>
+      </c>
+      <c r="R17" s="7">
+        <v>6508.3559729999997</v>
+      </c>
+      <c r="S17" s="7">
+        <v>25797.561583999999</v>
+      </c>
+      <c r="T17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U17" s="7">
+        <v>11086.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="7">
+        <v>0</v>
+      </c>
+      <c r="C18" s="7">
+        <v>0</v>
+      </c>
+      <c r="D18" s="7">
+        <v>0</v>
+      </c>
+      <c r="E18" s="7">
+        <v>0</v>
+      </c>
+      <c r="F18" s="7">
+        <v>0</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0</v>
+      </c>
+      <c r="I18" s="7">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7">
+        <v>0</v>
+      </c>
+      <c r="K18" s="7">
+        <v>0</v>
+      </c>
+      <c r="L18" s="7">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>435</v>
+      </c>
+      <c r="N18" s="7">
+        <v>604.173</v>
+      </c>
+      <c r="O18" s="7">
+        <v>637.40146966197699</v>
+      </c>
+      <c r="P18" s="7">
+        <v>439.00461000000001</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>392.4</v>
+      </c>
+      <c r="R18" s="7">
+        <v>4671.6219000000001</v>
+      </c>
+      <c r="S18" s="7">
+        <v>5268.6291999999994</v>
+      </c>
+      <c r="T18" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="7">
         <v>950</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C19" s="7">
         <v>9345</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D19" s="7">
         <v>74288</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E19" s="7">
         <v>18539</v>
       </c>
-      <c r="F4" s="13">
-[...40 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="F19" s="7">
+        <v>0</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0</v>
+      </c>
+      <c r="I19" s="7">
+        <v>0</v>
+      </c>
+      <c r="J19" s="7">
+        <v>0</v>
+      </c>
+      <c r="K19" s="7">
+        <v>0</v>
+      </c>
+      <c r="L19" s="7">
+        <v>11809</v>
+      </c>
+      <c r="M19" s="7">
+        <v>16092</v>
+      </c>
+      <c r="N19" s="7">
+        <v>17811.172999999999</v>
+      </c>
+      <c r="O19" s="7">
+        <v>20690.58475183231</v>
+      </c>
+      <c r="P19" s="7">
+        <v>47713.619999999995</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>28915</v>
+      </c>
+      <c r="R19" s="7">
+        <v>25528</v>
+      </c>
+      <c r="S19" s="7">
+        <v>17902</v>
+      </c>
+      <c r="T19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U19" s="7">
+        <v>42629.599999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+    </row>
+    <row r="22" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+    </row>
+    <row r="23" spans="1:21" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
+      <c r="U23" s="47"/>
+    </row>
+    <row r="24" spans="1:21" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>2006</v>
+      </c>
+      <c r="C24" s="1">
+        <v>2007</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2008</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2009</v>
+      </c>
+      <c r="F24" s="1">
+        <v>2010</v>
+      </c>
+      <c r="G24" s="9">
+        <v>2011</v>
+      </c>
+      <c r="H24" s="9">
+        <v>2012</v>
+      </c>
+      <c r="I24" s="9">
+        <v>2013</v>
+      </c>
+      <c r="J24" s="9">
+        <v>2014</v>
+      </c>
+      <c r="K24" s="9">
+        <v>2015</v>
+      </c>
+      <c r="L24" s="9">
+        <v>2016</v>
+      </c>
+      <c r="M24" s="9">
+        <v>2017</v>
+      </c>
+      <c r="N24" s="9">
+        <v>2018</v>
+      </c>
+      <c r="O24" s="9">
+        <v>2019</v>
+      </c>
+      <c r="P24" s="9">
+        <v>2020</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>2021</v>
+      </c>
+      <c r="R24" s="9">
+        <v>2022</v>
+      </c>
+      <c r="S24" s="1">
+        <v>2023</v>
+      </c>
+      <c r="T24" s="1">
+        <v>2024</v>
+      </c>
+      <c r="U24" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="10">
+        <v>6.1</v>
+      </c>
+      <c r="C25" s="10">
+        <v>440.7</v>
+      </c>
+      <c r="D25" s="10">
+        <v>700.6</v>
+      </c>
+      <c r="E25" s="10">
+        <v>24.6</v>
+      </c>
+      <c r="F25" s="10">
+        <v>133.6</v>
+      </c>
+      <c r="G25" s="10">
+        <v>101.47999062470483</v>
+      </c>
+      <c r="H25" s="10">
+        <v>72.72062591996152</v>
+      </c>
+      <c r="I25" s="10">
+        <v>35.9</v>
+      </c>
+      <c r="J25" s="11">
+        <v>130.4</v>
+      </c>
+      <c r="K25" s="11">
+        <v>69.45</v>
+      </c>
+      <c r="L25" s="11">
+        <v>103</v>
+      </c>
+      <c r="M25" s="11">
+        <v>89.618965380056025</v>
+      </c>
+      <c r="N25" s="11">
+        <v>87.685734066658455</v>
+      </c>
+      <c r="O25" s="11">
+        <v>116.24392544921815</v>
+      </c>
+      <c r="P25" s="11">
+        <v>92.810768144656848</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>73.122778127646015</v>
+      </c>
+      <c r="R25" s="11">
+        <v>157.39932065017567</v>
+      </c>
+      <c r="S25" s="10">
+        <v>86.829226127073781</v>
+      </c>
+      <c r="T25" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="U25" s="10">
+        <v>93.285032202881339</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7">
+        <v>0</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0</v>
+      </c>
+      <c r="D26" s="7">
+        <v>0</v>
+      </c>
+      <c r="E26" s="7">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12">
+        <v>133.6</v>
+      </c>
+      <c r="G26" s="12">
+        <v>101.47999062470483</v>
+      </c>
+      <c r="H26" s="12">
+        <v>72.72062591996152</v>
+      </c>
+      <c r="I26" s="12">
+        <v>35.9</v>
+      </c>
+      <c r="J26" s="13">
+        <v>130.4</v>
+      </c>
+      <c r="K26" s="13">
+        <v>69.45</v>
+      </c>
+      <c r="L26" s="14">
+        <v>103</v>
+      </c>
+      <c r="M26" s="15">
+        <v>78.7</v>
+      </c>
+      <c r="N26" s="13">
+        <v>80</v>
+      </c>
+      <c r="O26" s="13">
+        <v>64.597412529672539</v>
+      </c>
+      <c r="P26" s="15">
+        <v>17.934386552007091</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>166.9</v>
+      </c>
+      <c r="R26" s="15">
+        <v>70.309168855962454</v>
+      </c>
+      <c r="S26" s="12">
+        <v>211.61082207758437</v>
+      </c>
+      <c r="T26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U26" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="7">
+        <v>0</v>
+      </c>
+      <c r="C27" s="7">
+        <v>0</v>
+      </c>
+      <c r="D27" s="7">
+        <v>0</v>
+      </c>
+      <c r="E27" s="7">
+        <v>0</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0</v>
+      </c>
+      <c r="H27" s="7">
+        <v>0</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="7">
+        <v>0</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R27" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S27" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U27" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="7">
+        <v>0</v>
+      </c>
+      <c r="C28" s="7">
+        <v>0</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0</v>
+      </c>
+      <c r="E28" s="7">
+        <v>0</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0</v>
+      </c>
+      <c r="H28" s="7">
+        <v>0</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0</v>
+      </c>
+      <c r="L28" s="7">
+        <v>0</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R28" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S28" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T28" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U28" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="10">
-[...52 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B29" s="7">
+        <v>0</v>
+      </c>
+      <c r="C29" s="7">
+        <v>0</v>
+      </c>
+      <c r="D29" s="7">
+        <v>0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>0</v>
+      </c>
+      <c r="F29" s="7">
+        <v>0</v>
+      </c>
+      <c r="G29" s="7">
+        <v>0</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>0</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0</v>
+      </c>
+      <c r="L29" s="7">
+        <v>0</v>
+      </c>
+      <c r="M29" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N29" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O29" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P29" s="15">
+        <v>84.621450179424272</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>52.5</v>
+      </c>
+      <c r="R29" s="15">
+        <v>91.39477434215965</v>
+      </c>
+      <c r="S29" s="12">
+        <v>116.46908013840837</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U29" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="10">
-[...52 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B30" s="7">
+        <v>0</v>
+      </c>
+      <c r="C30" s="7">
+        <v>0</v>
+      </c>
+      <c r="D30" s="7">
+        <v>0</v>
+      </c>
+      <c r="E30" s="7">
+        <v>0</v>
+      </c>
+      <c r="F30" s="7">
+        <v>0</v>
+      </c>
+      <c r="G30" s="7">
+        <v>0</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0</v>
+      </c>
+      <c r="J30" s="7">
+        <v>0</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0</v>
+      </c>
+      <c r="L30" s="7">
+        <v>0</v>
+      </c>
+      <c r="M30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T30" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U30" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="10">
-[...52 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="B31" s="7">
+        <v>0</v>
+      </c>
+      <c r="C31" s="7">
+        <v>0</v>
+      </c>
+      <c r="D31" s="7">
+        <v>0</v>
+      </c>
+      <c r="E31" s="7">
+        <v>0</v>
+      </c>
+      <c r="F31" s="7">
+        <v>0</v>
+      </c>
+      <c r="G31" s="7">
+        <v>0</v>
+      </c>
+      <c r="H31" s="7">
+        <v>0</v>
+      </c>
+      <c r="I31" s="7">
+        <v>0</v>
+      </c>
+      <c r="J31" s="7">
+        <v>0</v>
+      </c>
+      <c r="K31" s="7">
+        <v>0</v>
+      </c>
+      <c r="L31" s="7">
+        <v>0</v>
+      </c>
+      <c r="M31" s="15">
+        <v>316.52978723404249</v>
+      </c>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+      <c r="P31" s="15">
+        <v>79.050524051432049</v>
+      </c>
+      <c r="Q31" s="15">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="R31" s="15">
+        <v>304.85156455593437</v>
+      </c>
+      <c r="S31" s="12">
+        <v>29.71194445175464</v>
+      </c>
+      <c r="T31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U31" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="10">
-[...52 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B32" s="7">
+        <v>0</v>
+      </c>
+      <c r="C32" s="7">
+        <v>0</v>
+      </c>
+      <c r="D32" s="7">
+        <v>0</v>
+      </c>
+      <c r="E32" s="7">
+        <v>0</v>
+      </c>
+      <c r="F32" s="7">
+        <v>0</v>
+      </c>
+      <c r="G32" s="7">
+        <v>0</v>
+      </c>
+      <c r="H32" s="7">
+        <v>0</v>
+      </c>
+      <c r="I32" s="7">
+        <v>0</v>
+      </c>
+      <c r="J32" s="7">
+        <v>0</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0</v>
+      </c>
+      <c r="L32" s="7">
+        <v>0</v>
+      </c>
+      <c r="M32" s="15">
+        <v>68.7</v>
+      </c>
+      <c r="N32" s="13">
+        <v>123.4</v>
+      </c>
+      <c r="O32" s="13">
+        <v>47.950028521706486</v>
+      </c>
+      <c r="P32" s="15">
+        <v>29.700027298449562</v>
+      </c>
+      <c r="Q32" s="15">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="R32" s="15">
+        <v>80.719556693005089</v>
+      </c>
+      <c r="S32" s="12">
+        <v>182.76740187396592</v>
+      </c>
+      <c r="T32" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U32" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="10">
-[...52 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B33" s="7">
+        <v>0</v>
+      </c>
+      <c r="C33" s="7">
+        <v>0</v>
+      </c>
+      <c r="D33" s="7">
+        <v>0</v>
+      </c>
+      <c r="E33" s="7">
+        <v>0</v>
+      </c>
+      <c r="F33" s="7">
+        <v>0</v>
+      </c>
+      <c r="G33" s="7">
+        <v>0</v>
+      </c>
+      <c r="H33" s="7">
+        <v>0</v>
+      </c>
+      <c r="I33" s="7">
+        <v>0</v>
+      </c>
+      <c r="J33" s="7">
+        <v>0</v>
+      </c>
+      <c r="K33" s="7">
+        <v>0</v>
+      </c>
+      <c r="L33" s="7">
+        <v>0</v>
+      </c>
+      <c r="M33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U33" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="10">
-[...52 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B34" s="7">
+        <v>0</v>
+      </c>
+      <c r="C34" s="7">
+        <v>0</v>
+      </c>
+      <c r="D34" s="7">
+        <v>0</v>
+      </c>
+      <c r="E34" s="7">
+        <v>0</v>
+      </c>
+      <c r="F34" s="7">
+        <v>0</v>
+      </c>
+      <c r="G34" s="7">
+        <v>0</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0</v>
+      </c>
+      <c r="I34" s="7">
+        <v>0</v>
+      </c>
+      <c r="J34" s="7">
+        <v>0</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0</v>
+      </c>
+      <c r="L34" s="7">
+        <v>0</v>
+      </c>
+      <c r="M34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R34" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U34" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="10">
-[...52 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B35" s="7">
+        <v>0</v>
+      </c>
+      <c r="C35" s="7">
+        <v>0</v>
+      </c>
+      <c r="D35" s="7">
+        <v>0</v>
+      </c>
+      <c r="E35" s="7">
+        <v>0</v>
+      </c>
+      <c r="F35" s="7">
+        <v>0</v>
+      </c>
+      <c r="G35" s="7">
+        <v>0</v>
+      </c>
+      <c r="H35" s="7">
+        <v>0</v>
+      </c>
+      <c r="I35" s="7">
+        <v>0</v>
+      </c>
+      <c r="J35" s="7">
+        <v>0</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0</v>
+      </c>
+      <c r="L35" s="7">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="O35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="R35" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U35" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10">
-[...52 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B36" s="7">
+        <v>0</v>
+      </c>
+      <c r="C36" s="7">
+        <v>0</v>
+      </c>
+      <c r="D36" s="7">
+        <v>0</v>
+      </c>
+      <c r="E36" s="7">
+        <v>0</v>
+      </c>
+      <c r="F36" s="7">
+        <v>0</v>
+      </c>
+      <c r="G36" s="7">
+        <v>0</v>
+      </c>
+      <c r="H36" s="7">
+        <v>0</v>
+      </c>
+      <c r="I36" s="7">
+        <v>0</v>
+      </c>
+      <c r="J36" s="7">
+        <v>0</v>
+      </c>
+      <c r="K36" s="7">
+        <v>0</v>
+      </c>
+      <c r="L36" s="7">
+        <v>0</v>
+      </c>
+      <c r="M36" s="15">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="N36" s="13">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="O36" s="13">
+        <v>3.9201377820824486</v>
+      </c>
+      <c r="P36" s="13">
+        <v>11425.809310669298</v>
+      </c>
+      <c r="Q36" s="15">
+        <v>3.9</v>
+      </c>
+      <c r="R36" s="13">
+        <v>3285.6867959812143</v>
+      </c>
+      <c r="S36" s="12">
+        <v>395.88206752961838</v>
+      </c>
+      <c r="T36" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U36" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="10">
-[...52 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B37" s="7">
+        <v>0</v>
+      </c>
+      <c r="C37" s="7">
+        <v>0</v>
+      </c>
+      <c r="D37" s="7">
+        <v>0</v>
+      </c>
+      <c r="E37" s="7">
+        <v>0</v>
+      </c>
+      <c r="F37" s="7">
+        <v>0</v>
+      </c>
+      <c r="G37" s="7">
+        <v>0</v>
+      </c>
+      <c r="H37" s="7">
+        <v>0</v>
+      </c>
+      <c r="I37" s="7">
+        <v>0</v>
+      </c>
+      <c r="J37" s="7">
+        <v>0</v>
+      </c>
+      <c r="K37" s="7">
+        <v>0</v>
+      </c>
+      <c r="L37" s="7">
+        <v>0</v>
+      </c>
+      <c r="M37" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37" s="13">
+        <v>105.3</v>
+      </c>
+      <c r="O37" s="13">
+        <v>87.551723635143418</v>
+      </c>
+      <c r="P37" s="15">
+        <v>67.523640430078629</v>
+      </c>
+      <c r="Q37" s="15">
+        <v>86.1</v>
+      </c>
+      <c r="R37" s="13">
+        <v>1217.3928106634271</v>
+      </c>
+      <c r="S37" s="12">
+        <v>108.23363138338316</v>
+      </c>
+      <c r="T37" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U37" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10">
-[...329 lines deleted...]
-      <c r="B24" s="15">
+      <c r="B38" s="12">
         <v>6.1</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C38" s="12">
         <v>440.7</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D38" s="12">
         <v>700.6</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E38" s="12">
         <v>24.6</v>
       </c>
-      <c r="F24" s="15">
-[...742 lines deleted...]
-      <c r="M37" s="18">
+      <c r="F38" s="7">
+        <v>0</v>
+      </c>
+      <c r="G38" s="7">
+        <v>0</v>
+      </c>
+      <c r="H38" s="7">
+        <v>0</v>
+      </c>
+      <c r="I38" s="7">
+        <v>0</v>
+      </c>
+      <c r="J38" s="7">
+        <v>0</v>
+      </c>
+      <c r="K38" s="7">
+        <v>0</v>
+      </c>
+      <c r="L38" s="7">
+        <v>0</v>
+      </c>
+      <c r="M38" s="15">
         <v>77.900000000000006</v>
       </c>
-      <c r="N37" s="9">
+      <c r="N38" s="13">
         <v>109.8</v>
       </c>
-      <c r="O37" s="9">
+      <c r="O38" s="13">
         <v>113.56370992351184</v>
       </c>
-      <c r="P37" s="18">
+      <c r="P38" s="15">
         <v>230.48249743818903</v>
       </c>
-      <c r="Q37" s="18">
+      <c r="Q38" s="15">
         <v>58.4</v>
       </c>
-      <c r="R37" s="18">
+      <c r="R38" s="15">
         <v>90.272348223249381</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="Q39" s="20"/>
+      <c r="S38" s="12">
+        <v>67.300306584437635</v>
+      </c>
+      <c r="T38" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="U38" s="7" t="s">
+        <v>18</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A22:R22"/>
+  <mergeCells count="4">
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A21:U21"/>
+    <mergeCell ref="A23:U23"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.9055118110236221" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
-[...926 lines deleted...]
-  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010049777E2BF3BFFE4AA8285AD93AA6D58A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="94a42d9184e84d8f19a21cbdb2286ec5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
@@ -3419,107 +3328,108 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19ED5B1E-6095-4BA5-9491-19A834025D73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBFFC7D4-1480-42D8-B889-26A80AE65C1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E6A236A-E5EC-40AB-86B3-E36E46D06D84}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E6A236A-E5EC-40AB-86B3-E36E46D06D84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBFFC7D4-1480-42D8-B889-26A80AE65C1E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>аулау</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nkashkinbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>