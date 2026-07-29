--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -496,52 +496,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Q20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I23" sqref="I23"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="25.5" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
@@ -941,121 +941,127 @@
       </c>
       <c r="C18" s="3">
         <v>2017</v>
       </c>
       <c r="D18" s="3">
         <v>2018</v>
       </c>
       <c r="E18" s="3">
         <v>2019</v>
       </c>
       <c r="F18" s="3">
         <v>2020</v>
       </c>
       <c r="G18" s="3">
         <v>2021</v>
       </c>
       <c r="H18" s="3">
         <v>2022</v>
       </c>
       <c r="I18" s="3">
         <v>2023</v>
       </c>
       <c r="J18" s="3">
         <v>2024</v>
       </c>
-      <c r="K18" s="15"/>
+      <c r="K18" s="15">
+        <v>2025</v>
+      </c>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:17" ht="38.25">
       <c r="A19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="18">
         <v>559</v>
       </c>
       <c r="C19" s="17">
         <v>624</v>
       </c>
       <c r="D19" s="17">
         <v>794</v>
       </c>
       <c r="E19" s="17">
         <v>934</v>
       </c>
       <c r="F19" s="17">
         <v>837</v>
       </c>
       <c r="G19" s="17">
         <v>901</v>
       </c>
       <c r="H19" s="17">
         <v>831</v>
       </c>
       <c r="I19" s="17">
         <v>742</v>
       </c>
       <c r="J19" s="17">
         <v>759</v>
       </c>
-      <c r="K19" s="17"/>
+      <c r="K19" s="17">
+        <v>769</v>
+      </c>
       <c r="L19" s="17"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:17" ht="41.25" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="19">
         <v>101.6</v>
       </c>
       <c r="C20" s="19">
         <v>111.7</v>
       </c>
       <c r="D20" s="19">
         <v>127.2</v>
       </c>
       <c r="E20" s="23">
         <v>117.6</v>
       </c>
       <c r="F20" s="19">
         <v>89.6</v>
       </c>
       <c r="G20" s="19">
         <v>107.7</v>
       </c>
       <c r="H20" s="19">
         <v>92.2</v>
       </c>
       <c r="I20" s="24">
         <v>89.3</v>
       </c>
       <c r="J20" s="19">
         <v>102.3</v>
       </c>
-      <c r="K20" s="19"/>
+      <c r="K20" s="19">
+        <v>101.3</v>
+      </c>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="I12:M12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>