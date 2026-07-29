--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="38">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>Мектепке дейінгі мекемелер</t>
   </si>
   <si>
     <t>Ауруханалар</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер</t>
   </si>
   <si>
     <t>оқушылар орны</t>
   </si>
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t>орны</t>
   </si>
   <si>
@@ -729,54 +729,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M51"/>
+  <dimension ref="A1:M52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="C56" sqref="C56"/>
+    <sheetView tabSelected="1" topLeftCell="C25" workbookViewId="0">
+      <selection activeCell="G54" sqref="G54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="5" customWidth="1"/>
     <col min="6" max="6" width="13" style="5" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="5" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="5" customWidth="1"/>
     <col min="10" max="10" width="14" style="5" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="13.85546875" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="45"/>
@@ -2675,63 +2675,104 @@
       <c r="F48" s="2">
         <v>280</v>
       </c>
       <c r="G48" s="4">
         <v>10.7</v>
       </c>
       <c r="H48" s="4">
         <v>1</v>
       </c>
       <c r="I48" s="4">
         <v>75</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="K48" s="2">
         <v>16</v>
       </c>
       <c r="L48" s="2">
         <v>433</v>
       </c>
       <c r="M48" s="4">
         <v>247.4</v>
       </c>
     </row>
-    <row r="49" spans="1:2">
-      <c r="A49" s="5" t="s">
+    <row r="49" spans="1:13">
+      <c r="A49" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="2">
+        <v>9</v>
+      </c>
+      <c r="C49" s="2">
+        <v>8900</v>
+      </c>
+      <c r="D49" s="3">
+        <v>784.1</v>
+      </c>
+      <c r="E49" s="2">
+        <v>2</v>
+      </c>
+      <c r="F49" s="2">
+        <v>170</v>
+      </c>
+      <c r="G49" s="4">
+        <v>60.7</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="K49" s="2">
+        <v>6</v>
+      </c>
+      <c r="L49" s="2">
+        <v>190</v>
+      </c>
+      <c r="M49" s="4">
+        <v>43.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="5" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="50" spans="1:2">
-      <c r="A50" s="5" t="s">
+    <row r="51" spans="1:13">
+      <c r="A51" s="5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="51" spans="1:2">
-[...1 lines deleted...]
-      <c r="B51" s="44"/>
+    <row r="52" spans="1:13">
+      <c r="A52" s="44"/>
+      <c r="B52" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 