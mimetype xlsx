--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -120,51 +120,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -187,50 +187,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -498,51 +501,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="22.5" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
@@ -959,164 +962,167 @@
       </c>
       <c r="C18" s="3">
         <v>2017</v>
       </c>
       <c r="D18" s="3">
         <v>2018</v>
       </c>
       <c r="E18" s="3">
         <v>2019</v>
       </c>
       <c r="F18" s="3">
         <v>2020</v>
       </c>
       <c r="G18" s="3">
         <v>2021</v>
       </c>
       <c r="H18" s="3">
         <v>2022</v>
       </c>
       <c r="I18" s="3">
         <v>2023</v>
       </c>
       <c r="J18" s="3">
         <v>2024</v>
       </c>
-      <c r="K18" s="15"/>
+      <c r="K18" s="15">
+        <v>2025</v>
+      </c>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="38.25">
       <c r="A19" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="18">
         <v>559</v>
       </c>
       <c r="C19" s="17">
         <v>624</v>
       </c>
       <c r="D19" s="17">
         <v>794</v>
       </c>
       <c r="E19" s="17">
         <v>934</v>
       </c>
       <c r="F19" s="17">
         <v>837</v>
       </c>
       <c r="G19" s="17">
         <v>901</v>
       </c>
       <c r="H19" s="17">
         <v>831</v>
       </c>
       <c r="I19" s="17">
         <v>742</v>
       </c>
       <c r="J19" s="17">
         <v>759</v>
       </c>
-      <c r="K19" s="17"/>
+      <c r="K19" s="25">
+        <v>769</v>
+      </c>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
     </row>
     <row r="20" spans="1:13" ht="51">
       <c r="A20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="19">
         <v>101.6</v>
       </c>
       <c r="C20" s="19">
         <v>111.7</v>
       </c>
       <c r="D20" s="19">
         <v>127.2</v>
       </c>
       <c r="E20" s="20">
         <v>117.6</v>
       </c>
       <c r="F20" s="19">
         <v>89.6</v>
       </c>
       <c r="G20" s="19">
         <v>107.7</v>
       </c>
       <c r="H20" s="19">
         <v>92.2</v>
       </c>
       <c r="I20" s="21">
         <v>89.3</v>
       </c>
       <c r="J20" s="19">
         <v>102.3</v>
       </c>
-      <c r="K20" s="19"/>
+      <c r="K20" s="19">
+        <v>101.3</v>
+      </c>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="24"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1125,82 +1131,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Общая площадь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>