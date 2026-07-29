--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -39,52 +39,52 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="6">
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын үйлердегі  пәтерлер саны</t>
   </si>
   <si>
     <t>Соңы</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>оның ішінде жеке құрылыс салушылармен, пәтер, бірлік</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын үйлердегі  пәтерлер саны, бірлік</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -142,94 +142,96 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -496,75 +498,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="J14" sqref="J14:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="30" customHeight="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...10 lines deleted...]
-      <c r="M2" s="14"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
     </row>
     <row r="3" spans="1:14" ht="24" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>1991</v>
       </c>
       <c r="C3" s="4">
         <v>1992</v>
       </c>
       <c r="D3" s="4">
         <v>1993</v>
       </c>
       <c r="E3" s="4">
         <v>1994</v>
       </c>
       <c r="F3" s="4">
         <v>1995</v>
       </c>
       <c r="G3" s="4">
         <v>1996</v>
       </c>
       <c r="H3" s="4">
         <v>1997</v>
       </c>
       <c r="I3" s="4">
@@ -609,110 +611,110 @@
         <v>3</v>
       </c>
       <c r="H4" s="3">
         <v>541</v>
       </c>
       <c r="I4" s="3">
         <v>372</v>
       </c>
       <c r="J4" s="3">
         <v>703</v>
       </c>
       <c r="K4" s="3">
         <v>1101</v>
       </c>
       <c r="L4" s="3">
         <v>998</v>
       </c>
       <c r="M4" s="3">
         <v>1115</v>
       </c>
       <c r="N4" s="8">
         <v>1496</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="27.75" customHeight="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9">
         <v>271</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="10">
         <v>204</v>
       </c>
       <c r="I5" s="9">
         <v>195</v>
       </c>
       <c r="J5" s="9">
         <v>370</v>
       </c>
       <c r="K5" s="9">
         <v>610</v>
       </c>
       <c r="L5" s="9">
         <v>612</v>
       </c>
       <c r="M5" s="9">
         <v>885</v>
       </c>
       <c r="N5" s="9">
         <v>1216</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="15"/>
-[...11 lines deleted...]
-      <c r="N7" s="15"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
     </row>
     <row r="8" spans="1:14" ht="21" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="4">
         <v>2004</v>
       </c>
       <c r="C8" s="4">
         <v>2005</v>
       </c>
       <c r="D8" s="4">
         <v>2006</v>
       </c>
       <c r="E8" s="4">
         <v>2007</v>
       </c>
       <c r="F8" s="4">
         <v>2008</v>
       </c>
       <c r="G8" s="4">
         <v>2009</v>
       </c>
       <c r="H8" s="4">
         <v>2010</v>
       </c>
       <c r="I8" s="4">
@@ -757,206 +759,212 @@
         <v>3619</v>
       </c>
       <c r="H9" s="11">
         <v>3667</v>
       </c>
       <c r="I9" s="12">
         <v>4180</v>
       </c>
       <c r="J9" s="13">
         <v>3683</v>
       </c>
       <c r="K9" s="13">
         <v>4124</v>
       </c>
       <c r="L9" s="13">
         <v>4055</v>
       </c>
       <c r="M9" s="13">
         <v>4385</v>
       </c>
       <c r="N9" s="1">
         <v>4077</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="9">
         <v>1235</v>
       </c>
       <c r="C10" s="9">
         <v>1696</v>
       </c>
       <c r="D10" s="11">
         <v>2444</v>
       </c>
       <c r="E10" s="11">
         <v>2445</v>
       </c>
       <c r="F10" s="11">
         <v>2435</v>
       </c>
       <c r="G10" s="11">
         <v>2602</v>
       </c>
       <c r="H10" s="11">
         <v>2917</v>
       </c>
       <c r="I10" s="11">
         <v>2892</v>
       </c>
       <c r="J10" s="13">
         <v>2363</v>
       </c>
       <c r="K10" s="13">
         <v>2499</v>
       </c>
       <c r="L10" s="13">
         <v>2825</v>
       </c>
       <c r="M10" s="13">
         <v>3000</v>
       </c>
       <c r="N10" s="1">
         <v>3196</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="15"/>
-[...11 lines deleted...]
-      <c r="N12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" ht="21" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="4">
         <v>2017</v>
       </c>
       <c r="C13" s="4">
         <v>2018</v>
       </c>
       <c r="D13" s="4">
         <v>2019</v>
       </c>
       <c r="E13" s="4">
         <v>2020</v>
       </c>
       <c r="F13" s="4">
         <v>2021</v>
       </c>
       <c r="G13" s="4">
         <v>2022</v>
       </c>
       <c r="H13" s="4">
         <v>2023</v>
       </c>
       <c r="I13" s="4">
         <v>2024</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="4">
+        <v>2025</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="1:14" ht="33.75" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="1">
         <v>5252</v>
       </c>
       <c r="C14" s="1">
         <v>5734</v>
       </c>
       <c r="D14" s="8">
         <v>7137</v>
       </c>
       <c r="E14" s="1">
         <v>5984</v>
       </c>
       <c r="F14" s="1">
         <v>6721</v>
       </c>
       <c r="G14" s="1">
         <v>6554</v>
       </c>
       <c r="H14" s="1">
         <v>5533</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="14">
         <v>5328</v>
       </c>
-      <c r="J14" s="8"/>
+      <c r="J14" s="19">
+        <v>6040</v>
+      </c>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14" ht="28.5" customHeight="1">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="1">
         <v>2831</v>
       </c>
       <c r="C15" s="1">
         <v>4146</v>
       </c>
       <c r="D15" s="1">
         <v>4069</v>
       </c>
       <c r="E15" s="1">
         <v>3571</v>
       </c>
       <c r="F15" s="1">
         <v>4349</v>
       </c>
       <c r="G15" s="1">
         <v>3395</v>
       </c>
       <c r="H15" s="1">
         <v>2988</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="15">
         <v>2882</v>
       </c>
-      <c r="J15" s="3"/>
+      <c r="J15" s="20">
+        <v>2744</v>
+      </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>