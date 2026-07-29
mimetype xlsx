--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -43,57 +43,57 @@
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>* - 1990 жылдан бастап серпінділік қатар 2008 жылғы ВСТ 01 2 ред. ЭҚЖЖ  жіктеуішіне сәйкес қайта саналды</t>
   </si>
   <si>
     <t>Түрлері бойынша құрылыс жұмыстарының  көлемі*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Барлығы**</t>
   </si>
   <si>
     <t>** - 1991-2005 ж.ж. млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -208,167 +208,178 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -636,54 +647,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="E57" sqref="E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="39" customWidth="1"/>
     <col min="2" max="3" width="18.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="26" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="10.5" customHeight="1" thickBot="1">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:4" s="28" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="44" t="s">
@@ -1074,74 +1085,86 @@
     <row r="38" spans="1:4">
       <c r="A38" s="37">
         <v>2023</v>
       </c>
       <c r="B38" s="22">
         <v>1248467878</v>
       </c>
       <c r="C38" s="25">
         <v>102.5</v>
       </c>
       <c r="D38" s="38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="37">
         <v>2024</v>
       </c>
       <c r="B39" s="22">
         <v>869120565</v>
       </c>
       <c r="C39" s="25">
         <v>67.599999999999994</v>
       </c>
       <c r="D39" s="38"/>
     </row>
     <row r="40" spans="1:4">
-      <c r="B40" s="40"/>
-[...3 lines deleted...]
-      <c r="A41" s="45" t="s">
+      <c r="A40" s="40">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="22">
+        <v>683470872</v>
+      </c>
+      <c r="C40" s="25">
+        <v>77.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="46"/>
+      <c r="B41" s="47"/>
+      <c r="C41" s="48"/>
+    </row>
+    <row r="42" spans="1:4" ht="24.75" customHeight="1">
+      <c r="A42" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="45"/>
-[...3 lines deleted...]
-      <c r="A42" s="41" t="s">
+      <c r="B42" s="45"/>
+      <c r="C42" s="45"/>
+    </row>
+    <row r="43" spans="1:4" ht="18.75" customHeight="1">
+      <c r="A43" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B42" s="41"/>
-      <c r="C42" s="41"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A42:C42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">