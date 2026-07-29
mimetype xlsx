--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="9780" yWindow="465" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Дошкольные учреждения</t>
   </si>
   <si>
     <t>Больницы</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические учреждения</t>
   </si>
   <si>
     <t>ученических мест</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
@@ -744,57 +744,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M52"/>
+  <dimension ref="A1:M53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L52" sqref="L52"/>
+      <selection pane="bottomRight" activeCell="M51" sqref="M51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="63"/>
@@ -2399,89 +2399,130 @@
         <v>280</v>
       </c>
       <c r="G48" s="8">
         <v>10.7</v>
       </c>
       <c r="H48" s="8">
         <v>1</v>
       </c>
       <c r="I48" s="8">
         <v>75</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="49">
         <v>16</v>
       </c>
       <c r="L48" s="49">
         <v>433</v>
       </c>
       <c r="M48" s="8">
         <v>247.4</v>
       </c>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="51"/>
-[...11 lines deleted...]
-      <c r="M49" s="56"/>
+      <c r="A49" s="40">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="49">
+        <v>9</v>
+      </c>
+      <c r="C49" s="49">
+        <v>8900</v>
+      </c>
+      <c r="D49" s="46">
+        <v>784.1</v>
+      </c>
+      <c r="E49" s="49">
+        <v>2</v>
+      </c>
+      <c r="F49" s="49">
+        <v>170</v>
+      </c>
+      <c r="G49" s="8">
+        <v>60.7</v>
+      </c>
+      <c r="H49" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K49" s="49">
+        <v>6</v>
+      </c>
+      <c r="L49" s="49">
+        <v>190</v>
+      </c>
+      <c r="M49" s="8">
+        <v>43.8</v>
+      </c>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="57" t="s">
-[...10 lines deleted...]
-      <c r="L50" s="59"/>
+      <c r="A50" s="51"/>
+      <c r="B50" s="52"/>
+      <c r="C50" s="60"/>
+      <c r="D50" s="53"/>
+      <c r="E50" s="52"/>
+      <c r="F50" s="61"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="52"/>
+      <c r="I50" s="61"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="52"/>
+      <c r="L50" s="61"/>
+      <c r="M50" s="56"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="57" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B51" s="57"/>
+      <c r="C51" s="58"/>
+      <c r="D51" s="59"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="59"/>
+      <c r="I51" s="59"/>
+      <c r="L51" s="59"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="57"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="57"/>
+      <c r="B53" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 