--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -19,76 +19,76 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="15195" windowHeight="7935" activeTab="15"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="15195" windowHeight="7935" firstSheet="6" activeTab="15"/>
   </bookViews>
   <sheets>
     <sheet name="1990-1997" sheetId="9" r:id="rId1"/>
     <sheet name="1998-2001" sheetId="7" r:id="rId2"/>
     <sheet name="2002-2005" sheetId="6" r:id="rId3"/>
     <sheet name="2006-2009" sheetId="1" r:id="rId4"/>
     <sheet name="2010-2013" sheetId="8" r:id="rId5"/>
     <sheet name="2014" sheetId="10" r:id="rId6"/>
     <sheet name="2015" sheetId="11" r:id="rId7"/>
     <sheet name="2016" sheetId="12" r:id="rId8"/>
     <sheet name="2017" sheetId="13" r:id="rId9"/>
     <sheet name="2018" sheetId="14" r:id="rId10"/>
     <sheet name="2019" sheetId="15" r:id="rId11"/>
     <sheet name="2020" sheetId="16" r:id="rId12"/>
     <sheet name="2021" sheetId="17" r:id="rId13"/>
     <sheet name="2022" sheetId="18" r:id="rId14"/>
     <sheet name="2023" sheetId="19" r:id="rId15"/>
     <sheet name="2024" sheetId="20" r:id="rId16"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="139">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жыл </t>
   </si>
   <si>
     <t>2008 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жыл </t>
   </si>
   <si>
     <t>Электрлік монтаждау жұмыстары</t>
   </si>
   <si>
     <t>Сылақ жұмыстары</t>
   </si>
@@ -489,54 +489,54 @@
 жұмыстары</t>
   </si>
   <si>
     <t>Барлау бұрғылауы бойынша
 жұмыстар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t xml:space="preserve"> мың теңге</t>
   </si>
   <si>
-    <t>2024 жыл</t>
-[...1 lines deleted...]
-  <si>
     <t>Халықаралық және республикалық маңызы бар жалпы пайдаланымдағы автомобиль жолдарында (учаскелерінде) құрылысты, қайта жаңғыртуды жөндеуді, ақылы қозғалысты және күтіп ұстауды ұйымдастыру қызметі</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -665,51 +665,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1001,100 +1001,97 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1431,80 +1428,80 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="4" width="12" style="47" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="48" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="47" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="48" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="40" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="49" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="26" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="136" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="129"/>
-[...6 lines deleted...]
-      <c r="I1" s="129"/>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
     </row>
     <row r="2" spans="1:10" s="26" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="27"/>
       <c r="B2" s="28"/>
       <c r="C2" s="29"/>
       <c r="D2" s="28"/>
       <c r="E2" s="29"/>
       <c r="F2" s="28"/>
       <c r="G2" s="29"/>
       <c r="H2" s="28"/>
       <c r="I2" s="29"/>
     </row>
     <row r="3" spans="1:10" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="13"/>
       <c r="C3" s="31"/>
-      <c r="D3" s="130"/>
-[...1 lines deleted...]
-      <c r="F3" s="130"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="32"/>
       <c r="I3" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="39" customFormat="1" ht="35.25" customHeight="1">
       <c r="A4" s="35"/>
       <c r="B4" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>26</v>
       </c>
@@ -1805,59 +1802,59 @@
     <row r="27" spans="1:9" ht="13.5" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="68"/>
       <c r="D27" s="68"/>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="41"/>
       <c r="B28" s="42"/>
       <c r="C28" s="43"/>
       <c r="D28" s="42"/>
       <c r="E28" s="43"/>
       <c r="F28" s="42"/>
       <c r="G28" s="43"/>
       <c r="H28" s="44"/>
       <c r="I28" s="43"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
-      <c r="A29" s="131" t="s">
+      <c r="A29" s="138" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="131"/>
-[...4 lines deleted...]
-      <c r="G29" s="131"/>
+      <c r="B29" s="138"/>
+      <c r="C29" s="138"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="138"/>
+      <c r="F29" s="138"/>
+      <c r="G29" s="138"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="43"/>
       <c r="D30" s="42"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
       <c r="H30" s="44"/>
       <c r="I30" s="43"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="41"/>
       <c r="B31" s="42"/>
       <c r="C31" s="43"/>
       <c r="D31" s="42"/>
       <c r="E31" s="43"/>
       <c r="F31" s="42"/>
       <c r="G31" s="43"/>
       <c r="H31" s="44"/>
       <c r="I31" s="43"/>
     </row>
@@ -2102,60 +2099,60 @@
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.42578125" style="59" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="59" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="144" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="137"/>
-      <c r="C1" s="137"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="60"/>
       <c r="B2" s="60"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="24.75" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="61"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="111" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="100">
         <v>638234680</v>
       </c>
       <c r="C4" s="101">
         <v>100</v>
       </c>
       <c r="D4" s="61"/>
     </row>
@@ -2596,60 +2593,60 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="47" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="47" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="47" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="56"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="8">
         <v>867851151</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
@@ -2991,60 +2988,60 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="13"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="118" t="s">
         <v>108</v>
       </c>
       <c r="B4" s="8">
         <v>872593833</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
@@ -3397,60 +3394,60 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="13"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="8">
         <v>960368623</v>
       </c>
       <c r="C4" s="119">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
@@ -3858,60 +3855,60 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="13"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B4" s="8">
         <v>1168202459</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
@@ -4315,60 +4312,60 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="13"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B4" s="8">
         <v>1248467878</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
@@ -4763,458 +4760,458 @@
       <c r="B40" s="20">
         <v>222825817</v>
       </c>
       <c r="C40" s="21">
         <v>4.0289040444897939</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="22" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="9" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="13"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B4" s="141">
-        <v>869120565</v>
+      <c r="B4" s="131">
+        <v>683470872</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="19.5" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="139" t="s">
+      <c r="B5" s="130" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="142" t="s">
+      <c r="C5" s="132" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="102">
-        <v>254487</v>
+        <v>272381</v>
       </c>
       <c r="C6" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="16.5" customHeight="1">
       <c r="A7" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="102">
-        <v>22489179</v>
+        <v>13234399</v>
       </c>
       <c r="C7" s="24">
-        <v>2.6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="16.5" customHeight="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5">
       <c r="A8" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B8" s="102">
-        <v>101355596</v>
+        <v>153770024</v>
       </c>
       <c r="C8" s="24">
-        <v>11.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="16.5" customHeight="1">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="22.5" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="140" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="B9" s="102">
+        <v>3642857</v>
+      </c>
+      <c r="C9" s="24">
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="16.5" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="102">
-        <v>95129013</v>
+        <v>105269537</v>
       </c>
       <c r="C10" s="24">
-        <v>10.9</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" ht="16.5" customHeight="1">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="24.75" customHeight="1">
       <c r="A11" s="14" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B11" s="102">
-        <v>1836849</v>
+        <v>780164</v>
       </c>
       <c r="C11" s="24">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="16.5" customHeight="1">
       <c r="A12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="102">
-        <v>11114510</v>
+        <v>10557801</v>
       </c>
       <c r="C12" s="24">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="140" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="B13" s="102">
+        <v>315796</v>
+      </c>
+      <c r="C13" s="24">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="16.5" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="102">
-        <v>77797398</v>
+        <v>114839090</v>
       </c>
       <c r="C14" s="24">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="16.5" customHeight="1">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="28.5" customHeight="1">
       <c r="A15" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="102">
-        <v>16092529</v>
+        <v>41517968</v>
       </c>
       <c r="C15" s="24">
-        <v>1.9</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="16.5" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="102">
-        <v>6492632</v>
+        <v>2371003</v>
       </c>
       <c r="C16" s="24">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="16.5" customHeight="1">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="27.75" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="102">
-        <v>29271878</v>
+        <v>17548838</v>
       </c>
       <c r="C17" s="24">
-        <v>3.4</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="16.5" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="102">
-        <v>35317035</v>
+        <v>17150240</v>
       </c>
       <c r="C18" s="24">
-        <v>4.0999999999999996</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="16.5" customHeight="1">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="30.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="102">
-        <v>16126135</v>
+        <v>24120487</v>
       </c>
       <c r="C19" s="5">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" ht="16.5" customHeight="1">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="30.75" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="102">
-        <v>394654</v>
+        <v>9231578</v>
       </c>
       <c r="C20" s="24">
-        <v>0</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="16.5" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="102">
-        <v>819634</v>
+        <v>4469174</v>
       </c>
       <c r="C21" s="24">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="16.5" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="102">
-        <v>2108516</v>
+        <v>4267402</v>
       </c>
       <c r="C22" s="24">
-        <v>0.2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="16.5" customHeight="1">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="33.75" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="102">
-        <v>8577211</v>
+        <v>9043754</v>
       </c>
       <c r="C23" s="24">
-        <v>1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="16.5" customHeight="1">
       <c r="A24" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="102">
-        <v>5540121</v>
+        <v>16754586</v>
       </c>
       <c r="C24" s="24">
-        <v>0.6</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="16.5" customHeight="1">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="30.75" customHeight="1">
       <c r="A25" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="102">
-        <v>3913816</v>
+        <v>4676174</v>
       </c>
       <c r="C25" s="24">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="16.5" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="102">
-        <v>150332362</v>
+        <v>8200040</v>
       </c>
       <c r="C26" s="24">
-        <v>17.3</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" ht="16.5" customHeight="1">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="22.5" customHeight="1">
       <c r="A27" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B27" s="102">
-        <v>32822162</v>
+        <v>31343179</v>
       </c>
       <c r="C27" s="24">
-        <v>3.8</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="16.5" customHeight="1">
       <c r="A28" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="102">
-        <v>182554574</v>
+        <v>24866492</v>
       </c>
       <c r="C28" s="24">
-        <v>21</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="16.5" customHeight="1">
       <c r="A29" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="102">
-        <v>260044</v>
+        <v>2391672</v>
       </c>
       <c r="C29" s="24">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="16.5" customHeight="1">
       <c r="A30" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="102">
-        <v>165668</v>
+        <v>138613</v>
       </c>
       <c r="C30" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="16.5" customHeight="1">
+    <row r="31" spans="1:3" ht="27" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="102">
-        <v>556208</v>
+        <v>1420533</v>
       </c>
       <c r="C31" s="24">
-        <v>0.1</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" ht="34.5" customHeight="1">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="27" customHeight="1">
       <c r="A32" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="102">
-        <v>498235</v>
+        <v>620365</v>
       </c>
       <c r="C32" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="102">
-        <v>583587</v>
+        <v>1444532</v>
       </c>
       <c r="C33" s="103">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="102">
-        <v>246369</v>
+        <v>243863</v>
       </c>
       <c r="C34" s="103">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="12">
       <c r="A35" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="B35" s="140" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="B35" s="102">
+        <v>33557</v>
+      </c>
+      <c r="C35" s="133">
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="12">
       <c r="A36" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="102">
-        <v>14371457</v>
-[...2 lines deleted...]
-        <v>1.7</v>
+        <v>13107391</v>
+      </c>
+      <c r="C36" s="134">
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="22.5">
       <c r="A37" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="7">
-        <v>47032762</v>
-[...2 lines deleted...]
-        <v>5.4</v>
+        <v>45827382</v>
+      </c>
+      <c r="C37" s="135">
+        <v>6.7</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="22.5" hidden="1">
       <c r="A38" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B38" s="7">
         <v>40254995</v>
       </c>
       <c r="C38" s="25">
         <v>3.2</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="12" hidden="1">
       <c r="A39" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="17">
         <v>39828983</v>
       </c>
       <c r="C39" s="18">
         <v>0.72014613412868234</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="12" hidden="1">
@@ -5287,80 +5284,80 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="4" width="12" style="47" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="48" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="47" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="48" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="40" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="49" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="26" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="136" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="129"/>
-[...6 lines deleted...]
-      <c r="I1" s="129"/>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
     </row>
     <row r="2" spans="1:9" s="26" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="27"/>
       <c r="B2" s="28"/>
       <c r="C2" s="29"/>
       <c r="D2" s="28"/>
       <c r="E2" s="29"/>
       <c r="F2" s="28"/>
       <c r="G2" s="29"/>
       <c r="H2" s="28"/>
       <c r="I2" s="29"/>
     </row>
     <row r="3" spans="1:9" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="13"/>
       <c r="C3" s="31"/>
-      <c r="D3" s="130"/>
-[...1 lines deleted...]
-      <c r="F3" s="130"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="137"/>
       <c r="G3" s="32"/>
       <c r="I3" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="39" customFormat="1" ht="48" customHeight="1">
       <c r="A4" s="35"/>
       <c r="B4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="50" t="s">
         <v>2</v>
       </c>
@@ -5676,57 +5673,57 @@
     <row r="27" spans="1:9" ht="13.5" customHeight="1">
       <c r="A27" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="73"/>
       <c r="C27" s="74"/>
       <c r="D27" s="75"/>
       <c r="E27" s="74"/>
       <c r="F27" s="75"/>
       <c r="G27" s="74"/>
       <c r="H27" s="75"/>
       <c r="I27" s="74"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="41"/>
       <c r="B28" s="42"/>
       <c r="C28" s="43"/>
       <c r="D28" s="42"/>
       <c r="E28" s="43"/>
       <c r="F28" s="42"/>
       <c r="G28" s="43"/>
       <c r="H28" s="44"/>
       <c r="I28" s="43"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1">
-      <c r="A29" s="132"/>
-[...5 lines deleted...]
-      <c r="G29" s="132"/>
+      <c r="A29" s="139"/>
+      <c r="B29" s="139"/>
+      <c r="C29" s="139"/>
+      <c r="D29" s="139"/>
+      <c r="E29" s="139"/>
+      <c r="F29" s="139"/>
+      <c r="G29" s="139"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="43"/>
       <c r="D30" s="42"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
       <c r="H30" s="44"/>
       <c r="I30" s="43"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="41"/>
       <c r="B31" s="42"/>
       <c r="C31" s="43"/>
       <c r="D31" s="42"/>
       <c r="E31" s="43"/>
       <c r="F31" s="42"/>
       <c r="G31" s="43"/>
       <c r="H31" s="44"/>
       <c r="I31" s="43"/>
     </row>
@@ -5978,69 +5975,69 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="47" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="48" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="47" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="48" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="40" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="49" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="140" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="133"/>
-[...6 lines deleted...]
-      <c r="I1" s="133"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="13"/>
       <c r="C2" s="31"/>
-      <c r="D2" s="130"/>
-[...1 lines deleted...]
-      <c r="F2" s="130"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
       <c r="G2" s="32"/>
       <c r="I2" s="53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="39" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="35"/>
       <c r="B3" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="50" t="s">
         <v>2</v>
       </c>
@@ -6356,57 +6353,57 @@
     <row r="26" spans="1:9" ht="45">
       <c r="A26" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="75"/>
       <c r="C26" s="74"/>
       <c r="D26" s="75"/>
       <c r="E26" s="74"/>
       <c r="F26" s="75"/>
       <c r="G26" s="74"/>
       <c r="H26" s="75"/>
       <c r="I26" s="74"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="43"/>
       <c r="D27" s="42"/>
       <c r="E27" s="43"/>
       <c r="F27" s="42"/>
       <c r="G27" s="43"/>
       <c r="H27" s="44"/>
       <c r="I27" s="43"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
-      <c r="A28" s="132"/>
-[...5 lines deleted...]
-      <c r="G28" s="132"/>
+      <c r="A28" s="139"/>
+      <c r="B28" s="139"/>
+      <c r="C28" s="139"/>
+      <c r="D28" s="139"/>
+      <c r="E28" s="139"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="139"/>
       <c r="H28" s="44"/>
       <c r="I28" s="43"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="41"/>
       <c r="B29" s="42"/>
       <c r="C29" s="43"/>
       <c r="D29" s="42"/>
       <c r="E29" s="43"/>
       <c r="F29" s="42"/>
       <c r="G29" s="43"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="43"/>
       <c r="D30" s="42"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
       <c r="H30" s="44"/>
       <c r="I30" s="43"/>
     </row>
@@ -6658,69 +6655,69 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4:I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="47" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="48" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="47" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="48" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="40" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="49" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="140" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="133"/>
-[...6 lines deleted...]
-      <c r="I1" s="133"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="33" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="13"/>
       <c r="C2" s="31"/>
-      <c r="D2" s="130"/>
-[...1 lines deleted...]
-      <c r="F2" s="130"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
       <c r="G2" s="32"/>
       <c r="I2" s="53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="39" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="35"/>
       <c r="B3" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="50" t="s">
         <v>2</v>
       </c>
@@ -7036,57 +7033,57 @@
     <row r="26" spans="1:9" ht="45">
       <c r="A26" s="67" t="s">
         <v>129</v>
       </c>
       <c r="B26" s="75"/>
       <c r="C26" s="74"/>
       <c r="D26" s="75"/>
       <c r="E26" s="74"/>
       <c r="F26" s="75"/>
       <c r="G26" s="74"/>
       <c r="H26" s="82"/>
       <c r="I26" s="74"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="43"/>
       <c r="D27" s="42"/>
       <c r="E27" s="43"/>
       <c r="F27" s="42"/>
       <c r="G27" s="43"/>
       <c r="H27" s="44"/>
       <c r="I27" s="43"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
-      <c r="A28" s="134"/>
-[...5 lines deleted...]
-      <c r="G28" s="134"/>
+      <c r="A28" s="141"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
       <c r="H28" s="44"/>
       <c r="I28" s="43"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="41"/>
       <c r="B29" s="42"/>
       <c r="C29" s="43"/>
       <c r="D29" s="42"/>
       <c r="E29" s="43"/>
       <c r="F29" s="42"/>
       <c r="G29" s="43"/>
       <c r="H29" s="44"/>
       <c r="I29" s="43"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="43"/>
       <c r="D30" s="42"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
       <c r="H30" s="44"/>
       <c r="I30" s="43"/>
     </row>
@@ -7339,74 +7336,74 @@
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4:I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="47" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="48" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="47" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="48" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="40" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="40" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="140" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="133"/>
-[...6 lines deleted...]
-      <c r="I1" s="133"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="33" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="135" t="s">
+      <c r="A2" s="142" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="135"/>
-[...6 lines deleted...]
-      <c r="I2" s="135"/>
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
+      <c r="I2" s="142"/>
     </row>
     <row r="3" spans="1:9" s="39" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="35"/>
       <c r="B3" s="36" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="36" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="52" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="36" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="52" t="s">
@@ -7892,57 +7889,57 @@
       <c r="D26" s="82"/>
       <c r="E26" s="74"/>
       <c r="F26" s="82">
         <v>34380778</v>
       </c>
       <c r="G26" s="96">
         <v>12</v>
       </c>
       <c r="H26" s="68">
         <v>29006551</v>
       </c>
       <c r="I26" s="97">
         <v>11.4</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="43"/>
       <c r="D27" s="42"/>
       <c r="E27" s="43"/>
       <c r="F27" s="42"/>
       <c r="G27" s="43"/>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1">
-      <c r="A28" s="134"/>
-[...5 lines deleted...]
-      <c r="G28" s="134"/>
+      <c r="A28" s="141"/>
+      <c r="B28" s="141"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="141"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="41"/>
       <c r="B29" s="42"/>
       <c r="C29" s="43"/>
       <c r="D29" s="42"/>
       <c r="E29" s="43"/>
       <c r="F29" s="42"/>
       <c r="G29" s="43"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="41"/>
       <c r="B30" s="42"/>
       <c r="C30" s="43"/>
       <c r="D30" s="42"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="41"/>
       <c r="B31" s="42"/>
       <c r="C31" s="43"/>
       <c r="D31" s="42"/>
       <c r="E31" s="43"/>
@@ -8149,59 +8146,59 @@
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="56" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="47" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="48" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="40"/>
     <col min="8" max="8" width="11.5703125" style="40" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4" s="33" customFormat="1" ht="10.5" customHeight="1">
       <c r="B2" s="13"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="39" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="54"/>
       <c r="B3" s="36" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="38"/>
     </row>
     <row r="4" spans="1:4" ht="35.25" customHeight="1">
       <c r="A4" s="62" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="98">
         <v>243224466</v>
       </c>
       <c r="C4" s="99">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4">
@@ -8527,60 +8524,60 @@
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="47" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="47" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="33"/>
       <c r="B2" s="13"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="54"/>
       <c r="B3" s="54" t="s">
         <v>64</v>
       </c>
       <c r="C3" s="57" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="56"/>
     </row>
     <row r="4" spans="1:4" ht="22.5">
       <c r="A4" s="62" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="100">
         <v>385982384</v>
       </c>
       <c r="C4" s="101">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4">
@@ -8938,60 +8935,60 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="47" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="47" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="33"/>
       <c r="B2" s="13"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="54"/>
       <c r="B3" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="56"/>
     </row>
     <row r="4" spans="1:4" ht="22.5">
       <c r="A4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="8">
         <v>575172463</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4">
@@ -9137,51 +9134,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="108" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="2">
         <v>7100972</v>
       </c>
       <c r="C18" s="24">
         <v>1.2</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="108" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="2">
         <v>11483</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:3" ht="33.75">
+    <row r="20" spans="1:3" ht="45">
       <c r="A20" s="108" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="2">
         <v>6891739</v>
       </c>
       <c r="C20" s="24">
         <v>1.2</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="22.5">
       <c r="A21" s="108" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="2">
         <v>5903817</v>
       </c>
       <c r="C21" s="24">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="22.5">
       <c r="A22" s="108" t="s">
         <v>49</v>
       </c>
@@ -9332,60 +9329,60 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="47" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="47" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>103</v>
       </c>
-      <c r="B1" s="136"/>
-      <c r="C1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="33"/>
       <c r="B2" s="13"/>
-      <c r="C2" s="138" t="s">
+      <c r="C2" s="129" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="54"/>
       <c r="B3" s="36" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>59</v>
       </c>
       <c r="D3" s="56"/>
     </row>
     <row r="4" spans="1:4" ht="22.5">
       <c r="A4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="8">
         <v>566960729</v>
       </c>
       <c r="C4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4">