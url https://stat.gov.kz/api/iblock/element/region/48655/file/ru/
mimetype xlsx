--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-195" yWindow="990" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="1695" yWindow="510" windowWidth="13680" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>тыс. кв. м</t>
   </si>
   <si>
     <t xml:space="preserve">  Динамика основных показателей строительной  деятельности</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ*</t>
   </si>
@@ -266,51 +266,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -458,50 +458,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -768,54 +774,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:G40"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39:D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
       <c r="A1" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
@@ -1656,69 +1662,93 @@
     <row r="38" spans="1:8">
       <c r="A38" s="32">
         <v>2024</v>
       </c>
       <c r="B38" s="65">
         <v>869121</v>
       </c>
       <c r="C38" s="53">
         <v>67.599999999999994</v>
       </c>
       <c r="D38" s="65">
         <v>759</v>
       </c>
       <c r="E38" s="53">
         <v>102.3</v>
       </c>
       <c r="F38" s="65">
         <v>473</v>
       </c>
       <c r="G38" s="53">
         <v>97.4</v>
       </c>
       <c r="H38" s="44"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="57" t="s">
+      <c r="A39" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="74">
+        <v>683471</v>
+      </c>
+      <c r="C39" s="75">
+        <v>77.2</v>
+      </c>
+      <c r="D39" s="74">
+        <v>769</v>
+      </c>
+      <c r="E39" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="F39" s="65">
+        <v>435</v>
+      </c>
+      <c r="G39" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="H39" s="44"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="58"/>
-[...13 lines deleted...]
-      <c r="G40" s="44"/>
+      <c r="B40" s="58"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="58"/>
+      <c r="G40" s="62"/>
       <c r="H40" s="44"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="B41" s="63"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="63"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.17" right="0.75" top="0.35" bottom="0.56999999999999995" header="0.21" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>