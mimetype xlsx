--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -109,51 +109,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -186,58 +186,71 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -314,50 +327,59 @@
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -625,54 +647,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C47"/>
+  <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K23" sqref="K23"/>
+      <selection activeCell="G38" sqref="G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="13" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="16.5" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
     </row>
     <row r="3" spans="1:3" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="42"/>
       <c r="B3" s="43" t="s">
@@ -1045,201 +1067,212 @@
       <c r="A37" s="11">
         <v>2022</v>
       </c>
       <c r="B37" s="18">
         <v>1168202459</v>
       </c>
       <c r="C37" s="39">
         <v>118.8</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="11">
         <v>2023</v>
       </c>
       <c r="B38" s="18">
         <v>1248467878</v>
       </c>
       <c r="C38" s="39">
         <v>102.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="11">
         <v>2024</v>
       </c>
-      <c r="B39" s="18">
+      <c r="B39" s="46">
         <v>869120565</v>
       </c>
-      <c r="C39" s="39">
+      <c r="C39" s="47">
         <v>67.599999999999994</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="29.25" customHeight="1">
-      <c r="A40" s="44" t="s">
+    <row r="40" spans="1:3">
+      <c r="A40" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="18">
+        <v>683470872</v>
+      </c>
+      <c r="C40" s="39">
+        <v>77.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="29.25" customHeight="1">
+      <c r="A41" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="44"/>
-[...3 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="B41" s="44"/>
+      <c r="C41" s="44"/>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="22" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="12" customHeight="1">
-[...11 lines deleted...]
-      <c r="B47" s="21"/>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="40"/>
+      <c r="B43" s="40"/>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="B44" s="19"/>
+      <c r="C44" s="20"/>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="B46" s="21"/>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="B48" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A41:C41"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824F5933-13BC-4211-B00A-7C28321D4651}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023E7EA4-ABC5-443A-83C4-EE7855F1B78D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>