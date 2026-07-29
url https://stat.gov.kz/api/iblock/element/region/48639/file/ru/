--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -6,94 +6,96 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="12225" windowHeight="11760" activeTab="15"/>
+    <workbookView xWindow="15120" yWindow="570" windowWidth="12225" windowHeight="11760" firstSheet="1" activeTab="16"/>
   </bookViews>
   <sheets>
     <sheet name="с 1990-1997" sheetId="7" r:id="rId1"/>
     <sheet name="с 1998-2001" sheetId="2" r:id="rId2"/>
     <sheet name="с 2002-2005" sheetId="4" r:id="rId3"/>
     <sheet name="с 2006-2009" sheetId="5" r:id="rId4"/>
     <sheet name="с 2010-2013" sheetId="6" r:id="rId5"/>
     <sheet name="2014" sheetId="9" r:id="rId6"/>
     <sheet name="2015" sheetId="10" r:id="rId7"/>
     <sheet name="2016" sheetId="11" r:id="rId8"/>
     <sheet name="2017" sheetId="12" r:id="rId9"/>
     <sheet name="2018" sheetId="13" r:id="rId10"/>
     <sheet name="2019" sheetId="14" r:id="rId11"/>
     <sheet name="2020" sheetId="15" r:id="rId12"/>
     <sheet name="2021" sheetId="16" r:id="rId13"/>
     <sheet name="2022" sheetId="17" r:id="rId14"/>
     <sheet name="2023" sheetId="18" r:id="rId15"/>
     <sheet name="2024" sheetId="19" r:id="rId16"/>
+    <sheet name="2025" sheetId="21" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 1990-1997'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'с 1998-2001'!$5:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'с 2002-2005'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="141">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>В % к общему объему строи тельных работ</t>
   </si>
   <si>
     <t>Работы по возведению зданий</t>
   </si>
   <si>
     <t xml:space="preserve">Работы строительные по возведению объектов гражданского строительства </t>
   </si>
   <si>
     <t>Дороги и автомагистрали; работы строительные по сооружению дорог и автомагистралей</t>
   </si>
   <si>
     <t>Железные дороги и метро; работы строительные по сооружению железных
 дорог и метро</t>
   </si>
   <si>
     <t>Мосты и тоннели; работы строительные по
 возведению мостов и тоннелей</t>
   </si>
   <si>
     <t>Работы строительные по возведению сооружений инженерных для распределения
@@ -479,50 +481,53 @@
     <t xml:space="preserve"> Кровельные работы</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Гидроизоляционные работы</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>Деятельность по организации строительства, реконструкции, ремонта, платного движения и содержания автомобильных дорог (участков) общего пользования международного и республиканского значения</t>
   </si>
   <si>
     <t>тыс.тенге</t>
+  </si>
+  <si>
+    <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -670,51 +675,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="172">
+  <cellXfs count="176">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1093,50 +1098,58 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1147,51 +1160,51 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1457,50 +1470,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1509,61 +1526,61 @@
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="35" customWidth="1"/>
     <col min="2" max="3" width="16.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" style="35" customWidth="1"/>
     <col min="6" max="8" width="16" style="34" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="34" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="164" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="160"/>
-[...6 lines deleted...]
-      <c r="I1" s="160"/>
+      <c r="B1" s="164"/>
+      <c r="C1" s="164"/>
+      <c r="D1" s="164"/>
+      <c r="E1" s="164"/>
+      <c r="F1" s="164"/>
+      <c r="G1" s="164"/>
+      <c r="H1" s="164"/>
+      <c r="I1" s="164"/>
     </row>
     <row r="2" spans="1:9" s="25" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:9" s="28" customFormat="1" ht="10.5" customHeight="1">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="I3" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="33" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="29"/>
       <c r="B4" s="30" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>47</v>
       </c>
@@ -1927,55 +1944,55 @@
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="11" customWidth="1"/>
     <col min="3" max="3" width="12" style="11" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3" ht="12">
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="13"/>
       <c r="B3" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="74" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="72">
         <v>638234680</v>
       </c>
       <c r="C4" s="73">
         <v>100</v>
       </c>
@@ -2300,90 +2317,90 @@
       </c>
     </row>
     <row r="34" spans="1:5" s="74" customFormat="1" ht="10.5" customHeight="1">
       <c r="A34" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="77">
         <v>20987227</v>
       </c>
       <c r="C34" s="78">
         <v>3.3</v>
       </c>
     </row>
     <row r="35" spans="1:5" s="74" customFormat="1" ht="10.5" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="79">
         <v>16379776</v>
       </c>
       <c r="C35" s="80">
         <v>2.6</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="168" t="s">
+      <c r="A37" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="168"/>
-[...2 lines deleted...]
-      <c r="E37" s="168"/>
+      <c r="B37" s="172"/>
+      <c r="C37" s="172"/>
+      <c r="D37" s="172"/>
+      <c r="E37" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="40" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="9" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3" ht="12">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="61" t="s">
         <v>97</v>
       </c>
       <c r="C3" s="81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="88">
         <v>867851151</v>
       </c>
       <c r="C4" s="89">
@@ -2699,89 +2716,89 @@
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="91">
         <v>15095297</v>
       </c>
       <c r="C33" s="92">
         <v>1.7</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="22.5">
       <c r="A34" s="87" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="93">
         <v>49019736</v>
       </c>
       <c r="C34" s="94">
         <v>5.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="168" t="s">
+      <c r="A36" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="168"/>
-[...2 lines deleted...]
-      <c r="E36" s="168"/>
+      <c r="B36" s="172"/>
+      <c r="C36" s="172"/>
+      <c r="D36" s="172"/>
+      <c r="E36" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="40" style="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="44" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="82"/>
       <c r="B2" s="83"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="61"/>
       <c r="B3" s="61" t="s">
         <v>98</v>
       </c>
       <c r="C3" s="81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" customHeight="1">
       <c r="A4" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="88">
         <v>872593833</v>
       </c>
       <c r="C4" s="89">
@@ -3108,89 +3125,89 @@
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="91">
         <v>4839289</v>
       </c>
       <c r="C34" s="92">
         <v>0.6</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="22.5">
       <c r="A35" s="87" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="93">
         <v>23713168</v>
       </c>
       <c r="C35" s="94">
         <v>2.7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="168" t="s">
+      <c r="A37" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="168"/>
-[...2 lines deleted...]
-      <c r="E37" s="168"/>
+      <c r="B37" s="172"/>
+      <c r="C37" s="172"/>
+      <c r="D37" s="172"/>
+      <c r="E37" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C6" sqref="C6:C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="40" style="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="44" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="82"/>
       <c r="B2" s="83"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="61"/>
       <c r="B3" s="61" t="s">
         <v>110</v>
       </c>
       <c r="C3" s="81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="88">
         <v>960368623</v>
       </c>
       <c r="C4" s="89">
@@ -3495,90 +3512,90 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="91">
         <v>10121361</v>
       </c>
       <c r="C32" s="92">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="22.5">
       <c r="A33" s="87" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="93">
         <v>42002677</v>
       </c>
       <c r="C33" s="94">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A35" s="171" t="s">
+      <c r="A35" s="175" t="s">
         <v>109</v>
       </c>
-      <c r="B35" s="171"/>
-      <c r="C35" s="171"/>
+      <c r="B35" s="175"/>
+      <c r="C35" s="175"/>
       <c r="D35" s="85"/>
       <c r="E35" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C6" sqref="C6:C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="40" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3" ht="12">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13" t="s">
         <v>132</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" customHeight="1">
       <c r="A4" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="1">
         <v>1168202459</v>
       </c>
       <c r="C4" s="2">
@@ -3879,88 +3896,88 @@
       </c>
     </row>
     <row r="32" spans="1:3" ht="22.5">
       <c r="A32" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="4">
         <v>15171213</v>
       </c>
       <c r="C32" s="5">
         <v>1.3</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="22.5">
       <c r="A33" s="24" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="7">
         <v>23693461</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="171" t="s">
+      <c r="A35" s="175" t="s">
         <v>109</v>
       </c>
-      <c r="B35" s="171"/>
-      <c r="C35" s="171"/>
+      <c r="B35" s="175"/>
+      <c r="C35" s="175"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A35:C35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="C6" sqref="C6:C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="40" style="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="44" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="82"/>
       <c r="B2" s="83"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13" t="s">
         <v>135</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="1">
         <v>1248467878</v>
       </c>
       <c r="C4" s="2">
@@ -4277,88 +4294,88 @@
     </row>
     <row r="33" spans="1:3" ht="22.5">
       <c r="A33" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="18">
         <v>9200044</v>
       </c>
       <c r="C33" s="19">
         <v>0.7</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="22.5">
       <c r="A34" s="20" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="7">
         <v>40254995</v>
       </c>
       <c r="C34" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="36" spans="1:3">
-      <c r="A36" s="171" t="s">
+      <c r="A36" s="175" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="171"/>
-      <c r="C36" s="171"/>
+      <c r="B36" s="175"/>
+      <c r="C36" s="175"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A36:C36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C6" sqref="C6:C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="40" style="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="44" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="158" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="82"/>
       <c r="B2" s="83"/>
       <c r="C2" s="84" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="37.5" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13" t="s">
         <v>137</v>
       </c>
       <c r="C3" s="155" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="154" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="21" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="95">
         <v>869120565</v>
       </c>
       <c r="C4" s="2">
@@ -4707,106 +4724,600 @@
       </c>
     </row>
     <row r="36" spans="1:3" ht="22.5">
       <c r="A36" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="18">
         <v>14371457</v>
       </c>
       <c r="C36" s="158">
         <v>1.7</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="22.5">
       <c r="A37" s="24" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="7">
         <v>47032762</v>
       </c>
       <c r="C37" s="159">
         <v>5.4</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="171" t="s">
+      <c r="A39" s="175" t="s">
         <v>109</v>
       </c>
-      <c r="B39" s="171"/>
-      <c r="C39" s="171"/>
+      <c r="B39" s="175"/>
+      <c r="C39" s="175"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A39:C39"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E39"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="40" style="44" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="44" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.85546875" style="158" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="44" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="44"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="12.75">
+      <c r="A1" s="171" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="84" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="37.5" customHeight="1">
+      <c r="A3" s="13"/>
+      <c r="B3" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="155" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="154" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B4" s="95">
+        <v>683470872</v>
+      </c>
+      <c r="C4" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="156" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="18">
+        <v>272381</v>
+      </c>
+      <c r="C6" s="5">
+        <v>0</v>
+      </c>
+      <c r="D6" s="162"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="18">
+        <v>13234399</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2</v>
+      </c>
+      <c r="D7" s="162"/>
+      <c r="E7" s="163"/>
+    </row>
+    <row r="8" spans="1:5" ht="33.75">
+      <c r="A8" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" s="18">
+        <v>153770024</v>
+      </c>
+      <c r="C8" s="5">
+        <v>22.5</v>
+      </c>
+      <c r="D8" s="162"/>
+      <c r="E8" s="163"/>
+    </row>
+    <row r="9" spans="1:5" ht="22.5">
+      <c r="A9" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" s="18">
+        <v>3642857</v>
+      </c>
+      <c r="C9" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D9" s="162"/>
+      <c r="E9" s="163"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="18">
+        <v>105269537</v>
+      </c>
+      <c r="C10" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="D10" s="162"/>
+      <c r="E10" s="163"/>
+    </row>
+    <row r="11" spans="1:5" ht="56.25">
+      <c r="A11" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" s="18">
+        <v>780164</v>
+      </c>
+      <c r="C11" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="D11" s="162"/>
+      <c r="E11" s="163"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="18">
+        <v>10557801</v>
+      </c>
+      <c r="C12" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D12" s="162"/>
+      <c r="E12" s="163"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="18">
+        <v>315796</v>
+      </c>
+      <c r="C13" s="5">
+        <v>0</v>
+      </c>
+      <c r="D13" s="162"/>
+      <c r="E13" s="163"/>
+    </row>
+    <row r="14" spans="1:5" ht="22.5">
+      <c r="A14" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="18">
+        <v>114839090</v>
+      </c>
+      <c r="C14" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="D14" s="162"/>
+      <c r="E14" s="163"/>
+    </row>
+    <row r="15" spans="1:5" ht="22.5">
+      <c r="A15" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="18">
+        <v>41517968</v>
+      </c>
+      <c r="C15" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="D15" s="162"/>
+      <c r="E15" s="163"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="18">
+        <v>2371003</v>
+      </c>
+      <c r="C16" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="D16" s="162"/>
+      <c r="E16" s="163"/>
+    </row>
+    <row r="17" spans="1:5" ht="22.5">
+      <c r="A17" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="18">
+        <v>17548838</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="D17" s="162"/>
+      <c r="E17" s="163"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="18">
+        <v>17150240</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="D18" s="162"/>
+      <c r="E18" s="163"/>
+    </row>
+    <row r="19" spans="1:5" ht="22.5">
+      <c r="A19" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="18">
+        <v>24120487</v>
+      </c>
+      <c r="C19" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="D19" s="162"/>
+      <c r="E19" s="163"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="18">
+        <v>9231578</v>
+      </c>
+      <c r="C20" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="D20" s="162"/>
+      <c r="E20" s="163"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="18">
+        <v>4469174</v>
+      </c>
+      <c r="C21" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="D21" s="162"/>
+      <c r="E21" s="163"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="18">
+        <v>4267402</v>
+      </c>
+      <c r="C22" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D22" s="162"/>
+      <c r="E22" s="163"/>
+    </row>
+    <row r="23" spans="1:5" ht="33.75">
+      <c r="A23" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" s="18">
+        <v>9043754</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="D23" s="162"/>
+      <c r="E23" s="163"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="18">
+        <v>16754586</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="D24" s="162"/>
+      <c r="E24" s="163"/>
+    </row>
+    <row r="25" spans="1:5" ht="22.5">
+      <c r="A25" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="18">
+        <v>4676174</v>
+      </c>
+      <c r="C25" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="D25" s="162"/>
+      <c r="E25" s="163"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="18">
+        <v>8200040</v>
+      </c>
+      <c r="C26" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D26" s="162"/>
+      <c r="E26" s="163"/>
+    </row>
+    <row r="27" spans="1:5" ht="22.5">
+      <c r="A27" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="18">
+        <v>31343179</v>
+      </c>
+      <c r="C27" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D27" s="162"/>
+      <c r="E27" s="163"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="18">
+        <v>24866492</v>
+      </c>
+      <c r="C28" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D28" s="162"/>
+      <c r="E28" s="163"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="18">
+        <v>2391672</v>
+      </c>
+      <c r="C29" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D29" s="162"/>
+      <c r="E29" s="163"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="18">
+        <v>138613</v>
+      </c>
+      <c r="C30" s="5">
+        <v>0</v>
+      </c>
+      <c r="D30" s="162"/>
+      <c r="E30" s="163"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="18">
+        <v>1420533</v>
+      </c>
+      <c r="C31" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D31" s="162"/>
+      <c r="E31" s="163"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="18">
+        <v>620365</v>
+      </c>
+      <c r="C32" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="D32" s="162"/>
+      <c r="E32" s="163"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="18">
+        <v>1444532</v>
+      </c>
+      <c r="C33" s="19">
+        <v>0.2</v>
+      </c>
+      <c r="D33" s="162"/>
+      <c r="E33" s="163"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="18">
+        <v>243863</v>
+      </c>
+      <c r="C34" s="19">
+        <v>0</v>
+      </c>
+      <c r="D34" s="162"/>
+      <c r="E34" s="163"/>
+    </row>
+    <row r="35" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A35" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="18">
+        <v>33557</v>
+      </c>
+      <c r="C35" s="161">
+        <v>0</v>
+      </c>
+      <c r="D35" s="162"/>
+      <c r="E35" s="163"/>
+    </row>
+    <row r="36" spans="1:5" ht="22.5">
+      <c r="A36" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" s="18">
+        <v>13107391</v>
+      </c>
+      <c r="C36" s="158">
+        <v>2</v>
+      </c>
+      <c r="D36" s="162"/>
+      <c r="E36" s="163"/>
+    </row>
+    <row r="37" spans="1:5" ht="22.5">
+      <c r="A37" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="7">
+        <v>45827382</v>
+      </c>
+      <c r="C37" s="160">
+        <v>6.7</v>
+      </c>
+      <c r="D37" s="162"/>
+      <c r="E37" s="163"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="175" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="175"/>
+      <c r="C39" s="175"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A39:C39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="35" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="35" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="35" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="35" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="35" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="35" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="35" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="35" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="H1" s="161" t="s">
+      <c r="H1" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="I1" s="161"/>
+      <c r="I1" s="165"/>
     </row>
     <row r="2" spans="1:9" s="25" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="160" t="s">
+      <c r="A2" s="164" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="160"/>
-[...6 lines deleted...]
-      <c r="I2" s="160"/>
+      <c r="B2" s="164"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
     </row>
     <row r="3" spans="1:9" s="25" customFormat="1" ht="10.5" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
     </row>
     <row r="4" spans="1:9" s="28" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="27"/>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="12" t="s">
         <v>0</v>
       </c>
     </row>
@@ -5199,61 +5710,61 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="44" style="46" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="46" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="44" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="43" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="44" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="43" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="44" customWidth="1"/>
     <col min="9" max="9" width="14" style="43" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="162" t="s">
+      <c r="A1" s="166" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="162"/>
-[...6 lines deleted...]
-      <c r="I1" s="162"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
     </row>
     <row r="2" spans="1:12" s="47" customFormat="1">
       <c r="A2" s="44"/>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="46"/>
       <c r="F2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="55" customFormat="1" ht="35.25" customHeight="1">
       <c r="A3" s="49"/>
       <c r="B3" s="50" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="52" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>1</v>
@@ -5686,69 +6197,69 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="46" style="44" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="44" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="44" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="44" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="44" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="44" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="44" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="44" customWidth="1"/>
     <col min="10" max="10" width="13" style="44" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
-      <c r="A1" s="162" t="s">
+      <c r="A1" s="166" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="162"/>
-[...6 lines deleted...]
-      <c r="I1" s="162"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="45"/>
       <c r="B2" s="46"/>
       <c r="C2" s="58"/>
-      <c r="D2" s="163"/>
-[...1 lines deleted...]
-      <c r="F2" s="163"/>
+      <c r="D2" s="167"/>
+      <c r="E2" s="167"/>
+      <c r="F2" s="167"/>
       <c r="G2" s="59"/>
       <c r="H2" s="47"/>
       <c r="I2" s="60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="39" customHeight="1">
       <c r="A3" s="61"/>
       <c r="B3" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="50" t="s">
         <v>42</v>
@@ -6092,120 +6603,120 @@
     <row r="28" spans="1:9" ht="12.75" customHeight="1">
       <c r="A28" s="117" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="141"/>
       <c r="C28" s="80"/>
       <c r="D28" s="141"/>
       <c r="E28" s="80"/>
       <c r="F28" s="141"/>
       <c r="G28" s="80"/>
       <c r="H28" s="79"/>
       <c r="I28" s="80"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="65"/>
       <c r="B29" s="41"/>
       <c r="C29" s="40"/>
       <c r="D29" s="41"/>
       <c r="E29" s="40"/>
       <c r="F29" s="41"/>
       <c r="G29" s="40"/>
       <c r="H29" s="64"/>
       <c r="I29" s="40"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="164"/>
-[...5 lines deleted...]
-      <c r="G30" s="164"/>
+      <c r="A30" s="168"/>
+      <c r="B30" s="168"/>
+      <c r="C30" s="168"/>
+      <c r="D30" s="168"/>
+      <c r="E30" s="168"/>
+      <c r="F30" s="168"/>
+      <c r="G30" s="168"/>
       <c r="H30" s="64"/>
       <c r="I30" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="46" style="44" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="44" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="44" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="44" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="44" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="44" customWidth="1"/>
     <col min="8" max="8" width="13" style="44" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="44" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="44" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="44" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12.75">
-      <c r="A1" s="162" t="s">
+      <c r="A1" s="166" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="162"/>
-[...6 lines deleted...]
-      <c r="I1" s="162"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="165" t="s">
+      <c r="A2" s="169" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="165"/>
-[...6 lines deleted...]
-      <c r="I2" s="165"/>
+      <c r="B2" s="169"/>
+      <c r="C2" s="169"/>
+      <c r="D2" s="169"/>
+      <c r="E2" s="169"/>
+      <c r="F2" s="169"/>
+      <c r="G2" s="169"/>
+      <c r="H2" s="169"/>
+      <c r="I2" s="169"/>
     </row>
     <row r="3" spans="1:11" ht="39" customHeight="1">
       <c r="A3" s="61"/>
       <c r="B3" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="50" t="s">
         <v>45</v>
       </c>
       <c r="G3" s="50" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="66">
         <v>2013</v>
       </c>
       <c r="I3" s="63" t="s">
@@ -6693,103 +7204,103 @@
       <c r="D26" s="79"/>
       <c r="E26" s="80"/>
       <c r="F26" s="79">
         <v>34380778</v>
       </c>
       <c r="G26" s="135">
         <v>12</v>
       </c>
       <c r="H26" s="118">
         <v>29006551</v>
       </c>
       <c r="I26" s="119">
         <v>11.4</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="65"/>
       <c r="B27" s="41"/>
       <c r="C27" s="40"/>
       <c r="D27" s="41"/>
       <c r="E27" s="40"/>
       <c r="F27" s="41"/>
       <c r="G27" s="40"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="164"/>
-[...5 lines deleted...]
-      <c r="G28" s="164"/>
+      <c r="A28" s="168"/>
+      <c r="B28" s="168"/>
+      <c r="C28" s="168"/>
+      <c r="D28" s="168"/>
+      <c r="E28" s="168"/>
+      <c r="F28" s="168"/>
+      <c r="G28" s="168"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="69" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="69" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="69" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="166" t="s">
+      <c r="A2" s="170" t="s">
         <v>139</v>
       </c>
-      <c r="B2" s="166"/>
-      <c r="C2" s="166"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
       <c r="A3" s="61"/>
       <c r="B3" s="50" t="s">
         <v>84</v>
       </c>
       <c r="C3" s="63" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="28.5" customHeight="1">
       <c r="A4" s="101" t="s">
         <v>115</v>
       </c>
       <c r="B4" s="111">
         <v>243224466</v>
       </c>
       <c r="C4" s="112">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
       <c r="A5" s="104" t="s">
         <v>57</v>
       </c>
@@ -7025,62 +7536,62 @@
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.85546875" style="69" customWidth="1"/>
     <col min="2" max="2" width="15" style="69" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="69" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="166" t="s">
+      <c r="A2" s="170" t="s">
         <v>139</v>
       </c>
-      <c r="B2" s="166"/>
-      <c r="C2" s="166"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
     </row>
     <row r="3" spans="1:3" ht="33.75">
       <c r="A3" s="13"/>
       <c r="B3" s="70" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="101" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="102">
         <v>385982384</v>
       </c>
       <c r="C4" s="103">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="104" t="s">
         <v>57</v>
       </c>
@@ -7400,100 +7911,100 @@
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="109" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="106">
         <v>10276270</v>
       </c>
       <c r="C34" s="107">
         <v>2.7</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="22.5">
       <c r="A35" s="110" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="93">
         <v>14326377</v>
       </c>
       <c r="C35" s="94">
         <v>3.7</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A37" s="168" t="s">
+      <c r="A37" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="168"/>
-[...4 lines deleted...]
-      <c r="G37" s="168"/>
+      <c r="B37" s="172"/>
+      <c r="C37" s="172"/>
+      <c r="D37" s="172"/>
+      <c r="E37" s="172"/>
+      <c r="F37" s="172"/>
+      <c r="G37" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A37:G37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.5703125" style="69" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="69" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="69" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="169" t="s">
+      <c r="A2" s="173" t="s">
         <v>139</v>
       </c>
-      <c r="B2" s="169"/>
-      <c r="C2" s="170"/>
+      <c r="B2" s="173"/>
+      <c r="C2" s="174"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="13"/>
       <c r="B3" s="70" t="s">
         <v>92</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="19.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="95">
         <v>575172463</v>
       </c>
       <c r="C4" s="96">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="16.5" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>57</v>
       </c>
@@ -7802,97 +8313,97 @@
       </c>
     </row>
     <row r="33" spans="1:4" ht="15" customHeight="1">
       <c r="A33" s="98" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="18">
         <v>16117934</v>
       </c>
       <c r="C33" s="19">
         <v>2.8</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="13.5" customHeight="1">
       <c r="A34" s="100" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="7">
         <v>16162528</v>
       </c>
       <c r="C34" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" s="168" t="s">
+      <c r="A36" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="168"/>
-[...1 lines deleted...]
-      <c r="D36" s="168"/>
+      <c r="B36" s="172"/>
+      <c r="C36" s="172"/>
+      <c r="D36" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="69" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="69" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="69" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="167" t="s">
+      <c r="A1" s="171" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="167"/>
-      <c r="C1" s="167"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="169" t="s">
+      <c r="A2" s="173" t="s">
         <v>139</v>
       </c>
-      <c r="B2" s="169"/>
-      <c r="C2" s="170"/>
+      <c r="B2" s="173"/>
+      <c r="C2" s="174"/>
     </row>
     <row r="3" spans="1:3" ht="45">
       <c r="A3" s="13"/>
       <c r="B3" s="70" t="s">
         <v>94</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="19.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B4" s="88">
         <v>566960729</v>
       </c>
       <c r="C4" s="89">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="16.5" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>57</v>
       </c>
@@ -8212,216 +8723,217 @@
       </c>
     </row>
     <row r="34" spans="1:3" ht="13.5" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="91">
         <v>11792571</v>
       </c>
       <c r="C34" s="92">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="18" customHeight="1">
       <c r="A35" s="87" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="93">
         <v>15762106</v>
       </c>
       <c r="C35" s="94">
         <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A38" s="168" t="s">
+      <c r="A38" s="172" t="s">
         <v>109</v>
       </c>
-      <c r="B38" s="168"/>
-      <c r="C38" s="168"/>
+      <c r="B38" s="172"/>
+      <c r="C38" s="172"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>с 1990-1997</vt:lpstr>
       <vt:lpstr>с 1998-2001</vt:lpstr>
       <vt:lpstr>с 2002-2005</vt:lpstr>
       <vt:lpstr>с 2006-2009</vt:lpstr>
       <vt:lpstr>с 2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'с 1990-1997'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>