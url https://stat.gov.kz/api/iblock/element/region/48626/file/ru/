--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
+    <workbookView xWindow="12585" yWindow="2685" windowWidth="14205" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="12">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Атырау г.а.</t>
   </si>
   <si>
     <t>Жылыойский</t>
   </si>
@@ -125,51 +125,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -388,192 +388,172 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -841,279 +821,286 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="28.5" customHeight="1">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="13"/>
-[...15 lines deleted...]
-      <c r="R1" s="14"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="16"/>
-[...20 lines deleted...]
-      <c r="W2" s="16"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1">
-      <c r="A3" s="17"/>
-      <c r="B3" s="22">
+      <c r="A3" s="25"/>
+      <c r="B3" s="30">
         <v>2003</v>
       </c>
-      <c r="C3" s="18">
+      <c r="C3" s="26">
         <v>2004</v>
       </c>
-      <c r="D3" s="18">
+      <c r="D3" s="26">
         <v>2005</v>
       </c>
-      <c r="E3" s="18">
+      <c r="E3" s="26">
         <v>2006</v>
       </c>
-      <c r="F3" s="20">
+      <c r="F3" s="28">
         <v>2007</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="32">
         <v>2008</v>
       </c>
-      <c r="H3" s="26">
+      <c r="H3" s="34">
         <v>2009</v>
       </c>
-      <c r="I3" s="11">
+      <c r="I3" s="20">
         <v>2010</v>
       </c>
-      <c r="J3" s="11">
+      <c r="J3" s="20">
         <v>2011</v>
       </c>
-      <c r="K3" s="11">
+      <c r="K3" s="20">
         <v>2012</v>
       </c>
-      <c r="L3" s="11">
+      <c r="L3" s="20">
         <v>2013</v>
       </c>
-      <c r="M3" s="28">
+      <c r="M3" s="36">
         <v>2014</v>
       </c>
-      <c r="N3" s="28">
+      <c r="N3" s="36">
         <v>2015</v>
       </c>
-      <c r="O3" s="11">
+      <c r="O3" s="20">
         <v>2016</v>
       </c>
-      <c r="P3" s="11">
+      <c r="P3" s="20">
         <v>2017</v>
       </c>
-      <c r="Q3" s="11">
+      <c r="Q3" s="20">
         <v>2018</v>
       </c>
-      <c r="R3" s="11">
+      <c r="R3" s="20">
         <v>2019</v>
       </c>
-      <c r="S3" s="11">
+      <c r="S3" s="20">
         <v>2020</v>
       </c>
-      <c r="T3" s="11">
+      <c r="T3" s="20">
         <v>2021</v>
       </c>
-      <c r="U3" s="11">
+      <c r="U3" s="20">
         <v>2022</v>
       </c>
-      <c r="V3" s="11">
+      <c r="V3" s="20">
         <v>2023</v>
       </c>
-      <c r="W3" s="11">
+      <c r="W3" s="20">
         <v>2024</v>
+      </c>
+      <c r="X3" s="20">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A4" s="17"/>
-[...21 lines deleted...]
-      <c r="W4" s="15"/>
+      <c r="A4" s="25"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
     </row>
-    <row r="5" spans="1:24" s="40" customFormat="1">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:24" s="19" customFormat="1">
+      <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="30">
+      <c r="B5" s="10">
         <v>126.2</v>
       </c>
-      <c r="C5" s="31">
+      <c r="C5" s="11">
         <v>109.6</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="11">
         <v>143.69999999999999</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="11">
         <v>133.19999999999999</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="11">
         <v>107.1</v>
       </c>
-      <c r="G5" s="32">
+      <c r="G5" s="12">
         <v>102.8</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="13">
         <v>110.4</v>
       </c>
-      <c r="I5" s="34">
+      <c r="I5" s="14">
         <v>122.1</v>
       </c>
-      <c r="J5" s="35">
+      <c r="J5" s="15">
         <v>102.7</v>
       </c>
-      <c r="K5" s="33">
+      <c r="K5" s="13">
         <v>80.7</v>
       </c>
-      <c r="L5" s="33">
+      <c r="L5" s="13">
         <v>96.1</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="13">
         <v>109.9</v>
       </c>
-      <c r="N5" s="33">
+      <c r="N5" s="13">
         <v>102</v>
       </c>
-      <c r="O5" s="36">
+      <c r="O5" s="16">
         <v>111.3</v>
       </c>
-      <c r="P5" s="37">
+      <c r="P5" s="17">
         <v>86.5</v>
       </c>
-      <c r="Q5" s="37">
+      <c r="Q5" s="17">
         <v>153.69999999999999</v>
       </c>
-      <c r="R5" s="37">
+      <c r="R5" s="17">
         <v>96</v>
       </c>
-      <c r="S5" s="37">
+      <c r="S5" s="17">
         <v>95.9</v>
       </c>
-      <c r="T5" s="37">
+      <c r="T5" s="17">
         <v>112.3</v>
       </c>
-      <c r="U5" s="37">
+      <c r="U5" s="17">
         <v>85</v>
       </c>
-      <c r="V5" s="37">
+      <c r="V5" s="18">
         <v>87.9</v>
       </c>
-      <c r="W5" s="38">
+      <c r="W5" s="18">
         <v>97.4</v>
       </c>
-      <c r="X5" s="39"/>
+      <c r="X5" s="18">
+        <v>92.1</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="3">
         <v>157.30000000000001</v>
       </c>
       <c r="D6" s="3">
         <v>129</v>
       </c>
       <c r="E6" s="3">
         <v>137.5</v>
       </c>
       <c r="F6" s="3">
         <v>113.6</v>
       </c>
       <c r="G6" s="4">
         <v>101.1</v>
       </c>
       <c r="H6" s="3">
         <v>110.4</v>
@@ -1141,51 +1128,53 @@
       </c>
       <c r="P6" s="6">
         <v>73.400000000000006</v>
       </c>
       <c r="Q6" s="6">
         <v>193</v>
       </c>
       <c r="R6" s="6">
         <v>94.6</v>
       </c>
       <c r="S6" s="6">
         <v>100.3</v>
       </c>
       <c r="T6" s="6">
         <v>113</v>
       </c>
       <c r="U6" s="6">
         <v>84.2</v>
       </c>
       <c r="V6" s="6">
         <v>77.599999999999994</v>
       </c>
       <c r="W6" s="6">
         <v>92.2</v>
       </c>
-      <c r="X6" s="9"/>
+      <c r="X6" s="6">
+        <v>80.3</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="3">
         <v>88.2</v>
       </c>
       <c r="D7" s="3">
         <v>211.2</v>
       </c>
       <c r="E7" s="3">
         <v>120.5</v>
       </c>
       <c r="F7" s="3">
         <v>103.7</v>
       </c>
       <c r="G7" s="4">
         <v>100.7</v>
       </c>
       <c r="H7" s="3">
         <v>104.9</v>
@@ -1213,51 +1202,53 @@
       </c>
       <c r="P7" s="6">
         <v>100.3</v>
       </c>
       <c r="Q7" s="6">
         <v>100.1</v>
       </c>
       <c r="R7" s="6">
         <v>101.2</v>
       </c>
       <c r="S7" s="6">
         <v>100</v>
       </c>
       <c r="T7" s="6">
         <v>100.1</v>
       </c>
       <c r="U7" s="6">
         <v>93.7</v>
       </c>
       <c r="V7" s="6">
         <v>95.6</v>
       </c>
       <c r="W7" s="6">
         <v>90.9</v>
       </c>
-      <c r="X7" s="9"/>
+      <c r="X7" s="6">
+        <v>114.1</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="3">
         <v>78.900000000000006</v>
       </c>
       <c r="D8" s="3">
         <v>102.6</v>
       </c>
       <c r="E8" s="3">
         <v>114.4</v>
       </c>
       <c r="F8" s="3">
         <v>114.6</v>
       </c>
       <c r="G8" s="4">
         <v>121.6</v>
       </c>
       <c r="H8" s="3">
         <v>133.19999999999999</v>
@@ -1285,51 +1276,53 @@
       </c>
       <c r="P8" s="6">
         <v>107.7</v>
       </c>
       <c r="Q8" s="6">
         <v>133.4</v>
       </c>
       <c r="R8" s="6">
         <v>126</v>
       </c>
       <c r="S8" s="6">
         <v>100.2</v>
       </c>
       <c r="T8" s="6">
         <v>97</v>
       </c>
       <c r="U8" s="6">
         <v>57.5</v>
       </c>
       <c r="V8" s="6">
         <v>101.5</v>
       </c>
       <c r="W8" s="6">
         <v>125</v>
       </c>
-      <c r="X8" s="9"/>
+      <c r="X8" s="6">
+        <v>99.9</v>
+      </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3">
         <v>109</v>
       </c>
       <c r="D9" s="3">
         <v>115.1</v>
       </c>
       <c r="E9" s="3">
         <v>126.1</v>
       </c>
       <c r="F9" s="3">
         <v>69.900000000000006</v>
       </c>
       <c r="G9" s="4">
         <v>100.8</v>
       </c>
       <c r="H9" s="3">
         <v>100.1</v>
@@ -1357,51 +1350,53 @@
       </c>
       <c r="P9" s="6">
         <v>101.7</v>
       </c>
       <c r="Q9" s="6">
         <v>100.2</v>
       </c>
       <c r="R9" s="6">
         <v>94.3</v>
       </c>
       <c r="S9" s="6">
         <v>85.3</v>
       </c>
       <c r="T9" s="6">
         <v>109</v>
       </c>
       <c r="U9" s="6">
         <v>56</v>
       </c>
       <c r="V9" s="6">
         <v>148.69999999999999</v>
       </c>
       <c r="W9" s="6">
         <v>103.1</v>
       </c>
-      <c r="X9" s="9"/>
+      <c r="X9" s="6">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="3">
         <v>34.6</v>
       </c>
       <c r="D10" s="3">
         <v>146.30000000000001</v>
       </c>
       <c r="E10" s="3">
         <v>142.1</v>
       </c>
       <c r="F10" s="3">
         <v>112.6</v>
       </c>
       <c r="G10" s="4">
         <v>102.4</v>
       </c>
       <c r="H10" s="3">
         <v>102.2</v>
@@ -1429,51 +1424,53 @@
       </c>
       <c r="P10" s="6">
         <v>100.7</v>
       </c>
       <c r="Q10" s="6">
         <v>118.2</v>
       </c>
       <c r="R10" s="6">
         <v>143.19999999999999</v>
       </c>
       <c r="S10" s="6">
         <v>101.4</v>
       </c>
       <c r="T10" s="6">
         <v>113.2</v>
       </c>
       <c r="U10" s="6">
         <v>105.6</v>
       </c>
       <c r="V10" s="6">
         <v>142.30000000000001</v>
       </c>
       <c r="W10" s="6">
         <v>125.4</v>
       </c>
-      <c r="X10" s="9"/>
+      <c r="X10" s="6">
+        <v>68.099999999999994</v>
+      </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="3">
         <v>91.5</v>
       </c>
       <c r="D11" s="3">
         <v>111.4</v>
       </c>
       <c r="E11" s="3">
         <v>125</v>
       </c>
       <c r="F11" s="3">
         <v>100.9</v>
       </c>
       <c r="G11" s="4">
         <v>100.5</v>
       </c>
       <c r="H11" s="3">
         <v>101.5</v>
@@ -1501,51 +1498,53 @@
       </c>
       <c r="P11" s="6">
         <v>104.2</v>
       </c>
       <c r="Q11" s="6">
         <v>100.7</v>
       </c>
       <c r="R11" s="6">
         <v>102.4</v>
       </c>
       <c r="S11" s="6">
         <v>111.3</v>
       </c>
       <c r="T11" s="6">
         <v>119.7</v>
       </c>
       <c r="U11" s="6">
         <v>120.7</v>
       </c>
       <c r="V11" s="6">
         <v>102</v>
       </c>
       <c r="W11" s="6">
         <v>102.6</v>
       </c>
-      <c r="X11" s="9"/>
+      <c r="X11" s="6">
+        <v>101.9</v>
+      </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3">
         <v>51.5</v>
       </c>
       <c r="D12" s="3">
         <v>116.8</v>
       </c>
       <c r="E12" s="3">
         <v>111</v>
       </c>
       <c r="F12" s="3">
         <v>95.4</v>
       </c>
       <c r="G12" s="4">
         <v>138.19999999999999</v>
       </c>
       <c r="H12" s="3">
         <v>111.4</v>
@@ -1573,51 +1572,53 @@
       </c>
       <c r="P12" s="6">
         <v>104.5</v>
       </c>
       <c r="Q12" s="6">
         <v>103.4</v>
       </c>
       <c r="R12" s="6">
         <v>35.799999999999997</v>
       </c>
       <c r="S12" s="6">
         <v>37.1</v>
       </c>
       <c r="T12" s="6">
         <v>319.89999999999998</v>
       </c>
       <c r="U12" s="6">
         <v>76.7</v>
       </c>
       <c r="V12" s="6">
         <v>156.69999999999999</v>
       </c>
       <c r="W12" s="6">
         <v>161.69999999999999</v>
       </c>
-      <c r="X12" s="9"/>
+      <c r="X12" s="6">
+        <v>174.9</v>
+      </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3">
         <v>126.4</v>
       </c>
       <c r="D13" s="3">
         <v>138.19999999999999</v>
       </c>
       <c r="E13" s="3">
         <v>268.2</v>
       </c>
       <c r="F13" s="3">
         <v>103.2</v>
       </c>
       <c r="G13" s="4">
         <v>101.1</v>
       </c>
       <c r="H13" s="3">
         <v>140.69999999999999</v>
@@ -1645,85 +1646,88 @@
       </c>
       <c r="P13" s="6">
         <v>150.5</v>
       </c>
       <c r="Q13" s="6">
         <v>113.4</v>
       </c>
       <c r="R13" s="6">
         <v>90.1</v>
       </c>
       <c r="S13" s="6">
         <v>47.3</v>
       </c>
       <c r="T13" s="6">
         <v>145.30000000000001</v>
       </c>
       <c r="U13" s="6">
         <v>96.5</v>
       </c>
       <c r="V13" s="6">
         <v>120.2</v>
       </c>
       <c r="W13" s="6">
         <v>97.7</v>
       </c>
-      <c r="X13" s="9"/>
+      <c r="X13" s="6">
+        <v>128.80000000000001</v>
+      </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="25">
+  <mergeCells count="26">
+    <mergeCell ref="J3:J4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="N3:N4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="A2:X2"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="O3:O4"/>
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="W3:W4"/>
-    <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>