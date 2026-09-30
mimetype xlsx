--- v0 (2026-05-19)
+++ v1 (2026-09-30)
@@ -1,67 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="15" windowWidth="11640" windowHeight="12540" activeTab="3"/>
+    <workbookView xWindow="15" yWindow="15" windowWidth="11640" windowHeight="12540" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="2" r:id="rId1"/>
     <sheet name="02" sheetId="1" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
+    <sheet name="07" sheetId="7" r:id="rId7"/>
+    <sheet name="08" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2335" uniqueCount="73">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
@@ -269,60 +277,116 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>ОБЛАСТЬ ҰЛЫТАУ</t>
   </si>
   <si>
     <t>Жанааркинский район</t>
   </si>
   <si>
     <t>Каражал г.а.</t>
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
     <t>Жезказган г.а.</t>
   </si>
   <si>
     <t>Улытауский район</t>
   </si>
+  <si>
+    <r>
+      <t>за январь-май 2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>за январь-июнь 2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>за январь-июль 2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>за январь-август 2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -440,148 +504,157 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -837,6616 +910,14432 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView topLeftCell="A66" workbookViewId="0">
       <selection activeCell="B86" sqref="B86"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...8 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="16"/>
-[...8 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="17"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:8" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="19"/>
-[...2 lines deleted...]
-      <c r="F5" s="19" t="s">
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="19"/>
-      <c r="H5" s="20" t="s">
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="19" t="s">
+    <row r="6" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="19"/>
-      <c r="D6" s="19" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="19"/>
-[...5 lines deleted...]
-      <c r="A7" s="18"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="22"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7">
         <v>1699.3</v>
       </c>
       <c r="C16" s="7">
         <v>1699.3</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>5.2</v>
       </c>
       <c r="C23" s="7">
         <v>5.2</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="7">
         <v>2.5</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A24" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="7">
         <v>5.2</v>
       </c>
       <c r="C24" s="7">
         <v>5.2</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="7">
         <v>2.5</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="7">
         <v>0.1</v>
       </c>
       <c r="C25" s="7">
         <v>0.1</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="7">
         <v>0.1</v>
       </c>
       <c r="C26" s="7">
         <v>0.1</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>3.3</v>
       </c>
       <c r="C27" s="7">
         <v>3.3</v>
       </c>
       <c r="D27" s="7">
         <v>2.6</v>
       </c>
       <c r="E27" s="7">
         <v>2.6</v>
       </c>
       <c r="F27" s="7">
         <v>2.6</v>
       </c>
       <c r="G27" s="7">
         <v>2.6</v>
       </c>
       <c r="H27" s="7">
         <v>6.6</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="7">
         <v>3.3</v>
       </c>
       <c r="C28" s="7">
         <v>3.3</v>
       </c>
       <c r="D28" s="7">
         <v>2.6</v>
       </c>
       <c r="E28" s="7">
         <v>2.6</v>
       </c>
       <c r="F28" s="7">
         <v>2.6</v>
       </c>
       <c r="G28" s="7">
         <v>2.6</v>
       </c>
       <c r="H28" s="7">
         <v>6.6</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="7">
         <v>320.10000000000002</v>
       </c>
       <c r="C29" s="7">
         <v>320.10000000000002</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="7">
         <v>1403.8</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="7">
         <v>320.10000000000002</v>
       </c>
       <c r="C30" s="7">
         <v>320.10000000000002</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="7">
         <v>1403.8</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="7">
         <v>21</v>
       </c>
       <c r="C31" s="7">
         <v>21</v>
       </c>
       <c r="D31" s="7">
         <v>21.2</v>
       </c>
       <c r="E31" s="7">
         <v>21.2</v>
       </c>
       <c r="F31" s="7">
         <v>6.8</v>
       </c>
       <c r="G31" s="7">
         <v>6.8</v>
       </c>
       <c r="H31" s="7">
         <v>29.4</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="7">
         <v>21</v>
       </c>
       <c r="C32" s="7">
         <v>21</v>
       </c>
       <c r="D32" s="7">
         <v>21.2</v>
       </c>
       <c r="E32" s="7">
         <v>21.2</v>
       </c>
       <c r="F32" s="7">
         <v>6.8</v>
       </c>
       <c r="G32" s="7">
         <v>6.8</v>
       </c>
       <c r="H32" s="7">
         <v>29.4</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="C33" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="D33" s="7">
         <v>10.4</v>
       </c>
       <c r="E33" s="7">
         <v>10.4</v>
       </c>
       <c r="F33" s="7">
         <v>3.5</v>
       </c>
       <c r="G33" s="7">
         <v>3.5</v>
       </c>
       <c r="H33" s="7">
         <v>8.4</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="C34" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="D34" s="7">
         <v>10.4</v>
       </c>
       <c r="E34" s="7">
         <v>10.4</v>
       </c>
       <c r="F34" s="7">
         <v>3.5</v>
       </c>
       <c r="G34" s="7">
         <v>3.5</v>
       </c>
       <c r="H34" s="7">
         <v>8.4</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A36" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A40" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="8">
         <v>391</v>
       </c>
       <c r="C42" s="8">
         <v>391</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="8">
         <v>391</v>
       </c>
       <c r="C43" s="8">
         <v>391</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="8">
         <v>164</v>
       </c>
       <c r="C44" s="8">
         <v>164</v>
       </c>
       <c r="D44" s="8">
         <v>164</v>
       </c>
       <c r="E44" s="8">
         <v>164</v>
       </c>
       <c r="F44" s="8">
         <v>164</v>
       </c>
       <c r="G44" s="8">
         <v>164</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A45" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="8">
         <v>164</v>
       </c>
       <c r="C45" s="8">
         <v>164</v>
       </c>
       <c r="D45" s="8">
         <v>164</v>
       </c>
       <c r="E45" s="8">
         <v>164</v>
       </c>
       <c r="F45" s="8">
         <v>164</v>
       </c>
       <c r="G45" s="8">
         <v>164</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A56" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="9" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A58" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A60" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A64" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A65" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A67" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A69" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A70" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A72" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="7">
         <v>136294.9</v>
       </c>
       <c r="C72" s="7">
         <v>136294.9</v>
       </c>
       <c r="D72" s="7">
         <v>114365.6</v>
       </c>
       <c r="E72" s="7">
         <v>114365.6</v>
       </c>
       <c r="F72" s="7">
         <v>114365.6</v>
       </c>
       <c r="G72" s="7">
         <v>114365.6</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="7">
         <v>136294.9</v>
       </c>
       <c r="C73" s="7">
         <v>136294.9</v>
       </c>
       <c r="D73" s="7">
         <v>114365.6</v>
       </c>
       <c r="E73" s="7">
         <v>114365.6</v>
       </c>
       <c r="F73" s="7">
         <v>114365.6</v>
       </c>
       <c r="G73" s="7">
         <v>114365.6</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A74" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="7">
         <v>352.7</v>
       </c>
       <c r="C74" s="7">
         <v>352.7</v>
       </c>
       <c r="D74" s="7">
         <v>304</v>
       </c>
       <c r="E74" s="7">
         <v>304</v>
       </c>
       <c r="F74" s="7">
         <v>304</v>
       </c>
       <c r="G74" s="7">
         <v>304</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A76" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B76" s="7">
         <v>15.5</v>
       </c>
       <c r="C76" s="7">
         <v>15.5</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A77" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B77" s="7">
         <v>145.69999999999999</v>
       </c>
       <c r="C77" s="7">
         <v>145.69999999999999</v>
       </c>
       <c r="D77" s="7">
         <v>115</v>
       </c>
       <c r="E77" s="7">
         <v>115</v>
       </c>
       <c r="F77" s="7">
         <v>115</v>
       </c>
       <c r="G77" s="7">
         <v>115</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="24" t="s">
+    <row r="78" spans="1:8" s="9" customFormat="1" ht="15">
+      <c r="A78" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="B78" s="25">
+      <c r="B78" s="19">
         <v>11.7</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="19">
         <v>11.7</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="19">
         <v>11.7</v>
       </c>
-      <c r="E78" s="25">
+      <c r="E78" s="19">
         <v>11.7</v>
       </c>
-      <c r="F78" s="25">
+      <c r="F78" s="19">
         <v>11.7</v>
       </c>
-      <c r="G78" s="25">
+      <c r="G78" s="19">
         <v>11.7</v>
       </c>
-      <c r="H78" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A79" s="23" t="s">
+      <c r="H78" s="20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B79" s="23"/>
-[...5 lines deleted...]
-      <c r="H79" s="23"/>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B94" sqref="B94"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...8 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="16"/>
-[...8 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B3" s="17"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:8" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="19"/>
-[...2 lines deleted...]
-      <c r="F5" s="19" t="s">
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="19"/>
-      <c r="H5" s="20" t="s">
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="19" t="s">
+    <row r="6" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="19"/>
-      <c r="D6" s="19" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="19"/>
-[...5 lines deleted...]
-      <c r="A7" s="18"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="22"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="7">
         <v>328</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7">
         <v>320.60000000000002</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="7">
         <v>328</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="7">
         <v>320.60000000000002</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="7">
         <v>335.7</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="7">
         <v>335.7</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7">
         <v>1526.8</v>
       </c>
       <c r="C16" s="7">
         <v>3226.1</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="7">
         <v>2631.5</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7">
         <v>594.6</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>74.099999999999994</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="7">
         <v>74.099999999999994</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="7">
         <v>24.5</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="7">
         <v>24.5</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="C23" s="7">
         <v>10.1</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="7">
         <v>4.4000000000000004</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A24" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="C24" s="7">
         <v>10.1</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="7">
         <v>4.4000000000000004</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7">
         <v>0.1</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="7">
         <v>0.1</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>2</v>
       </c>
       <c r="C27" s="7">
         <v>5.3</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7">
         <v>3.6</v>
       </c>
       <c r="F27" s="7">
         <v>0.9</v>
       </c>
       <c r="G27" s="7">
         <v>3.5</v>
       </c>
       <c r="H27" s="7">
         <v>7.6</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="7">
         <v>2</v>
       </c>
       <c r="C28" s="7">
         <v>5.3</v>
       </c>
       <c r="D28" s="7">
         <v>1</v>
       </c>
       <c r="E28" s="7">
         <v>3.6</v>
       </c>
       <c r="F28" s="7">
         <v>0.9</v>
       </c>
       <c r="G28" s="7">
         <v>3.5</v>
       </c>
       <c r="H28" s="7">
         <v>7.6</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="7">
         <v>320.7</v>
       </c>
       <c r="C29" s="7">
         <v>640.79999999999995</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="7">
         <v>1424.2</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="7">
         <v>320.7</v>
       </c>
       <c r="C30" s="7">
         <v>640.79999999999995</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="7">
         <v>1424.2</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="7">
         <v>19.2</v>
       </c>
       <c r="C31" s="7">
         <v>40.200000000000003</v>
       </c>
       <c r="D31" s="7">
         <v>17.899999999999999</v>
       </c>
       <c r="E31" s="7">
         <v>39.1</v>
       </c>
       <c r="F31" s="7">
         <v>4.8</v>
       </c>
       <c r="G31" s="7">
         <v>11.6</v>
       </c>
       <c r="H31" s="7">
         <v>30.7</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="7">
         <v>19.2</v>
       </c>
       <c r="C32" s="7">
         <v>40.200000000000003</v>
       </c>
       <c r="D32" s="7">
         <v>17.899999999999999</v>
       </c>
       <c r="E32" s="7">
         <v>39.1</v>
       </c>
       <c r="F32" s="7">
         <v>4.8</v>
       </c>
       <c r="G32" s="7">
         <v>11.6</v>
       </c>
       <c r="H32" s="7">
         <v>30.7</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>9.5</v>
       </c>
       <c r="C33" s="7">
         <v>19.7</v>
       </c>
       <c r="D33" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="E33" s="7">
         <v>19.2</v>
       </c>
       <c r="F33" s="7">
         <v>2.5</v>
       </c>
       <c r="G33" s="7">
         <v>6</v>
       </c>
       <c r="H33" s="7">
         <v>9.1</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="7">
         <v>9.5</v>
       </c>
       <c r="C34" s="7">
         <v>19.7</v>
       </c>
       <c r="D34" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="E34" s="7">
         <v>19.2</v>
       </c>
       <c r="F34" s="7">
         <v>2.5</v>
       </c>
       <c r="G34" s="7">
         <v>6</v>
       </c>
       <c r="H34" s="7">
         <v>9.1</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="7">
         <v>28.9</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A36" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="7">
         <v>28.9</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A40" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="8">
         <v>321</v>
       </c>
       <c r="C42" s="8">
         <v>712</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="8">
         <v>321</v>
       </c>
       <c r="C43" s="8">
         <v>712</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="8">
         <v>145</v>
       </c>
       <c r="C44" s="8">
         <v>309</v>
       </c>
       <c r="D44" s="8">
         <v>145</v>
       </c>
       <c r="E44" s="8">
         <v>309</v>
       </c>
       <c r="F44" s="8">
         <v>145</v>
       </c>
       <c r="G44" s="8">
         <v>309</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A45" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="8">
         <v>145</v>
       </c>
       <c r="C45" s="8">
         <v>309</v>
       </c>
       <c r="D45" s="8">
         <v>145</v>
       </c>
       <c r="E45" s="8">
         <v>309</v>
       </c>
       <c r="F45" s="8">
         <v>145</v>
       </c>
       <c r="G45" s="8">
         <v>309</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="8">
         <v>13135</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="8">
         <v>13135</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="8">
         <v>13135</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A56" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="8">
         <v>13135</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="8">
         <v>13135</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="8">
         <v>13135</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="9" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A58" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A60" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="8">
         <v>29548</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="8">
         <v>29548</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="8">
         <v>29548</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="8">
         <v>29548</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="8">
         <v>29548</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="8">
         <v>29548</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A64" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A65" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A67" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A69" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A70" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A72" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="7">
         <v>120626</v>
       </c>
       <c r="C72" s="7">
         <v>256920.9</v>
       </c>
       <c r="D72" s="7">
         <v>100585.60000000001</v>
       </c>
       <c r="E72" s="7">
         <v>214951.2</v>
       </c>
       <c r="F72" s="7">
         <v>100585.60000000001</v>
       </c>
       <c r="G72" s="7">
         <v>214951.2</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="7">
         <v>120626</v>
       </c>
       <c r="C73" s="7">
         <v>256920.9</v>
       </c>
       <c r="D73" s="7">
         <v>100585.60000000001</v>
       </c>
       <c r="E73" s="7">
         <v>214951.2</v>
       </c>
       <c r="F73" s="7">
         <v>100585.60000000001</v>
       </c>
       <c r="G73" s="7">
         <v>214951.2</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A74" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="7">
         <v>333</v>
       </c>
       <c r="C74" s="7">
         <v>685.7</v>
       </c>
       <c r="D74" s="7">
         <v>287</v>
       </c>
       <c r="E74" s="7">
         <v>591</v>
       </c>
       <c r="F74" s="7">
         <v>287</v>
       </c>
       <c r="G74" s="7">
         <v>591</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="7">
         <v>333.9</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="7">
         <v>329.3</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="7">
         <v>329.3</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A76" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B76" s="7">
         <v>12.8</v>
       </c>
       <c r="C76" s="7">
         <v>28.3</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A77" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B77" s="7">
         <v>154.4</v>
       </c>
       <c r="C77" s="7">
         <v>300.10000000000002</v>
       </c>
       <c r="D77" s="7">
         <v>123.3</v>
       </c>
       <c r="E77" s="7">
         <v>238.3</v>
       </c>
       <c r="F77" s="7">
         <v>123.3</v>
       </c>
       <c r="G77" s="7">
         <v>238.3</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A78" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B78" s="7">
         <v>11.7</v>
       </c>
       <c r="C78" s="7">
         <v>23.4</v>
       </c>
       <c r="D78" s="7">
         <v>11.7</v>
       </c>
       <c r="E78" s="7">
         <v>23.4</v>
       </c>
       <c r="F78" s="7">
         <v>11.7</v>
       </c>
       <c r="G78" s="7">
         <v>23.4</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A79" s="23" t="s">
+    <row r="79" spans="1:8">
+      <c r="A79" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B79" s="23"/>
-[...5 lines deleted...]
-      <c r="H79" s="23"/>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H90" sqref="H90"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...8 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="16"/>
-[...8 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="17"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:8" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="19"/>
-[...2 lines deleted...]
-      <c r="F5" s="19" t="s">
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="19"/>
-      <c r="H5" s="20" t="s">
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="19" t="s">
+    <row r="6" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="19"/>
-      <c r="D6" s="19" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="19"/>
-[...5 lines deleted...]
-      <c r="A7" s="18"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
       <c r="B7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="22"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="7">
         <v>527.70000000000005</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7">
         <v>472.4</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="7">
         <v>527.70000000000005</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="7">
         <v>472.4</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7">
         <v>1762.4</v>
       </c>
       <c r="C16" s="7">
         <v>4988.5</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="7">
         <v>4071.7</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7">
         <v>916.8</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>112.9</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="7">
         <v>112.9</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="7">
         <v>37.299999999999997</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="7">
         <v>37.299999999999997</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>1.5</v>
       </c>
       <c r="C23" s="7">
         <v>11.6</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A24" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="7">
         <v>1.5</v>
       </c>
       <c r="C24" s="7">
         <v>11.6</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7">
         <v>0.1</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="7">
         <v>0.1</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="C27" s="7">
         <v>7.6</v>
       </c>
       <c r="D27" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E27" s="7">
         <v>5.9</v>
       </c>
       <c r="F27" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="G27" s="7">
         <v>5.8</v>
       </c>
       <c r="H27" s="7">
         <v>7.6</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="C28" s="7">
         <v>7.6</v>
       </c>
       <c r="D28" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E28" s="7">
         <v>5.9</v>
       </c>
       <c r="F28" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="G28" s="7">
         <v>5.8</v>
       </c>
       <c r="H28" s="7">
         <v>7.6</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="7">
         <v>327.5</v>
       </c>
       <c r="C29" s="7">
         <v>968.3</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="7">
         <v>1424.2</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="7">
         <v>327.5</v>
       </c>
       <c r="C30" s="7">
         <v>968.3</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="7">
         <v>1424.2</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="C31" s="7">
         <v>60.3</v>
       </c>
       <c r="D31" s="7">
         <v>20.3</v>
       </c>
       <c r="E31" s="7">
         <v>59.4</v>
       </c>
       <c r="F31" s="7">
         <v>7</v>
       </c>
       <c r="G31" s="7">
         <v>18.600000000000001</v>
       </c>
       <c r="H31" s="7">
         <v>30.5</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="C32" s="7">
         <v>60.3</v>
       </c>
       <c r="D32" s="7">
         <v>20.3</v>
       </c>
       <c r="E32" s="7">
         <v>59.4</v>
       </c>
       <c r="F32" s="7">
         <v>7</v>
       </c>
       <c r="G32" s="7">
         <v>18.600000000000001</v>
       </c>
       <c r="H32" s="7">
         <v>30.5</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>10</v>
       </c>
       <c r="C33" s="7">
         <v>29.7</v>
       </c>
       <c r="D33" s="7">
         <v>10.1</v>
       </c>
       <c r="E33" s="7">
         <v>29.3</v>
       </c>
       <c r="F33" s="7">
         <v>3.6</v>
       </c>
       <c r="G33" s="7">
         <v>9.6</v>
       </c>
       <c r="H33" s="7">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="7">
         <v>10</v>
       </c>
       <c r="C34" s="7">
         <v>29.7</v>
       </c>
       <c r="D34" s="7">
         <v>10.1</v>
       </c>
       <c r="E34" s="7">
         <v>29.3</v>
       </c>
       <c r="F34" s="7">
         <v>3.6</v>
       </c>
       <c r="G34" s="7">
         <v>9.6</v>
       </c>
       <c r="H34" s="7">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="7">
         <v>36.4</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A36" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="7">
         <v>36.4</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A40" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="8">
         <v>328</v>
       </c>
       <c r="C42" s="8">
         <v>1040</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="8">
         <v>328</v>
       </c>
       <c r="C43" s="8">
         <v>1040</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="8">
         <v>146</v>
       </c>
       <c r="C44" s="8">
         <v>455</v>
       </c>
       <c r="D44" s="8">
         <v>146</v>
       </c>
       <c r="E44" s="8">
         <v>455</v>
       </c>
       <c r="F44" s="8">
         <v>146</v>
       </c>
       <c r="G44" s="8">
         <v>455</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A45" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="8">
         <v>146</v>
       </c>
       <c r="C45" s="8">
         <v>455</v>
       </c>
       <c r="D45" s="8">
         <v>146</v>
       </c>
       <c r="E45" s="8">
         <v>455</v>
       </c>
       <c r="F45" s="8">
         <v>146</v>
       </c>
       <c r="G45" s="8">
         <v>455</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="8">
         <v>18975</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="8">
         <v>18975</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="8">
         <v>18975</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A56" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="8">
         <v>18975</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="8">
         <v>18975</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="8">
         <v>18975</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="9" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A58" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A60" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="8">
         <v>46313</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="8">
         <v>46313</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="8">
         <v>46313</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="8">
         <v>46313</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="8">
         <v>46313</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="8">
         <v>46313</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A64" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A65" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A67" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A69" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A70" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A72" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="7">
         <v>128120.3</v>
       </c>
       <c r="C72" s="7">
         <v>385041.2</v>
       </c>
       <c r="D72" s="7">
         <v>107377.1</v>
       </c>
       <c r="E72" s="7">
         <v>322328.3</v>
       </c>
       <c r="F72" s="7">
         <v>107377.1</v>
       </c>
       <c r="G72" s="7">
         <v>322328.3</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="7">
         <v>128120.3</v>
       </c>
       <c r="C73" s="7">
         <v>385041.2</v>
       </c>
       <c r="D73" s="7">
         <v>107377.1</v>
       </c>
       <c r="E73" s="7">
         <v>322328.3</v>
       </c>
       <c r="F73" s="7">
         <v>107377.1</v>
       </c>
       <c r="G73" s="7">
         <v>322328.3</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A74" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="7">
         <v>287.60000000000002</v>
       </c>
       <c r="C74" s="7">
         <v>973.3</v>
       </c>
       <c r="D74" s="7">
         <v>247.5</v>
       </c>
       <c r="E74" s="7">
         <v>838.5</v>
       </c>
       <c r="F74" s="7">
         <v>247.5</v>
       </c>
       <c r="G74" s="7">
         <v>838.5</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="7">
         <v>463.2</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="7">
         <v>457.4</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="7">
         <v>457.4</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A76" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B76" s="7">
         <v>13.2</v>
       </c>
       <c r="C76" s="7">
         <v>41.5</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A77" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B77" s="7">
         <v>133.4</v>
       </c>
       <c r="C77" s="7">
         <v>433.5</v>
       </c>
       <c r="D77" s="7">
         <v>107.7</v>
       </c>
       <c r="E77" s="7">
         <v>346</v>
       </c>
       <c r="F77" s="7">
         <v>107.7</v>
       </c>
       <c r="G77" s="7">
         <v>346</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A78" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B78" s="7">
         <v>11.7</v>
       </c>
       <c r="C78" s="7">
         <v>35.1</v>
       </c>
       <c r="D78" s="7">
         <v>11.7</v>
       </c>
       <c r="E78" s="7">
         <v>35.1</v>
       </c>
       <c r="F78" s="7">
         <v>11.7</v>
       </c>
       <c r="G78" s="7">
         <v>35.1</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="23" t="s">
+    <row r="79" spans="1:8" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B79" s="23"/>
-[...5 lines deleted...]
-      <c r="H79" s="23"/>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="I89" sqref="I89"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...8 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="16"/>
-[...8 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="17"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="19" t="s">
+    <row r="5" spans="1:8" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="19"/>
-[...2 lines deleted...]
-      <c r="F5" s="19" t="s">
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="19"/>
-      <c r="H5" s="20" t="s">
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="19" t="s">
+    <row r="6" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="19"/>
-      <c r="D6" s="19" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="19"/>
-[...5 lines deleted...]
-      <c r="A7" s="18"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
       <c r="B7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="22"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="7">
         <v>688.5</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7">
         <v>681.2</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="7">
         <v>688.5</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="7">
         <v>681.2</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="7">
         <v>702.6</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A15" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="7">
         <v>702.6</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="7">
         <v>1663.4</v>
       </c>
       <c r="C16" s="7">
         <v>6651.9</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="7">
         <v>5424.3</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A18" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="7">
         <v>1227.5999999999999</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>150.5</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A20" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="7">
         <v>150.5</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="7">
         <v>50</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="7">
         <v>50</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7">
         <v>5.9</v>
       </c>
       <c r="C23" s="7">
         <v>17.5</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A24" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="7">
         <v>5.9</v>
       </c>
       <c r="C24" s="7">
         <v>17.5</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7">
         <v>0.1</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A26" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="7">
         <v>0.1</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="7">
         <v>0.3</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A27" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>2.1</v>
       </c>
       <c r="C27" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="D27" s="7">
         <v>2.5</v>
       </c>
       <c r="E27" s="7">
         <v>8.4</v>
       </c>
       <c r="F27" s="7">
         <v>2.5</v>
       </c>
       <c r="G27" s="7">
         <v>8.3000000000000007</v>
       </c>
       <c r="H27" s="7">
         <v>7.2</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B28" s="7">
         <v>2.1</v>
       </c>
       <c r="C28" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="D28" s="7">
         <v>2.5</v>
       </c>
       <c r="E28" s="7">
         <v>8.4</v>
       </c>
       <c r="F28" s="7">
         <v>2.5</v>
       </c>
       <c r="G28" s="7">
         <v>8.3000000000000007</v>
       </c>
       <c r="H28" s="7">
         <v>7.2</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="7">
         <v>320.39999999999998</v>
       </c>
       <c r="C29" s="7">
         <v>1288.7</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="7">
         <v>1432.9</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="7">
         <v>320.39999999999998</v>
       </c>
       <c r="C30" s="7">
         <v>1288.7</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="7">
         <v>1432.9</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="C31" s="7">
         <v>80.2</v>
       </c>
       <c r="D31" s="7">
         <v>21.8</v>
       </c>
       <c r="E31" s="7">
         <v>81.2</v>
       </c>
       <c r="F31" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="G31" s="7">
         <v>23.7</v>
       </c>
       <c r="H31" s="7">
         <v>28.6</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A32" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="C32" s="7">
         <v>80.2</v>
       </c>
       <c r="D32" s="7">
         <v>21.8</v>
       </c>
       <c r="E32" s="7">
         <v>81.2</v>
       </c>
       <c r="F32" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="G32" s="7">
         <v>23.7</v>
       </c>
       <c r="H32" s="7">
         <v>28.6</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="C33" s="7">
         <v>39.5</v>
       </c>
       <c r="D33" s="7">
         <v>10.6</v>
       </c>
       <c r="E33" s="7">
         <v>39.9</v>
       </c>
       <c r="F33" s="7">
         <v>2.6</v>
       </c>
       <c r="G33" s="7">
         <v>12.2</v>
       </c>
       <c r="H33" s="7">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="C34" s="7">
         <v>39.5</v>
       </c>
       <c r="D34" s="7">
         <v>10.6</v>
       </c>
       <c r="E34" s="7">
         <v>39.9</v>
       </c>
       <c r="F34" s="7">
         <v>2.6</v>
       </c>
       <c r="G34" s="7">
         <v>12.2</v>
       </c>
       <c r="H34" s="7">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="7">
         <v>51.7</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A36" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="7">
         <v>51.7</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="7">
         <v>24.3</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A40" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="8">
         <v>326</v>
       </c>
       <c r="C42" s="8">
         <v>1366</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A43" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="8">
         <v>326</v>
       </c>
       <c r="C43" s="8">
         <v>1366</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="8">
         <v>148</v>
       </c>
       <c r="C44" s="8">
         <v>603</v>
       </c>
       <c r="D44" s="8">
         <v>148</v>
       </c>
       <c r="E44" s="8">
         <v>603</v>
       </c>
       <c r="F44" s="8">
         <v>148</v>
       </c>
       <c r="G44" s="8">
         <v>603</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A45" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="8">
         <v>148</v>
       </c>
       <c r="C45" s="8">
         <v>603</v>
       </c>
       <c r="D45" s="8">
         <v>148</v>
       </c>
       <c r="E45" s="8">
         <v>603</v>
       </c>
       <c r="F45" s="8">
         <v>148</v>
       </c>
       <c r="G45" s="8">
         <v>603</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="9" customFormat="1" ht="68.25">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A55" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="8">
         <v>25044</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="8">
         <v>25044</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="8">
         <v>25044</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A56" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="8">
         <v>25044</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="8">
         <v>25044</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="8">
         <v>25044</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="9" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" s="9" customFormat="1" ht="57">
       <c r="A57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A58" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A59" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A60" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A61" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="8">
         <v>60419</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="8">
         <v>60419</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="8">
         <v>60419</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="8">
         <v>60419</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="8">
         <v>60419</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="8">
         <v>60419</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A63" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A64" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A65" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="9" customFormat="1" ht="45.75">
       <c r="A66" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A67" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A69" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A70" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A71" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="9" customFormat="1" ht="23.25">
       <c r="A72" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B72" s="7">
         <v>112185.7</v>
       </c>
       <c r="C72" s="7">
         <v>497226.9</v>
       </c>
       <c r="D72" s="7">
         <v>96620.4</v>
       </c>
       <c r="E72" s="7">
         <v>418948.7</v>
       </c>
       <c r="F72" s="7">
         <v>96620.4</v>
       </c>
       <c r="G72" s="7">
         <v>418948.7</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A73" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="7">
         <v>112185.7</v>
       </c>
       <c r="C73" s="7">
         <v>497226.9</v>
       </c>
       <c r="D73" s="7">
         <v>96620.4</v>
       </c>
       <c r="E73" s="7">
         <v>418948.7</v>
       </c>
       <c r="F73" s="7">
         <v>96620.4</v>
       </c>
       <c r="G73" s="7">
         <v>418948.7</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" s="9" customFormat="1" ht="34.5">
       <c r="A74" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="7">
         <v>182.8</v>
       </c>
       <c r="C74" s="7">
         <v>1156.0999999999999</v>
       </c>
       <c r="D74" s="7">
         <v>153.9</v>
       </c>
       <c r="E74" s="7">
         <v>992.4</v>
       </c>
       <c r="F74" s="7">
         <v>153.9</v>
       </c>
       <c r="G74" s="7">
         <v>992.4</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A75" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="7">
         <v>507.8</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="7">
         <v>501.7</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="7">
         <v>501.7</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A76" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B76" s="7">
         <v>5.5</v>
       </c>
       <c r="C76" s="7">
         <v>47</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A77" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B77" s="7">
         <v>121</v>
       </c>
       <c r="C77" s="7">
         <v>554.5</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="7">
         <v>443.9</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="7">
         <v>443.9</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="9" customFormat="1" ht="15">
       <c r="A78" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B78" s="7">
         <v>11.7</v>
       </c>
       <c r="C78" s="7">
         <v>46.8</v>
       </c>
       <c r="D78" s="7">
         <v>11.7</v>
       </c>
       <c r="E78" s="7">
         <v>46.8</v>
       </c>
       <c r="F78" s="7">
         <v>11.7</v>
       </c>
       <c r="G78" s="7">
         <v>46.8</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="23" t="s">
+    <row r="79" spans="1:8" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B79" s="23"/>
-[...5 lines deleted...]
-      <c r="H79" s="23"/>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:P79"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="14.25">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:16" ht="14.25">
+      <c r="A2" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:16" ht="14.25">
+      <c r="A3" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:16" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7">
+        <v>918.8</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="7">
+        <v>856</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="9" customFormat="1">
+      <c r="A11" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="7">
+        <v>918.8</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7">
+        <v>856</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="6"/>
+    </row>
+    <row r="12" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="4"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="9" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="7">
+        <v>890.9</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" s="9" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="7">
+        <v>890.9</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" s="9" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1757.5</v>
+      </c>
+      <c r="C16" s="7">
+        <v>8409.4</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I16" s="6"/>
+    </row>
+    <row r="17" spans="1:9" s="9" customFormat="1">
+      <c r="A17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="7">
+        <v>6879.1</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" s="9" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="7">
+        <v>1530.3</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="6"/>
+    </row>
+    <row r="19" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="7">
+        <v>186.5</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="6"/>
+    </row>
+    <row r="20" spans="1:9" s="9" customFormat="1">
+      <c r="A20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="7">
+        <v>186.5</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="6"/>
+    </row>
+    <row r="21" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="7">
+        <v>62.1</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:9" s="9" customFormat="1">
+      <c r="A22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="7">
+        <v>62.1</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="C23" s="7">
+        <v>23.4</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:9" s="9" customFormat="1">
+      <c r="A24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="C24" s="7">
+        <v>23.4</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:9" s="9" customFormat="1" ht="34.5">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I25" s="6"/>
+    </row>
+    <row r="26" spans="1:9" s="9" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="C27" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="D27" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="E27" s="7">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="G27" s="7">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H27" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="I27" s="6"/>
+    </row>
+    <row r="28" spans="1:9" s="9" customFormat="1">
+      <c r="A28" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="C28" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="E28" s="7">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="G28" s="7">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H28" s="7">
+        <v>7.8</v>
+      </c>
+      <c r="I28" s="6"/>
+    </row>
+    <row r="29" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="7">
+        <v>317.3</v>
+      </c>
+      <c r="C29" s="7">
+        <v>1606</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1396.1</v>
+      </c>
+      <c r="I29" s="6"/>
+    </row>
+    <row r="30" spans="1:9" s="9" customFormat="1">
+      <c r="A30" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="7">
+        <v>317.3</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1606</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1396.1</v>
+      </c>
+      <c r="I30" s="6"/>
+    </row>
+    <row r="31" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="7">
+        <v>23.3</v>
+      </c>
+      <c r="C31" s="7">
+        <v>103.5</v>
+      </c>
+      <c r="D31" s="7">
+        <v>25.9</v>
+      </c>
+      <c r="E31" s="7">
+        <v>107.1</v>
+      </c>
+      <c r="F31" s="7">
+        <v>3</v>
+      </c>
+      <c r="G31" s="7">
+        <v>26.7</v>
+      </c>
+      <c r="H31" s="7">
+        <v>26</v>
+      </c>
+      <c r="I31" s="6"/>
+    </row>
+    <row r="32" spans="1:9" s="9" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="7">
+        <v>23.3</v>
+      </c>
+      <c r="C32" s="7">
+        <v>103.5</v>
+      </c>
+      <c r="D32" s="7">
+        <v>25.9</v>
+      </c>
+      <c r="E32" s="7">
+        <v>107.1</v>
+      </c>
+      <c r="F32" s="7">
+        <v>3</v>
+      </c>
+      <c r="G32" s="7">
+        <v>26.7</v>
+      </c>
+      <c r="H32" s="7">
+        <v>26</v>
+      </c>
+      <c r="I32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7">
+        <v>11.4</v>
+      </c>
+      <c r="C33" s="7">
+        <v>50.9</v>
+      </c>
+      <c r="D33" s="7">
+        <v>12.3</v>
+      </c>
+      <c r="E33" s="7">
+        <v>52.2</v>
+      </c>
+      <c r="F33" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="G33" s="7">
+        <v>13.7</v>
+      </c>
+      <c r="H33" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="I33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" s="9" customFormat="1">
+      <c r="A34" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="7">
+        <v>11.4</v>
+      </c>
+      <c r="C34" s="7">
+        <v>50.9</v>
+      </c>
+      <c r="D34" s="7">
+        <v>12.3</v>
+      </c>
+      <c r="E34" s="7">
+        <v>52.2</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="G34" s="7">
+        <v>13.7</v>
+      </c>
+      <c r="H34" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="I34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="7">
+        <v>57.8</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="9" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="7">
+        <v>57.8</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="29"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" s="9" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I39" s="6"/>
+    </row>
+    <row r="40" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A40" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="4"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="9" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="8">
+        <v>370</v>
+      </c>
+      <c r="C42" s="8">
+        <v>1736</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="6"/>
+    </row>
+    <row r="43" spans="1:16" s="9" customFormat="1">
+      <c r="A43" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="8">
+        <v>370</v>
+      </c>
+      <c r="C43" s="8">
+        <v>1736</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="6"/>
+    </row>
+    <row r="44" spans="1:16" s="9" customFormat="1">
+      <c r="A44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="8">
+        <v>144</v>
+      </c>
+      <c r="C44" s="8">
+        <v>747</v>
+      </c>
+      <c r="D44" s="8">
+        <v>144</v>
+      </c>
+      <c r="E44" s="8">
+        <v>747</v>
+      </c>
+      <c r="F44" s="8">
+        <v>144</v>
+      </c>
+      <c r="G44" s="8">
+        <v>747</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="6"/>
+    </row>
+    <row r="45" spans="1:16" s="9" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="8">
+        <v>144</v>
+      </c>
+      <c r="C45" s="8">
+        <v>747</v>
+      </c>
+      <c r="D45" s="8">
+        <v>144</v>
+      </c>
+      <c r="E45" s="8">
+        <v>747</v>
+      </c>
+      <c r="F45" s="8">
+        <v>144</v>
+      </c>
+      <c r="G45" s="8">
+        <v>747</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="6"/>
+    </row>
+    <row r="46" spans="1:16" s="9" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="29"/>
+      <c r="H46" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="9" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="9" customFormat="1">
+      <c r="A48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="29"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="29"/>
+      <c r="H48" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="9" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A50" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="29"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="29"/>
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A53" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="29"/>
+      <c r="C53" s="29"/>
+      <c r="D53" s="29"/>
+      <c r="E53" s="29"/>
+      <c r="F53" s="29"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A54" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="29"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A55" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="8">
+        <v>30090</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="8">
+        <v>30090</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="8">
+        <v>30090</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="1:16" s="9" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="8">
+        <v>30090</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="8">
+        <v>30090</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="8">
+        <v>30090</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I56" s="6"/>
+    </row>
+    <row r="57" spans="1:16" s="9" customFormat="1" ht="57">
+      <c r="A57" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="29"/>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="29"/>
+      <c r="H57" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="29"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="29"/>
+      <c r="E58" s="29"/>
+      <c r="F58" s="29"/>
+      <c r="G58" s="29"/>
+      <c r="H58" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I58" s="4"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A59" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" s="9" customFormat="1">
+      <c r="A60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="29"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="29"/>
+      <c r="H60" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A61" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="8">
+        <v>74022</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="8">
+        <v>74022</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="8">
+        <v>74022</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="9" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="8">
+        <v>74022</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="8">
+        <v>74022</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="8">
+        <v>74022</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="29"/>
+      <c r="C63" s="29"/>
+      <c r="D63" s="29"/>
+      <c r="E63" s="29"/>
+      <c r="F63" s="29"/>
+      <c r="G63" s="29"/>
+      <c r="H63" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A64" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="29"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="29"/>
+      <c r="F64" s="29"/>
+      <c r="G64" s="29"/>
+      <c r="H64" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I64" s="4"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A65" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="29"/>
+      <c r="C65" s="29"/>
+      <c r="D65" s="29"/>
+      <c r="E65" s="29"/>
+      <c r="F65" s="29"/>
+      <c r="G65" s="29"/>
+      <c r="H65" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="4"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A66" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="29"/>
+      <c r="C66" s="29"/>
+      <c r="D66" s="29"/>
+      <c r="E66" s="29"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="29"/>
+      <c r="H66" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I66" s="4"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A67" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="29"/>
+      <c r="C67" s="29"/>
+      <c r="D67" s="29"/>
+      <c r="E67" s="29"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="29"/>
+      <c r="H67" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I67" s="4"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A68" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="29"/>
+      <c r="C68" s="29"/>
+      <c r="D68" s="29"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="29"/>
+      <c r="H68" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I68" s="4"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" s="9" customFormat="1">
+      <c r="A69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B69" s="29"/>
+      <c r="C69" s="29"/>
+      <c r="D69" s="29"/>
+      <c r="E69" s="29"/>
+      <c r="F69" s="29"/>
+      <c r="G69" s="29"/>
+      <c r="H69" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B70" s="29"/>
+      <c r="C70" s="29"/>
+      <c r="D70" s="29"/>
+      <c r="E70" s="29"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="29"/>
+      <c r="H70" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="29"/>
+      <c r="C71" s="29"/>
+      <c r="D71" s="29"/>
+      <c r="E71" s="29"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="29"/>
+      <c r="H71" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A72" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="7">
+        <v>110694.1</v>
+      </c>
+      <c r="C72" s="7">
+        <v>607921</v>
+      </c>
+      <c r="D72" s="7">
+        <v>95316.2</v>
+      </c>
+      <c r="E72" s="7">
+        <v>514264.9</v>
+      </c>
+      <c r="F72" s="7">
+        <v>95316.2</v>
+      </c>
+      <c r="G72" s="7">
+        <v>514264.9</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="6"/>
+    </row>
+    <row r="73" spans="1:16" s="9" customFormat="1">
+      <c r="A73" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="7">
+        <v>110694.1</v>
+      </c>
+      <c r="C73" s="7">
+        <v>607921</v>
+      </c>
+      <c r="D73" s="7">
+        <v>95316.2</v>
+      </c>
+      <c r="E73" s="7">
+        <v>514264.9</v>
+      </c>
+      <c r="F73" s="7">
+        <v>95316.2</v>
+      </c>
+      <c r="G73" s="7">
+        <v>514264.9</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I73" s="6"/>
+    </row>
+    <row r="74" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="7">
+        <v>43.7</v>
+      </c>
+      <c r="C74" s="7">
+        <v>1199.8</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1031.3</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="7">
+        <v>1031.3</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I74" s="6"/>
+    </row>
+    <row r="75" spans="1:16" s="9" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="7">
+        <v>546.79999999999995</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="7">
+        <v>540.6</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="7">
+        <v>540.6</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="6"/>
+    </row>
+    <row r="76" spans="1:16" s="9" customFormat="1">
+      <c r="A76" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C76" s="7">
+        <v>51.3</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="6"/>
+    </row>
+    <row r="77" spans="1:16" s="9" customFormat="1">
+      <c r="A77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="7">
+        <v>554.9</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I77" s="6"/>
+    </row>
+    <row r="78" spans="1:16" s="9" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I78" s="6"/>
+    </row>
+    <row r="79" spans="1:16" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:P79"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="14.25">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:16" ht="14.25">
+      <c r="A2" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:16" ht="14.25">
+      <c r="A3" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:16" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1119.5</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1062.7</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="9" customFormat="1">
+      <c r="A11" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1119.5</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1062.7</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="6"/>
+    </row>
+    <row r="12" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="4"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="9" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1066.4000000000001</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" s="9" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1066.4000000000001</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" s="9" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1649.8</v>
+      </c>
+      <c r="C16" s="7">
+        <v>10059.200000000001</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I16" s="6"/>
+    </row>
+    <row r="17" spans="1:9" s="9" customFormat="1">
+      <c r="A17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="7">
+        <v>8231.1</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" s="9" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="7">
+        <v>1828.1</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="6"/>
+    </row>
+    <row r="19" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="7">
+        <v>220.4</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="6"/>
+    </row>
+    <row r="20" spans="1:9" s="9" customFormat="1">
+      <c r="A20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="7">
+        <v>220.4</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="6"/>
+    </row>
+    <row r="21" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="7">
+        <v>73.8</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:9" s="9" customFormat="1">
+      <c r="A22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="7">
+        <v>73.8</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="C23" s="7">
+        <v>29.2</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:9" s="9" customFormat="1">
+      <c r="A24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="C24" s="7">
+        <v>29.2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:9" s="9" customFormat="1" ht="34.5">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I25" s="6"/>
+    </row>
+    <row r="26" spans="1:9" s="9" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C27" s="7">
+        <v>12.4</v>
+      </c>
+      <c r="D27" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="E27" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="G27" s="7">
+        <v>10</v>
+      </c>
+      <c r="H27" s="7">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I27" s="6"/>
+    </row>
+    <row r="28" spans="1:9" s="9" customFormat="1">
+      <c r="A28" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C28" s="7">
+        <v>12.4</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="E28" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="G28" s="7">
+        <v>10</v>
+      </c>
+      <c r="H28" s="7">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I28" s="6"/>
+    </row>
+    <row r="29" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="7">
+        <v>317</v>
+      </c>
+      <c r="C29" s="7">
+        <v>1923</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1379.7</v>
+      </c>
+      <c r="I29" s="6"/>
+    </row>
+    <row r="30" spans="1:9" s="9" customFormat="1">
+      <c r="A30" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="7">
+        <v>317</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1923</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1379.7</v>
+      </c>
+      <c r="I30" s="6"/>
+    </row>
+    <row r="31" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="7">
+        <v>21.3</v>
+      </c>
+      <c r="C31" s="7">
+        <v>124.8</v>
+      </c>
+      <c r="D31" s="7">
+        <v>26.7</v>
+      </c>
+      <c r="E31" s="7">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F31" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="G31" s="7">
+        <v>29.3</v>
+      </c>
+      <c r="H31" s="7">
+        <v>20.6</v>
+      </c>
+      <c r="I31" s="6"/>
+    </row>
+    <row r="32" spans="1:9" s="9" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="7">
+        <v>21.3</v>
+      </c>
+      <c r="C32" s="7">
+        <v>124.8</v>
+      </c>
+      <c r="D32" s="7">
+        <v>26.7</v>
+      </c>
+      <c r="E32" s="7">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F32" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="G32" s="7">
+        <v>29.3</v>
+      </c>
+      <c r="H32" s="7">
+        <v>20.6</v>
+      </c>
+      <c r="I32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7">
+        <v>10.7</v>
+      </c>
+      <c r="C33" s="7">
+        <v>61.6</v>
+      </c>
+      <c r="D33" s="7">
+        <v>13.1</v>
+      </c>
+      <c r="E33" s="7">
+        <v>65.3</v>
+      </c>
+      <c r="F33" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="G33" s="7">
+        <v>15</v>
+      </c>
+      <c r="H33" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" s="9" customFormat="1">
+      <c r="A34" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="7">
+        <v>10.7</v>
+      </c>
+      <c r="C34" s="7">
+        <v>61.6</v>
+      </c>
+      <c r="D34" s="7">
+        <v>13.1</v>
+      </c>
+      <c r="E34" s="7">
+        <v>65.3</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="G34" s="7">
+        <v>15</v>
+      </c>
+      <c r="H34" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="7">
+        <v>71.5</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="9" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="7">
+        <v>71.5</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" s="9" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I39" s="6"/>
+    </row>
+    <row r="40" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A40" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="4"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="9" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="8">
+        <v>381</v>
+      </c>
+      <c r="C42" s="8">
+        <v>2117</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="6"/>
+    </row>
+    <row r="43" spans="1:16" s="9" customFormat="1">
+      <c r="A43" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="8">
+        <v>381</v>
+      </c>
+      <c r="C43" s="8">
+        <v>2117</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="6"/>
+    </row>
+    <row r="44" spans="1:16" s="9" customFormat="1">
+      <c r="A44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="8">
+        <v>143</v>
+      </c>
+      <c r="C44" s="8">
+        <v>890</v>
+      </c>
+      <c r="D44" s="8">
+        <v>143</v>
+      </c>
+      <c r="E44" s="8">
+        <v>890</v>
+      </c>
+      <c r="F44" s="8">
+        <v>143</v>
+      </c>
+      <c r="G44" s="8">
+        <v>890</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="6"/>
+    </row>
+    <row r="45" spans="1:16" s="9" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="8">
+        <v>143</v>
+      </c>
+      <c r="C45" s="8">
+        <v>890</v>
+      </c>
+      <c r="D45" s="8">
+        <v>143</v>
+      </c>
+      <c r="E45" s="8">
+        <v>890</v>
+      </c>
+      <c r="F45" s="8">
+        <v>143</v>
+      </c>
+      <c r="G45" s="8">
+        <v>890</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="6"/>
+    </row>
+    <row r="46" spans="1:16" s="9" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="9" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="9" customFormat="1">
+      <c r="A48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="9" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A50" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A53" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A54" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A55" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="8">
+        <v>33932</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="8">
+        <v>33932</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="8">
+        <v>33932</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="1:16" s="9" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="8">
+        <v>33932</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="8">
+        <v>33932</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="8">
+        <v>33932</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I56" s="6"/>
+    </row>
+    <row r="57" spans="1:16" s="9" customFormat="1" ht="57">
+      <c r="A57" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I58" s="4"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A59" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" s="9" customFormat="1">
+      <c r="A60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A61" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="8">
+        <v>86804</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="8">
+        <v>86804</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="8">
+        <v>86804</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="9" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="8">
+        <v>86804</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="8">
+        <v>86804</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="8">
+        <v>86804</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A64" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I64" s="4"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A65" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="4"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A66" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I66" s="4"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A67" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I67" s="4"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A68" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I68" s="4"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" s="9" customFormat="1">
+      <c r="A69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A72" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="7">
+        <v>115501.4</v>
+      </c>
+      <c r="C72" s="7">
+        <v>723422.4</v>
+      </c>
+      <c r="D72" s="7">
+        <v>99700.5</v>
+      </c>
+      <c r="E72" s="7">
+        <v>613965.4</v>
+      </c>
+      <c r="F72" s="7">
+        <v>99700.5</v>
+      </c>
+      <c r="G72" s="7">
+        <v>613965.4</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="6"/>
+    </row>
+    <row r="73" spans="1:16" s="9" customFormat="1">
+      <c r="A73" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="7">
+        <v>115501.4</v>
+      </c>
+      <c r="C73" s="7">
+        <v>723422.4</v>
+      </c>
+      <c r="D73" s="7">
+        <v>99700.5</v>
+      </c>
+      <c r="E73" s="7">
+        <v>613965.4</v>
+      </c>
+      <c r="F73" s="7">
+        <v>99700.5</v>
+      </c>
+      <c r="G73" s="7">
+        <v>613965.4</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I73" s="6"/>
+    </row>
+    <row r="74" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="7">
+        <v>31.7</v>
+      </c>
+      <c r="C74" s="7">
+        <v>1231.5</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1060.3</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="7">
+        <v>1060.3</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I74" s="6"/>
+    </row>
+    <row r="75" spans="1:16" s="9" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="7">
+        <v>576</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="7">
+        <v>569.6</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="7">
+        <v>569.6</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="6"/>
+    </row>
+    <row r="76" spans="1:16" s="9" customFormat="1">
+      <c r="A76" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="7">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C76" s="7">
+        <v>53.5</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="6"/>
+    </row>
+    <row r="77" spans="1:16" s="9" customFormat="1">
+      <c r="A77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="7">
+        <v>555.20000000000005</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I77" s="6"/>
+    </row>
+    <row r="78" spans="1:16" s="9" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I78" s="6"/>
+    </row>
+    <row r="79" spans="1:16" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:P79"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="14.25">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:16" ht="14.25">
+      <c r="A2" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:16" ht="14.25">
+      <c r="A3" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:16" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1328.5</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1269.7</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="9" customFormat="1">
+      <c r="A11" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1328.5</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1269.7</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="6"/>
+    </row>
+    <row r="12" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="4"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="9" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1243.4000000000001</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" s="9" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1243.4000000000001</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" s="9" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1643.3</v>
+      </c>
+      <c r="C16" s="7">
+        <v>11702.5</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I16" s="6"/>
+    </row>
+    <row r="17" spans="1:9" s="9" customFormat="1">
+      <c r="A17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="7">
+        <v>9571.2999999999993</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" s="9" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="7">
+        <v>2131.1999999999998</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="6"/>
+    </row>
+    <row r="19" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="7">
+        <v>253.2</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="6"/>
+    </row>
+    <row r="20" spans="1:9" s="9" customFormat="1">
+      <c r="A20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="7">
+        <v>253.2</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="6"/>
+    </row>
+    <row r="21" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="7">
+        <v>85.3</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:9" s="9" customFormat="1">
+      <c r="A22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="7">
+        <v>85.3</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="7">
+        <v>6</v>
+      </c>
+      <c r="C23" s="7">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:9" s="9" customFormat="1">
+      <c r="A24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="7">
+        <v>6</v>
+      </c>
+      <c r="C24" s="7">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:9" s="9" customFormat="1" ht="34.5">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I25" s="6"/>
+    </row>
+    <row r="26" spans="1:9" s="9" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="C27" s="7">
+        <v>14.3</v>
+      </c>
+      <c r="D27" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="E27" s="7">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="H27" s="7">
+        <v>10</v>
+      </c>
+      <c r="I27" s="6"/>
+    </row>
+    <row r="28" spans="1:9" s="9" customFormat="1">
+      <c r="A28" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1.9</v>
+      </c>
+      <c r="C28" s="7">
+        <v>14.3</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="E28" s="7">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="H28" s="7">
+        <v>10</v>
+      </c>
+      <c r="I28" s="6"/>
+    </row>
+    <row r="29" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="7">
+        <v>317.10000000000002</v>
+      </c>
+      <c r="C29" s="7">
+        <v>2240.1</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1350.5</v>
+      </c>
+      <c r="I29" s="6"/>
+    </row>
+    <row r="30" spans="1:9" s="9" customFormat="1">
+      <c r="A30" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="7">
+        <v>317.10000000000002</v>
+      </c>
+      <c r="C30" s="7">
+        <v>2240.1</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1350.5</v>
+      </c>
+      <c r="I30" s="6"/>
+    </row>
+    <row r="31" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="7">
+        <v>23.2</v>
+      </c>
+      <c r="C31" s="7">
+        <v>148</v>
+      </c>
+      <c r="D31" s="7">
+        <v>24.6</v>
+      </c>
+      <c r="E31" s="7">
+        <v>158.4</v>
+      </c>
+      <c r="F31" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="G31" s="7">
+        <v>31.4</v>
+      </c>
+      <c r="H31" s="7">
+        <v>19.2</v>
+      </c>
+      <c r="I31" s="6"/>
+    </row>
+    <row r="32" spans="1:9" s="9" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="7">
+        <v>23.2</v>
+      </c>
+      <c r="C32" s="7">
+        <v>148</v>
+      </c>
+      <c r="D32" s="7">
+        <v>24.6</v>
+      </c>
+      <c r="E32" s="7">
+        <v>158.4</v>
+      </c>
+      <c r="F32" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="G32" s="7">
+        <v>31.4</v>
+      </c>
+      <c r="H32" s="7">
+        <v>19.2</v>
+      </c>
+      <c r="I32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="C33" s="7">
+        <v>72.8</v>
+      </c>
+      <c r="D33" s="7">
+        <v>12.1</v>
+      </c>
+      <c r="E33" s="7">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="F33" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G33" s="7">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H33" s="7">
+        <v>4</v>
+      </c>
+      <c r="I33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" s="9" customFormat="1">
+      <c r="A34" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="C34" s="7">
+        <v>72.8</v>
+      </c>
+      <c r="D34" s="7">
+        <v>12.1</v>
+      </c>
+      <c r="E34" s="7">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G34" s="7">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H34" s="7">
+        <v>4</v>
+      </c>
+      <c r="I34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="7">
+        <v>91.6</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="9" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="7">
+        <v>91.6</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" s="9" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I39" s="6"/>
+    </row>
+    <row r="40" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A40" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="4"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="9" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="8">
+        <v>354</v>
+      </c>
+      <c r="C42" s="8">
+        <v>2471</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="6"/>
+    </row>
+    <row r="43" spans="1:16" s="9" customFormat="1">
+      <c r="A43" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="8">
+        <v>354</v>
+      </c>
+      <c r="C43" s="8">
+        <v>2471</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="6"/>
+    </row>
+    <row r="44" spans="1:16" s="9" customFormat="1">
+      <c r="A44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="8">
+        <v>140</v>
+      </c>
+      <c r="C44" s="8">
+        <v>1030</v>
+      </c>
+      <c r="D44" s="8">
+        <v>140</v>
+      </c>
+      <c r="E44" s="8">
+        <v>1030</v>
+      </c>
+      <c r="F44" s="8">
+        <v>140</v>
+      </c>
+      <c r="G44" s="8">
+        <v>1030</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="6"/>
+    </row>
+    <row r="45" spans="1:16" s="9" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="8">
+        <v>140</v>
+      </c>
+      <c r="C45" s="8">
+        <v>1030</v>
+      </c>
+      <c r="D45" s="8">
+        <v>140</v>
+      </c>
+      <c r="E45" s="8">
+        <v>1030</v>
+      </c>
+      <c r="F45" s="8">
+        <v>140</v>
+      </c>
+      <c r="G45" s="8">
+        <v>1030</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="6"/>
+    </row>
+    <row r="46" spans="1:16" s="9" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="9" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="9" customFormat="1">
+      <c r="A48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="9" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A50" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A53" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A54" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A55" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="8">
+        <v>37439</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="8">
+        <v>37439</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="8">
+        <v>37439</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="1:16" s="9" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="8">
+        <v>37439</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="8">
+        <v>37439</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="8">
+        <v>37439</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I56" s="6"/>
+    </row>
+    <row r="57" spans="1:16" s="9" customFormat="1" ht="57">
+      <c r="A57" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I58" s="4"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A59" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" s="9" customFormat="1">
+      <c r="A60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A61" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="8">
+        <v>103031</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="8">
+        <v>103031</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="8">
+        <v>103031</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="9" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="8">
+        <v>103031</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="8">
+        <v>103031</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="8">
+        <v>103031</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A64" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I64" s="4"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A65" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="4"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A66" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I66" s="4"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A67" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I67" s="4"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A68" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I68" s="4"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" s="9" customFormat="1">
+      <c r="A69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A72" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="7">
+        <v>111738</v>
+      </c>
+      <c r="C72" s="7">
+        <v>835160.4</v>
+      </c>
+      <c r="D72" s="7">
+        <v>96252.5</v>
+      </c>
+      <c r="E72" s="7">
+        <v>710217.9</v>
+      </c>
+      <c r="F72" s="7">
+        <v>96252.5</v>
+      </c>
+      <c r="G72" s="7">
+        <v>710217.9</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="6"/>
+    </row>
+    <row r="73" spans="1:16" s="9" customFormat="1">
+      <c r="A73" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="7">
+        <v>111738</v>
+      </c>
+      <c r="C73" s="7">
+        <v>835160.4</v>
+      </c>
+      <c r="D73" s="7">
+        <v>96252.5</v>
+      </c>
+      <c r="E73" s="7">
+        <v>710217.9</v>
+      </c>
+      <c r="F73" s="7">
+        <v>96252.5</v>
+      </c>
+      <c r="G73" s="7">
+        <v>710217.9</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I73" s="6"/>
+    </row>
+    <row r="74" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="7">
+        <v>29.6</v>
+      </c>
+      <c r="C74" s="7">
+        <v>1261.0999999999999</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1087.0999999999999</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="7">
+        <v>1087.0999999999999</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I74" s="6"/>
+    </row>
+    <row r="75" spans="1:16" s="9" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="7">
+        <v>602.9</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="7">
+        <v>596.4</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="7">
+        <v>596.4</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="6"/>
+    </row>
+    <row r="76" spans="1:16" s="9" customFormat="1">
+      <c r="A76" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="C76" s="7">
+        <v>56.1</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="6"/>
+    </row>
+    <row r="77" spans="1:16" s="9" customFormat="1">
+      <c r="A77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="7">
+        <v>555.29999999999995</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I77" s="6"/>
+    </row>
+    <row r="78" spans="1:16" s="9" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I78" s="6"/>
+    </row>
+    <row r="79" spans="1:16" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:P79"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="14.25">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+    </row>
+    <row r="2" spans="1:16" ht="14.25">
+      <c r="A2" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+    </row>
+    <row r="3" spans="1:16" ht="14.25">
+      <c r="A3" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25">
+      <c r="A4" s="16"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="25"/>
+      <c r="H5" s="26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="27"/>
+    </row>
+    <row r="7" spans="1:16" ht="59.25" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="28"/>
+    </row>
+    <row r="8" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1531.5</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1471.7</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" s="9" customFormat="1">
+      <c r="A11" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1531.5</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1471.7</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="6"/>
+    </row>
+    <row r="12" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I12" s="4"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="9" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1425.6</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" s="9" customFormat="1">
+      <c r="A15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1425.6</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="6"/>
+    </row>
+    <row r="16" spans="1:16" s="9" customFormat="1">
+      <c r="A16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1624.2</v>
+      </c>
+      <c r="C16" s="7">
+        <v>13326.7</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I16" s="6"/>
+    </row>
+    <row r="17" spans="1:9" s="9" customFormat="1">
+      <c r="A17" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="7">
+        <v>10963</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" s="9" customFormat="1">
+      <c r="A18" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="7">
+        <v>2363.6999999999998</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="6"/>
+    </row>
+    <row r="19" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="7">
+        <v>285.7</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="6"/>
+    </row>
+    <row r="20" spans="1:9" s="9" customFormat="1">
+      <c r="A20" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="7">
+        <v>285.7</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I20" s="6"/>
+    </row>
+    <row r="21" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="7">
+        <v>96.3</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:9" s="9" customFormat="1">
+      <c r="A22" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="7">
+        <v>96.3</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="7">
+        <v>6</v>
+      </c>
+      <c r="C23" s="7">
+        <v>41.2</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:9" s="9" customFormat="1">
+      <c r="A24" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="7">
+        <v>6</v>
+      </c>
+      <c r="C24" s="7">
+        <v>41.2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:9" s="9" customFormat="1" ht="34.5">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I25" s="6"/>
+    </row>
+    <row r="26" spans="1:9" s="9" customFormat="1">
+      <c r="A26" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="7">
+        <v>0.3</v>
+      </c>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A27" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="C27" s="7">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1</v>
+      </c>
+      <c r="E27" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="F27" s="7">
+        <v>1</v>
+      </c>
+      <c r="G27" s="7">
+        <v>11.1</v>
+      </c>
+      <c r="H27" s="7">
+        <v>10.8</v>
+      </c>
+      <c r="I27" s="6"/>
+    </row>
+    <row r="28" spans="1:9" s="9" customFormat="1">
+      <c r="A28" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="C28" s="7">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1</v>
+      </c>
+      <c r="E28" s="7">
+        <v>11.2</v>
+      </c>
+      <c r="F28" s="7">
+        <v>1</v>
+      </c>
+      <c r="G28" s="7">
+        <v>11.1</v>
+      </c>
+      <c r="H28" s="7">
+        <v>10.8</v>
+      </c>
+      <c r="I28" s="6"/>
+    </row>
+    <row r="29" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="7">
+        <v>317</v>
+      </c>
+      <c r="C29" s="7">
+        <v>2557.1</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="7">
+        <v>1375.5</v>
+      </c>
+      <c r="I29" s="6"/>
+    </row>
+    <row r="30" spans="1:9" s="9" customFormat="1">
+      <c r="A30" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="7">
+        <v>317</v>
+      </c>
+      <c r="C30" s="7">
+        <v>2557.1</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="7">
+        <v>1375.5</v>
+      </c>
+      <c r="I30" s="6"/>
+    </row>
+    <row r="31" spans="1:9" s="9" customFormat="1" ht="23.25">
+      <c r="A31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="7">
+        <v>19.2</v>
+      </c>
+      <c r="C31" s="7">
+        <v>167.2</v>
+      </c>
+      <c r="D31" s="7">
+        <v>20.9</v>
+      </c>
+      <c r="E31" s="7">
+        <v>179.3</v>
+      </c>
+      <c r="F31" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="G31" s="7">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="H31" s="7">
+        <v>17.5</v>
+      </c>
+      <c r="I31" s="6"/>
+    </row>
+    <row r="32" spans="1:9" s="9" customFormat="1">
+      <c r="A32" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="7">
+        <v>19.2</v>
+      </c>
+      <c r="C32" s="7">
+        <v>167.2</v>
+      </c>
+      <c r="D32" s="7">
+        <v>20.9</v>
+      </c>
+      <c r="E32" s="7">
+        <v>179.3</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="G32" s="7">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="H32" s="7">
+        <v>17.5</v>
+      </c>
+      <c r="I32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="C33" s="7">
+        <v>82.4</v>
+      </c>
+      <c r="D33" s="7">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E33" s="7">
+        <v>87.6</v>
+      </c>
+      <c r="F33" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="G33" s="7">
+        <v>16.8</v>
+      </c>
+      <c r="H33" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="I33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" s="9" customFormat="1">
+      <c r="A34" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="7">
+        <v>9.6</v>
+      </c>
+      <c r="C34" s="7">
+        <v>82.4</v>
+      </c>
+      <c r="D34" s="7">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="E34" s="7">
+        <v>87.6</v>
+      </c>
+      <c r="F34" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="G34" s="7">
+        <v>16.8</v>
+      </c>
+      <c r="H34" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="I34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="7">
+        <v>104.3</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="9" customFormat="1">
+      <c r="A36" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="7">
+        <v>104.3</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I37" s="4"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" s="9" customFormat="1">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="7">
+        <v>24.3</v>
+      </c>
+      <c r="I39" s="6"/>
+    </row>
+    <row r="40" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A40" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="4"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="9" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I41" s="4"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="8">
+        <v>356</v>
+      </c>
+      <c r="C42" s="8">
+        <v>2827</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="6"/>
+    </row>
+    <row r="43" spans="1:16" s="9" customFormat="1">
+      <c r="A43" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="8">
+        <v>356</v>
+      </c>
+      <c r="C43" s="8">
+        <v>2827</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="6"/>
+    </row>
+    <row r="44" spans="1:16" s="9" customFormat="1">
+      <c r="A44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="8">
+        <v>137</v>
+      </c>
+      <c r="C44" s="8">
+        <v>1167</v>
+      </c>
+      <c r="D44" s="8">
+        <v>137</v>
+      </c>
+      <c r="E44" s="8">
+        <v>1167</v>
+      </c>
+      <c r="F44" s="8">
+        <v>137</v>
+      </c>
+      <c r="G44" s="8">
+        <v>1167</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="6"/>
+    </row>
+    <row r="45" spans="1:16" s="9" customFormat="1">
+      <c r="A45" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="8">
+        <v>137</v>
+      </c>
+      <c r="C45" s="8">
+        <v>1167</v>
+      </c>
+      <c r="D45" s="8">
+        <v>137</v>
+      </c>
+      <c r="E45" s="8">
+        <v>1167</v>
+      </c>
+      <c r="F45" s="8">
+        <v>137</v>
+      </c>
+      <c r="G45" s="8">
+        <v>1167</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="6"/>
+    </row>
+    <row r="46" spans="1:16" s="9" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="9" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="9" customFormat="1">
+      <c r="A48" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="4"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="9" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="4"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A50" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I50" s="4"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="9" customFormat="1" ht="68.25">
+      <c r="A51" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="4"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A52" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I52" s="4"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A53" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="4"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A54" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I54" s="4"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A55" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="8">
+        <v>37839</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="8">
+        <v>37839</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="8">
+        <v>37839</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="1:16" s="9" customFormat="1">
+      <c r="A56" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="8">
+        <v>37839</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="8">
+        <v>37839</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="8">
+        <v>37839</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I56" s="6"/>
+    </row>
+    <row r="57" spans="1:16" s="9" customFormat="1" ht="57">
+      <c r="A57" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I57" s="4"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I58" s="4"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A59" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I59" s="4"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" s="9" customFormat="1">
+      <c r="A60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I60" s="4"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A61" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="8">
+        <v>113088</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="8">
+        <v>113088</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="8">
+        <v>113088</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="9" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="8">
+        <v>113088</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="8">
+        <v>113088</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="8">
+        <v>113088</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I63" s="4"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A64" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I64" s="4"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A65" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="4"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" s="9" customFormat="1" ht="45.75">
+      <c r="A66" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I66" s="4"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="5"/>
+      <c r="O66" s="5"/>
+      <c r="P66" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A67" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I67" s="4"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="5"/>
+      <c r="L67" s="5"/>
+      <c r="M67" s="5"/>
+      <c r="N67" s="5"/>
+      <c r="O67" s="5"/>
+      <c r="P67" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A68" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I68" s="4"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="5"/>
+      <c r="L68" s="5"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" s="9" customFormat="1">
+      <c r="A69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I70" s="4"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I71" s="4"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="5"/>
+      <c r="N71" s="5"/>
+      <c r="O71" s="5"/>
+      <c r="P71" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" s="9" customFormat="1" ht="23.25">
+      <c r="A72" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="7">
+        <v>117695.1</v>
+      </c>
+      <c r="C72" s="7">
+        <v>952855.5</v>
+      </c>
+      <c r="D72" s="7">
+        <v>101789</v>
+      </c>
+      <c r="E72" s="7">
+        <v>812006.9</v>
+      </c>
+      <c r="F72" s="7">
+        <v>101789</v>
+      </c>
+      <c r="G72" s="7">
+        <v>812006.9</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="6"/>
+    </row>
+    <row r="73" spans="1:16" s="9" customFormat="1">
+      <c r="A73" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B73" s="7">
+        <v>117695.1</v>
+      </c>
+      <c r="C73" s="7">
+        <v>952855.5</v>
+      </c>
+      <c r="D73" s="7">
+        <v>101789</v>
+      </c>
+      <c r="E73" s="7">
+        <v>812006.9</v>
+      </c>
+      <c r="F73" s="7">
+        <v>101789</v>
+      </c>
+      <c r="G73" s="7">
+        <v>812006.9</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I73" s="6"/>
+    </row>
+    <row r="74" spans="1:16" s="9" customFormat="1" ht="34.5">
+      <c r="A74" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="7">
+        <v>37</v>
+      </c>
+      <c r="C74" s="7">
+        <v>1298.0999999999999</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1119.7</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="7">
+        <v>1119.7</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I74" s="6"/>
+    </row>
+    <row r="75" spans="1:16" s="9" customFormat="1">
+      <c r="A75" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="7">
+        <v>635.6</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="7">
+        <v>629</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="7">
+        <v>629</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="6"/>
+    </row>
+    <row r="76" spans="1:16" s="9" customFormat="1">
+      <c r="A76" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="7">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C76" s="7">
+        <v>60.2</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="6"/>
+    </row>
+    <row r="77" spans="1:16" s="9" customFormat="1">
+      <c r="A77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="7">
+        <v>555.5</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="7">
+        <v>443.9</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I77" s="6"/>
+    </row>
+    <row r="78" spans="1:16" s="9" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="7">
+        <v>46.8</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I78" s="6"/>
+    </row>
+    <row r="79" spans="1:16" ht="21" customHeight="1">
+      <c r="A79" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="21"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>