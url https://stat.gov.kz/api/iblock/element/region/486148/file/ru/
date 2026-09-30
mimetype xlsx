--- v0 (2026-05-19)
+++ v1 (2026-09-30)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="23985" yWindow="-15" windowWidth="2400" windowHeight="12840"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="25">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -86,61 +86,64 @@
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Вода непитьевая, тыс.куб.м                    </t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Жезказган г.а.</t>
   </si>
   <si>
     <t>Каражал г.а</t>
   </si>
   <si>
     <t>Сатпаев г.а.</t>
   </si>
   <si>
     <t>Жанааркинский район</t>
   </si>
   <si>
     <t>Улытауский район</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений по области Ұлытау за 2026 год</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -195,206 +198,188 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...7 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -666,651 +651,805 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA24"/>
+  <dimension ref="A2:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K29" sqref="K29"/>
+      <selection pane="topRight" activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="42.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14" style="11" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="13.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="14" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A2" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="28"/>
-[...29 lines deleted...]
-      <c r="B4" s="21" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="26"/>
+    </row>
+    <row r="3" spans="1:13" s="1" customFormat="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A4" s="9"/>
+      <c r="B4" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="C4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="21" t="s">
+      <c r="D4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="E4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="21" t="s">
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="21" t="s">
+      <c r="I4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="21" t="s">
+      <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="21" t="s">
+      <c r="K4" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="21" t="s">
+      <c r="L4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="21" t="s">
+      <c r="M4" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:13" s="1" customFormat="1">
+      <c r="A5" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="19"/>
-      <c r="C5" s="22" t="s">
+      <c r="B5" s="13"/>
+      <c r="C5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="D5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="26" t="s">
+      <c r="E5" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="H5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="I5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="2" t="s">
+      <c r="J5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="2" t="s">
+      <c r="K5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="2" t="s">
+      <c r="L5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="M5" s="14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:13" s="1" customFormat="1">
+      <c r="A6" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="18">
         <v>4048.3</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="18">
         <v>8143.7</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D6" s="20">
         <v>12174.3</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="21">
         <v>16406.7</v>
       </c>
-      <c r="F6" s="14"/>
-[...9 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="F6" s="20">
+        <v>20290.900000000001</v>
+      </c>
+      <c r="G6" s="20">
+        <v>24603</v>
+      </c>
+      <c r="H6" s="20">
+        <v>28535.200000000001</v>
+      </c>
+      <c r="I6" s="20">
+        <v>32776.300000000003</v>
+      </c>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1">
+      <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="20">
         <v>1051.2</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C7" s="20">
         <v>2013.4</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="20">
         <v>3080.6</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="21">
         <v>4151.8</v>
       </c>
-      <c r="F7" s="14"/>
-[...9 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="F7" s="20">
+        <v>5358</v>
+      </c>
+      <c r="G7" s="20">
+        <v>6746.2</v>
+      </c>
+      <c r="H7" s="20">
+        <v>8385.2000000000007</v>
+      </c>
+      <c r="I7" s="20">
+        <v>10560</v>
+      </c>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1">
+      <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="20">
         <v>54.8</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="20">
         <v>100.9</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="20">
         <v>146.19999999999999</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="21">
         <v>193.4</v>
       </c>
-      <c r="F8" s="14"/>
-[...9 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="F8" s="20">
+        <v>239.2</v>
+      </c>
+      <c r="G8" s="20">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="H8" s="20">
+        <v>332.9</v>
+      </c>
+      <c r="I8" s="20">
+        <v>393.1</v>
+      </c>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1">
+      <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="20">
         <v>2885.2</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="20">
         <v>5913.3</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="20">
         <v>8772.2999999999993</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="21">
         <v>11827.2</v>
       </c>
-      <c r="F9" s="14"/>
-[...9 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="F9" s="20">
+        <v>14401.8</v>
+      </c>
+      <c r="G9" s="20">
+        <v>17221.7</v>
+      </c>
+      <c r="H9" s="20">
+        <v>19409.599999999999</v>
+      </c>
+      <c r="I9" s="20">
+        <v>21358.7</v>
+      </c>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1">
+      <c r="A10" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="20">
         <v>57</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="20">
         <v>115.9</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="20">
         <v>174.9</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="21">
         <v>233.9</v>
       </c>
-      <c r="F10" s="14"/>
-[...9 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="F10" s="20">
+        <v>291.39999999999998</v>
+      </c>
+      <c r="G10" s="20">
+        <v>349</v>
+      </c>
+      <c r="H10" s="20">
+        <v>406.8</v>
+      </c>
+      <c r="I10" s="20">
+        <v>463.6</v>
+      </c>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1">
+      <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="20">
         <v>0.1</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="20">
         <v>0.2</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="20">
         <v>0.3</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="21">
         <v>0.4</v>
       </c>
-      <c r="F11" s="14"/>
-[...9 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="F11" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1">
+      <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="20"/>
-[...13 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="B12" s="14"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1">
+      <c r="A13" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="18">
         <v>2337.4</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="18">
         <v>4716.2</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="20">
         <v>7127.2</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="21">
         <v>9609.1</v>
       </c>
-      <c r="F13" s="14"/>
-[...9 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="F13" s="20">
+        <v>11775.8</v>
+      </c>
+      <c r="G13" s="20">
+        <v>14105.4</v>
+      </c>
+      <c r="H13" s="20">
+        <v>16638.099999999999</v>
+      </c>
+      <c r="I13" s="20">
+        <v>19119.8</v>
+      </c>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1">
+      <c r="A14" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="20">
         <v>1051.2</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="20">
         <v>2013.4</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="20">
         <v>3080.6</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="21">
         <v>4151.8</v>
       </c>
-      <c r="F14" s="14"/>
-[...9 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="F14" s="20">
+        <v>5325</v>
+      </c>
+      <c r="G14" s="20">
+        <v>6616.2</v>
+      </c>
+      <c r="H14" s="20">
+        <v>8105.4</v>
+      </c>
+      <c r="I14" s="20">
+        <v>9566.6</v>
+      </c>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1">
+      <c r="A15" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="20">
         <v>54.8</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="20">
         <v>100.9</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="20">
         <v>146.19999999999999</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="21">
         <v>193.4</v>
       </c>
-      <c r="F15" s="14"/>
-[...9 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="F15" s="20">
+        <v>239.2</v>
+      </c>
+      <c r="G15" s="20">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="H15" s="20">
+        <v>332.9</v>
+      </c>
+      <c r="I15" s="20">
+        <v>393.1</v>
+      </c>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1">
+      <c r="A16" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="20">
         <v>1175.4000000000001</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="20">
         <v>2488.5</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="20">
         <v>3729.5</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="21">
         <v>5035.3999999999996</v>
       </c>
-      <c r="F16" s="14"/>
-[...9 lines deleted...]
-      <c r="A17" s="23" t="s">
+      <c r="F16" s="20">
+        <v>5927.3</v>
+      </c>
+      <c r="G16" s="20">
+        <v>6863.6</v>
+      </c>
+      <c r="H16" s="20">
+        <v>7803.5</v>
+      </c>
+      <c r="I16" s="20">
+        <v>8707.7999999999993</v>
+      </c>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+    </row>
+    <row r="17" spans="1:27" s="1" customFormat="1">
+      <c r="A17" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="20">
         <v>55.8</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="20">
         <v>113.2</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="20">
         <v>170.6</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="21">
         <v>228</v>
       </c>
-      <c r="F17" s="14"/>
-[...9 lines deleted...]
-      <c r="A18" s="23" t="s">
+      <c r="F17" s="20">
+        <v>283.8</v>
+      </c>
+      <c r="G17" s="20">
+        <v>339.6</v>
+      </c>
+      <c r="H17" s="20">
+        <v>395.5</v>
+      </c>
+      <c r="I17" s="20">
+        <v>451.5</v>
+      </c>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:27" s="1" customFormat="1">
+      <c r="A18" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="20">
         <v>0.1</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="20">
         <v>0.2</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="20">
         <v>0.3</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="21">
         <v>0.4</v>
       </c>
-      <c r="F18" s="14"/>
-[...9 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="F18" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="G18" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="H18" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="I18" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+    </row>
+    <row r="19" spans="1:27" s="1" customFormat="1">
+      <c r="A19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="19"/>
-[...13 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="B19" s="13"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:27" s="1" customFormat="1">
+      <c r="A20" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="18">
         <v>1710.9</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="18">
         <v>3427.5</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="20">
         <v>5047.1000000000004</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="21">
         <v>6797.6</v>
       </c>
-      <c r="F20" s="14"/>
-[...9 lines deleted...]
-      <c r="A21" s="23" t="s">
+      <c r="F20" s="20">
+        <v>8515.1</v>
+      </c>
+      <c r="G20" s="20">
+        <v>10497.5</v>
+      </c>
+      <c r="H20" s="20">
+        <v>11897.1</v>
+      </c>
+      <c r="I20" s="20">
+        <v>13656.5</v>
+      </c>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+    </row>
+    <row r="21" spans="1:27" s="1" customFormat="1">
+      <c r="A21" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="20">
+        <v>33</v>
+      </c>
+      <c r="G21" s="20">
+        <v>130</v>
+      </c>
+      <c r="H21" s="20">
+        <v>279.8</v>
+      </c>
+      <c r="I21" s="20">
+        <v>993.4</v>
+      </c>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:27" s="1" customFormat="1">
+      <c r="A22" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B22" s="20">
         <v>1709.8</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C22" s="20">
         <v>3424.8</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D22" s="20">
         <v>5042.8</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E22" s="21">
         <v>6791.8</v>
       </c>
-      <c r="F21" s="14"/>
-[...9 lines deleted...]
-      <c r="A22" s="23" t="s">
+      <c r="F22" s="20">
+        <v>8474.5</v>
+      </c>
+      <c r="G22" s="20">
+        <v>10358.1</v>
+      </c>
+      <c r="H22" s="20">
+        <v>11606.1</v>
+      </c>
+      <c r="I22" s="20">
+        <v>12650.9</v>
+      </c>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+    </row>
+    <row r="23" spans="1:27" s="1" customFormat="1">
+      <c r="A23" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B23" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C23" s="20">
         <v>2.7</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D23" s="20">
         <v>4.3</v>
       </c>
-      <c r="E22" s="26">
+      <c r="E23" s="21">
         <v>5.8</v>
       </c>
-      <c r="F22" s="17"/>
-[...9 lines deleted...]
-      <c r="A23" s="18" t="s">
+      <c r="F23" s="20">
+        <v>7.6</v>
+      </c>
+      <c r="G23" s="20">
+        <v>9.4</v>
+      </c>
+      <c r="H23" s="20">
+        <v>11.2</v>
+      </c>
+      <c r="I23" s="20">
+        <v>12.2</v>
+      </c>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+    </row>
+    <row r="24" spans="1:27" s="3" customFormat="1" ht="12.75">
+      <c r="A24" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="5"/>
-[...44 lines deleted...]
-      <c r="R24" s="7"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
       <c r="S24" s="6"/>
-      <c r="T24" s="7"/>
+      <c r="T24" s="5"/>
       <c r="U24" s="6"/>
-      <c r="V24" s="7"/>
-[...1 lines deleted...]
-      <c r="X24" s="8"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
       <c r="Y24" s="7"/>
-      <c r="Z24" s="8"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="7"/>
+    </row>
+    <row r="25" spans="1:27" s="3" customFormat="1" ht="12.75">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>