--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -310,95 +310,95 @@
     <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -664,131 +664,132 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:X15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21.75" customHeight="1">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:24" ht="21.75" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="21"/>
-[...20 lines deleted...]
-      <c r="W1" s="21"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="22"/>
-[...20 lines deleted...]
-      <c r="W2" s="22"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
     </row>
-    <row r="3" spans="1:23" ht="21.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="21.75" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="4">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="4">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -812,123 +813,129 @@
       </c>
       <c r="P3" s="7">
         <v>2017</v>
       </c>
       <c r="Q3" s="20">
         <v>2018</v>
       </c>
       <c r="R3" s="20">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="37" customFormat="1">
-      <c r="A4" s="24" t="s">
+    <row r="4" spans="1:24" s="35" customFormat="1">
+      <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="23">
         <v>127.4</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="23">
         <v>123</v>
       </c>
-      <c r="D4" s="26">
+      <c r="D4" s="24">
         <v>265.2</v>
       </c>
-      <c r="E4" s="27">
+      <c r="E4" s="25">
         <v>113.7</v>
       </c>
-      <c r="F4" s="27">
+      <c r="F4" s="25">
         <v>67.670932123507484</v>
       </c>
-      <c r="G4" s="28">
+      <c r="G4" s="26">
         <v>161.76640513630514</v>
       </c>
-      <c r="H4" s="27">
+      <c r="H4" s="25">
         <v>97.982679985758352</v>
       </c>
-      <c r="I4" s="29">
+      <c r="I4" s="27">
         <v>109.7</v>
       </c>
-      <c r="J4" s="30">
+      <c r="J4" s="28">
         <v>100.4</v>
       </c>
-      <c r="K4" s="30">
+      <c r="K4" s="28">
         <v>76</v>
       </c>
-      <c r="L4" s="31">
+      <c r="L4" s="29">
         <v>84.6</v>
       </c>
-      <c r="M4" s="30">
+      <c r="M4" s="28">
         <v>89.62</v>
       </c>
-      <c r="N4" s="32">
+      <c r="N4" s="30">
         <v>153.9</v>
       </c>
-      <c r="O4" s="32">
+      <c r="O4" s="30">
         <v>142.19999999999999</v>
       </c>
-      <c r="P4" s="33">
+      <c r="P4" s="31">
         <v>93.7</v>
       </c>
-      <c r="Q4" s="34">
+      <c r="Q4" s="32">
         <v>107.4</v>
       </c>
-      <c r="R4" s="35">
+      <c r="R4" s="33">
         <v>133.80000000000001</v>
       </c>
-      <c r="S4" s="36">
+      <c r="S4" s="34">
         <v>101.1</v>
       </c>
-      <c r="T4" s="36">
+      <c r="T4" s="34">
         <v>106.6</v>
       </c>
-      <c r="U4" s="35">
+      <c r="U4" s="33">
         <v>118.8</v>
       </c>
-      <c r="V4" s="35">
+      <c r="V4" s="33">
         <v>102.5</v>
       </c>
-      <c r="W4" s="23">
+      <c r="W4" s="21">
         <v>67.599999999999994</v>
       </c>
+      <c r="X4" s="21">
+        <v>77.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9">
         <v>150.80000000000001</v>
       </c>
       <c r="C5" s="9">
         <v>138.4</v>
       </c>
       <c r="D5" s="10">
         <v>233.1</v>
       </c>
       <c r="E5" s="13">
         <v>113.6</v>
       </c>
       <c r="F5" s="13">
         <v>68.900000000000006</v>
       </c>
       <c r="G5" s="13">
         <v>174.3</v>
       </c>
       <c r="H5" s="13">
         <v>100.6</v>
       </c>
       <c r="I5" s="13">
@@ -954,52 +961,55 @@
       </c>
       <c r="P5" s="16">
         <v>32.1</v>
       </c>
       <c r="Q5" s="16">
         <v>84.9</v>
       </c>
       <c r="R5" s="16">
         <v>226.2</v>
       </c>
       <c r="S5" s="12">
         <v>70.5</v>
       </c>
       <c r="T5" s="12">
         <v>148.1</v>
       </c>
       <c r="U5" s="16">
         <v>112.9</v>
       </c>
       <c r="V5" s="16">
         <v>59.5</v>
       </c>
       <c r="W5" s="16">
         <v>115.4</v>
       </c>
+      <c r="X5" s="16">
+        <v>136.19999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9">
         <v>84.2</v>
       </c>
       <c r="C6" s="9">
         <v>74.2</v>
       </c>
       <c r="D6" s="10">
         <v>456.3</v>
       </c>
       <c r="E6" s="13">
         <v>141.9</v>
       </c>
       <c r="F6" s="13">
         <v>60.9</v>
       </c>
       <c r="G6" s="13">
         <v>100.7</v>
       </c>
       <c r="H6" s="13">
         <v>71.099999999999994</v>
       </c>
       <c r="I6" s="13">
@@ -1025,52 +1035,55 @@
       </c>
       <c r="P6" s="16">
         <v>216.5</v>
       </c>
       <c r="Q6" s="16">
         <v>111.8</v>
       </c>
       <c r="R6" s="16">
         <v>112.3</v>
       </c>
       <c r="S6" s="12">
         <v>112.6</v>
       </c>
       <c r="T6" s="12">
         <v>97.1</v>
       </c>
       <c r="U6" s="16">
         <v>122.8</v>
       </c>
       <c r="V6" s="16">
         <v>112.3</v>
       </c>
       <c r="W6" s="16">
         <v>50.2</v>
       </c>
+      <c r="X6" s="16">
+        <v>40.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="9">
         <v>28.8</v>
       </c>
       <c r="D7" s="10">
         <v>159.6</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="13">
         <v>592.9</v>
       </c>
       <c r="G7" s="13">
         <v>126.8</v>
       </c>
       <c r="H7" s="13">
         <v>51.8</v>
       </c>
       <c r="I7" s="13" t="s">
@@ -1096,52 +1109,55 @@
       </c>
       <c r="P7" s="16">
         <v>224.3</v>
       </c>
       <c r="Q7" s="16">
         <v>8.6</v>
       </c>
       <c r="R7" s="16">
         <v>2126.6999999999998</v>
       </c>
       <c r="S7" s="12">
         <v>183.3</v>
       </c>
       <c r="T7" s="12">
         <v>37</v>
       </c>
       <c r="U7" s="16">
         <v>73.400000000000006</v>
       </c>
       <c r="V7" s="16">
         <v>213.3</v>
       </c>
       <c r="W7" s="16">
         <v>170.7</v>
       </c>
+      <c r="X7" s="16">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="9">
         <v>195.2</v>
       </c>
       <c r="D8" s="10">
         <v>102.8</v>
       </c>
       <c r="E8" s="13">
         <v>113.3</v>
       </c>
       <c r="F8" s="13">
         <v>80.099999999999994</v>
       </c>
       <c r="G8" s="13">
         <v>184.3</v>
       </c>
       <c r="H8" s="13">
         <v>89.5</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -1167,52 +1183,55 @@
       </c>
       <c r="P8" s="16">
         <v>206</v>
       </c>
       <c r="Q8" s="16">
         <v>132.69999999999999</v>
       </c>
       <c r="R8" s="16">
         <v>81.7</v>
       </c>
       <c r="S8" s="12">
         <v>218.8</v>
       </c>
       <c r="T8" s="12">
         <v>74.099999999999994</v>
       </c>
       <c r="U8" s="16">
         <v>126.1</v>
       </c>
       <c r="V8" s="16">
         <v>326.7</v>
       </c>
       <c r="W8" s="16">
         <v>84.8</v>
       </c>
+      <c r="X8" s="16">
+        <v>48.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>121.8</v>
       </c>
       <c r="C9" s="18">
         <v>102.4</v>
       </c>
       <c r="D9" s="10">
         <v>62.2</v>
       </c>
       <c r="E9" s="13">
         <v>7.8</v>
       </c>
       <c r="F9" s="13">
         <v>133.1</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="13">
         <v>97.4</v>
       </c>
       <c r="I9" s="13" t="s">
@@ -1238,52 +1257,55 @@
       </c>
       <c r="P9" s="16">
         <v>311.10000000000002</v>
       </c>
       <c r="Q9" s="16">
         <v>477.6</v>
       </c>
       <c r="R9" s="16">
         <v>59.7</v>
       </c>
       <c r="S9" s="12">
         <v>25.4</v>
       </c>
       <c r="T9" s="12">
         <v>69.400000000000006</v>
       </c>
       <c r="U9" s="16">
         <v>127</v>
       </c>
       <c r="V9" s="16">
         <v>366.2</v>
       </c>
       <c r="W9" s="16">
         <v>129.4</v>
       </c>
+      <c r="X9" s="16">
+        <v>156.69999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
         <v>90.3</v>
       </c>
       <c r="E10" s="13">
         <v>177.6</v>
       </c>
       <c r="F10" s="13">
         <v>116.7</v>
       </c>
       <c r="G10" s="13">
         <v>151.9</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="13">
@@ -1309,52 +1331,55 @@
       </c>
       <c r="P10" s="16">
         <v>138.1</v>
       </c>
       <c r="Q10" s="16">
         <v>99.1</v>
       </c>
       <c r="R10" s="16">
         <v>313.39999999999998</v>
       </c>
       <c r="S10" s="12">
         <v>221.8</v>
       </c>
       <c r="T10" s="12">
         <v>75.2</v>
       </c>
       <c r="U10" s="16">
         <v>102.2</v>
       </c>
       <c r="V10" s="16">
         <v>113</v>
       </c>
       <c r="W10" s="16">
         <v>146.6</v>
       </c>
+      <c r="X10" s="16">
+        <v>70.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="18">
         <v>140.80000000000001</v>
       </c>
       <c r="D11" s="17">
         <v>281</v>
       </c>
       <c r="E11" s="13">
         <v>140.19999999999999</v>
       </c>
       <c r="F11" s="13">
         <v>88.8</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="13">
         <v>96</v>
       </c>
       <c r="I11" s="13">
@@ -1380,52 +1405,55 @@
       </c>
       <c r="P11" s="16">
         <v>156.80000000000001</v>
       </c>
       <c r="Q11" s="16">
         <v>78</v>
       </c>
       <c r="R11" s="16">
         <v>327.60000000000002</v>
       </c>
       <c r="S11" s="12">
         <v>105.7</v>
       </c>
       <c r="T11" s="12">
         <v>171.5</v>
       </c>
       <c r="U11" s="16">
         <v>88</v>
       </c>
       <c r="V11" s="16">
         <v>222.5</v>
       </c>
       <c r="W11" s="16">
         <v>85.5</v>
       </c>
+      <c r="X11" s="16">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" ht="25.5">
+    <row r="12" spans="1:24" ht="25.5">
       <c r="A12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -1451,173 +1479,176 @@
       </c>
       <c r="P12" s="16">
         <v>86.3</v>
       </c>
       <c r="Q12" s="16">
         <v>52.5</v>
       </c>
       <c r="R12" s="16">
         <v>167.4</v>
       </c>
       <c r="S12" s="12">
         <v>143.1</v>
       </c>
       <c r="T12" s="12">
         <v>99.9</v>
       </c>
       <c r="U12" s="16">
         <v>152.1</v>
       </c>
       <c r="V12" s="16">
         <v>96.1</v>
       </c>
       <c r="W12" s="16">
         <v>175.1</v>
       </c>
+      <c r="X12" s="16">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" ht="19.5" customHeight="1"/>
+    <row r="15" spans="1:24" ht="19.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB3397DE-2C33-440E-9F94-EC04BF0E903C}">
-[...20 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E7B456-DB2C-4D4F-92AE-36F293465EC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37BFCFD-AEE2-4886-824B-4E4F8C2B685E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB3397DE-2C33-440E-9F94-EC04BF0E903C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>