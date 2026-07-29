--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9180" yWindow="1995" windowWidth="14475" windowHeight="10590"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="12">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t xml:space="preserve">                        млн.тенге</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>Атырау г.а.</t>
   </si>
   <si>
     <t>Жылыойский</t>
   </si>
@@ -224,51 +224,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -314,60 +314,66 @@
     <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -634,137 +640,138 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5:G13"/>
+    <sheetView tabSelected="1" topLeftCell="P1" workbookViewId="0">
+      <selection activeCell="X4" sqref="X4:X12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.140625" style="1" customWidth="1"/>
     <col min="19" max="20" width="10" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" style="1" customWidth="1"/>
     <col min="22" max="23" width="12.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.140625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="25.5" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:24" ht="25.5" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="35"/>
-[...23 lines deleted...]
-      <c r="A2" s="36" t="s">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="36"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="39" customHeight="1" thickBot="1">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+    </row>
+    <row r="3" spans="1:24" ht="39" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="3">
         <v>2009</v>
       </c>
       <c r="I3" s="4">
         <v>2010</v>
       </c>
@@ -788,52 +795,55 @@
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="6">
         <v>2021</v>
       </c>
       <c r="U3" s="6">
         <v>2022</v>
       </c>
       <c r="V3" s="6">
         <v>2023</v>
       </c>
       <c r="W3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:23" s="32" customFormat="1">
+      <c r="X3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="32" customFormat="1">
       <c r="A4" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="25">
         <v>58279</v>
       </c>
       <c r="C4" s="25">
         <v>74660</v>
       </c>
       <c r="D4" s="26">
         <v>206675</v>
       </c>
       <c r="E4" s="26">
         <v>246057</v>
       </c>
       <c r="F4" s="26">
         <v>176666</v>
       </c>
       <c r="G4" s="26">
         <v>304077</v>
       </c>
       <c r="H4" s="26">
         <v>310457</v>
       </c>
       <c r="I4" s="26">
@@ -859,782 +869,809 @@
       </c>
       <c r="P4" s="28">
         <v>566960.72900000005</v>
       </c>
       <c r="Q4" s="29">
         <v>638235</v>
       </c>
       <c r="R4" s="30">
         <v>867851.15099999995</v>
       </c>
       <c r="S4" s="30">
         <v>872593.83299999998</v>
       </c>
       <c r="T4" s="30">
         <v>960368.62300000002</v>
       </c>
       <c r="U4" s="31">
         <v>1168202</v>
       </c>
       <c r="V4" s="31">
         <v>1248468</v>
       </c>
       <c r="W4" s="34">
         <v>869121</v>
       </c>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4" s="39">
+        <v>683471</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8">
         <v>43335</v>
       </c>
       <c r="C5" s="8">
         <v>62490</v>
       </c>
       <c r="D5" s="8">
         <v>152106</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="35">
         <v>199398</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="35">
         <v>145941</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="35">
         <v>267214</v>
       </c>
       <c r="H5" s="9">
         <v>284225</v>
       </c>
       <c r="I5" s="9">
         <v>321938</v>
       </c>
       <c r="J5" s="21">
         <v>313312</v>
       </c>
       <c r="K5" s="10">
         <v>229870</v>
       </c>
       <c r="L5" s="11">
         <v>177778</v>
       </c>
       <c r="M5" s="11">
         <v>133835</v>
       </c>
       <c r="N5" s="11">
         <v>242098</v>
       </c>
       <c r="O5" s="11">
         <v>377446</v>
       </c>
       <c r="P5" s="12">
         <v>127311</v>
       </c>
       <c r="Q5" s="13">
         <v>113268</v>
       </c>
       <c r="R5" s="22">
         <v>260324</v>
       </c>
       <c r="S5" s="14">
         <v>182492</v>
       </c>
       <c r="T5" s="14">
         <v>278855</v>
       </c>
       <c r="U5" s="20">
         <v>322449</v>
       </c>
       <c r="V5" s="20">
         <v>200058</v>
       </c>
       <c r="W5" s="20">
         <v>237818</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="40">
+        <v>329850</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="8">
         <v>14103</v>
       </c>
       <c r="C6" s="8">
         <v>10911</v>
       </c>
       <c r="D6" s="8">
         <v>51978</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="35">
         <v>45017</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="35">
         <v>29081</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="35">
         <v>30662</v>
       </c>
       <c r="H6" s="9">
         <v>22715</v>
       </c>
       <c r="I6" s="9">
         <v>22189</v>
       </c>
       <c r="J6" s="21">
         <v>17274</v>
       </c>
       <c r="K6" s="10">
         <v>24576</v>
       </c>
       <c r="L6" s="11">
         <v>44599</v>
       </c>
       <c r="M6" s="11">
         <v>72313</v>
       </c>
       <c r="N6" s="11">
         <v>118748</v>
       </c>
       <c r="O6" s="11">
         <v>181177</v>
       </c>
       <c r="P6" s="12">
         <v>412553</v>
       </c>
       <c r="Q6" s="13">
         <v>483551</v>
       </c>
       <c r="R6" s="22">
         <v>551742</v>
       </c>
       <c r="S6" s="14">
         <v>618413</v>
       </c>
       <c r="T6" s="14">
         <v>619467</v>
       </c>
       <c r="U6" s="20">
         <v>778914</v>
       </c>
       <c r="V6" s="20">
         <v>911948</v>
       </c>
       <c r="W6" s="20">
         <v>471545</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="40">
+        <v>196174</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="15">
         <v>20</v>
       </c>
       <c r="C7" s="15">
         <v>6</v>
       </c>
       <c r="D7" s="15">
         <v>10</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="36">
         <v>36</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="36">
         <v>227</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="36">
         <v>244</v>
       </c>
       <c r="H7" s="16">
         <v>132</v>
       </c>
       <c r="I7" s="16">
         <v>381</v>
       </c>
       <c r="J7" s="21">
         <v>1244</v>
       </c>
       <c r="K7" s="10">
         <v>715</v>
       </c>
       <c r="L7" s="11">
         <v>3665</v>
       </c>
       <c r="M7" s="11">
         <v>11007</v>
       </c>
       <c r="N7" s="11">
         <v>4847</v>
       </c>
       <c r="O7" s="11">
         <v>2093</v>
       </c>
       <c r="P7" s="12">
         <v>4938</v>
       </c>
       <c r="Q7" s="13">
         <v>446</v>
       </c>
       <c r="R7" s="23">
         <v>9632</v>
       </c>
       <c r="S7" s="14">
         <v>17570</v>
       </c>
       <c r="T7" s="14">
         <v>6702</v>
       </c>
       <c r="U7" s="20">
         <v>5039</v>
       </c>
       <c r="V7" s="20">
         <v>11210</v>
       </c>
       <c r="W7" s="20">
         <v>19713</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="40">
+        <v>25600</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>262</v>
       </c>
       <c r="C8" s="15">
         <v>533</v>
       </c>
       <c r="D8" s="15">
         <v>572</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>373</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>317</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>622</v>
       </c>
       <c r="H8" s="16">
         <v>580</v>
       </c>
       <c r="I8" s="9">
         <v>2354</v>
       </c>
       <c r="J8" s="21">
         <v>1917</v>
       </c>
       <c r="K8" s="10">
         <v>2606</v>
       </c>
       <c r="L8" s="11">
         <v>6314</v>
       </c>
       <c r="M8" s="11">
         <v>4403</v>
       </c>
       <c r="N8" s="11">
         <v>4845</v>
       </c>
       <c r="O8" s="11">
         <v>1970</v>
       </c>
       <c r="P8" s="12">
         <v>4269</v>
       </c>
       <c r="Q8" s="17">
         <v>5939</v>
       </c>
       <c r="R8" s="23">
         <v>4932</v>
       </c>
       <c r="S8" s="14">
         <v>10739</v>
       </c>
       <c r="T8" s="14">
         <v>8217</v>
       </c>
       <c r="U8" s="20">
         <v>10608</v>
       </c>
       <c r="V8" s="20">
         <v>36142</v>
       </c>
       <c r="W8" s="20">
         <v>31557</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="40">
+        <v>15548</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15">
         <v>313</v>
       </c>
       <c r="C9" s="15">
         <v>334</v>
       </c>
       <c r="D9" s="15">
         <v>917</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>41</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>58</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G9" s="36">
         <v>207</v>
       </c>
       <c r="H9" s="16">
         <v>207</v>
       </c>
       <c r="I9" s="9">
         <v>1972</v>
       </c>
       <c r="J9" s="21">
         <v>4108</v>
       </c>
       <c r="K9" s="10">
         <v>3510</v>
       </c>
       <c r="L9" s="11">
         <v>6504</v>
       </c>
       <c r="M9" s="11">
         <v>5821</v>
       </c>
       <c r="N9" s="11">
         <v>3513</v>
       </c>
       <c r="O9" s="11">
         <v>1561</v>
       </c>
       <c r="P9" s="12">
         <v>5110</v>
       </c>
       <c r="Q9" s="17">
         <v>25580</v>
       </c>
       <c r="R9" s="22">
         <v>15509</v>
       </c>
       <c r="S9" s="14">
         <v>3920</v>
       </c>
       <c r="T9" s="14">
         <v>2809</v>
       </c>
       <c r="U9" s="20">
         <v>3653</v>
       </c>
       <c r="V9" s="20">
         <v>13953</v>
       </c>
       <c r="W9" s="20">
         <v>18603</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="40">
+        <v>29674</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="15">
         <v>25</v>
       </c>
       <c r="D10" s="15">
         <v>33</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="36">
         <v>35</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="36">
         <v>42</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="36">
         <v>69</v>
       </c>
       <c r="H10" s="9">
         <v>1625</v>
       </c>
       <c r="I10" s="9">
         <v>2394</v>
       </c>
       <c r="J10" s="21">
         <v>4022</v>
       </c>
       <c r="K10" s="10">
         <v>3410</v>
       </c>
       <c r="L10" s="11">
         <v>3842</v>
       </c>
       <c r="M10" s="11">
         <v>3739</v>
       </c>
       <c r="N10" s="11">
         <v>2504</v>
       </c>
       <c r="O10" s="11">
         <v>1863</v>
       </c>
       <c r="P10" s="12">
         <v>2707</v>
       </c>
       <c r="Q10" s="17">
         <v>2812</v>
       </c>
       <c r="R10" s="22">
         <v>8954</v>
       </c>
       <c r="S10" s="14">
         <v>19761</v>
       </c>
       <c r="T10" s="14">
         <v>15332</v>
       </c>
       <c r="U10" s="20">
         <v>16040</v>
       </c>
       <c r="V10" s="20">
         <v>18897</v>
       </c>
       <c r="W10" s="20">
         <v>28537</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="40">
+        <v>20478</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="15">
         <v>246</v>
       </c>
       <c r="C11" s="15">
         <v>361</v>
       </c>
       <c r="D11" s="15">
         <v>1059</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="36">
         <v>855</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="36">
         <v>806</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="35">
         <v>4708</v>
       </c>
       <c r="H11" s="16">
         <v>708</v>
       </c>
       <c r="I11" s="16">
         <v>845</v>
       </c>
       <c r="J11" s="21">
         <v>23753</v>
       </c>
       <c r="K11" s="10">
         <v>18291</v>
       </c>
       <c r="L11" s="11">
         <v>6214</v>
       </c>
       <c r="M11" s="11">
         <v>3332</v>
       </c>
       <c r="N11" s="11">
         <v>1889</v>
       </c>
       <c r="O11" s="11">
         <v>2489</v>
       </c>
       <c r="P11" s="12">
         <v>4106</v>
       </c>
       <c r="Q11" s="18">
         <v>3357</v>
       </c>
       <c r="R11" s="22">
         <v>11174</v>
       </c>
       <c r="S11" s="14">
         <v>11747</v>
       </c>
       <c r="T11" s="14">
         <v>20788</v>
       </c>
       <c r="U11" s="20">
         <v>18733</v>
       </c>
       <c r="V11" s="20">
         <v>43465</v>
       </c>
       <c r="W11" s="20">
         <v>38269</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="40">
+        <v>40823</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="16">
         <v>265</v>
       </c>
       <c r="I12" s="16">
         <v>809</v>
       </c>
       <c r="J12" s="21">
         <v>1802</v>
       </c>
       <c r="K12" s="10">
         <v>3927</v>
       </c>
       <c r="L12" s="11">
         <v>4955</v>
       </c>
       <c r="M12" s="11">
         <v>8774</v>
       </c>
       <c r="N12" s="11">
         <v>7538</v>
       </c>
       <c r="O12" s="11">
         <v>6573</v>
       </c>
       <c r="P12" s="12">
         <v>5967</v>
       </c>
       <c r="Q12" s="17">
         <v>3282</v>
       </c>
       <c r="R12" s="22">
         <v>5584</v>
       </c>
       <c r="S12" s="14">
         <v>7952</v>
       </c>
       <c r="T12" s="14">
         <v>8199</v>
       </c>
       <c r="U12" s="20">
         <v>12766</v>
       </c>
       <c r="V12" s="20">
         <v>12795</v>
       </c>
       <c r="W12" s="20">
         <v>23079</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="40">
+        <v>25324</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
     </row>
     <row r="19" spans="18:19">
       <c r="R19" s="33"/>
       <c r="S19" s="33"/>
     </row>
     <row r="20" spans="18:19">
       <c r="R20" s="33"/>
       <c r="S20" s="33"/>
     </row>
     <row r="21" spans="18:19">
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
     </row>
     <row r="22" spans="18:19">
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
     </row>
     <row r="23" spans="18:19">
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
     </row>
     <row r="24" spans="18:19">
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
     </row>
     <row r="25" spans="18:19">
       <c r="R25" s="33"/>
       <c r="S25" s="33"/>
     </row>
     <row r="26" spans="18:19">
       <c r="R26" s="33"/>
       <c r="S26" s="33"/>
     </row>
     <row r="27" spans="18:19">
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>