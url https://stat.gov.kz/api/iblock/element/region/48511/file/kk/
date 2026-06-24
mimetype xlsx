--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,72 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="225" windowWidth="14475" windowHeight="12345"/>
+    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Кеткендер!$A$6:$BI$43</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="42">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -123,118 +119,82 @@
   <si>
     <t>жеттоқсан</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Жаңасемей ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Мақаншы ауданы </t>
   </si>
   <si>
     <t xml:space="preserve">                                                         Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                  ауыл халқы</t>
   </si>
   <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                               Абай   облысының ішіндегі   кеткендер саны</t>
+  </si>
+  <si>
     <t xml:space="preserve">                                                 Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">                                               қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                    ауыл халқы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                       Абай  облысыдағы  ішкі  көші-қонның  айырымы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                      Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                             қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">                                                             ауыл халқы</t>
   </si>
   <si>
-    <r>
-[...41 lines deleted...]
-    </r>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                          Абай   облысының   ішіндегі келгендер  саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -261,73 +221,66 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -416,56 +369,100 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -502,56 +499,50 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -613,346 +604,136 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...229 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1197,221 +978,223 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BU44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A53" sqref="A53"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="BB9" sqref="BB9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="31" customWidth="1"/>
-    <col min="2" max="24" width="0" style="31" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="24.42578125" style="29" customWidth="1"/>
+    <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="26" max="36" width="0" style="31" hidden="1" customWidth="1"/>
+    <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="38" max="61" width="9.140625" style="31"/>
-[...1 lines deleted...]
-    <col min="78" max="16384" width="9.140625" style="31"/>
+    <col min="38" max="57" width="9.140625" style="29"/>
+    <col min="58" max="58" width="9.85546875" style="29" customWidth="1"/>
+    <col min="59" max="61" width="9.140625" style="29"/>
+    <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" ht="15.75" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AZ6" s="74"/>
+    <row r="6" spans="1:73" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AU6" s="72"/>
+      <c r="AV6" s="72"/>
+      <c r="AW6" s="72"/>
+      <c r="AX6" s="72"/>
+      <c r="AY6" s="72"/>
+      <c r="AZ6" s="72"/>
     </row>
     <row r="7" spans="1:73" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="X7" s="2"/>
       <c r="Y7" s="4"/>
-      <c r="Z7" s="38"/>
-      <c r="AA7" s="38"/>
+      <c r="Z7" s="36"/>
+      <c r="AA7" s="36"/>
       <c r="AB7" s="4"/>
-      <c r="AK7" s="52"/>
-      <c r="BI7" s="52" t="s">
+      <c r="AK7" s="50"/>
+      <c r="BI7" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="78"/>
-      <c r="B8" s="80">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="82">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="90">
         <v>2022</v>
       </c>
-      <c r="O8" s="83"/>
-[...16 lines deleted...]
-      <c r="AF8" s="86">
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="80"/>
+      <c r="AA8" s="80"/>
+      <c r="AB8" s="80"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="81">
         <v>2023</v>
       </c>
-      <c r="AG8" s="86"/>
-[...24 lines deleted...]
-      <c r="BD8" s="86">
+      <c r="AG8" s="81"/>
+      <c r="AH8" s="81"/>
+      <c r="AI8" s="80"/>
+      <c r="AJ8" s="80"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="80"/>
+      <c r="AM8" s="80"/>
+      <c r="AN8" s="80"/>
+      <c r="AO8" s="80"/>
+      <c r="AP8" s="80"/>
+      <c r="AQ8" s="80"/>
+      <c r="AR8" s="81">
         <v>2025</v>
       </c>
-      <c r="BE8" s="86"/>
-[...10 lines deleted...]
-      <c r="BP8" s="86">
+      <c r="AS8" s="81"/>
+      <c r="AT8" s="81"/>
+      <c r="AU8" s="80"/>
+      <c r="AV8" s="80"/>
+      <c r="AW8" s="82"/>
+      <c r="AX8" s="80"/>
+      <c r="AY8" s="80"/>
+      <c r="AZ8" s="80"/>
+      <c r="BA8" s="80"/>
+      <c r="BB8" s="80"/>
+      <c r="BC8" s="80"/>
+      <c r="BD8" s="81">
         <v>2026</v>
       </c>
-      <c r="BQ8" s="86"/>
-[...3 lines deleted...]
-      <c r="BU8" s="87"/>
+      <c r="BE8" s="81"/>
+      <c r="BF8" s="81"/>
+      <c r="BG8" s="80"/>
+      <c r="BH8" s="80"/>
+      <c r="BI8" s="82"/>
+      <c r="BJ8" s="80"/>
+      <c r="BK8" s="80"/>
+      <c r="BL8" s="80"/>
+      <c r="BM8" s="80"/>
+      <c r="BN8" s="80"/>
+      <c r="BO8" s="80"/>
+      <c r="BP8" s="81">
+        <v>2026</v>
+      </c>
+      <c r="BQ8" s="81"/>
+      <c r="BR8" s="81"/>
+      <c r="BS8" s="80"/>
+      <c r="BT8" s="80"/>
+      <c r="BU8" s="82"/>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A9" s="79"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -1437,265 +1220,265 @@
       </c>
       <c r="Q9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="R9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="V9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="Y9" s="50" t="s">
+      <c r="Y9" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="Z9" s="45" t="s">
+      <c r="Z9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="AC9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AD9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="AE9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="AF9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AG9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AH9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AI9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="AJ9" s="44" t="s">
+      <c r="AJ9" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="AK9" s="47" t="s">
+      <c r="AK9" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="AL9" s="45" t="s">
+      <c r="AL9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AM9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AN9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="AO9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AP9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="AQ9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="AR9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AS9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AU9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="AW9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AX9" s="45" t="s">
+      <c r="AX9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AY9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AZ9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BA9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BB9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BC9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BD9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BE9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BF9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BG9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BH9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BI9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="BJ9" s="45" t="s">
+      <c r="BJ9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="BK9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BL9" s="10" t="s">
         <v>4</v>
       </c>
       <c r="BM9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="BN9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BO9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BP9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BQ9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BR9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BS9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BT9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BU9" s="10" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:73" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="75" t="s">
+    <row r="10" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="75"/>
-[...58 lines deleted...]
-      <c r="BI10" s="75"/>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="83"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="R10" s="83"/>
+      <c r="S10" s="83"/>
+      <c r="T10" s="83"/>
+      <c r="U10" s="83"/>
+      <c r="V10" s="83"/>
+      <c r="W10" s="83"/>
+      <c r="X10" s="83"/>
+      <c r="Y10" s="83"/>
+      <c r="Z10" s="83"/>
+      <c r="AA10" s="83"/>
+      <c r="AB10" s="83"/>
+      <c r="AC10" s="83"/>
+      <c r="AD10" s="83"/>
+      <c r="AE10" s="83"/>
+      <c r="AF10" s="83"/>
+      <c r="AG10" s="83"/>
+      <c r="AH10" s="83"/>
+      <c r="AI10" s="83"/>
+      <c r="AJ10" s="83"/>
+      <c r="AK10" s="83"/>
+      <c r="AL10" s="83"/>
+      <c r="AM10" s="83"/>
+      <c r="AN10" s="83"/>
+      <c r="AO10" s="83"/>
+      <c r="AP10" s="83"/>
+      <c r="AQ10" s="83"/>
+      <c r="AR10" s="83"/>
+      <c r="AS10" s="83"/>
+      <c r="AT10" s="83"/>
+      <c r="AU10" s="83"/>
+      <c r="AV10" s="83"/>
+      <c r="AW10" s="83"/>
+      <c r="AX10" s="83"/>
+      <c r="AY10" s="83"/>
+      <c r="AZ10" s="83"/>
+      <c r="BA10" s="83"/>
+      <c r="BB10" s="83"/>
+      <c r="BC10" s="83"/>
+      <c r="BD10" s="83"/>
+      <c r="BE10" s="83"/>
+      <c r="BF10" s="83"/>
+      <c r="BG10" s="83"/>
+      <c r="BH10" s="83"/>
+      <c r="BI10" s="83"/>
     </row>
     <row r="11" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>78664</v>
       </c>
       <c r="C11" s="11">
         <v>66796</v>
       </c>
       <c r="D11" s="12">
         <v>60396</v>
       </c>
       <c r="E11" s="12">
         <v>52550</v>
       </c>
       <c r="F11" s="12">
         <v>56117</v>
       </c>
       <c r="G11" s="12">
         <v>65767</v>
       </c>
       <c r="H11" s="13">
         <v>68189</v>
       </c>
       <c r="I11" s="12">
         <v>76076</v>
@@ -1717,170 +1500,148 @@
       </c>
       <c r="O11" s="21">
         <v>1276</v>
       </c>
       <c r="P11" s="21">
         <v>963</v>
       </c>
       <c r="Q11" s="21">
         <v>1267</v>
       </c>
       <c r="R11" s="21">
         <v>1078</v>
       </c>
       <c r="S11" s="21">
         <v>1279</v>
       </c>
       <c r="T11" s="22">
         <v>1206</v>
       </c>
       <c r="U11" s="22">
         <v>1318</v>
       </c>
       <c r="V11" s="22">
         <v>1536</v>
       </c>
-      <c r="W11" s="32">
+      <c r="W11" s="30">
         <v>1809</v>
       </c>
       <c r="X11" s="22">
         <v>1926</v>
       </c>
-      <c r="Y11" s="48">
+      <c r="Y11" s="46">
         <v>1176</v>
       </c>
       <c r="Z11" s="16">
         <v>1426</v>
       </c>
       <c r="AA11" s="16">
         <v>786</v>
       </c>
       <c r="AB11" s="16">
         <v>1151</v>
       </c>
       <c r="AC11" s="17">
         <v>1365</v>
       </c>
       <c r="AD11" s="17">
         <v>1405</v>
       </c>
       <c r="AE11" s="17">
         <v>1823</v>
       </c>
       <c r="AF11" s="17">
         <v>2033</v>
       </c>
       <c r="AG11" s="17">
         <v>2478</v>
       </c>
       <c r="AH11" s="16">
         <v>1674</v>
       </c>
       <c r="AI11" s="20">
         <v>2176</v>
       </c>
       <c r="AJ11" s="20">
         <v>1572</v>
       </c>
-      <c r="AK11" s="48">
+      <c r="AK11" s="46">
         <v>1908</v>
       </c>
-      <c r="AL11" s="16">
-[...35 lines deleted...]
-      <c r="AX11" s="31">
+      <c r="AL11" s="29">
         <v>3214</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AM11" s="29">
         <v>2704</v>
       </c>
-      <c r="AZ11" s="31">
+      <c r="AN11" s="29">
         <v>2059</v>
       </c>
-      <c r="BA11" s="31">
+      <c r="AO11" s="29">
         <v>2336</v>
       </c>
-      <c r="BB11" s="31">
+      <c r="AP11" s="29">
         <v>2257</v>
       </c>
-      <c r="BC11" s="31">
+      <c r="AQ11" s="29">
         <v>2407</v>
       </c>
-      <c r="BD11" s="31">
+      <c r="AR11" s="29">
         <v>2694</v>
       </c>
-      <c r="BE11" s="31">
+      <c r="AS11" s="29">
         <v>2851</v>
       </c>
-      <c r="BF11" s="31">
+      <c r="AT11" s="29">
         <v>2999</v>
       </c>
-      <c r="BG11" s="31">
+      <c r="AU11" s="29">
         <v>2591</v>
       </c>
-      <c r="BH11" s="19">
+      <c r="AV11" s="19">
         <v>2206</v>
       </c>
-      <c r="BI11" s="46">
+      <c r="AW11" s="44">
         <v>2076</v>
       </c>
+      <c r="AX11" s="29">
+        <v>2746</v>
+      </c>
+      <c r="AY11" s="29">
+        <v>2921</v>
+      </c>
+      <c r="AZ11" s="29">
+        <v>2863</v>
+      </c>
+      <c r="BA11" s="29">
+        <v>2359</v>
+      </c>
+      <c r="BH11" s="19"/>
+      <c r="BI11" s="44"/>
     </row>
     <row r="12" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="67" t="s">
+      <c r="A12" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="11" t="s">
         <v>13</v>
@@ -1902,170 +1663,148 @@
       </c>
       <c r="O12" s="21">
         <v>664</v>
       </c>
       <c r="P12" s="21">
         <v>511</v>
       </c>
       <c r="Q12" s="21">
         <v>686</v>
       </c>
       <c r="R12" s="21">
         <v>625</v>
       </c>
       <c r="S12" s="21">
         <v>718</v>
       </c>
       <c r="T12" s="22">
         <v>735</v>
       </c>
       <c r="U12" s="22">
         <v>765</v>
       </c>
       <c r="V12" s="22">
         <v>930</v>
       </c>
-      <c r="W12" s="32">
+      <c r="W12" s="30">
         <v>1127</v>
       </c>
       <c r="X12" s="22">
         <v>1211</v>
       </c>
-      <c r="Y12" s="48">
+      <c r="Y12" s="46">
         <v>727</v>
       </c>
       <c r="Z12" s="16">
         <v>826</v>
       </c>
       <c r="AA12" s="16">
         <v>474</v>
       </c>
       <c r="AB12" s="16">
         <v>664</v>
       </c>
       <c r="AC12" s="17">
         <v>819</v>
       </c>
       <c r="AD12" s="17">
         <v>793</v>
       </c>
       <c r="AE12" s="17">
         <v>1071</v>
       </c>
       <c r="AF12" s="17">
         <v>1187</v>
       </c>
       <c r="AG12" s="17">
         <v>1415</v>
       </c>
       <c r="AH12" s="16">
         <v>916</v>
       </c>
       <c r="AI12" s="21">
         <v>1267</v>
       </c>
       <c r="AJ12" s="20">
         <v>813</v>
       </c>
-      <c r="AK12" s="48">
+      <c r="AK12" s="46">
         <v>1156</v>
       </c>
-      <c r="AL12" s="16">
-[...23 lines deleted...]
-      <c r="AT12" s="31">
+      <c r="AL12" s="29">
         <v>1692</v>
       </c>
-      <c r="AU12" s="31">
-[...11 lines deleted...]
-      <c r="AY12" s="31">
+      <c r="AM12" s="29">
         <v>1428</v>
       </c>
-      <c r="AZ12" s="31">
+      <c r="AN12" s="29">
         <v>1076</v>
       </c>
-      <c r="BA12" s="31">
+      <c r="AO12" s="29">
         <v>1242</v>
       </c>
-      <c r="BB12" s="31">
+      <c r="AP12" s="29">
         <v>1295</v>
       </c>
-      <c r="BC12" s="31">
+      <c r="AQ12" s="29">
         <v>1364</v>
       </c>
-      <c r="BD12" s="31">
+      <c r="AR12" s="29">
         <v>1590</v>
       </c>
-      <c r="BE12" s="31">
+      <c r="AS12" s="29">
         <v>1693</v>
       </c>
-      <c r="BF12" s="31">
+      <c r="AT12" s="29">
         <v>1683</v>
       </c>
-      <c r="BG12" s="31">
+      <c r="AU12" s="29">
         <v>1405</v>
       </c>
-      <c r="BH12" s="19">
+      <c r="AV12" s="19">
         <v>1221</v>
       </c>
-      <c r="BI12" s="46">
+      <c r="AW12" s="44">
         <v>1053</v>
       </c>
+      <c r="AX12" s="29">
+        <v>1497</v>
+      </c>
+      <c r="AY12" s="29">
+        <v>1376</v>
+      </c>
+      <c r="AZ12" s="29">
+        <v>1428</v>
+      </c>
+      <c r="BA12" s="29">
+        <v>1205</v>
+      </c>
+      <c r="BH12" s="19"/>
+      <c r="BI12" s="44"/>
     </row>
     <row r="13" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="68" t="s">
+      <c r="A13" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>2192</v>
       </c>
       <c r="C13" s="11">
         <v>2114</v>
       </c>
       <c r="D13" s="12">
         <v>2196</v>
       </c>
       <c r="E13" s="12">
         <v>2179</v>
       </c>
       <c r="F13" s="12">
         <v>2480</v>
       </c>
       <c r="G13" s="12">
         <v>2447</v>
       </c>
       <c r="H13" s="13">
         <v>2469</v>
       </c>
       <c r="I13" s="12">
         <v>2673</v>
@@ -2087,170 +1826,148 @@
       </c>
       <c r="O13" s="21">
         <v>35</v>
       </c>
       <c r="P13" s="22">
         <v>33</v>
       </c>
       <c r="Q13" s="21">
         <v>36</v>
       </c>
       <c r="R13" s="21">
         <v>15</v>
       </c>
       <c r="S13" s="22">
         <v>30</v>
       </c>
       <c r="T13" s="22">
         <v>24</v>
       </c>
       <c r="U13" s="22">
         <v>30</v>
       </c>
       <c r="V13" s="22">
         <v>29</v>
       </c>
-      <c r="W13" s="32">
+      <c r="W13" s="30">
         <v>29</v>
       </c>
       <c r="X13" s="22">
         <v>28</v>
       </c>
-      <c r="Y13" s="48">
+      <c r="Y13" s="46">
         <v>33</v>
       </c>
       <c r="Z13" s="16">
         <v>27</v>
       </c>
       <c r="AA13" s="16">
         <v>15</v>
       </c>
       <c r="AB13" s="16">
         <v>24</v>
       </c>
       <c r="AC13" s="17">
         <v>37</v>
       </c>
       <c r="AD13" s="17">
         <v>26</v>
       </c>
       <c r="AE13" s="17">
         <v>47</v>
       </c>
       <c r="AF13" s="17">
         <v>50</v>
       </c>
       <c r="AG13" s="17">
         <v>46</v>
       </c>
       <c r="AH13" s="16">
         <v>41</v>
       </c>
       <c r="AI13" s="21">
         <v>53</v>
       </c>
       <c r="AJ13" s="20">
         <v>42</v>
       </c>
-      <c r="AK13" s="49">
+      <c r="AK13" s="47">
         <v>24</v>
       </c>
-      <c r="AL13" s="16">
-[...2 lines deleted...]
-      <c r="AM13" s="17">
+      <c r="AL13" s="29">
+        <v>39</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>33</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>41</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>58</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>59</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>46</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>39</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>53</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>44</v>
+      </c>
+      <c r="AU13" s="29">
+        <v>53</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>41</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>40</v>
+      </c>
+      <c r="AX13" s="29">
         <v>30</v>
       </c>
-      <c r="AN13" s="18">
-[...44 lines deleted...]
-      <c r="BC13" s="31">
+      <c r="AY13" s="29">
+        <v>68</v>
+      </c>
+      <c r="AZ13" s="29">
+        <v>54</v>
+      </c>
+      <c r="BA13" s="29">
         <v>46</v>
       </c>
-      <c r="BD13" s="31">
-[...16 lines deleted...]
-      </c>
+      <c r="BH13" s="19"/>
+      <c r="BI13" s="44"/>
     </row>
     <row r="14" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>2951</v>
       </c>
       <c r="C14" s="11">
         <v>2357</v>
       </c>
       <c r="D14" s="12">
         <v>2217</v>
       </c>
       <c r="E14" s="12">
         <v>1790</v>
       </c>
       <c r="F14" s="12">
         <v>2170</v>
       </c>
       <c r="G14" s="12">
         <v>2537</v>
       </c>
       <c r="H14" s="13">
         <v>2776</v>
       </c>
       <c r="I14" s="12">
         <v>2812</v>
@@ -2272,170 +1989,148 @@
       </c>
       <c r="O14" s="21">
         <v>25</v>
       </c>
       <c r="P14" s="22">
         <v>21</v>
       </c>
       <c r="Q14" s="21">
         <v>26</v>
       </c>
       <c r="R14" s="21">
         <v>27</v>
       </c>
       <c r="S14" s="22">
         <v>28</v>
       </c>
       <c r="T14" s="22">
         <v>32</v>
       </c>
       <c r="U14" s="22">
         <v>31</v>
       </c>
       <c r="V14" s="22">
         <v>23</v>
       </c>
-      <c r="W14" s="32">
+      <c r="W14" s="30">
         <v>33</v>
       </c>
       <c r="X14" s="22">
         <v>24</v>
       </c>
-      <c r="Y14" s="48">
+      <c r="Y14" s="46">
         <v>16</v>
       </c>
       <c r="Z14" s="16">
         <v>35</v>
       </c>
       <c r="AA14" s="16">
         <v>20</v>
       </c>
       <c r="AB14" s="16">
         <v>22</v>
       </c>
       <c r="AC14" s="17">
         <v>29</v>
       </c>
       <c r="AD14" s="17">
         <v>27</v>
       </c>
       <c r="AE14" s="17">
         <v>17</v>
       </c>
       <c r="AF14" s="17">
         <v>50</v>
       </c>
       <c r="AG14" s="17">
         <v>38</v>
       </c>
       <c r="AH14" s="16">
         <v>31</v>
       </c>
       <c r="AI14" s="21">
         <v>33</v>
       </c>
       <c r="AJ14" s="20">
         <v>24</v>
       </c>
-      <c r="AK14" s="49">
+      <c r="AK14" s="47">
         <v>34</v>
       </c>
-      <c r="AL14" s="16">
-[...2 lines deleted...]
-      <c r="AM14" s="17">
+      <c r="AL14" s="29">
+        <v>59</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>42</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>42</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP14" s="29">
         <v>48</v>
       </c>
-      <c r="AN14" s="18">
-[...11 lines deleted...]
-      <c r="AR14" s="31">
+      <c r="AQ14" s="29">
+        <v>43</v>
+      </c>
+      <c r="AR14" s="29">
+        <v>48</v>
+      </c>
+      <c r="AS14" s="29">
+        <v>30</v>
+      </c>
+      <c r="AT14" s="29">
+        <v>71</v>
+      </c>
+      <c r="AU14" s="29">
+        <v>45</v>
+      </c>
+      <c r="AV14" s="19">
         <v>54</v>
       </c>
-      <c r="AS14" s="31">
-[...38 lines deleted...]
-      <c r="BF14" s="31">
+      <c r="AW14" s="44">
+        <v>60</v>
+      </c>
+      <c r="AX14" s="29">
+        <v>33</v>
+      </c>
+      <c r="AY14" s="29">
         <v>71</v>
       </c>
-      <c r="BG14" s="31">
-[...7 lines deleted...]
-      </c>
+      <c r="AZ14" s="29">
+        <v>72</v>
+      </c>
+      <c r="BA14" s="29">
+        <v>64</v>
+      </c>
+      <c r="BH14" s="19"/>
+      <c r="BI14" s="44"/>
     </row>
     <row r="15" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="68" t="s">
+      <c r="A15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11">
         <v>8498</v>
       </c>
       <c r="C15" s="11">
         <v>8286</v>
       </c>
       <c r="D15" s="12">
         <v>7136</v>
       </c>
       <c r="E15" s="12">
         <v>5767</v>
       </c>
       <c r="F15" s="12">
         <v>6467</v>
       </c>
       <c r="G15" s="12">
         <v>7998</v>
       </c>
       <c r="H15" s="13">
         <v>7476</v>
       </c>
       <c r="I15" s="12">
         <v>8445</v>
@@ -2457,170 +2152,148 @@
       </c>
       <c r="O15" s="21">
         <v>44</v>
       </c>
       <c r="P15" s="21">
         <v>30</v>
       </c>
       <c r="Q15" s="21">
         <v>42</v>
       </c>
       <c r="R15" s="21">
         <v>33</v>
       </c>
       <c r="S15" s="21">
         <v>38</v>
       </c>
       <c r="T15" s="22">
         <v>18</v>
       </c>
       <c r="U15" s="22">
         <v>10</v>
       </c>
       <c r="V15" s="22">
         <v>19</v>
       </c>
-      <c r="W15" s="32">
+      <c r="W15" s="30">
         <v>54</v>
       </c>
       <c r="X15" s="22">
         <v>48</v>
       </c>
-      <c r="Y15" s="48">
+      <c r="Y15" s="46">
         <v>27</v>
       </c>
       <c r="Z15" s="16">
         <v>61</v>
       </c>
       <c r="AA15" s="16">
         <v>30</v>
       </c>
       <c r="AB15" s="16">
         <v>36</v>
       </c>
       <c r="AC15" s="17">
         <v>33</v>
       </c>
       <c r="AD15" s="17">
         <v>61</v>
       </c>
       <c r="AE15" s="17">
         <v>47</v>
       </c>
       <c r="AF15" s="17">
         <v>49</v>
       </c>
       <c r="AG15" s="17">
         <v>73</v>
       </c>
       <c r="AH15" s="16">
         <v>28</v>
       </c>
       <c r="AI15" s="21">
         <v>68</v>
       </c>
       <c r="AJ15" s="20">
         <v>59</v>
       </c>
-      <c r="AK15" s="49">
+      <c r="AK15" s="47">
         <v>54</v>
       </c>
-      <c r="AL15" s="16">
-[...5 lines deleted...]
-      <c r="AN15" s="18">
+      <c r="AL15" s="29">
+        <v>105</v>
+      </c>
+      <c r="AM15" s="29">
+        <v>80</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>61</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>99</v>
+      </c>
+      <c r="AP15" s="29">
+        <v>52</v>
+      </c>
+      <c r="AQ15" s="29">
+        <v>79</v>
+      </c>
+      <c r="AR15" s="29">
+        <v>80</v>
+      </c>
+      <c r="AS15" s="29">
         <v>51</v>
       </c>
-      <c r="AO15" s="31">
-[...35 lines deleted...]
-      <c r="BA15" s="31">
+      <c r="AT15" s="29">
+        <v>50</v>
+      </c>
+      <c r="AU15" s="29">
+        <v>68</v>
+      </c>
+      <c r="AV15" s="19">
+        <v>51</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>63</v>
+      </c>
+      <c r="AX15" s="29">
+        <v>131</v>
+      </c>
+      <c r="AY15" s="29">
+        <v>142</v>
+      </c>
+      <c r="AZ15" s="29">
         <v>99</v>
       </c>
-      <c r="BB15" s="31">
-[...22 lines deleted...]
-      </c>
+      <c r="BA15" s="29">
+        <v>67</v>
+      </c>
+      <c r="BH15" s="19"/>
+      <c r="BI15" s="44"/>
     </row>
     <row r="16" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="68" t="s">
+      <c r="A16" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>1736</v>
       </c>
       <c r="C16" s="11">
         <v>1443</v>
       </c>
       <c r="D16" s="12">
         <v>1371</v>
       </c>
       <c r="E16" s="12">
         <v>1369</v>
       </c>
       <c r="F16" s="12">
         <v>1550</v>
       </c>
       <c r="G16" s="12">
         <v>1676</v>
       </c>
       <c r="H16" s="13">
         <v>1721</v>
       </c>
       <c r="I16" s="12">
         <v>1954</v>
@@ -2642,170 +2315,148 @@
       </c>
       <c r="O16" s="21">
         <v>141</v>
       </c>
       <c r="P16" s="21">
         <v>95</v>
       </c>
       <c r="Q16" s="21">
         <v>137</v>
       </c>
       <c r="R16" s="21">
         <v>90</v>
       </c>
       <c r="S16" s="21">
         <v>108</v>
       </c>
       <c r="T16" s="22">
         <v>110</v>
       </c>
       <c r="U16" s="22">
         <v>133</v>
       </c>
       <c r="V16" s="22">
         <v>99</v>
       </c>
-      <c r="W16" s="32">
+      <c r="W16" s="30">
         <v>134</v>
       </c>
       <c r="X16" s="22">
         <v>125</v>
       </c>
-      <c r="Y16" s="48">
+      <c r="Y16" s="46">
         <v>83</v>
       </c>
       <c r="Z16" s="16">
         <v>114</v>
       </c>
       <c r="AA16" s="16">
         <v>63</v>
       </c>
       <c r="AB16" s="16">
         <v>83</v>
       </c>
       <c r="AC16" s="17">
         <v>108</v>
       </c>
       <c r="AD16" s="17">
         <v>151</v>
       </c>
       <c r="AE16" s="17">
         <v>180</v>
       </c>
       <c r="AF16" s="17">
         <v>232</v>
       </c>
       <c r="AG16" s="17">
         <v>229</v>
       </c>
       <c r="AH16" s="16">
         <v>158</v>
       </c>
       <c r="AI16" s="21">
         <v>209</v>
       </c>
       <c r="AJ16" s="20">
         <v>183</v>
       </c>
-      <c r="AK16" s="49">
+      <c r="AK16" s="47">
         <v>216</v>
       </c>
-      <c r="AL16" s="16">
-[...35 lines deleted...]
-      <c r="AX16" s="31">
+      <c r="AL16" s="29">
         <v>237</v>
       </c>
-      <c r="AY16" s="31">
+      <c r="AM16" s="29">
         <v>282</v>
       </c>
-      <c r="AZ16" s="31">
+      <c r="AN16" s="29">
         <v>163</v>
       </c>
-      <c r="BA16" s="31">
+      <c r="AO16" s="29">
         <v>226</v>
       </c>
-      <c r="BB16" s="31">
+      <c r="AP16" s="29">
         <v>195</v>
       </c>
-      <c r="BC16" s="31">
+      <c r="AQ16" s="29">
         <v>164</v>
       </c>
-      <c r="BD16" s="31">
+      <c r="AR16" s="29">
         <v>221</v>
       </c>
-      <c r="BE16" s="31">
+      <c r="AS16" s="29">
         <v>253</v>
       </c>
-      <c r="BF16" s="31">
+      <c r="AT16" s="29">
         <v>212</v>
       </c>
-      <c r="BG16" s="31">
+      <c r="AU16" s="29">
         <v>198</v>
       </c>
-      <c r="BH16" s="19">
+      <c r="AV16" s="19">
         <v>156</v>
       </c>
-      <c r="BI16" s="46">
+      <c r="AW16" s="44">
         <v>237</v>
       </c>
+      <c r="AX16" s="29">
+        <v>307</v>
+      </c>
+      <c r="AY16" s="29">
+        <v>245</v>
+      </c>
+      <c r="AZ16" s="29">
+        <v>207</v>
+      </c>
+      <c r="BA16" s="29">
+        <v>222</v>
+      </c>
+      <c r="BH16" s="19"/>
+      <c r="BI16" s="44"/>
     </row>
     <row r="17" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="68" t="s">
+      <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="11">
         <v>2185</v>
       </c>
       <c r="C17" s="11">
         <v>1777</v>
       </c>
       <c r="D17" s="12">
         <v>1579</v>
       </c>
       <c r="E17" s="12">
         <v>1382</v>
       </c>
       <c r="F17" s="12">
         <v>1552</v>
       </c>
       <c r="G17" s="12">
         <v>1755</v>
       </c>
       <c r="H17" s="13">
         <v>1959</v>
       </c>
       <c r="I17" s="12">
         <v>2397</v>
@@ -2827,170 +2478,148 @@
       </c>
       <c r="O17" s="21">
         <v>38</v>
       </c>
       <c r="P17" s="21">
         <v>28</v>
       </c>
       <c r="Q17" s="21">
         <v>40</v>
       </c>
       <c r="R17" s="21">
         <v>39</v>
       </c>
       <c r="S17" s="21">
         <v>52</v>
       </c>
       <c r="T17" s="22">
         <v>36</v>
       </c>
       <c r="U17" s="22">
         <v>40</v>
       </c>
       <c r="V17" s="22">
         <v>35</v>
       </c>
-      <c r="W17" s="32">
+      <c r="W17" s="30">
         <v>54</v>
       </c>
       <c r="X17" s="22">
         <v>50</v>
       </c>
-      <c r="Y17" s="48">
+      <c r="Y17" s="46">
         <v>32</v>
       </c>
       <c r="Z17" s="16">
         <v>50</v>
       </c>
       <c r="AA17" s="16">
         <v>20</v>
       </c>
       <c r="AB17" s="16">
         <v>38</v>
       </c>
       <c r="AC17" s="17">
         <v>36</v>
       </c>
       <c r="AD17" s="17">
         <v>61</v>
       </c>
       <c r="AE17" s="17">
         <v>61</v>
       </c>
       <c r="AF17" s="17">
         <v>48</v>
       </c>
       <c r="AG17" s="17">
         <v>75</v>
       </c>
       <c r="AH17" s="16">
         <v>76</v>
       </c>
       <c r="AI17" s="20">
         <v>62</v>
       </c>
       <c r="AJ17" s="20">
         <v>43</v>
       </c>
-      <c r="AK17" s="49">
+      <c r="AK17" s="47">
         <v>45</v>
       </c>
-      <c r="AL17" s="16">
-[...11 lines deleted...]
-      <c r="AP17" s="31">
+      <c r="AL17" s="29">
+        <v>109</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>67</v>
+      </c>
+      <c r="AN17" s="29">
+        <v>60</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>45</v>
+      </c>
+      <c r="AP17" s="29">
+        <v>54</v>
+      </c>
+      <c r="AQ17" s="29">
+        <v>57</v>
+      </c>
+      <c r="AR17" s="29">
+        <v>83</v>
+      </c>
+      <c r="AS17" s="29">
+        <v>72</v>
+      </c>
+      <c r="AT17" s="29">
+        <v>66</v>
+      </c>
+      <c r="AU17" s="29">
+        <v>75</v>
+      </c>
+      <c r="AV17" s="19">
         <v>59</v>
       </c>
-      <c r="AQ17" s="31">
-[...26 lines deleted...]
-      <c r="AZ17" s="31">
+      <c r="AW17" s="44">
         <v>60</v>
       </c>
-      <c r="BA17" s="31">
-[...17 lines deleted...]
-      <c r="BG17" s="31">
+      <c r="AX17" s="29">
         <v>75</v>
       </c>
-      <c r="BH17" s="19">
-[...4 lines deleted...]
-      </c>
+      <c r="AY17" s="29">
+        <v>69</v>
+      </c>
+      <c r="AZ17" s="29">
+        <v>93</v>
+      </c>
+      <c r="BA17" s="29">
+        <v>101</v>
+      </c>
+      <c r="BH17" s="19"/>
+      <c r="BI17" s="44"/>
     </row>
     <row r="18" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="68" t="s">
+      <c r="A18" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="11">
         <v>3453</v>
       </c>
       <c r="C18" s="11">
         <v>3082</v>
       </c>
       <c r="D18" s="12">
         <v>2859</v>
       </c>
       <c r="E18" s="12">
         <v>2403</v>
       </c>
       <c r="F18" s="12">
         <v>2268</v>
       </c>
       <c r="G18" s="12">
         <v>2582</v>
       </c>
       <c r="H18" s="13">
         <v>2807</v>
       </c>
       <c r="I18" s="12">
         <v>3335</v>
@@ -3012,268 +2641,239 @@
       </c>
       <c r="O18" s="21">
         <v>56</v>
       </c>
       <c r="P18" s="21">
         <v>46</v>
       </c>
       <c r="Q18" s="21">
         <v>58</v>
       </c>
       <c r="R18" s="21">
         <v>50</v>
       </c>
       <c r="S18" s="21">
         <v>75</v>
       </c>
       <c r="T18" s="22">
         <v>69</v>
       </c>
       <c r="U18" s="22">
         <v>62</v>
       </c>
       <c r="V18" s="22">
         <v>109</v>
       </c>
-      <c r="W18" s="32">
+      <c r="W18" s="30">
         <v>66</v>
       </c>
       <c r="X18" s="22">
         <v>105</v>
       </c>
-      <c r="Y18" s="48">
+      <c r="Y18" s="46">
         <v>65</v>
       </c>
       <c r="Z18" s="16">
         <v>54</v>
       </c>
       <c r="AA18" s="16">
         <v>39</v>
       </c>
       <c r="AB18" s="16">
         <v>64</v>
       </c>
       <c r="AC18" s="17">
         <v>61</v>
       </c>
       <c r="AD18" s="17">
         <v>48</v>
       </c>
       <c r="AE18" s="17">
         <v>100</v>
       </c>
       <c r="AF18" s="17">
         <v>96</v>
       </c>
       <c r="AG18" s="17">
         <v>159</v>
       </c>
       <c r="AH18" s="16">
         <v>139</v>
       </c>
       <c r="AI18" s="20">
         <v>103</v>
       </c>
       <c r="AJ18" s="20">
         <v>69</v>
       </c>
-      <c r="AK18" s="49">
+      <c r="AK18" s="47">
         <v>54</v>
       </c>
-      <c r="AL18" s="16">
-[...2 lines deleted...]
-      <c r="AM18" s="17">
+      <c r="AL18" s="29">
+        <v>111</v>
+      </c>
+      <c r="AM18" s="29">
         <v>121</v>
       </c>
-      <c r="AN18" s="18">
-[...2 lines deleted...]
-      <c r="AO18" s="31">
+      <c r="AN18" s="29">
+        <v>94</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>119</v>
+      </c>
+      <c r="AP18" s="29">
         <v>107</v>
       </c>
-      <c r="AP18" s="31">
-[...17 lines deleted...]
-      <c r="AV18" s="31">
+      <c r="AQ18" s="29">
         <v>142</v>
       </c>
-      <c r="AW18" s="46">
-[...5 lines deleted...]
-      <c r="AY18" s="31">
+      <c r="AR18" s="29">
         <v>121</v>
       </c>
-      <c r="AZ18" s="31">
-[...14 lines deleted...]
-      <c r="BE18" s="31">
+      <c r="AS18" s="29">
         <v>149</v>
       </c>
-      <c r="BF18" s="31">
+      <c r="AT18" s="29">
         <v>235</v>
       </c>
-      <c r="BG18" s="31">
+      <c r="AU18" s="29">
         <v>95</v>
       </c>
-      <c r="BH18" s="19">
+      <c r="AV18" s="19">
         <v>88</v>
       </c>
-      <c r="BI18" s="46">
+      <c r="AW18" s="44">
         <v>70</v>
       </c>
+      <c r="AX18" s="29">
+        <v>110</v>
+      </c>
+      <c r="AY18" s="29">
+        <v>131</v>
+      </c>
+      <c r="AZ18" s="29">
+        <v>153</v>
+      </c>
+      <c r="BA18" s="29">
+        <v>130</v>
+      </c>
+      <c r="BH18" s="19"/>
+      <c r="BI18" s="44"/>
     </row>
     <row r="19" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="68" t="s">
+      <c r="A19" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="15"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="22"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="22"/>
       <c r="U19" s="22"/>
       <c r="V19" s="22"/>
-      <c r="W19" s="32"/>
+      <c r="W19" s="30"/>
       <c r="X19" s="22"/>
-      <c r="Y19" s="48"/>
+      <c r="Y19" s="46"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="17"/>
       <c r="AE19" s="17"/>
       <c r="AF19" s="17"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
-      <c r="AK19" s="49"/>
-[...3 lines deleted...]
-      <c r="AR19" s="31">
+      <c r="AK19" s="47"/>
+      <c r="AL19" s="29">
+        <v>237</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>148</v>
+      </c>
+      <c r="AN19" s="29">
+        <v>111</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>122</v>
+      </c>
+      <c r="AP19" s="29">
+        <v>89</v>
+      </c>
+      <c r="AQ19" s="29">
         <v>99</v>
       </c>
-      <c r="AS19" s="31">
-[...32 lines deleted...]
-      <c r="BD19" s="31">
+      <c r="AR19" s="29">
         <v>88</v>
       </c>
-      <c r="BE19" s="31">
+      <c r="AS19" s="29">
         <v>124</v>
       </c>
-      <c r="BF19" s="31">
+      <c r="AT19" s="29">
         <v>145</v>
       </c>
-      <c r="BG19" s="31">
+      <c r="AU19" s="29">
         <v>131</v>
       </c>
-      <c r="BH19" s="19">
+      <c r="AV19" s="19">
         <v>83</v>
       </c>
-      <c r="BI19" s="46">
+      <c r="AW19" s="44">
         <v>78</v>
       </c>
+      <c r="AX19" s="29">
+        <v>117</v>
+      </c>
+      <c r="AY19" s="29">
+        <v>145</v>
+      </c>
+      <c r="AZ19" s="29">
+        <v>187</v>
+      </c>
+      <c r="BA19" s="29">
+        <v>108</v>
+      </c>
+      <c r="BH19" s="19"/>
+      <c r="BI19" s="44"/>
     </row>
     <row r="20" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="68" t="s">
+      <c r="A20" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>13</v>
@@ -3295,170 +2895,148 @@
       </c>
       <c r="O20" s="21">
         <v>98</v>
       </c>
       <c r="P20" s="21">
         <v>52</v>
       </c>
       <c r="Q20" s="21">
         <v>70</v>
       </c>
       <c r="R20" s="21">
         <v>59</v>
       </c>
       <c r="S20" s="21">
         <v>72</v>
       </c>
       <c r="T20" s="22">
         <v>56</v>
       </c>
       <c r="U20" s="22">
         <v>95</v>
       </c>
       <c r="V20" s="22">
         <v>95</v>
       </c>
-      <c r="W20" s="32">
+      <c r="W20" s="30">
         <v>112</v>
       </c>
       <c r="X20" s="22">
         <v>108</v>
       </c>
-      <c r="Y20" s="48">
+      <c r="Y20" s="46">
         <v>66</v>
       </c>
       <c r="Z20" s="16">
         <v>92</v>
       </c>
       <c r="AA20" s="16">
         <v>48</v>
       </c>
       <c r="AB20" s="16">
         <v>70</v>
       </c>
       <c r="AC20" s="17">
         <v>75</v>
       </c>
       <c r="AD20" s="17">
         <v>75</v>
       </c>
       <c r="AE20" s="17">
         <v>130</v>
       </c>
       <c r="AF20" s="17">
         <v>111</v>
       </c>
       <c r="AG20" s="17">
         <v>167</v>
       </c>
       <c r="AH20" s="16">
         <v>101</v>
       </c>
       <c r="AI20" s="20">
         <v>115</v>
       </c>
       <c r="AJ20" s="20">
         <v>106</v>
       </c>
-      <c r="AK20" s="49">
+      <c r="AK20" s="47">
         <v>104</v>
       </c>
-      <c r="AL20" s="16">
-[...2 lines deleted...]
-      <c r="AM20" s="17">
+      <c r="AL20" s="29">
+        <v>180</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>136</v>
+      </c>
+      <c r="AN20" s="29">
         <v>134</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AO20" s="29">
+        <v>120</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>92</v>
+      </c>
+      <c r="AQ20" s="29">
+        <v>139</v>
+      </c>
+      <c r="AR20" s="29">
+        <v>148</v>
+      </c>
+      <c r="AS20" s="29">
+        <v>149</v>
+      </c>
+      <c r="AT20" s="29">
+        <v>170</v>
+      </c>
+      <c r="AU20" s="29">
+        <v>139</v>
+      </c>
+      <c r="AV20" s="19">
+        <v>130</v>
+      </c>
+      <c r="AW20" s="44">
         <v>125</v>
       </c>
-      <c r="AO20" s="31">
-[...61 lines deleted...]
-      </c>
+      <c r="AX20" s="29">
+        <v>150</v>
+      </c>
+      <c r="AY20" s="29">
+        <v>186</v>
+      </c>
+      <c r="AZ20" s="29">
+        <v>205</v>
+      </c>
+      <c r="BA20" s="29">
+        <v>121</v>
+      </c>
+      <c r="BH20" s="19"/>
+      <c r="BI20" s="44"/>
     </row>
     <row r="21" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>3379</v>
       </c>
       <c r="C21" s="11">
         <v>2859</v>
       </c>
       <c r="D21" s="12">
         <v>2797</v>
       </c>
       <c r="E21" s="12">
         <v>2455</v>
       </c>
       <c r="F21" s="12">
         <v>2646</v>
       </c>
       <c r="G21" s="12">
         <v>3330</v>
       </c>
       <c r="H21" s="13">
         <v>3161</v>
       </c>
       <c r="I21" s="12">
         <v>3419</v>
@@ -3480,170 +3058,148 @@
       </c>
       <c r="O21" s="21">
         <v>27</v>
       </c>
       <c r="P21" s="21">
         <v>29</v>
       </c>
       <c r="Q21" s="21">
         <v>24</v>
       </c>
       <c r="R21" s="21">
         <v>18</v>
       </c>
       <c r="S21" s="21">
         <v>40</v>
       </c>
       <c r="T21" s="22">
         <v>22</v>
       </c>
       <c r="U21" s="22">
         <v>31</v>
       </c>
       <c r="V21" s="22">
         <v>31</v>
       </c>
-      <c r="W21" s="32">
+      <c r="W21" s="30">
         <v>55</v>
       </c>
       <c r="X21" s="22">
         <v>26</v>
       </c>
-      <c r="Y21" s="48">
+      <c r="Y21" s="46">
         <v>17</v>
       </c>
       <c r="Z21" s="16">
         <v>34</v>
       </c>
       <c r="AA21" s="16">
         <v>19</v>
       </c>
       <c r="AB21" s="16">
         <v>35</v>
       </c>
       <c r="AC21" s="17">
         <v>38</v>
       </c>
       <c r="AD21" s="17">
         <v>37</v>
       </c>
       <c r="AE21" s="17">
         <v>44</v>
       </c>
       <c r="AF21" s="17">
         <v>44</v>
       </c>
       <c r="AG21" s="17">
         <v>32</v>
       </c>
       <c r="AH21" s="16">
         <v>24</v>
       </c>
       <c r="AI21" s="20">
         <v>56</v>
       </c>
       <c r="AJ21" s="20">
         <v>57</v>
       </c>
-      <c r="AK21" s="49">
+      <c r="AK21" s="47">
         <v>31</v>
       </c>
-      <c r="AL21" s="16">
+      <c r="AL21" s="29">
+        <v>94</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>54</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>31</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>28</v>
+      </c>
+      <c r="AP21" s="29">
+        <v>49</v>
+      </c>
+      <c r="AQ21" s="29">
+        <v>61</v>
+      </c>
+      <c r="AR21" s="29">
         <v>51</v>
       </c>
-      <c r="AM21" s="17">
-[...20 lines deleted...]
-      <c r="AT21" s="31">
+      <c r="AS21" s="29">
+        <v>61</v>
+      </c>
+      <c r="AT21" s="29">
         <v>74</v>
       </c>
-      <c r="AU21" s="31">
-[...2 lines deleted...]
-      <c r="AV21" s="31">
+      <c r="AU21" s="29">
+        <v>69</v>
+      </c>
+      <c r="AV21" s="19">
         <v>55</v>
       </c>
-      <c r="AW21" s="46">
-[...5 lines deleted...]
-      <c r="AY21" s="31">
+      <c r="AW21" s="44">
+        <v>59</v>
+      </c>
+      <c r="AX21" s="29">
+        <v>21</v>
+      </c>
+      <c r="AY21" s="29">
+        <v>79</v>
+      </c>
+      <c r="AZ21" s="29">
+        <v>50</v>
+      </c>
+      <c r="BA21" s="29">
         <v>54</v>
       </c>
-      <c r="AZ21" s="31">
-[...28 lines deleted...]
-      </c>
+      <c r="BH21" s="19"/>
+      <c r="BI21" s="44"/>
     </row>
     <row r="22" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="15"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="22" t="s">
         <v>13</v>
@@ -3683,128 +3239,106 @@
       </c>
       <c r="AC22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK22" s="48" t="s">
-[...20 lines deleted...]
-      <c r="AR22" s="31">
+      <c r="AK22" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="29">
+        <v>175</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>123</v>
+      </c>
+      <c r="AN22" s="29">
+        <v>129</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>82</v>
+      </c>
+      <c r="AP22" s="29">
+        <v>102</v>
+      </c>
+      <c r="AQ22" s="29">
         <v>98</v>
       </c>
-      <c r="AS22" s="31">
-[...29 lines deleted...]
-      <c r="BC22" s="31">
+      <c r="AR22" s="29">
+        <v>94</v>
+      </c>
+      <c r="AS22" s="29">
+        <v>90</v>
+      </c>
+      <c r="AT22" s="29">
         <v>98</v>
       </c>
-      <c r="BD22" s="31">
-[...8 lines deleted...]
-      <c r="BG22" s="31">
+      <c r="AU22" s="29">
         <v>91</v>
       </c>
-      <c r="BH22" s="19">
+      <c r="AV22" s="19">
         <v>78</v>
       </c>
-      <c r="BI22" s="46">
+      <c r="AW22" s="44">
         <v>95</v>
       </c>
+      <c r="AX22" s="29">
+        <v>133</v>
+      </c>
+      <c r="AY22" s="29">
+        <v>155</v>
+      </c>
+      <c r="AZ22" s="29">
+        <v>158</v>
+      </c>
+      <c r="BA22" s="29">
+        <v>107</v>
+      </c>
+      <c r="BH22" s="19"/>
+      <c r="BI22" s="44"/>
     </row>
     <row r="23" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="11">
         <v>1917</v>
       </c>
       <c r="C23" s="11">
         <v>1707</v>
       </c>
       <c r="D23" s="12">
         <v>1818</v>
       </c>
       <c r="E23" s="12">
         <v>1493</v>
       </c>
       <c r="F23" s="12">
         <v>1662</v>
       </c>
       <c r="G23" s="12">
         <v>2318</v>
       </c>
       <c r="H23" s="13">
         <v>2287</v>
       </c>
       <c r="I23" s="12">
         <v>2385</v>
@@ -3826,235 +3360,213 @@
       </c>
       <c r="O23" s="21">
         <v>148</v>
       </c>
       <c r="P23" s="21">
         <v>118</v>
       </c>
       <c r="Q23" s="21">
         <v>148</v>
       </c>
       <c r="R23" s="21">
         <v>122</v>
       </c>
       <c r="S23" s="21">
         <v>118</v>
       </c>
       <c r="T23" s="22">
         <v>104</v>
       </c>
       <c r="U23" s="22">
         <v>121</v>
       </c>
       <c r="V23" s="22">
         <v>166</v>
       </c>
-      <c r="W23" s="32">
+      <c r="W23" s="30">
         <v>145</v>
       </c>
       <c r="X23" s="22">
         <v>201</v>
       </c>
-      <c r="Y23" s="48">
+      <c r="Y23" s="46">
         <v>110</v>
       </c>
       <c r="Z23" s="16">
         <v>133</v>
       </c>
       <c r="AA23" s="16">
         <v>58</v>
       </c>
       <c r="AB23" s="16">
         <v>115</v>
       </c>
       <c r="AC23" s="17">
         <v>129</v>
       </c>
       <c r="AD23" s="17">
         <v>126</v>
       </c>
       <c r="AE23" s="17">
         <v>126</v>
       </c>
       <c r="AF23" s="21">
         <v>166</v>
       </c>
       <c r="AG23" s="21">
         <v>244</v>
       </c>
       <c r="AH23" s="22">
         <v>160</v>
       </c>
       <c r="AI23" s="20">
         <v>210</v>
       </c>
       <c r="AJ23" s="19">
         <v>176</v>
       </c>
-      <c r="AK23" s="46">
+      <c r="AK23" s="44">
         <v>190</v>
       </c>
-      <c r="AL23" s="22">
-[...35 lines deleted...]
-      <c r="AX23" s="31">
+      <c r="AL23" s="29">
         <v>176</v>
       </c>
-      <c r="AY23" s="31">
+      <c r="AM23" s="29">
         <v>190</v>
       </c>
-      <c r="AZ23" s="31">
+      <c r="AN23" s="29">
         <v>117</v>
       </c>
-      <c r="BA23" s="31">
+      <c r="AO23" s="29">
         <v>145</v>
       </c>
-      <c r="BB23" s="31">
+      <c r="AP23" s="29">
         <v>115</v>
       </c>
-      <c r="BC23" s="31">
+      <c r="AQ23" s="29">
         <v>115</v>
       </c>
-      <c r="BD23" s="31">
+      <c r="AR23" s="29">
         <v>131</v>
       </c>
-      <c r="BE23" s="31">
+      <c r="AS23" s="29">
         <v>126</v>
       </c>
-      <c r="BF23" s="31">
+      <c r="AT23" s="29">
         <v>151</v>
       </c>
-      <c r="BG23" s="31">
+      <c r="AU23" s="29">
         <v>222</v>
       </c>
-      <c r="BH23" s="19">
+      <c r="AV23" s="19">
         <v>190</v>
       </c>
-      <c r="BI23" s="46">
+      <c r="AW23" s="44">
         <v>136</v>
       </c>
+      <c r="AX23" s="29">
+        <v>142</v>
+      </c>
+      <c r="AY23" s="29">
+        <v>254</v>
+      </c>
+      <c r="AZ23" s="29">
+        <v>157</v>
+      </c>
+      <c r="BA23" s="29">
+        <v>134</v>
+      </c>
+      <c r="BH23" s="19"/>
+      <c r="BI23" s="44"/>
     </row>
-    <row r="24" spans="1:61" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="76" t="s">
+    <row r="24" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="76"/>
-[...58 lines deleted...]
-      <c r="BI24" s="77"/>
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="84"/>
+      <c r="O24" s="84"/>
+      <c r="P24" s="84"/>
+      <c r="Q24" s="84"/>
+      <c r="R24" s="84"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="84"/>
+      <c r="U24" s="84"/>
+      <c r="V24" s="84"/>
+      <c r="W24" s="84"/>
+      <c r="X24" s="84"/>
+      <c r="Y24" s="84"/>
+      <c r="Z24" s="84"/>
+      <c r="AA24" s="84"/>
+      <c r="AB24" s="84"/>
+      <c r="AC24" s="84"/>
+      <c r="AD24" s="84"/>
+      <c r="AE24" s="84"/>
+      <c r="AF24" s="84"/>
+      <c r="AG24" s="84"/>
+      <c r="AH24" s="84"/>
+      <c r="AI24" s="84"/>
+      <c r="AJ24" s="84"/>
+      <c r="AK24" s="84"/>
+      <c r="AL24" s="84"/>
+      <c r="AM24" s="84"/>
+      <c r="AN24" s="84"/>
+      <c r="AO24" s="84"/>
+      <c r="AP24" s="84"/>
+      <c r="AQ24" s="84"/>
+      <c r="AR24" s="84"/>
+      <c r="AS24" s="84"/>
+      <c r="AT24" s="84"/>
+      <c r="AU24" s="84"/>
+      <c r="AV24" s="84"/>
+      <c r="AW24" s="84"/>
+      <c r="AX24" s="84"/>
+      <c r="AY24" s="84"/>
+      <c r="AZ24" s="84"/>
+      <c r="BA24" s="84"/>
+      <c r="BB24" s="84"/>
+      <c r="BC24" s="84"/>
+      <c r="BD24" s="84"/>
+      <c r="BE24" s="84"/>
+      <c r="BF24" s="84"/>
+      <c r="BG24" s="84"/>
+      <c r="BH24" s="84"/>
+      <c r="BI24" s="84"/>
     </row>
-    <row r="25" spans="1:61" s="40" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="39" t="s">
+    <row r="25" spans="1:61" s="38" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="23">
         <v>2669</v>
       </c>
       <c r="C25" s="23">
         <v>2081</v>
       </c>
       <c r="D25" s="24">
         <v>1758</v>
       </c>
       <c r="E25" s="24">
         <v>1363</v>
       </c>
       <c r="F25" s="24">
         <v>1274</v>
       </c>
       <c r="G25" s="24">
         <v>1485</v>
       </c>
       <c r="H25" s="25">
         <v>1635</v>
       </c>
       <c r="I25" s="24">
         <v>1768</v>
@@ -4076,170 +3588,154 @@
       </c>
       <c r="O25" s="21">
         <v>764</v>
       </c>
       <c r="P25" s="21">
         <v>566</v>
       </c>
       <c r="Q25" s="21">
         <v>757</v>
       </c>
       <c r="R25" s="21">
         <v>674</v>
       </c>
       <c r="S25" s="21">
         <v>780</v>
       </c>
       <c r="T25" s="22">
         <v>810</v>
       </c>
       <c r="U25" s="22">
         <v>866</v>
       </c>
       <c r="V25" s="22">
         <v>998</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W25" s="49">
         <v>1168</v>
       </c>
       <c r="X25" s="22">
         <v>1275</v>
       </c>
-      <c r="Y25" s="48">
+      <c r="Y25" s="46">
         <v>801</v>
       </c>
       <c r="Z25" s="16">
         <v>902</v>
       </c>
       <c r="AA25" s="16">
         <v>525</v>
       </c>
       <c r="AB25" s="16">
         <v>718</v>
       </c>
       <c r="AC25" s="17">
         <v>891</v>
       </c>
       <c r="AD25" s="17">
         <v>871</v>
       </c>
       <c r="AE25" s="17">
         <v>1210</v>
       </c>
       <c r="AF25" s="17">
         <v>1387</v>
       </c>
       <c r="AG25" s="17">
         <v>1546</v>
       </c>
       <c r="AH25" s="17">
         <v>1039</v>
       </c>
       <c r="AI25" s="20">
         <v>1383</v>
       </c>
       <c r="AJ25" s="20">
         <v>973</v>
       </c>
-      <c r="AK25" s="49">
+      <c r="AK25" s="47">
         <v>1281</v>
       </c>
-      <c r="AL25" s="16">
-[...23 lines deleted...]
-      <c r="AT25" s="31">
+      <c r="AL25" s="29">
+        <v>1911</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>1692</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>1275</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>1490</v>
+      </c>
+      <c r="AP25" s="29">
+        <v>1527</v>
+      </c>
+      <c r="AQ25" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AR25" s="29">
+        <v>1825</v>
+      </c>
+      <c r="AS25" s="29">
+        <v>2003</v>
+      </c>
+      <c r="AT25" s="29">
         <v>1928</v>
       </c>
-      <c r="AU25" s="31">
-[...35 lines deleted...]
-      <c r="BG25" s="31">
+      <c r="AU25" s="29">
         <v>1634</v>
       </c>
-      <c r="BH25" s="19">
+      <c r="AV25" s="19">
         <v>1419</v>
       </c>
-      <c r="BI25" s="46">
+      <c r="AW25" s="44">
         <v>1324</v>
       </c>
+      <c r="AX25" s="29">
+        <v>1769</v>
+      </c>
+      <c r="AY25" s="29">
+        <v>1667</v>
+      </c>
+      <c r="AZ25" s="29">
+        <v>1668</v>
+      </c>
+      <c r="BA25" s="29">
+        <v>1437</v>
+      </c>
+      <c r="BB25" s="29"/>
+      <c r="BC25" s="29"/>
+      <c r="BD25" s="29"/>
+      <c r="BE25" s="29"/>
+      <c r="BF25" s="29"/>
+      <c r="BG25" s="29"/>
+      <c r="BH25" s="19"/>
+      <c r="BI25" s="44"/>
     </row>
     <row r="26" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="68" t="s">
+      <c r="A26" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11">
         <v>2972</v>
       </c>
       <c r="C26" s="11">
         <v>2503</v>
       </c>
       <c r="D26" s="12">
         <v>2357</v>
       </c>
       <c r="E26" s="12">
         <v>2260</v>
       </c>
       <c r="F26" s="12">
         <v>2344</v>
       </c>
       <c r="G26" s="12">
         <v>2639</v>
       </c>
       <c r="H26" s="13">
         <v>2671</v>
       </c>
       <c r="I26" s="12">
         <v>2939</v>
@@ -4261,170 +3757,148 @@
       </c>
       <c r="O26" s="21">
         <v>615</v>
       </c>
       <c r="P26" s="21">
         <v>466</v>
       </c>
       <c r="Q26" s="21">
         <v>625</v>
       </c>
       <c r="R26" s="21">
         <v>589</v>
       </c>
       <c r="S26" s="21">
         <v>674</v>
       </c>
       <c r="T26" s="22">
         <v>704</v>
       </c>
       <c r="U26" s="22">
         <v>729</v>
       </c>
       <c r="V26" s="22">
         <v>893</v>
       </c>
-      <c r="W26" s="32">
+      <c r="W26" s="30">
         <v>1049</v>
       </c>
       <c r="X26" s="22">
         <v>1158</v>
       </c>
-      <c r="Y26" s="48">
+      <c r="Y26" s="46">
         <v>706</v>
       </c>
       <c r="Z26" s="16">
         <v>785</v>
       </c>
       <c r="AA26" s="16">
         <v>455</v>
       </c>
       <c r="AB26" s="16">
         <v>620</v>
       </c>
       <c r="AC26" s="17">
         <v>770</v>
       </c>
       <c r="AD26" s="17">
         <v>740</v>
       </c>
       <c r="AE26" s="17">
         <v>1034</v>
       </c>
       <c r="AF26" s="17">
         <v>1151</v>
       </c>
       <c r="AG26" s="17">
         <v>1338</v>
       </c>
       <c r="AH26" s="17">
         <v>871</v>
       </c>
       <c r="AI26" s="20">
         <v>1171</v>
       </c>
       <c r="AJ26" s="20">
         <v>776</v>
       </c>
-      <c r="AK26" s="49">
+      <c r="AK26" s="47">
         <v>1111</v>
       </c>
-      <c r="AL26" s="16">
-[...14 lines deleted...]
-      <c r="AQ26" s="31">
+      <c r="AL26" s="29">
+        <v>1692</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>1428</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>1076</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>1242</v>
+      </c>
+      <c r="AP26" s="29">
+        <v>1295</v>
+      </c>
+      <c r="AQ26" s="29">
+        <v>1364</v>
+      </c>
+      <c r="AR26" s="29">
+        <v>1590</v>
+      </c>
+      <c r="AS26" s="29">
+        <v>1693</v>
+      </c>
+      <c r="AT26" s="29">
+        <v>1683</v>
+      </c>
+      <c r="AU26" s="29">
+        <v>1405</v>
+      </c>
+      <c r="AV26" s="19">
+        <v>1221</v>
+      </c>
+      <c r="AW26" s="44">
+        <v>1053</v>
+      </c>
+      <c r="AX26" s="29">
+        <v>1497</v>
+      </c>
+      <c r="AY26" s="29">
+        <v>1376</v>
+      </c>
+      <c r="AZ26" s="29">
+        <v>1428</v>
+      </c>
+      <c r="BA26" s="29">
         <v>1205</v>
       </c>
-      <c r="AR26" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="BH26" s="19"/>
+      <c r="BI26" s="44"/>
     </row>
     <row r="27" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>1808</v>
       </c>
       <c r="C27" s="11">
         <v>1610</v>
       </c>
       <c r="D27" s="12">
         <v>1676</v>
       </c>
       <c r="E27" s="12">
         <v>1450</v>
       </c>
       <c r="F27" s="12">
         <v>1584</v>
       </c>
       <c r="G27" s="12">
         <v>1917</v>
       </c>
       <c r="H27" s="13">
         <v>1996</v>
       </c>
       <c r="I27" s="12">
         <v>2277</v>
@@ -4446,170 +3920,148 @@
       </c>
       <c r="O27" s="21">
         <v>35</v>
       </c>
       <c r="P27" s="21">
         <v>33</v>
       </c>
       <c r="Q27" s="21">
         <v>36</v>
       </c>
       <c r="R27" s="21">
         <v>15</v>
       </c>
       <c r="S27" s="21">
         <v>30</v>
       </c>
       <c r="T27" s="22">
         <v>24</v>
       </c>
       <c r="U27" s="22">
         <v>30</v>
       </c>
       <c r="V27" s="22">
         <v>29</v>
       </c>
-      <c r="W27" s="32">
+      <c r="W27" s="30">
         <v>29</v>
       </c>
       <c r="X27" s="22">
         <v>28</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="46">
         <v>33</v>
       </c>
       <c r="Z27" s="16">
         <v>27</v>
       </c>
       <c r="AA27" s="16">
         <v>15</v>
       </c>
       <c r="AB27" s="16">
         <v>24</v>
       </c>
       <c r="AC27" s="17">
         <v>37</v>
       </c>
       <c r="AD27" s="17">
         <v>26</v>
       </c>
       <c r="AE27" s="17">
         <v>47</v>
       </c>
       <c r="AF27" s="17">
         <v>50</v>
       </c>
       <c r="AG27" s="17">
         <v>46</v>
       </c>
       <c r="AH27" s="18">
         <v>41</v>
       </c>
       <c r="AI27" s="20">
         <v>53</v>
       </c>
       <c r="AJ27" s="20">
         <v>42</v>
       </c>
-      <c r="AK27" s="49">
+      <c r="AK27" s="47">
         <v>24</v>
       </c>
-      <c r="AL27" s="17">
-[...2 lines deleted...]
-      <c r="AM27" s="17">
+      <c r="AL27" s="29">
+        <v>39</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>33</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>41</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>58</v>
+      </c>
+      <c r="AP27" s="29">
+        <v>59</v>
+      </c>
+      <c r="AQ27" s="29">
+        <v>46</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>39</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>53</v>
+      </c>
+      <c r="AT27" s="29">
+        <v>44</v>
+      </c>
+      <c r="AU27" s="29">
+        <v>53</v>
+      </c>
+      <c r="AV27" s="19">
+        <v>41</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>40</v>
+      </c>
+      <c r="AX27" s="29">
         <v>30</v>
       </c>
-      <c r="AN27" s="18">
-[...44 lines deleted...]
-      <c r="BC27" s="31">
+      <c r="AY27" s="29">
+        <v>68</v>
+      </c>
+      <c r="AZ27" s="29">
+        <v>54</v>
+      </c>
+      <c r="BA27" s="29">
         <v>46</v>
       </c>
-      <c r="BD27" s="31">
-[...16 lines deleted...]
-      </c>
+      <c r="BH27" s="19"/>
+      <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="68" t="s">
+      <c r="A28" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>1180</v>
       </c>
       <c r="C28" s="11">
         <v>1008</v>
       </c>
       <c r="D28" s="12">
         <v>1037</v>
       </c>
       <c r="E28" s="12">
         <v>950</v>
       </c>
       <c r="F28" s="12">
         <v>868</v>
       </c>
       <c r="G28" s="12">
         <v>1238</v>
       </c>
       <c r="H28" s="13">
         <v>1242</v>
       </c>
       <c r="I28" s="12">
         <v>1478</v>
@@ -4631,170 +4083,148 @@
       </c>
       <c r="O28" s="21">
         <v>106</v>
       </c>
       <c r="P28" s="21">
         <v>60</v>
       </c>
       <c r="Q28" s="21">
         <v>89</v>
       </c>
       <c r="R28" s="21">
         <v>62</v>
       </c>
       <c r="S28" s="21">
         <v>72</v>
       </c>
       <c r="T28" s="22">
         <v>72</v>
       </c>
       <c r="U28" s="22">
         <v>95</v>
       </c>
       <c r="V28" s="22">
         <v>61</v>
       </c>
-      <c r="W28" s="32">
+      <c r="W28" s="30">
         <v>77</v>
       </c>
       <c r="X28" s="22">
         <v>77</v>
       </c>
-      <c r="Y28" s="48">
+      <c r="Y28" s="46">
         <v>55</v>
       </c>
       <c r="Z28" s="16">
         <v>79</v>
       </c>
       <c r="AA28" s="16">
         <v>48</v>
       </c>
       <c r="AB28" s="16">
         <v>62</v>
       </c>
       <c r="AC28" s="17">
         <v>70</v>
       </c>
       <c r="AD28" s="17">
         <v>93</v>
       </c>
       <c r="AE28" s="17">
         <v>110</v>
       </c>
       <c r="AF28" s="17">
         <v>172</v>
       </c>
       <c r="AG28" s="17">
         <v>139</v>
       </c>
       <c r="AH28" s="17">
         <v>108</v>
       </c>
       <c r="AI28" s="20">
         <v>139</v>
       </c>
       <c r="AJ28" s="20">
         <v>135</v>
       </c>
-      <c r="AK28" s="49">
+      <c r="AK28" s="47">
         <v>133</v>
       </c>
-      <c r="AL28" s="17">
-[...8 lines deleted...]
-      <c r="AO28" s="31">
+      <c r="AL28" s="29">
+        <v>137</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>185</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>118</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>158</v>
+      </c>
+      <c r="AP28" s="29">
+        <v>143</v>
+      </c>
+      <c r="AQ28" s="29">
+        <v>103</v>
+      </c>
+      <c r="AR28" s="29">
         <v>156</v>
       </c>
-      <c r="AP28" s="31">
-[...20 lines deleted...]
-      <c r="AW28" s="46">
+      <c r="AS28" s="29">
+        <v>191</v>
+      </c>
+      <c r="AT28" s="29">
+        <v>153</v>
+      </c>
+      <c r="AU28" s="29">
         <v>133</v>
       </c>
-      <c r="AX28" s="31">
-[...29 lines deleted...]
-      <c r="BH28" s="19">
+      <c r="AV28" s="19">
         <v>126</v>
       </c>
-      <c r="BI28" s="46">
+      <c r="AW28" s="44">
         <v>189</v>
       </c>
+      <c r="AX28" s="29">
+        <v>199</v>
+      </c>
+      <c r="AY28" s="29">
+        <v>154</v>
+      </c>
+      <c r="AZ28" s="29">
+        <v>130</v>
+      </c>
+      <c r="BA28" s="29">
+        <v>135</v>
+      </c>
+      <c r="BH28" s="19"/>
+      <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="15"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="21" t="s">
         <v>13</v>
@@ -4834,128 +4264,106 @@
       </c>
       <c r="AC29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AD29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AK29" s="62" t="s">
-[...35 lines deleted...]
-      <c r="AW29" s="46">
+      <c r="AK29" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>22</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>28</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>23</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>16</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>17</v>
+      </c>
+      <c r="AR29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>34</v>
+      </c>
+      <c r="AT29" s="29">
         <v>26</v>
       </c>
-      <c r="AX29" s="31">
-[...8 lines deleted...]
-      <c r="BA29" s="31">
+      <c r="AU29" s="29">
         <v>23</v>
       </c>
-      <c r="BB29" s="31">
-[...11 lines deleted...]
-      <c r="BF29" s="31">
+      <c r="AV29" s="19">
+        <v>10</v>
+      </c>
+      <c r="AW29" s="44">
+        <v>23</v>
+      </c>
+      <c r="AX29" s="29">
+        <v>27</v>
+      </c>
+      <c r="AY29" s="29">
         <v>26</v>
       </c>
-      <c r="BG29" s="31">
-[...7 lines deleted...]
-      </c>
+      <c r="AZ29" s="29">
+        <v>37</v>
+      </c>
+      <c r="BA29" s="29">
+        <v>30</v>
+      </c>
+      <c r="BH29" s="19"/>
+      <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="68" t="s">
+      <c r="A30" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>8771</v>
       </c>
       <c r="C30" s="11">
         <v>6136</v>
       </c>
       <c r="D30" s="12">
         <v>4960</v>
       </c>
       <c r="E30" s="12">
         <v>4483</v>
       </c>
       <c r="F30" s="12">
         <v>4168</v>
       </c>
       <c r="G30" s="12">
         <v>4454</v>
       </c>
       <c r="H30" s="13">
         <v>6036</v>
       </c>
       <c r="I30" s="12">
         <v>6275</v>
@@ -4977,235 +4385,213 @@
       </c>
       <c r="O30" s="21">
         <v>8</v>
       </c>
       <c r="P30" s="21">
         <v>7</v>
       </c>
       <c r="Q30" s="21">
         <v>7</v>
       </c>
       <c r="R30" s="21">
         <v>8</v>
       </c>
       <c r="S30" s="21">
         <v>4</v>
       </c>
       <c r="T30" s="22">
         <v>10</v>
       </c>
       <c r="U30" s="22">
         <v>12</v>
       </c>
       <c r="V30" s="22">
         <v>15</v>
       </c>
-      <c r="W30" s="32">
+      <c r="W30" s="30">
         <v>13</v>
       </c>
       <c r="X30" s="22">
         <v>12</v>
       </c>
-      <c r="Y30" s="48">
+      <c r="Y30" s="46">
         <v>7</v>
       </c>
       <c r="Z30" s="16">
         <v>11</v>
       </c>
       <c r="AA30" s="16">
         <v>7</v>
       </c>
       <c r="AB30" s="16">
         <v>12</v>
       </c>
       <c r="AC30" s="17">
         <v>14</v>
       </c>
       <c r="AD30" s="17">
         <v>12</v>
       </c>
       <c r="AE30" s="17">
         <v>19</v>
       </c>
       <c r="AF30" s="21">
         <v>14</v>
       </c>
       <c r="AG30" s="21">
         <v>23</v>
       </c>
       <c r="AH30" s="20">
         <v>19</v>
       </c>
       <c r="AI30" s="20">
         <v>20</v>
       </c>
       <c r="AJ30" s="19">
         <v>20</v>
       </c>
-      <c r="AK30" s="46">
-[...2 lines deleted...]
-      <c r="AL30" s="21">
+      <c r="AK30" s="44">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="29">
+        <v>21</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>18</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>19</v>
+      </c>
+      <c r="AO30" s="29">
+        <v>9</v>
+      </c>
+      <c r="AP30" s="29">
+        <v>14</v>
+      </c>
+      <c r="AQ30" s="29">
+        <v>16</v>
+      </c>
+      <c r="AR30" s="29">
+        <v>21</v>
+      </c>
+      <c r="AS30" s="29">
+        <v>32</v>
+      </c>
+      <c r="AT30" s="29">
         <v>22</v>
       </c>
-      <c r="AM30" s="21">
-[...5 lines deleted...]
-      <c r="AO30" s="31">
+      <c r="AU30" s="29">
+        <v>20</v>
+      </c>
+      <c r="AV30" s="19">
         <v>21</v>
       </c>
-      <c r="AP30" s="31">
-[...20 lines deleted...]
-      <c r="AW30" s="46">
+      <c r="AW30" s="44">
+        <v>19</v>
+      </c>
+      <c r="AX30" s="29">
+        <v>16</v>
+      </c>
+      <c r="AY30" s="29">
+        <v>43</v>
+      </c>
+      <c r="AZ30" s="29">
+        <v>19</v>
+      </c>
+      <c r="BA30" s="29">
+        <v>21</v>
+      </c>
+      <c r="BH30" s="19"/>
+      <c r="BI30" s="44"/>
+    </row>
+    <row r="31" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="84" t="s">
         <v>32</v>
       </c>
-      <c r="AX30" s="31">
-[...34 lines deleted...]
-      </c>
+      <c r="B31" s="84"/>
+      <c r="C31" s="84"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="84"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="84"/>
+      <c r="M31" s="84"/>
+      <c r="N31" s="84"/>
+      <c r="O31" s="84"/>
+      <c r="P31" s="84"/>
+      <c r="Q31" s="84"/>
+      <c r="R31" s="84"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="84"/>
+      <c r="U31" s="84"/>
+      <c r="V31" s="84"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="84"/>
+      <c r="Y31" s="84"/>
+      <c r="Z31" s="84"/>
+      <c r="AA31" s="84"/>
+      <c r="AB31" s="84"/>
+      <c r="AC31" s="84"/>
+      <c r="AD31" s="84"/>
+      <c r="AE31" s="84"/>
+      <c r="AF31" s="84"/>
+      <c r="AG31" s="84"/>
+      <c r="AH31" s="84"/>
+      <c r="AI31" s="84"/>
+      <c r="AJ31" s="84"/>
+      <c r="AK31" s="84"/>
+      <c r="AL31" s="84"/>
+      <c r="AM31" s="84"/>
+      <c r="AN31" s="84"/>
+      <c r="AO31" s="84"/>
+      <c r="AP31" s="84"/>
+      <c r="AQ31" s="84"/>
+      <c r="AR31" s="84"/>
+      <c r="AS31" s="84"/>
+      <c r="AT31" s="84"/>
+      <c r="AU31" s="84"/>
+      <c r="AV31" s="84"/>
+      <c r="AW31" s="84"/>
+      <c r="AX31" s="84"/>
+      <c r="AY31" s="84"/>
+      <c r="AZ31" s="84"/>
+      <c r="BA31" s="84"/>
+      <c r="BB31" s="84"/>
+      <c r="BC31" s="84"/>
+      <c r="BD31" s="84"/>
+      <c r="BE31" s="84"/>
+      <c r="BF31" s="84"/>
+      <c r="BG31" s="84"/>
+      <c r="BH31" s="84"/>
+      <c r="BI31" s="85"/>
     </row>
-    <row r="31" spans="1:61" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-      <c r="A32" s="39" t="s">
+    <row r="32" spans="1:61" s="38" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>13</v>
@@ -5227,170 +4613,154 @@
       </c>
       <c r="O32" s="21">
         <v>512</v>
       </c>
       <c r="P32" s="21">
         <v>397</v>
       </c>
       <c r="Q32" s="21">
         <v>510</v>
       </c>
       <c r="R32" s="21">
         <v>404</v>
       </c>
       <c r="S32" s="21">
         <v>499</v>
       </c>
       <c r="T32" s="22">
         <v>396</v>
       </c>
       <c r="U32" s="22">
         <v>452</v>
       </c>
       <c r="V32" s="22">
         <v>538</v>
       </c>
-      <c r="W32" s="32">
+      <c r="W32" s="30">
         <v>641</v>
       </c>
       <c r="X32" s="22">
         <v>651</v>
       </c>
-      <c r="Y32" s="48">
+      <c r="Y32" s="46">
         <v>375</v>
       </c>
       <c r="Z32" s="16">
         <v>524</v>
       </c>
       <c r="AA32" s="16">
         <v>261</v>
       </c>
       <c r="AB32" s="16">
         <v>433</v>
       </c>
       <c r="AC32" s="17">
         <v>474</v>
       </c>
       <c r="AD32" s="17">
         <v>534</v>
       </c>
       <c r="AE32" s="17">
         <v>613</v>
       </c>
       <c r="AF32" s="17">
         <v>646</v>
       </c>
       <c r="AG32" s="17">
         <v>932</v>
       </c>
       <c r="AH32" s="16">
         <v>635</v>
       </c>
       <c r="AI32" s="20">
         <v>793</v>
       </c>
       <c r="AJ32" s="20">
         <v>599</v>
       </c>
-      <c r="AK32" s="49">
+      <c r="AK32" s="47">
         <v>627</v>
       </c>
-      <c r="AL32" s="16">
-[...3 lines deleted...]
-        <v>882</v>
+      <c r="AL32" s="29">
+        <v>1303</v>
+      </c>
+      <c r="AM32" s="29">
+        <v>1012</v>
       </c>
       <c r="AN32" s="29">
-        <v>673</v>
-[...34 lines deleted...]
-      <c r="AZ32" s="31">
         <v>784</v>
       </c>
-      <c r="BA32" s="31">
+      <c r="AO32" s="29">
         <v>846</v>
       </c>
-      <c r="BB32" s="31">
+      <c r="AP32" s="29">
         <v>730</v>
       </c>
-      <c r="BC32" s="31">
+      <c r="AQ32" s="29">
         <v>861</v>
       </c>
-      <c r="BD32" s="31">
+      <c r="AR32" s="29">
         <v>869</v>
       </c>
-      <c r="BE32" s="31">
+      <c r="AS32" s="29">
         <v>848</v>
       </c>
-      <c r="BF32" s="31">
+      <c r="AT32" s="29">
         <v>1071</v>
       </c>
-      <c r="BG32" s="31">
+      <c r="AU32" s="29">
         <v>957</v>
       </c>
-      <c r="BH32" s="19">
+      <c r="AV32" s="19">
         <v>787</v>
       </c>
-      <c r="BI32" s="46">
+      <c r="AW32" s="44">
         <v>752</v>
       </c>
+      <c r="AX32" s="29">
+        <v>977</v>
+      </c>
+      <c r="AY32" s="29">
+        <v>1254</v>
+      </c>
+      <c r="AZ32" s="29">
+        <v>1195</v>
+      </c>
+      <c r="BA32" s="29">
+        <v>922</v>
+      </c>
+      <c r="BB32" s="29"/>
+      <c r="BC32" s="29"/>
+      <c r="BD32" s="29"/>
+      <c r="BE32" s="29"/>
+      <c r="BF32" s="29"/>
+      <c r="BG32" s="29"/>
+      <c r="BH32" s="19"/>
+      <c r="BI32" s="44"/>
     </row>
     <row r="33" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
+      <c r="A33" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>3110</v>
       </c>
       <c r="C33" s="11">
         <v>3180</v>
       </c>
       <c r="D33" s="12">
         <v>2762</v>
       </c>
       <c r="E33" s="12">
         <v>2717</v>
       </c>
       <c r="F33" s="12">
         <v>2595</v>
       </c>
       <c r="G33" s="12">
         <v>2883</v>
       </c>
       <c r="H33" s="13">
         <v>2849</v>
       </c>
       <c r="I33" s="12">
         <v>3422</v>
@@ -5412,170 +4782,154 @@
       </c>
       <c r="O33" s="21">
         <v>49</v>
       </c>
       <c r="P33" s="21">
         <v>45</v>
       </c>
       <c r="Q33" s="21">
         <v>61</v>
       </c>
       <c r="R33" s="21">
         <v>36</v>
       </c>
       <c r="S33" s="21">
         <v>44</v>
       </c>
       <c r="T33" s="22">
         <v>31</v>
       </c>
       <c r="U33" s="22">
         <v>36</v>
       </c>
       <c r="V33" s="22">
         <v>37</v>
       </c>
-      <c r="W33" s="32">
+      <c r="W33" s="30">
         <v>78</v>
       </c>
       <c r="X33" s="22">
         <v>53</v>
       </c>
-      <c r="Y33" s="48">
+      <c r="Y33" s="46">
         <v>21</v>
       </c>
       <c r="Z33" s="16">
         <v>41</v>
       </c>
       <c r="AA33" s="16">
         <v>19</v>
       </c>
       <c r="AB33" s="16">
         <v>44</v>
       </c>
       <c r="AC33" s="17">
         <v>49</v>
       </c>
       <c r="AD33" s="17">
         <v>53</v>
       </c>
       <c r="AE33" s="17">
         <v>37</v>
       </c>
       <c r="AF33" s="17">
         <v>36</v>
       </c>
       <c r="AG33" s="17">
         <v>77</v>
       </c>
       <c r="AH33" s="16">
         <v>45</v>
       </c>
       <c r="AI33" s="20">
         <v>96</v>
       </c>
       <c r="AJ33" s="20">
         <v>37</v>
       </c>
-      <c r="AK33" s="49">
+      <c r="AK33" s="47">
         <v>45</v>
       </c>
-      <c r="AL33" s="16">
-[...15 lines deleted...]
-        <v>65</v>
+      <c r="AL33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AR33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AS33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AT33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AU33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AV33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AW33" s="63" t="s">
+      <c r="AV33" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW33" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BB33" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="BB33" s="2"/>
+      <c r="BC33" s="2"/>
+      <c r="BD33" s="2"/>
+      <c r="BE33" s="2"/>
+      <c r="BF33" s="2"/>
+      <c r="BG33" s="2"/>
+      <c r="BH33" s="4"/>
+      <c r="BI33" s="61"/>
     </row>
     <row r="34" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="68" t="s">
+      <c r="A34" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11">
         <v>12721</v>
       </c>
       <c r="C34" s="11">
         <v>11095</v>
       </c>
       <c r="D34" s="12">
         <v>9617</v>
       </c>
       <c r="E34" s="12">
         <v>7946</v>
       </c>
       <c r="F34" s="12">
         <v>9264</v>
       </c>
       <c r="G34" s="12">
         <v>11411</v>
       </c>
       <c r="H34" s="13">
         <v>11621</v>
       </c>
       <c r="I34" s="12">
         <v>13711</v>
@@ -5597,170 +4951,148 @@
       </c>
       <c r="O34" s="21">
         <v>25</v>
       </c>
       <c r="P34" s="21">
         <v>21</v>
       </c>
       <c r="Q34" s="21">
         <v>26</v>
       </c>
       <c r="R34" s="21">
         <v>27</v>
       </c>
       <c r="S34" s="21">
         <v>28</v>
       </c>
       <c r="T34" s="22">
         <v>32</v>
       </c>
       <c r="U34" s="22">
         <v>31</v>
       </c>
       <c r="V34" s="22">
         <v>23</v>
       </c>
-      <c r="W34" s="32">
+      <c r="W34" s="30">
         <v>33</v>
       </c>
       <c r="X34" s="22">
         <v>24</v>
       </c>
-      <c r="Y34" s="48">
+      <c r="Y34" s="46">
         <v>16</v>
       </c>
       <c r="Z34" s="16">
         <v>35</v>
       </c>
       <c r="AA34" s="16">
         <v>20</v>
       </c>
       <c r="AB34" s="16">
         <v>22</v>
       </c>
       <c r="AC34" s="17">
         <v>29</v>
       </c>
       <c r="AD34" s="17">
         <v>27</v>
       </c>
       <c r="AE34" s="17">
         <v>17</v>
       </c>
       <c r="AF34" s="17">
         <v>50</v>
       </c>
       <c r="AG34" s="17">
         <v>38</v>
       </c>
       <c r="AH34" s="16">
         <v>31</v>
       </c>
       <c r="AI34" s="20">
         <v>33</v>
       </c>
       <c r="AJ34" s="20">
         <v>24</v>
       </c>
-      <c r="AK34" s="49">
+      <c r="AK34" s="47">
         <v>34</v>
       </c>
-      <c r="AL34" s="16">
-[...2 lines deleted...]
-      <c r="AM34" s="17">
+      <c r="AL34" s="29">
+        <v>59</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>42</v>
+      </c>
+      <c r="AN34" s="29">
+        <v>42</v>
+      </c>
+      <c r="AO34" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP34" s="29">
         <v>48</v>
       </c>
-      <c r="AN34" s="18">
-[...11 lines deleted...]
-      <c r="AR34" s="31">
+      <c r="AQ34" s="29">
+        <v>43</v>
+      </c>
+      <c r="AR34" s="29">
+        <v>48</v>
+      </c>
+      <c r="AS34" s="29">
+        <v>30</v>
+      </c>
+      <c r="AT34" s="29">
+        <v>71</v>
+      </c>
+      <c r="AU34" s="29">
+        <v>45</v>
+      </c>
+      <c r="AV34" s="19">
         <v>54</v>
       </c>
-      <c r="AS34" s="31">
-[...38 lines deleted...]
-      <c r="BF34" s="31">
+      <c r="AW34" s="44">
+        <v>60</v>
+      </c>
+      <c r="AX34" s="29">
+        <v>33</v>
+      </c>
+      <c r="AY34" s="29">
         <v>71</v>
       </c>
-      <c r="BG34" s="31">
-[...7 lines deleted...]
-      </c>
+      <c r="AZ34" s="2">
+        <v>72</v>
+      </c>
+      <c r="BA34" s="29">
+        <v>64</v>
+      </c>
+      <c r="BH34" s="19"/>
+      <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="68" t="s">
+      <c r="A35" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="11">
         <v>10658</v>
       </c>
       <c r="C35" s="11">
         <v>9578</v>
       </c>
       <c r="D35" s="12">
         <v>9535</v>
       </c>
       <c r="E35" s="12">
         <v>7866</v>
       </c>
       <c r="F35" s="12">
         <v>9085</v>
       </c>
       <c r="G35" s="12">
         <v>10593</v>
       </c>
       <c r="H35" s="13">
         <v>10299</v>
       </c>
       <c r="I35" s="12">
         <v>12149</v>
@@ -5782,617 +5114,529 @@
       </c>
       <c r="O35" s="21">
         <v>44</v>
       </c>
       <c r="P35" s="21">
         <v>30</v>
       </c>
       <c r="Q35" s="21">
         <v>42</v>
       </c>
       <c r="R35" s="21">
         <v>33</v>
       </c>
       <c r="S35" s="21">
         <v>38</v>
       </c>
       <c r="T35" s="22">
         <v>18</v>
       </c>
       <c r="U35" s="22">
         <v>10</v>
       </c>
       <c r="V35" s="22">
         <v>19</v>
       </c>
-      <c r="W35" s="32">
+      <c r="W35" s="30">
         <v>54</v>
       </c>
       <c r="X35" s="22">
         <v>48</v>
       </c>
-      <c r="Y35" s="48">
+      <c r="Y35" s="46">
         <v>27</v>
       </c>
       <c r="Z35" s="16">
         <v>61</v>
       </c>
       <c r="AA35" s="16">
         <v>30</v>
       </c>
       <c r="AB35" s="16">
         <v>36</v>
       </c>
       <c r="AC35" s="17">
         <v>33</v>
       </c>
       <c r="AD35" s="17">
         <v>61</v>
       </c>
       <c r="AE35" s="17">
         <v>47</v>
       </c>
       <c r="AF35" s="17">
         <v>49</v>
       </c>
       <c r="AG35" s="17">
         <v>73</v>
       </c>
       <c r="AH35" s="16">
         <v>28</v>
       </c>
       <c r="AI35" s="20">
         <v>68</v>
       </c>
       <c r="AJ35" s="20">
         <v>59</v>
       </c>
-      <c r="AK35" s="49">
+      <c r="AK35" s="47">
         <v>54</v>
       </c>
-      <c r="AL35" s="17">
-[...5 lines deleted...]
-      <c r="AN35" s="18">
+      <c r="AL35" s="29">
+        <v>105</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>80</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>61</v>
+      </c>
+      <c r="AO35" s="29">
+        <v>99</v>
+      </c>
+      <c r="AP35" s="29">
+        <v>52</v>
+      </c>
+      <c r="AQ35" s="29">
+        <v>79</v>
+      </c>
+      <c r="AR35" s="29">
+        <v>80</v>
+      </c>
+      <c r="AS35" s="29">
         <v>51</v>
       </c>
-      <c r="AO35" s="31">
-[...35 lines deleted...]
-      <c r="BA35" s="31">
+      <c r="AT35" s="29">
+        <v>50</v>
+      </c>
+      <c r="AU35" s="29">
+        <v>68</v>
+      </c>
+      <c r="AV35" s="19">
+        <v>51</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>63</v>
+      </c>
+      <c r="AX35" s="29">
+        <v>131</v>
+      </c>
+      <c r="AY35" s="29">
+        <v>142</v>
+      </c>
+      <c r="AZ35" s="29">
         <v>99</v>
       </c>
-      <c r="BB35" s="31">
-[...22 lines deleted...]
-      </c>
+      <c r="BA35" s="29">
+        <v>67</v>
+      </c>
+      <c r="BH35" s="19"/>
+      <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="67" t="s">
         <v>21</v>
       </c>
       <c r="N36" s="21">
         <v>35</v>
       </c>
       <c r="O36" s="21">
         <v>35</v>
       </c>
       <c r="P36" s="21">
         <v>35</v>
       </c>
       <c r="Q36" s="21">
         <v>48</v>
       </c>
       <c r="R36" s="21">
         <v>28</v>
       </c>
       <c r="S36" s="21">
         <v>36</v>
       </c>
       <c r="T36" s="22">
         <v>38</v>
       </c>
       <c r="U36" s="22">
         <v>38</v>
       </c>
       <c r="V36" s="22">
         <v>38</v>
       </c>
-      <c r="W36" s="32">
+      <c r="W36" s="30">
         <v>57</v>
       </c>
       <c r="X36" s="22">
         <v>48</v>
       </c>
-      <c r="Y36" s="48">
+      <c r="Y36" s="46">
         <v>28</v>
       </c>
       <c r="Z36" s="16">
         <v>35</v>
       </c>
       <c r="AA36" s="16">
         <v>15</v>
       </c>
       <c r="AB36" s="16">
         <v>21</v>
       </c>
       <c r="AC36" s="17">
         <v>38</v>
       </c>
       <c r="AD36" s="17">
         <v>58</v>
       </c>
       <c r="AE36" s="17">
         <v>70</v>
       </c>
       <c r="AF36" s="17">
         <v>60</v>
       </c>
       <c r="AG36" s="17">
         <v>90</v>
       </c>
       <c r="AH36" s="16">
         <v>50</v>
       </c>
       <c r="AI36" s="20">
         <v>70</v>
       </c>
       <c r="AJ36" s="20">
         <v>48</v>
       </c>
-      <c r="AK36" s="49">
+      <c r="AK36" s="47">
         <v>83</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AL36" s="29">
+        <v>100</v>
+      </c>
+      <c r="AM36" s="29">
         <v>97</v>
       </c>
-      <c r="AM36" s="17">
-[...14 lines deleted...]
-      <c r="AR36" s="31">
+      <c r="AN36" s="29">
+        <v>45</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>68</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>52</v>
+      </c>
+      <c r="AQ36" s="29">
+        <v>61</v>
+      </c>
+      <c r="AR36" s="29">
+        <v>65</v>
+      </c>
+      <c r="AS36" s="29">
+        <v>62</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>59</v>
+      </c>
+      <c r="AU36" s="29">
+        <v>65</v>
+      </c>
+      <c r="AV36" s="19">
+        <v>30</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>48</v>
+      </c>
+      <c r="AX36" s="29">
+        <v>108</v>
+      </c>
+      <c r="AY36" s="29">
+        <v>91</v>
+      </c>
+      <c r="AZ36" s="29">
         <v>77</v>
       </c>
-      <c r="AS36" s="31">
-[...11 lines deleted...]
-      <c r="AW36" s="46">
+      <c r="BA36" s="29">
         <v>87</v>
       </c>
-      <c r="AX36" s="31">
-[...34 lines deleted...]
-      </c>
+      <c r="BH36" s="19"/>
+      <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="69" t="s">
+      <c r="A37" s="67" t="s">
         <v>14</v>
       </c>
       <c r="N37" s="22">
         <v>22</v>
       </c>
       <c r="O37" s="21">
         <v>38</v>
       </c>
       <c r="P37" s="21">
         <v>28</v>
       </c>
       <c r="Q37" s="21">
         <v>40</v>
       </c>
       <c r="R37" s="21">
         <v>39</v>
       </c>
       <c r="S37" s="21">
         <v>52</v>
       </c>
       <c r="T37" s="22">
         <v>36</v>
       </c>
       <c r="U37" s="22">
         <v>40</v>
       </c>
       <c r="V37" s="22">
         <v>35</v>
       </c>
-      <c r="W37" s="32">
+      <c r="W37" s="30">
         <v>54</v>
       </c>
       <c r="X37" s="22">
         <v>50</v>
       </c>
-      <c r="Y37" s="48">
+      <c r="Y37" s="46">
         <v>32</v>
       </c>
       <c r="Z37" s="16">
         <v>50</v>
       </c>
       <c r="AA37" s="16">
         <v>20</v>
       </c>
       <c r="AB37" s="16">
         <v>38</v>
       </c>
       <c r="AC37" s="17">
         <v>36</v>
       </c>
       <c r="AD37" s="17">
         <v>61</v>
       </c>
       <c r="AE37" s="17">
         <v>61</v>
       </c>
       <c r="AF37" s="17">
         <v>48</v>
       </c>
       <c r="AG37" s="17">
         <v>75</v>
       </c>
       <c r="AH37" s="16">
         <v>76</v>
       </c>
       <c r="AI37" s="20">
         <v>62</v>
       </c>
       <c r="AJ37" s="20">
         <v>43</v>
       </c>
-      <c r="AK37" s="49">
+      <c r="AK37" s="47">
         <v>45</v>
       </c>
-      <c r="AL37" s="16">
-[...11 lines deleted...]
-      <c r="AP37" s="31">
+      <c r="AL37" s="29">
+        <v>109</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>67</v>
+      </c>
+      <c r="AN37" s="29">
+        <v>60</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>45</v>
+      </c>
+      <c r="AP37" s="29">
+        <v>54</v>
+      </c>
+      <c r="AQ37" s="29">
+        <v>57</v>
+      </c>
+      <c r="AR37" s="29">
+        <v>83</v>
+      </c>
+      <c r="AS37" s="29">
+        <v>72</v>
+      </c>
+      <c r="AT37" s="29">
+        <v>66</v>
+      </c>
+      <c r="AU37" s="29">
+        <v>75</v>
+      </c>
+      <c r="AV37" s="19">
         <v>59</v>
       </c>
-      <c r="AQ37" s="31">
-[...26 lines deleted...]
-      <c r="AZ37" s="31">
+      <c r="AW37" s="44">
         <v>60</v>
       </c>
-      <c r="BA37" s="31">
-[...17 lines deleted...]
-      <c r="BG37" s="31">
+      <c r="AX37" s="29">
         <v>75</v>
       </c>
-      <c r="BH37" s="19">
-[...4 lines deleted...]
-      </c>
+      <c r="AY37" s="29">
+        <v>69</v>
+      </c>
+      <c r="AZ37" s="29">
+        <v>93</v>
+      </c>
+      <c r="BA37" s="29">
+        <v>101</v>
+      </c>
+      <c r="BH37" s="19"/>
+      <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="67" t="s">
         <v>15</v>
       </c>
       <c r="N38" s="22">
         <v>63</v>
       </c>
       <c r="O38" s="21">
         <v>56</v>
       </c>
       <c r="P38" s="21">
         <v>46</v>
       </c>
       <c r="Q38" s="21">
         <v>58</v>
       </c>
       <c r="R38" s="21">
         <v>50</v>
       </c>
       <c r="S38" s="21">
         <v>75</v>
       </c>
       <c r="T38" s="22">
         <v>69</v>
       </c>
       <c r="U38" s="22">
         <v>62</v>
       </c>
       <c r="V38" s="22">
         <v>109</v>
       </c>
-      <c r="W38" s="32">
+      <c r="W38" s="30">
         <v>66</v>
       </c>
       <c r="X38" s="22">
         <v>105</v>
       </c>
-      <c r="Y38" s="48">
+      <c r="Y38" s="46">
         <v>65</v>
       </c>
       <c r="Z38" s="16">
         <v>54</v>
       </c>
       <c r="AA38" s="16">
         <v>39</v>
       </c>
       <c r="AB38" s="16">
         <v>64</v>
       </c>
       <c r="AC38" s="17">
         <v>61</v>
       </c>
       <c r="AD38" s="17">
         <v>48</v>
       </c>
       <c r="AE38" s="17">
         <v>100</v>
       </c>
       <c r="AF38" s="17">
         <v>96</v>
       </c>
       <c r="AG38" s="17">
         <v>159</v>
       </c>
       <c r="AH38" s="16">
         <v>139</v>
       </c>
       <c r="AI38" s="20">
         <v>103</v>
       </c>
       <c r="AJ38" s="20">
         <v>69</v>
       </c>
-      <c r="AK38" s="49">
+      <c r="AK38" s="47">
         <v>54</v>
       </c>
-      <c r="AL38" s="16">
-[...2 lines deleted...]
-      <c r="AM38" s="17">
+      <c r="AL38" s="29">
+        <v>111</v>
+      </c>
+      <c r="AM38" s="29">
         <v>121</v>
       </c>
-      <c r="AN38" s="18">
-[...2 lines deleted...]
-      <c r="AO38" s="31">
+      <c r="AN38" s="29">
+        <v>94</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>119</v>
+      </c>
+      <c r="AP38" s="29">
         <v>107</v>
       </c>
-      <c r="AP38" s="31">
-[...17 lines deleted...]
-      <c r="AV38" s="31">
+      <c r="AQ38" s="29">
         <v>142</v>
       </c>
-      <c r="AW38" s="46">
-[...5 lines deleted...]
-      <c r="AY38" s="31">
+      <c r="AR38" s="29">
         <v>121</v>
       </c>
-      <c r="AZ38" s="31">
-[...14 lines deleted...]
-      <c r="BE38" s="31">
+      <c r="AS38" s="29">
         <v>149</v>
       </c>
-      <c r="BF38" s="31">
+      <c r="AT38" s="29">
         <v>235</v>
       </c>
-      <c r="BG38" s="31">
+      <c r="AU38" s="29">
         <v>95</v>
       </c>
-      <c r="BH38" s="19">
+      <c r="AV38" s="19">
         <v>88</v>
       </c>
-      <c r="BI38" s="46">
+      <c r="AW38" s="44">
         <v>70</v>
       </c>
+      <c r="AX38" s="29">
+        <v>110</v>
+      </c>
+      <c r="AY38" s="29">
+        <v>131</v>
+      </c>
+      <c r="AZ38" s="29">
+        <v>153</v>
+      </c>
+      <c r="BA38" s="29">
+        <v>130</v>
+      </c>
+      <c r="BH38" s="19"/>
+      <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="69" t="s">
+      <c r="A39" s="67" t="s">
         <v>27</v>
       </c>
       <c r="N39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="22" t="s">
         <v>13</v>
@@ -6420,438 +5664,377 @@
       </c>
       <c r="AC39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK39" s="48" t="s">
-[...38 lines deleted...]
-      <c r="AX39" s="31">
+      <c r="AK39" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="29">
         <v>215</v>
       </c>
-      <c r="AY39" s="31">
+      <c r="AM39" s="29">
         <v>120</v>
       </c>
-      <c r="AZ39" s="31">
+      <c r="AN39" s="29">
         <v>90</v>
       </c>
-      <c r="BA39" s="31">
+      <c r="AO39" s="29">
         <v>99</v>
       </c>
-      <c r="BB39" s="31">
+      <c r="AP39" s="29">
         <v>73</v>
       </c>
-      <c r="BC39" s="31">
+      <c r="AQ39" s="29">
         <v>82</v>
       </c>
-      <c r="BD39" s="31">
+      <c r="AR39" s="29">
         <v>69</v>
       </c>
-      <c r="BE39" s="31">
+      <c r="AS39" s="29">
         <v>90</v>
       </c>
-      <c r="BF39" s="31">
+      <c r="AT39" s="29">
         <v>119</v>
       </c>
-      <c r="BG39" s="31">
+      <c r="AU39" s="29">
         <v>108</v>
       </c>
-      <c r="BH39" s="19">
+      <c r="AV39" s="19">
         <v>73</v>
       </c>
-      <c r="BI39" s="46">
+      <c r="AW39" s="44">
         <v>55</v>
       </c>
+      <c r="AX39" s="29">
+        <v>90</v>
+      </c>
+      <c r="AY39" s="29">
+        <v>119</v>
+      </c>
+      <c r="AZ39" s="29">
+        <v>150</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>78</v>
+      </c>
+      <c r="BH39" s="19"/>
+      <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="69" t="s">
+      <c r="A40" s="67" t="s">
         <v>16</v>
       </c>
       <c r="N40" s="21">
         <v>63</v>
       </c>
       <c r="O40" s="21">
         <v>90</v>
       </c>
       <c r="P40" s="21">
         <v>45</v>
       </c>
       <c r="Q40" s="21">
         <v>63</v>
       </c>
       <c r="R40" s="21">
         <v>51</v>
       </c>
       <c r="S40" s="21">
         <v>68</v>
       </c>
       <c r="T40" s="22">
         <v>46</v>
       </c>
       <c r="U40" s="22">
         <v>83</v>
       </c>
       <c r="V40" s="22">
         <v>80</v>
       </c>
-      <c r="W40" s="32">
+      <c r="W40" s="30">
         <v>99</v>
       </c>
       <c r="X40" s="22">
         <v>96</v>
       </c>
-      <c r="Y40" s="48">
+      <c r="Y40" s="46">
         <v>59</v>
       </c>
       <c r="Z40" s="16">
         <v>81</v>
       </c>
       <c r="AA40" s="16">
         <v>41</v>
       </c>
       <c r="AB40" s="16">
         <v>58</v>
       </c>
       <c r="AC40" s="17">
         <v>61</v>
       </c>
       <c r="AD40" s="17">
         <v>63</v>
       </c>
       <c r="AE40" s="17">
         <v>111</v>
       </c>
       <c r="AF40" s="17">
         <v>97</v>
       </c>
       <c r="AG40" s="17">
         <v>144</v>
       </c>
       <c r="AH40" s="16">
         <v>82</v>
       </c>
       <c r="AI40" s="20">
         <v>95</v>
       </c>
       <c r="AJ40" s="20">
         <v>86</v>
       </c>
-      <c r="AK40" s="49">
+      <c r="AK40" s="47">
         <v>91</v>
       </c>
-      <c r="AL40" s="17">
-[...2 lines deleted...]
-      <c r="AM40" s="17">
+      <c r="AL40" s="29">
+        <v>159</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN40" s="29">
+        <v>115</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>111</v>
+      </c>
+      <c r="AP40" s="29">
+        <v>78</v>
+      </c>
+      <c r="AQ40" s="29">
+        <v>123</v>
+      </c>
+      <c r="AR40" s="29">
+        <v>127</v>
+      </c>
+      <c r="AS40" s="29">
         <v>117</v>
       </c>
-      <c r="AN40" s="18">
-[...53 lines deleted...]
-      <c r="BF40" s="31">
+      <c r="AT40" s="29">
         <v>148</v>
       </c>
-      <c r="BG40" s="31">
+      <c r="AU40" s="29">
         <v>119</v>
       </c>
-      <c r="BH40" s="19">
+      <c r="AV40" s="19">
         <v>109</v>
       </c>
-      <c r="BI40" s="46">
+      <c r="AW40" s="44">
         <v>106</v>
       </c>
+      <c r="AX40" s="29">
+        <v>134</v>
+      </c>
+      <c r="AY40" s="29">
+        <v>143</v>
+      </c>
+      <c r="AZ40" s="29">
+        <v>186</v>
+      </c>
+      <c r="BA40" s="29">
+        <v>100</v>
+      </c>
+      <c r="BH40" s="19"/>
+      <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="67" t="s">
+      <c r="A41" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
       <c r="N41" s="21">
         <v>27</v>
       </c>
       <c r="O41" s="21">
         <v>27</v>
       </c>
       <c r="P41" s="21">
         <v>29</v>
       </c>
       <c r="Q41" s="21">
         <v>24</v>
       </c>
       <c r="R41" s="21">
         <v>18</v>
       </c>
       <c r="S41" s="21">
         <v>40</v>
       </c>
       <c r="T41" s="22">
         <v>22</v>
       </c>
       <c r="U41" s="22">
         <v>31</v>
       </c>
       <c r="V41" s="22">
         <v>31</v>
       </c>
-      <c r="W41" s="32">
+      <c r="W41" s="30">
         <v>55</v>
       </c>
       <c r="X41" s="22">
         <v>26</v>
       </c>
-      <c r="Y41" s="48">
+      <c r="Y41" s="46">
         <v>17</v>
       </c>
       <c r="Z41" s="22">
         <v>34</v>
       </c>
       <c r="AA41" s="22">
         <v>19</v>
       </c>
       <c r="AB41" s="22">
         <v>35</v>
       </c>
       <c r="AC41" s="17">
         <v>38</v>
       </c>
       <c r="AD41" s="17">
         <v>37</v>
       </c>
       <c r="AE41" s="17">
         <v>44</v>
       </c>
       <c r="AF41" s="17">
         <v>44</v>
       </c>
       <c r="AG41" s="17">
         <v>32</v>
       </c>
       <c r="AH41" s="16">
         <v>24</v>
       </c>
       <c r="AI41" s="20">
         <v>56</v>
       </c>
       <c r="AJ41" s="20">
         <v>57</v>
       </c>
-      <c r="AK41" s="49">
+      <c r="AK41" s="47">
         <v>31</v>
       </c>
-      <c r="AL41" s="17">
+      <c r="AL41" s="19">
+        <v>94</v>
+      </c>
+      <c r="AM41" s="19">
+        <v>54</v>
+      </c>
+      <c r="AN41" s="19">
+        <v>31</v>
+      </c>
+      <c r="AO41" s="19">
+        <v>28</v>
+      </c>
+      <c r="AP41" s="19">
+        <v>49</v>
+      </c>
+      <c r="AQ41" s="19">
+        <v>61</v>
+      </c>
+      <c r="AR41" s="19">
         <v>51</v>
       </c>
-      <c r="AM41" s="17">
-[...20 lines deleted...]
-      <c r="AT41" s="31">
+      <c r="AS41" s="19">
+        <v>61</v>
+      </c>
+      <c r="AT41" s="19">
         <v>74</v>
       </c>
-      <c r="AU41" s="31">
-[...2 lines deleted...]
-      <c r="AV41" s="31">
+      <c r="AU41" s="29">
+        <v>69</v>
+      </c>
+      <c r="AV41" s="19">
         <v>55</v>
       </c>
-      <c r="AW41" s="46">
-        <v>34</v>
+      <c r="AW41" s="44">
+        <v>59</v>
       </c>
       <c r="AX41" s="19">
-        <v>94</v>
+        <v>21</v>
       </c>
       <c r="AY41" s="19">
+        <v>79</v>
+      </c>
+      <c r="AZ41" s="29">
+        <v>50</v>
+      </c>
+      <c r="BA41" s="19">
         <v>54</v>
       </c>
-      <c r="AZ41" s="19">
-[...28 lines deleted...]
-      </c>
+      <c r="BB41" s="19"/>
+      <c r="BC41" s="19"/>
+      <c r="BD41" s="19"/>
+      <c r="BE41" s="19"/>
+      <c r="BF41" s="19"/>
+      <c r="BH41" s="19"/>
+      <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
       <c r="N42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="21" t="s">
         <v>13</v>
@@ -6891,444 +6074,403 @@
       </c>
       <c r="AC42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AD42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AE42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AF42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AG42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AH42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AI42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AK42" s="62" t="s">
-[...20 lines deleted...]
-      <c r="AR42" s="31">
+      <c r="AK42" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="19">
+        <v>175</v>
+      </c>
+      <c r="AM42" s="19">
+        <v>123</v>
+      </c>
+      <c r="AN42" s="19">
+        <v>129</v>
+      </c>
+      <c r="AO42" s="19">
+        <v>82</v>
+      </c>
+      <c r="AP42" s="19">
+        <v>102</v>
+      </c>
+      <c r="AQ42" s="19">
         <v>98</v>
       </c>
-      <c r="AS42" s="31">
-[...12 lines deleted...]
-        <v>123</v>
+      <c r="AR42" s="19">
+        <v>94</v>
+      </c>
+      <c r="AS42" s="19">
+        <v>90</v>
+      </c>
+      <c r="AT42" s="19">
+        <v>98</v>
+      </c>
+      <c r="AU42" s="29">
+        <v>91</v>
+      </c>
+      <c r="AV42" s="19">
+        <v>78</v>
+      </c>
+      <c r="AW42" s="44">
+        <v>95</v>
       </c>
       <c r="AX42" s="19">
-        <v>175</v>
+        <v>133</v>
       </c>
       <c r="AY42" s="19">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="AZ42" s="19">
+        <v>158</v>
+      </c>
+      <c r="BA42" s="19">
+        <v>107</v>
+      </c>
+      <c r="BB42" s="19"/>
+      <c r="BC42" s="19"/>
+      <c r="BD42" s="19"/>
+      <c r="BE42" s="19"/>
+      <c r="BF42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="44"/>
+    </row>
+    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="N43" s="53">
+        <v>142</v>
+      </c>
+      <c r="O43" s="53">
+        <v>148</v>
+      </c>
+      <c r="P43" s="53">
+        <v>118</v>
+      </c>
+      <c r="Q43" s="53">
+        <v>148</v>
+      </c>
+      <c r="R43" s="53">
+        <v>122</v>
+      </c>
+      <c r="S43" s="53">
+        <v>118</v>
+      </c>
+      <c r="T43" s="54">
+        <v>104</v>
+      </c>
+      <c r="U43" s="54">
+        <v>121</v>
+      </c>
+      <c r="V43" s="54">
+        <v>166</v>
+      </c>
+      <c r="W43" s="55">
+        <v>145</v>
+      </c>
+      <c r="X43" s="54">
+        <v>201</v>
+      </c>
+      <c r="Y43" s="56">
+        <v>110</v>
+      </c>
+      <c r="Z43" s="54">
+        <v>133</v>
+      </c>
+      <c r="AA43" s="54">
+        <v>58</v>
+      </c>
+      <c r="AB43" s="54">
+        <v>115</v>
+      </c>
+      <c r="AC43" s="53">
         <v>129</v>
       </c>
-      <c r="BA42" s="19">
-[...31 lines deleted...]
-      <c r="N43" s="55">
+      <c r="AD43" s="53">
+        <v>126</v>
+      </c>
+      <c r="AE43" s="53">
+        <v>126</v>
+      </c>
+      <c r="AF43" s="53">
+        <v>166</v>
+      </c>
+      <c r="AG43" s="53">
+        <v>244</v>
+      </c>
+      <c r="AH43" s="54">
+        <v>160</v>
+      </c>
+      <c r="AI43" s="31">
+        <v>210</v>
+      </c>
+      <c r="AJ43" s="31">
+        <v>176</v>
+      </c>
+      <c r="AK43" s="51">
+        <v>190</v>
+      </c>
+      <c r="AL43" s="31">
+        <v>176</v>
+      </c>
+      <c r="AM43" s="31">
+        <v>190</v>
+      </c>
+      <c r="AN43" s="31">
+        <v>117</v>
+      </c>
+      <c r="AO43" s="31">
+        <v>145</v>
+      </c>
+      <c r="AP43" s="31">
+        <v>115</v>
+      </c>
+      <c r="AQ43" s="31">
+        <v>115</v>
+      </c>
+      <c r="AR43" s="31">
+        <v>131</v>
+      </c>
+      <c r="AS43" s="31">
+        <v>126</v>
+      </c>
+      <c r="AT43" s="31">
+        <v>151</v>
+      </c>
+      <c r="AU43" s="31">
+        <v>222</v>
+      </c>
+      <c r="AV43" s="31">
+        <v>190</v>
+      </c>
+      <c r="AW43" s="51">
+        <v>136</v>
+      </c>
+      <c r="AX43" s="31">
         <v>142</v>
       </c>
-      <c r="O43" s="55">
-[...139 lines deleted...]
-      </c>
+      <c r="AY43" s="31">
+        <v>254</v>
+      </c>
+      <c r="AZ43" s="31">
+        <v>157</v>
+      </c>
+      <c r="BA43" s="31">
+        <v>134</v>
+      </c>
+      <c r="BI43" s="51"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="T44" s="41"/>
-[...7 lines deleted...]
-      <c r="AB44" s="41"/>
+      <c r="T44" s="39"/>
+      <c r="U44" s="39"/>
+      <c r="V44" s="39"/>
+      <c r="W44" s="39"/>
+      <c r="X44" s="39"/>
+      <c r="Y44" s="41"/>
+      <c r="Z44" s="39"/>
+      <c r="AA44" s="39"/>
+      <c r="AB44" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A10:BI10"/>
+    <mergeCell ref="A24:BI24"/>
+    <mergeCell ref="A31:BI31"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="BJ8:BL8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="AX8:AZ8"/>
-    <mergeCell ref="A10:BI10"/>
-[...5 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BU43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="BC13" sqref="BC13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="31" customWidth="1"/>
-    <col min="2" max="24" width="0" style="31" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="22.140625" style="29" customWidth="1"/>
+    <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="26" max="36" width="0" style="31" hidden="1" customWidth="1"/>
+    <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="38" max="61" width="9.140625" style="31"/>
-[...1 lines deleted...]
-    <col min="79" max="16384" width="9.140625" style="31"/>
+    <col min="38" max="61" width="9.140625" style="29"/>
+    <col min="62" max="78" width="0" style="29" hidden="1" customWidth="1"/>
+    <col min="79" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" s="71" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="6" spans="1:73" s="69" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
-      <c r="Z7" s="38"/>
-      <c r="AA7" s="38"/>
+      <c r="Z7" s="36"/>
+      <c r="AA7" s="36"/>
       <c r="AB7" s="4"/>
-      <c r="AK7" s="52" t="s">
+      <c r="AK7" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="BI7" s="52" t="s">
+      <c r="BI7" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="78"/>
-      <c r="B8" s="80">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="82">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="90">
         <v>2022</v>
       </c>
-      <c r="O8" s="83"/>
-[...16 lines deleted...]
-      <c r="AF8" s="86">
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="80"/>
+      <c r="AA8" s="80"/>
+      <c r="AB8" s="80"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="81">
         <v>2023</v>
       </c>
-      <c r="AG8" s="86"/>
-[...24 lines deleted...]
-      <c r="BD8" s="86">
+      <c r="AG8" s="81"/>
+      <c r="AH8" s="81"/>
+      <c r="AI8" s="80"/>
+      <c r="AJ8" s="80"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="80"/>
+      <c r="AM8" s="80"/>
+      <c r="AN8" s="80"/>
+      <c r="AO8" s="80"/>
+      <c r="AP8" s="80"/>
+      <c r="AQ8" s="80"/>
+      <c r="AR8" s="81">
         <v>2025</v>
       </c>
-      <c r="BE8" s="86"/>
-[...10 lines deleted...]
-      <c r="BP8" s="86">
+      <c r="AS8" s="81"/>
+      <c r="AT8" s="81"/>
+      <c r="AU8" s="80"/>
+      <c r="AV8" s="80"/>
+      <c r="AW8" s="82"/>
+      <c r="AX8" s="80"/>
+      <c r="AY8" s="80"/>
+      <c r="AZ8" s="80"/>
+      <c r="BA8" s="80"/>
+      <c r="BB8" s="80"/>
+      <c r="BC8" s="80"/>
+      <c r="BD8" s="81">
         <v>2026</v>
       </c>
-      <c r="BQ8" s="86"/>
-[...3 lines deleted...]
-      <c r="BU8" s="87"/>
+      <c r="BE8" s="81"/>
+      <c r="BF8" s="81"/>
+      <c r="BG8" s="80"/>
+      <c r="BH8" s="80"/>
+      <c r="BI8" s="82"/>
+      <c r="BJ8" s="80"/>
+      <c r="BK8" s="80"/>
+      <c r="BL8" s="80"/>
+      <c r="BM8" s="80"/>
+      <c r="BN8" s="80"/>
+      <c r="BO8" s="80"/>
+      <c r="BP8" s="81">
+        <v>2026</v>
+      </c>
+      <c r="BQ8" s="81"/>
+      <c r="BR8" s="81"/>
+      <c r="BS8" s="80"/>
+      <c r="BT8" s="80"/>
+      <c r="BU8" s="82"/>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A9" s="79"/>
+      <c r="A9" s="87"/>
       <c r="B9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J9" s="5" t="s">
@@ -7354,265 +6496,265 @@
       </c>
       <c r="Q9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="V9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y9" s="54" t="s">
+      <c r="Y9" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="Z9" s="45" t="s">
+      <c r="Z9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AC9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AF9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AG9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AH9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AI9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AJ9" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="AK9" s="54" t="s">
+      <c r="AK9" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="AL9" s="45" t="s">
+      <c r="AL9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AM9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AN9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AO9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AP9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AQ9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AR9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AS9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AU9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AW9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="AX9" s="45" t="s">
+      <c r="AX9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="AY9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="AZ9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="BA9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BB9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BC9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BD9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BE9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BF9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BG9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="BJ9" s="45" t="s">
+      <c r="BJ9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="BK9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BL9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="BM9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BN9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BO9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BP9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BQ9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BR9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BS9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BT9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BU9" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:73" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...62 lines deleted...]
-      <c r="BI10" s="88"/>
+    <row r="10" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="93" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="93"/>
+      <c r="C10" s="93"/>
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="93"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="93"/>
+      <c r="M10" s="93"/>
+      <c r="N10" s="93"/>
+      <c r="O10" s="93"/>
+      <c r="P10" s="93"/>
+      <c r="Q10" s="93"/>
+      <c r="R10" s="93"/>
+      <c r="S10" s="93"/>
+      <c r="T10" s="93"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
+      <c r="X10" s="93"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="93"/>
+      <c r="AB10" s="93"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="93"/>
+      <c r="AE10" s="93"/>
+      <c r="AF10" s="93"/>
+      <c r="AG10" s="93"/>
+      <c r="AH10" s="93"/>
+      <c r="AI10" s="93"/>
+      <c r="AJ10" s="93"/>
+      <c r="AK10" s="93"/>
+      <c r="AL10" s="93"/>
+      <c r="AM10" s="93"/>
+      <c r="AN10" s="93"/>
+      <c r="AO10" s="93"/>
+      <c r="AP10" s="93"/>
+      <c r="AQ10" s="93"/>
+      <c r="AR10" s="93"/>
+      <c r="AS10" s="93"/>
+      <c r="AT10" s="93"/>
+      <c r="AU10" s="93"/>
+      <c r="AV10" s="93"/>
+      <c r="AW10" s="93"/>
+      <c r="AX10" s="93"/>
+      <c r="AY10" s="93"/>
+      <c r="AZ10" s="93"/>
+      <c r="BA10" s="93"/>
+      <c r="BB10" s="93"/>
+      <c r="BC10" s="93"/>
+      <c r="BD10" s="93"/>
+      <c r="BE10" s="93"/>
+      <c r="BF10" s="93"/>
+      <c r="BG10" s="93"/>
+      <c r="BH10" s="93"/>
+      <c r="BI10" s="93"/>
     </row>
     <row r="11" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>8498</v>
       </c>
       <c r="C11" s="11">
         <v>8286</v>
       </c>
       <c r="D11" s="12">
         <v>7136</v>
       </c>
       <c r="E11" s="12">
         <v>5767</v>
       </c>
       <c r="F11" s="12">
         <v>6467</v>
       </c>
       <c r="G11" s="12">
         <v>7998</v>
       </c>
       <c r="H11" s="13">
         <v>7476</v>
       </c>
       <c r="I11" s="12">
         <v>8445</v>
@@ -7634,170 +6776,149 @@
       </c>
       <c r="O11" s="21">
         <v>1855</v>
       </c>
       <c r="P11" s="21">
         <v>1372</v>
       </c>
       <c r="Q11" s="21">
         <v>1834</v>
       </c>
       <c r="R11" s="21">
         <v>1544</v>
       </c>
       <c r="S11" s="21">
         <v>1883</v>
       </c>
       <c r="T11" s="22">
         <v>1788</v>
       </c>
       <c r="U11" s="22">
         <v>2009</v>
       </c>
       <c r="V11" s="22">
         <v>2205</v>
       </c>
-      <c r="W11" s="32">
+      <c r="W11" s="30">
         <v>2344</v>
       </c>
       <c r="X11" s="22">
         <v>2480</v>
       </c>
-      <c r="Y11" s="48">
+      <c r="Y11" s="46">
         <v>1484</v>
       </c>
       <c r="Z11" s="16">
         <v>1947</v>
       </c>
       <c r="AA11" s="16">
         <v>999</v>
       </c>
       <c r="AB11" s="16">
         <v>1473</v>
       </c>
       <c r="AC11" s="17">
         <v>1706</v>
       </c>
       <c r="AD11" s="17">
         <v>1753</v>
       </c>
       <c r="AE11" s="17">
         <v>2411</v>
       </c>
       <c r="AF11" s="17">
         <v>2849</v>
       </c>
       <c r="AG11" s="17">
         <v>3521</v>
       </c>
       <c r="AH11" s="17">
         <v>2360</v>
       </c>
       <c r="AI11" s="20">
         <v>2916</v>
       </c>
       <c r="AJ11" s="21">
         <v>2144</v>
       </c>
-      <c r="AK11" s="49">
+      <c r="AK11" s="47">
         <v>2466</v>
       </c>
-      <c r="AL11" s="16">
-[...24 lines deleted...]
-        <v>3965</v>
+      <c r="AL11" s="29">
+        <v>4075</v>
+      </c>
+      <c r="AM11" s="29">
+        <v>3297</v>
+      </c>
+      <c r="AN11" s="29">
+        <v>2681</v>
+      </c>
+      <c r="AO11" s="29">
+        <v>3146</v>
+      </c>
+      <c r="AP11" s="29">
+        <v>3149</v>
+      </c>
+      <c r="AQ11" s="29">
+        <v>3258</v>
+      </c>
+      <c r="AR11" s="29">
+        <v>3560</v>
+      </c>
+      <c r="AS11" s="29">
+        <v>4043</v>
+      </c>
+      <c r="AT11" s="29">
+        <v>4028</v>
       </c>
       <c r="AU11" s="19">
-        <v>4326</v>
+        <v>3442</v>
       </c>
       <c r="AV11" s="19">
-        <v>3929</v>
-[...34 lines deleted...]
-      <c r="BH11" s="19">
         <v>3020</v>
       </c>
-      <c r="BI11" s="46">
+      <c r="AW11" s="44">
         <v>2551</v>
       </c>
+      <c r="AX11" s="29">
+        <v>3469</v>
+      </c>
+      <c r="AY11" s="29">
+        <v>3522</v>
+      </c>
+      <c r="AZ11" s="29">
+        <v>3533</v>
+      </c>
+      <c r="BA11" s="29">
+        <v>3003</v>
+      </c>
+      <c r="BG11" s="19"/>
+      <c r="BH11" s="19"/>
+      <c r="BI11" s="44"/>
     </row>
     <row r="12" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="67" t="s">
+      <c r="A12" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>1736</v>
       </c>
       <c r="C12" s="11">
         <v>1443</v>
       </c>
       <c r="D12" s="12">
         <v>1371</v>
       </c>
       <c r="E12" s="12">
         <v>1369</v>
       </c>
       <c r="F12" s="12">
         <v>1550</v>
       </c>
       <c r="G12" s="12">
         <v>1676</v>
       </c>
       <c r="H12" s="13">
         <v>1721</v>
       </c>
       <c r="I12" s="12">
         <v>1954</v>
@@ -7819,170 +6940,149 @@
       </c>
       <c r="O12" s="21">
         <v>684</v>
       </c>
       <c r="P12" s="21">
         <v>622</v>
       </c>
       <c r="Q12" s="21">
         <v>787</v>
       </c>
       <c r="R12" s="21">
         <v>669</v>
       </c>
       <c r="S12" s="21">
         <v>810</v>
       </c>
       <c r="T12" s="22">
         <v>821</v>
       </c>
       <c r="U12" s="22">
         <v>909</v>
       </c>
       <c r="V12" s="22">
         <v>868</v>
       </c>
-      <c r="W12" s="32">
+      <c r="W12" s="30">
         <v>924</v>
       </c>
       <c r="X12" s="22">
         <v>1015</v>
       </c>
-      <c r="Y12" s="48">
+      <c r="Y12" s="46">
         <v>556</v>
       </c>
       <c r="Z12" s="16">
         <v>786</v>
       </c>
       <c r="AA12" s="16">
         <v>406</v>
       </c>
       <c r="AB12" s="16">
         <v>592</v>
       </c>
       <c r="AC12" s="17">
         <v>741</v>
       </c>
       <c r="AD12" s="17">
         <v>759</v>
       </c>
       <c r="AE12" s="17">
         <v>1128</v>
       </c>
       <c r="AF12" s="17">
         <v>1296</v>
       </c>
       <c r="AG12" s="17">
         <v>1573</v>
       </c>
       <c r="AH12" s="17">
         <v>1038</v>
       </c>
       <c r="AI12" s="20">
         <v>1219</v>
       </c>
       <c r="AJ12" s="21">
         <v>916</v>
       </c>
-      <c r="AK12" s="49">
+      <c r="AK12" s="47">
         <v>1041</v>
       </c>
-      <c r="AL12" s="16">
-[...24 lines deleted...]
-        <v>1530</v>
+      <c r="AL12" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>1304</v>
+      </c>
+      <c r="AN12" s="29">
+        <v>1177</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>1364</v>
+      </c>
+      <c r="AP12" s="29">
+        <v>1286</v>
+      </c>
+      <c r="AQ12" s="29">
+        <v>1336</v>
+      </c>
+      <c r="AR12" s="29">
+        <v>1438</v>
+      </c>
+      <c r="AS12" s="29">
+        <v>1754</v>
+      </c>
+      <c r="AT12" s="29">
+        <v>1734</v>
       </c>
       <c r="AU12" s="19">
-        <v>1661</v>
+        <v>1449</v>
       </c>
       <c r="AV12" s="19">
-        <v>1455</v>
-[...34 lines deleted...]
-      <c r="BH12" s="19">
         <v>1221</v>
       </c>
-      <c r="BI12" s="46">
+      <c r="AW12" s="44">
         <v>1028</v>
       </c>
+      <c r="AX12" s="29">
+        <v>1508</v>
+      </c>
+      <c r="AY12" s="29">
+        <v>1569</v>
+      </c>
+      <c r="AZ12" s="29">
+        <v>1523</v>
+      </c>
+      <c r="BA12" s="29">
+        <v>1190</v>
+      </c>
+      <c r="BG12" s="19"/>
+      <c r="BH12" s="19"/>
+      <c r="BI12" s="44"/>
     </row>
     <row r="13" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="68" t="s">
+      <c r="A13" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>2185</v>
       </c>
       <c r="C13" s="11">
         <v>1777</v>
       </c>
       <c r="D13" s="12">
         <v>1579</v>
       </c>
       <c r="E13" s="12">
         <v>1382</v>
       </c>
       <c r="F13" s="12">
         <v>1552</v>
       </c>
       <c r="G13" s="12">
         <v>1755</v>
       </c>
       <c r="H13" s="13">
         <v>1959</v>
       </c>
       <c r="I13" s="12">
         <v>2397</v>
@@ -8004,170 +7104,149 @@
       </c>
       <c r="O13" s="21">
         <v>31</v>
       </c>
       <c r="P13" s="21">
         <v>28</v>
       </c>
       <c r="Q13" s="21">
         <v>33</v>
       </c>
       <c r="R13" s="21">
         <v>22</v>
       </c>
       <c r="S13" s="21">
         <v>30</v>
       </c>
       <c r="T13" s="22">
         <v>26</v>
       </c>
       <c r="U13" s="22">
         <v>31</v>
       </c>
       <c r="V13" s="22">
         <v>27</v>
       </c>
-      <c r="W13" s="32">
+      <c r="W13" s="30">
         <v>47</v>
       </c>
       <c r="X13" s="22">
         <v>36</v>
       </c>
-      <c r="Y13" s="48">
+      <c r="Y13" s="46">
         <v>29</v>
       </c>
       <c r="Z13" s="16">
         <v>37</v>
       </c>
       <c r="AA13" s="16">
         <v>23</v>
       </c>
       <c r="AB13" s="16">
         <v>33</v>
       </c>
       <c r="AC13" s="17">
         <v>34</v>
       </c>
       <c r="AD13" s="17">
         <v>20</v>
       </c>
       <c r="AE13" s="17">
         <v>47</v>
       </c>
       <c r="AF13" s="17">
         <v>62</v>
       </c>
       <c r="AG13" s="17">
         <v>90</v>
       </c>
       <c r="AH13" s="18">
         <v>82</v>
       </c>
       <c r="AI13" s="20">
         <v>50</v>
       </c>
       <c r="AJ13" s="20">
         <v>68</v>
       </c>
-      <c r="AK13" s="49">
+      <c r="AK13" s="47">
         <v>37</v>
       </c>
-      <c r="AL13" s="16">
-[...2 lines deleted...]
-      <c r="AM13" s="17">
+      <c r="AL13" s="29">
+        <v>69</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>47</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>39</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>46</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>53</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>73</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>110</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>93</v>
+      </c>
+      <c r="AU13" s="19">
+        <v>68</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>50</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>46</v>
+      </c>
+      <c r="AX13" s="29">
+        <v>67</v>
+      </c>
+      <c r="AY13" s="29">
+        <v>53</v>
+      </c>
+      <c r="AZ13" s="29">
         <v>83</v>
       </c>
-      <c r="AN13" s="18">
-[...64 lines deleted...]
-      </c>
+      <c r="BA13" s="29">
+        <v>34</v>
+      </c>
+      <c r="BG13" s="19"/>
+      <c r="BH13" s="19"/>
+      <c r="BI13" s="44"/>
     </row>
     <row r="14" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>3453</v>
       </c>
       <c r="C14" s="11">
         <v>3082</v>
       </c>
       <c r="D14" s="12">
         <v>2859</v>
       </c>
       <c r="E14" s="12">
         <v>2403</v>
       </c>
       <c r="F14" s="12">
         <v>2268</v>
       </c>
       <c r="G14" s="12">
         <v>2582</v>
       </c>
       <c r="H14" s="13">
         <v>2807</v>
       </c>
       <c r="I14" s="12">
         <v>3335</v>
@@ -8189,170 +7268,149 @@
       </c>
       <c r="O14" s="21">
         <v>48</v>
       </c>
       <c r="P14" s="21">
         <v>30</v>
       </c>
       <c r="Q14" s="21">
         <v>42</v>
       </c>
       <c r="R14" s="21">
         <v>29</v>
       </c>
       <c r="S14" s="21">
         <v>42</v>
       </c>
       <c r="T14" s="22">
         <v>60</v>
       </c>
       <c r="U14" s="22">
         <v>40</v>
       </c>
       <c r="V14" s="22">
         <v>57</v>
       </c>
-      <c r="W14" s="32">
+      <c r="W14" s="30">
         <v>75</v>
       </c>
       <c r="X14" s="22">
         <v>80</v>
       </c>
-      <c r="Y14" s="48">
+      <c r="Y14" s="46">
         <v>28</v>
       </c>
       <c r="Z14" s="16">
         <v>66</v>
       </c>
       <c r="AA14" s="16">
         <v>31</v>
       </c>
       <c r="AB14" s="16">
         <v>52</v>
       </c>
       <c r="AC14" s="17">
         <v>45</v>
       </c>
       <c r="AD14" s="17">
         <v>50</v>
       </c>
       <c r="AE14" s="17">
         <v>66</v>
       </c>
       <c r="AF14" s="17">
         <v>68</v>
       </c>
       <c r="AG14" s="17">
         <v>63</v>
       </c>
       <c r="AH14" s="18">
         <v>63</v>
       </c>
       <c r="AI14" s="20">
         <v>82</v>
       </c>
       <c r="AJ14" s="20">
         <v>39</v>
       </c>
-      <c r="AK14" s="49">
+      <c r="AK14" s="47">
         <v>59</v>
       </c>
-      <c r="AL14" s="16">
-[...2 lines deleted...]
-      <c r="AM14" s="17">
+      <c r="AL14" s="29">
+        <v>101</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>70</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>98</v>
+      </c>
+      <c r="AP14" s="29">
+        <v>77</v>
+      </c>
+      <c r="AQ14" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR14" s="29">
         <v>87</v>
       </c>
-      <c r="AN14" s="18">
-[...18 lines deleted...]
-        <v>103</v>
+      <c r="AS14" s="29">
+        <v>71</v>
+      </c>
+      <c r="AT14" s="29">
+        <v>98</v>
       </c>
       <c r="AU14" s="19">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="AV14" s="19">
-        <v>116</v>
-[...10 lines deleted...]
-      <c r="AZ14" s="31">
+        <v>81</v>
+      </c>
+      <c r="AW14" s="44">
         <v>70</v>
       </c>
-      <c r="BA14" s="31">
-[...2 lines deleted...]
-      <c r="BB14" s="31">
+      <c r="AX14" s="29">
         <v>77</v>
       </c>
-      <c r="BC14" s="31">
-[...19 lines deleted...]
-      </c>
+      <c r="AY14" s="29">
+        <v>126</v>
+      </c>
+      <c r="AZ14" s="29">
+        <v>113</v>
+      </c>
+      <c r="BA14" s="29">
+        <v>62</v>
+      </c>
+      <c r="BG14" s="19"/>
+      <c r="BH14" s="19"/>
+      <c r="BI14" s="44"/>
     </row>
     <row r="15" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="68" t="s">
+      <c r="A15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>13</v>
@@ -8374,170 +7432,149 @@
       </c>
       <c r="O15" s="21">
         <v>85</v>
       </c>
       <c r="P15" s="21">
         <v>56</v>
       </c>
       <c r="Q15" s="21">
         <v>78</v>
       </c>
       <c r="R15" s="21">
         <v>64</v>
       </c>
       <c r="S15" s="21">
         <v>55</v>
       </c>
       <c r="T15" s="22">
         <v>57</v>
       </c>
       <c r="U15" s="22">
         <v>57</v>
       </c>
       <c r="V15" s="22">
         <v>72</v>
       </c>
-      <c r="W15" s="32">
+      <c r="W15" s="30">
         <v>111</v>
       </c>
       <c r="X15" s="22">
         <v>108</v>
       </c>
-      <c r="Y15" s="48">
+      <c r="Y15" s="46">
         <v>70</v>
       </c>
       <c r="Z15" s="16">
         <v>115</v>
       </c>
       <c r="AA15" s="16">
         <v>69</v>
       </c>
       <c r="AB15" s="16">
         <v>100</v>
       </c>
       <c r="AC15" s="17">
         <v>68</v>
       </c>
       <c r="AD15" s="17">
         <v>67</v>
       </c>
       <c r="AE15" s="17">
         <v>66</v>
       </c>
       <c r="AF15" s="17">
         <v>117</v>
       </c>
       <c r="AG15" s="17">
         <v>155</v>
       </c>
       <c r="AH15" s="18">
         <v>99</v>
       </c>
       <c r="AI15" s="20">
         <v>133</v>
       </c>
       <c r="AJ15" s="20">
         <v>112</v>
       </c>
-      <c r="AK15" s="49">
+      <c r="AK15" s="47">
         <v>110</v>
       </c>
-      <c r="AL15" s="16">
-[...23 lines deleted...]
-      <c r="AT15" s="31">
+      <c r="AL15" s="29">
+        <v>176</v>
+      </c>
+      <c r="AM15" s="29">
+        <v>150</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>125</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>176</v>
+      </c>
+      <c r="AP15" s="29">
+        <v>174</v>
+      </c>
+      <c r="AQ15" s="29">
+        <v>117</v>
+      </c>
+      <c r="AR15" s="29">
+        <v>128</v>
+      </c>
+      <c r="AS15" s="29">
+        <v>154</v>
+      </c>
+      <c r="AT15" s="29">
+        <v>148</v>
+      </c>
+      <c r="AU15" s="19">
+        <v>158</v>
+      </c>
+      <c r="AV15" s="19">
+        <v>140</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>121</v>
+      </c>
+      <c r="AX15" s="29">
+        <v>186</v>
+      </c>
+      <c r="AY15" s="29">
         <v>144</v>
       </c>
-      <c r="AU15" s="19">
-[...43 lines deleted...]
-      </c>
+      <c r="AZ15" s="29">
+        <v>120</v>
+      </c>
+      <c r="BA15" s="29">
+        <v>124</v>
+      </c>
+      <c r="BG15" s="19"/>
+      <c r="BH15" s="19"/>
+      <c r="BI15" s="44"/>
     </row>
     <row r="16" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="68" t="s">
+      <c r="A16" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>3379</v>
       </c>
       <c r="C16" s="11">
         <v>2859</v>
       </c>
       <c r="D16" s="12">
         <v>2797</v>
       </c>
       <c r="E16" s="12">
         <v>2455</v>
       </c>
       <c r="F16" s="12">
         <v>2646</v>
       </c>
       <c r="G16" s="12">
         <v>3330</v>
       </c>
       <c r="H16" s="13">
         <v>3161</v>
       </c>
       <c r="I16" s="12">
         <v>3419</v>
@@ -8559,170 +7596,149 @@
       </c>
       <c r="O16" s="21">
         <v>276</v>
       </c>
       <c r="P16" s="21">
         <v>174</v>
       </c>
       <c r="Q16" s="21">
         <v>217</v>
       </c>
       <c r="R16" s="21">
         <v>208</v>
       </c>
       <c r="S16" s="21">
         <v>267</v>
       </c>
       <c r="T16" s="22">
         <v>244</v>
       </c>
       <c r="U16" s="22">
         <v>254</v>
       </c>
       <c r="V16" s="22">
         <v>318</v>
       </c>
-      <c r="W16" s="32">
+      <c r="W16" s="30">
         <v>307</v>
       </c>
       <c r="X16" s="22">
         <v>320</v>
       </c>
-      <c r="Y16" s="48">
+      <c r="Y16" s="46">
         <v>221</v>
       </c>
       <c r="Z16" s="16">
         <v>256</v>
       </c>
       <c r="AA16" s="16">
         <v>137</v>
       </c>
       <c r="AB16" s="16">
         <v>205</v>
       </c>
       <c r="AC16" s="17">
         <v>236</v>
       </c>
       <c r="AD16" s="17">
         <v>257</v>
       </c>
       <c r="AE16" s="17">
         <v>347</v>
       </c>
       <c r="AF16" s="17">
         <v>417</v>
       </c>
       <c r="AG16" s="17">
         <v>403</v>
       </c>
       <c r="AH16" s="18">
         <v>296</v>
       </c>
       <c r="AI16" s="20">
         <v>371</v>
       </c>
       <c r="AJ16" s="20">
         <v>262</v>
       </c>
-      <c r="AK16" s="49">
+      <c r="AK16" s="47">
         <v>370</v>
       </c>
-      <c r="AL16" s="16">
-[...24 lines deleted...]
-        <v>573</v>
+      <c r="AL16" s="29">
+        <v>541</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>391</v>
+      </c>
+      <c r="AN16" s="29">
+        <v>324</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>389</v>
+      </c>
+      <c r="AP16" s="29">
+        <v>412</v>
+      </c>
+      <c r="AQ16" s="29">
+        <v>402</v>
+      </c>
+      <c r="AR16" s="29">
+        <v>485</v>
+      </c>
+      <c r="AS16" s="29">
+        <v>555</v>
+      </c>
+      <c r="AT16" s="29">
+        <v>518</v>
       </c>
       <c r="AU16" s="19">
-        <v>615</v>
+        <v>436</v>
       </c>
       <c r="AV16" s="19">
-        <v>558</v>
-[...34 lines deleted...]
-      <c r="BH16" s="19">
         <v>348</v>
       </c>
-      <c r="BI16" s="46">
+      <c r="AW16" s="44">
         <v>332</v>
       </c>
+      <c r="AX16" s="29">
+        <v>457</v>
+      </c>
+      <c r="AY16" s="29">
+        <v>423</v>
+      </c>
+      <c r="AZ16" s="29">
+        <v>417</v>
+      </c>
+      <c r="BA16" s="29">
+        <v>428</v>
+      </c>
+      <c r="BG16" s="19"/>
+      <c r="BH16" s="19"/>
+      <c r="BI16" s="44"/>
     </row>
     <row r="17" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="68" t="s">
+      <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="11">
         <v>1917</v>
       </c>
       <c r="C17" s="11">
         <v>1707</v>
       </c>
       <c r="D17" s="12">
         <v>1818</v>
       </c>
       <c r="E17" s="12">
         <v>1493</v>
       </c>
       <c r="F17" s="12">
         <v>1662</v>
       </c>
       <c r="G17" s="12">
         <v>2318</v>
       </c>
       <c r="H17" s="13">
         <v>2287</v>
       </c>
       <c r="I17" s="12">
         <v>2385</v>
@@ -8744,170 +7760,149 @@
       </c>
       <c r="O17" s="21">
         <v>76</v>
       </c>
       <c r="P17" s="21">
         <v>47</v>
       </c>
       <c r="Q17" s="21">
         <v>65</v>
       </c>
       <c r="R17" s="21">
         <v>44</v>
       </c>
       <c r="S17" s="21">
         <v>61</v>
       </c>
       <c r="T17" s="22">
         <v>59</v>
       </c>
       <c r="U17" s="22">
         <v>73</v>
       </c>
       <c r="V17" s="22">
         <v>65</v>
       </c>
-      <c r="W17" s="32">
+      <c r="W17" s="30">
         <v>98</v>
       </c>
       <c r="X17" s="22">
         <v>95</v>
       </c>
-      <c r="Y17" s="48">
+      <c r="Y17" s="46">
         <v>63</v>
       </c>
       <c r="Z17" s="16">
         <v>70</v>
       </c>
       <c r="AA17" s="16">
         <v>30</v>
       </c>
       <c r="AB17" s="16">
         <v>52</v>
       </c>
       <c r="AC17" s="17">
         <v>69</v>
       </c>
       <c r="AD17" s="17">
         <v>76</v>
       </c>
       <c r="AE17" s="17">
         <v>74</v>
       </c>
       <c r="AF17" s="17">
         <v>76</v>
       </c>
       <c r="AG17" s="17">
         <v>124</v>
       </c>
       <c r="AH17" s="18">
         <v>80</v>
       </c>
       <c r="AI17" s="20">
         <v>100</v>
       </c>
       <c r="AJ17" s="20">
         <v>68</v>
       </c>
-      <c r="AK17" s="49">
+      <c r="AK17" s="47">
         <v>70</v>
       </c>
-      <c r="AL17" s="16">
-[...8 lines deleted...]
-      <c r="AO17" s="31">
+      <c r="AL17" s="29">
+        <v>117</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>92</v>
+      </c>
+      <c r="AN17" s="29">
         <v>88</v>
       </c>
-      <c r="AP17" s="31">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="AO17" s="29">
+        <v>101</v>
+      </c>
+      <c r="AP17" s="29">
+        <v>95</v>
+      </c>
+      <c r="AQ17" s="29">
+        <v>93</v>
+      </c>
+      <c r="AR17" s="29">
+        <v>123</v>
+      </c>
+      <c r="AS17" s="29">
+        <v>117</v>
+      </c>
+      <c r="AT17" s="29">
+        <v>157</v>
       </c>
       <c r="AU17" s="19">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="AV17" s="19">
-        <v>128</v>
-[...34 lines deleted...]
-      <c r="BH17" s="19">
         <v>76</v>
       </c>
-      <c r="BI17" s="46">
+      <c r="AW17" s="44">
         <v>71</v>
       </c>
+      <c r="AX17" s="29">
+        <v>97</v>
+      </c>
+      <c r="AY17" s="29">
+        <v>106</v>
+      </c>
+      <c r="AZ17" s="29">
+        <v>115</v>
+      </c>
+      <c r="BA17" s="29">
+        <v>122</v>
+      </c>
+      <c r="BG17" s="19"/>
+      <c r="BH17" s="19"/>
+      <c r="BI17" s="44"/>
     </row>
     <row r="18" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="68" t="s">
+      <c r="A18" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="11">
         <v>2669</v>
       </c>
       <c r="C18" s="11">
         <v>2081</v>
       </c>
       <c r="D18" s="12">
         <v>1758</v>
       </c>
       <c r="E18" s="12">
         <v>1363</v>
       </c>
       <c r="F18" s="12">
         <v>1274</v>
       </c>
       <c r="G18" s="12">
         <v>1485</v>
       </c>
       <c r="H18" s="13">
         <v>1635</v>
       </c>
       <c r="I18" s="12">
         <v>1768</v>
@@ -8929,331 +7924,289 @@
       </c>
       <c r="O18" s="21">
         <v>108</v>
       </c>
       <c r="P18" s="21">
         <v>68</v>
       </c>
       <c r="Q18" s="21">
         <v>81</v>
       </c>
       <c r="R18" s="21">
         <v>80</v>
       </c>
       <c r="S18" s="21">
         <v>114</v>
       </c>
       <c r="T18" s="22">
         <v>90</v>
       </c>
       <c r="U18" s="22">
         <v>112</v>
       </c>
       <c r="V18" s="22">
         <v>112</v>
       </c>
-      <c r="W18" s="32">
+      <c r="W18" s="30">
         <v>122</v>
       </c>
       <c r="X18" s="22">
         <v>167</v>
       </c>
-      <c r="Y18" s="48">
+      <c r="Y18" s="46">
         <v>93</v>
       </c>
       <c r="Z18" s="16">
         <v>95</v>
       </c>
       <c r="AA18" s="16">
         <v>58</v>
       </c>
       <c r="AB18" s="16">
         <v>67</v>
       </c>
       <c r="AC18" s="17">
         <v>97</v>
       </c>
       <c r="AD18" s="17">
         <v>100</v>
       </c>
       <c r="AE18" s="17">
         <v>153</v>
       </c>
       <c r="AF18" s="17">
         <v>155</v>
       </c>
       <c r="AG18" s="17">
         <v>226</v>
       </c>
       <c r="AH18" s="18">
         <v>111</v>
       </c>
       <c r="AI18" s="20">
         <v>172</v>
       </c>
       <c r="AJ18" s="20">
         <v>103</v>
       </c>
-      <c r="AK18" s="49">
+      <c r="AK18" s="47">
         <v>143</v>
       </c>
-      <c r="AL18" s="16">
-[...24 lines deleted...]
-        <v>211</v>
+      <c r="AL18" s="29">
+        <v>197</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>156</v>
+      </c>
+      <c r="AN18" s="29">
+        <v>107</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>129</v>
+      </c>
+      <c r="AP18" s="29">
+        <v>155</v>
+      </c>
+      <c r="AQ18" s="29">
+        <v>169</v>
+      </c>
+      <c r="AR18" s="29">
+        <v>160</v>
+      </c>
+      <c r="AS18" s="29">
+        <v>187</v>
+      </c>
+      <c r="AT18" s="29">
+        <v>199</v>
       </c>
       <c r="AU18" s="19">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AV18" s="19">
-        <v>192</v>
-[...34 lines deleted...]
-      <c r="BH18" s="19">
         <v>177</v>
       </c>
-      <c r="BI18" s="46">
+      <c r="AW18" s="44">
         <v>123</v>
       </c>
+      <c r="AX18" s="29">
+        <v>166</v>
+      </c>
+      <c r="AY18" s="29">
+        <v>162</v>
+      </c>
+      <c r="AZ18" s="29">
+        <v>182</v>
+      </c>
+      <c r="BA18" s="29">
+        <v>167</v>
+      </c>
+      <c r="BG18" s="19"/>
+      <c r="BH18" s="19"/>
+      <c r="BI18" s="44"/>
     </row>
     <row r="19" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="68" t="s">
+      <c r="A19" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="15"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y19" s="48" t="s">
+      <c r="Y19" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ19" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK19" s="48" t="s">
-[...27 lines deleted...]
-        <v>183</v>
+      <c r="AK19" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="29">
+        <v>228</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>194</v>
+      </c>
+      <c r="AN19" s="29">
+        <v>92</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>134</v>
+      </c>
+      <c r="AP19" s="29">
+        <v>162</v>
+      </c>
+      <c r="AQ19" s="29">
+        <v>161</v>
+      </c>
+      <c r="AR19" s="29">
+        <v>144</v>
+      </c>
+      <c r="AS19" s="29">
+        <v>149</v>
+      </c>
+      <c r="AT19" s="29">
+        <v>169</v>
       </c>
       <c r="AU19" s="19">
-        <v>229</v>
+        <v>166</v>
       </c>
       <c r="AV19" s="19">
-        <v>208</v>
-[...34 lines deleted...]
-      <c r="BH19" s="19">
         <v>123</v>
       </c>
-      <c r="BI19" s="46">
+      <c r="AW19" s="44">
         <v>90</v>
       </c>
+      <c r="AX19" s="29">
+        <v>148</v>
+      </c>
+      <c r="AY19" s="29">
+        <v>170</v>
+      </c>
+      <c r="AZ19" s="29">
+        <v>170</v>
+      </c>
+      <c r="BA19" s="29">
+        <v>140</v>
+      </c>
+      <c r="BG19" s="19"/>
+      <c r="BH19" s="19"/>
+      <c r="BI19" s="44"/>
     </row>
     <row r="20" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="68" t="s">
+      <c r="A20" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="11">
         <v>2972</v>
       </c>
       <c r="C20" s="11">
         <v>2503</v>
       </c>
       <c r="D20" s="12">
         <v>2357</v>
       </c>
       <c r="E20" s="12">
         <v>2260</v>
       </c>
       <c r="F20" s="12">
         <v>2344</v>
       </c>
       <c r="G20" s="12">
         <v>2639</v>
       </c>
       <c r="H20" s="13">
         <v>2671</v>
       </c>
       <c r="I20" s="12">
         <v>2939</v>
@@ -9275,170 +8228,149 @@
       </c>
       <c r="O20" s="21">
         <v>165</v>
       </c>
       <c r="P20" s="21">
         <v>104</v>
       </c>
       <c r="Q20" s="21">
         <v>170</v>
       </c>
       <c r="R20" s="21">
         <v>148</v>
       </c>
       <c r="S20" s="21">
         <v>171</v>
       </c>
       <c r="T20" s="22">
         <v>160</v>
       </c>
       <c r="U20" s="22">
         <v>157</v>
       </c>
       <c r="V20" s="22">
         <v>227</v>
       </c>
-      <c r="W20" s="32">
+      <c r="W20" s="30">
         <v>214</v>
       </c>
       <c r="X20" s="22">
         <v>210</v>
       </c>
-      <c r="Y20" s="48">
+      <c r="Y20" s="46">
         <v>135</v>
       </c>
       <c r="Z20" s="16">
         <v>177</v>
       </c>
       <c r="AA20" s="16">
         <v>94</v>
       </c>
       <c r="AB20" s="16">
         <v>130</v>
       </c>
       <c r="AC20" s="17">
         <v>132</v>
       </c>
       <c r="AD20" s="17">
         <v>117</v>
       </c>
       <c r="AE20" s="17">
         <v>210</v>
       </c>
       <c r="AF20" s="17">
         <v>247</v>
       </c>
       <c r="AG20" s="17">
         <v>319</v>
       </c>
       <c r="AH20" s="18">
         <v>210</v>
       </c>
       <c r="AI20" s="20">
         <v>298</v>
       </c>
       <c r="AJ20" s="20">
         <v>190</v>
       </c>
-      <c r="AK20" s="49">
+      <c r="AK20" s="47">
         <v>219</v>
       </c>
-      <c r="AL20" s="16">
-[...11 lines deleted...]
-      <c r="AP20" s="31">
+      <c r="AL20" s="29">
+        <v>327</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>257</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>251</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>198</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>248</v>
+      </c>
+      <c r="AQ20" s="29">
+        <v>284</v>
+      </c>
+      <c r="AR20" s="29">
+        <v>281</v>
+      </c>
+      <c r="AS20" s="29">
+        <v>326</v>
+      </c>
+      <c r="AT20" s="29">
+        <v>304</v>
+      </c>
+      <c r="AU20" s="19">
+        <v>255</v>
+      </c>
+      <c r="AV20" s="19">
+        <v>261</v>
+      </c>
+      <c r="AW20" s="44">
+        <v>176</v>
+      </c>
+      <c r="AX20" s="29">
         <v>231</v>
       </c>
-      <c r="AQ20" s="31">
-[...26 lines deleted...]
-      <c r="AZ20" s="31">
+      <c r="AY20" s="29">
+        <v>255</v>
+      </c>
+      <c r="AZ20" s="29">
         <v>251</v>
       </c>
-      <c r="BA20" s="31">
-[...25 lines deleted...]
-      </c>
+      <c r="BA20" s="29">
+        <v>214</v>
+      </c>
+      <c r="BG20" s="19"/>
+      <c r="BH20" s="19"/>
+      <c r="BI20" s="44"/>
     </row>
     <row r="21" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>1808</v>
       </c>
       <c r="C21" s="11">
         <v>1610</v>
       </c>
       <c r="D21" s="12">
         <v>1676</v>
       </c>
       <c r="E21" s="12">
         <v>1450</v>
       </c>
       <c r="F21" s="12">
         <v>1584</v>
       </c>
       <c r="G21" s="12">
         <v>1917</v>
       </c>
       <c r="H21" s="13">
         <v>1996</v>
       </c>
       <c r="I21" s="12">
         <v>2277</v>
@@ -9460,331 +8392,289 @@
       </c>
       <c r="O21" s="21">
         <v>59</v>
       </c>
       <c r="P21" s="21">
         <v>36</v>
       </c>
       <c r="Q21" s="21">
         <v>68</v>
       </c>
       <c r="R21" s="21">
         <v>42</v>
       </c>
       <c r="S21" s="21">
         <v>63</v>
       </c>
       <c r="T21" s="22">
         <v>51</v>
       </c>
       <c r="U21" s="22">
         <v>60</v>
       </c>
       <c r="V21" s="22">
         <v>63</v>
       </c>
-      <c r="W21" s="32">
+      <c r="W21" s="30">
         <v>91</v>
       </c>
       <c r="X21" s="22">
         <v>83</v>
       </c>
-      <c r="Y21" s="48">
+      <c r="Y21" s="46">
         <v>37</v>
       </c>
       <c r="Z21" s="16">
         <v>67</v>
       </c>
       <c r="AA21" s="16">
         <v>26</v>
       </c>
       <c r="AB21" s="16">
         <v>44</v>
       </c>
       <c r="AC21" s="17">
         <v>55</v>
       </c>
       <c r="AD21" s="17">
         <v>85</v>
       </c>
       <c r="AE21" s="17">
         <v>56</v>
       </c>
       <c r="AF21" s="17">
         <v>71</v>
       </c>
       <c r="AG21" s="17">
         <v>100</v>
       </c>
       <c r="AH21" s="18">
         <v>44</v>
       </c>
       <c r="AI21" s="20">
         <v>80</v>
       </c>
       <c r="AJ21" s="20">
         <v>60</v>
       </c>
-      <c r="AK21" s="49">
+      <c r="AK21" s="47">
         <v>80</v>
       </c>
-      <c r="AL21" s="16">
-[...5 lines deleted...]
-      <c r="AN21" s="18">
+      <c r="AL21" s="29">
+        <v>164</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>112</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>50</v>
+      </c>
+      <c r="AO21" s="29">
         <v>75</v>
       </c>
-      <c r="AO21" s="31">
-[...2 lines deleted...]
-      <c r="AP21" s="31">
+      <c r="AP21" s="29">
+        <v>89</v>
+      </c>
+      <c r="AQ21" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR21" s="29">
+        <v>106</v>
+      </c>
+      <c r="AS21" s="29">
+        <v>114</v>
+      </c>
+      <c r="AT21" s="29">
+        <v>89</v>
+      </c>
+      <c r="AU21" s="19">
+        <v>78</v>
+      </c>
+      <c r="AV21" s="19">
+        <v>87</v>
+      </c>
+      <c r="AW21" s="44">
+        <v>106</v>
+      </c>
+      <c r="AX21" s="29">
+        <v>81</v>
+      </c>
+      <c r="AY21" s="29">
+        <v>83</v>
+      </c>
+      <c r="AZ21" s="29">
+        <v>76</v>
+      </c>
+      <c r="BA21" s="29">
         <v>72</v>
       </c>
-      <c r="AQ21" s="31">
-[...55 lines deleted...]
-      </c>
+      <c r="BG21" s="19"/>
+      <c r="BH21" s="19"/>
+      <c r="BI21" s="44"/>
     </row>
     <row r="22" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="15"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X22" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y22" s="48" t="s">
+      <c r="Y22" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK22" s="48" t="s">
-[...27 lines deleted...]
-        <v>252</v>
+      <c r="AK22" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="29">
+        <v>225</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>212</v>
+      </c>
+      <c r="AN22" s="29">
+        <v>149</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>146</v>
+      </c>
+      <c r="AP22" s="29">
+        <v>170</v>
+      </c>
+      <c r="AQ22" s="29">
+        <v>219</v>
+      </c>
+      <c r="AR22" s="29">
+        <v>196</v>
+      </c>
+      <c r="AS22" s="29">
+        <v>189</v>
+      </c>
+      <c r="AT22" s="29">
+        <v>238</v>
       </c>
       <c r="AU22" s="19">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="AV22" s="19">
-        <v>283</v>
-[...31 lines deleted...]
-      <c r="BG22" s="19">
+        <v>186</v>
+      </c>
+      <c r="AW22" s="44">
+        <v>148</v>
+      </c>
+      <c r="AX22" s="29">
+        <v>187</v>
+      </c>
+      <c r="AY22" s="29">
+        <v>154</v>
+      </c>
+      <c r="AZ22" s="29">
+        <v>176</v>
+      </c>
+      <c r="BA22" s="29">
         <v>168</v>
       </c>
-      <c r="BH22" s="19">
-[...4 lines deleted...]
-      </c>
+      <c r="BG22" s="19"/>
+      <c r="BH22" s="19"/>
+      <c r="BI22" s="44"/>
     </row>
     <row r="23" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="11">
         <v>1180</v>
       </c>
       <c r="C23" s="11">
         <v>1008</v>
       </c>
       <c r="D23" s="12">
         <v>1037</v>
       </c>
       <c r="E23" s="12">
         <v>950</v>
       </c>
       <c r="F23" s="12">
         <v>868</v>
       </c>
       <c r="G23" s="12">
         <v>1238</v>
       </c>
       <c r="H23" s="13">
         <v>1242</v>
       </c>
       <c r="I23" s="12">
         <v>1478</v>
@@ -9806,235 +8696,214 @@
       </c>
       <c r="O23" s="21">
         <v>323</v>
       </c>
       <c r="P23" s="21">
         <v>207</v>
       </c>
       <c r="Q23" s="21">
         <v>293</v>
       </c>
       <c r="R23" s="21">
         <v>122</v>
       </c>
       <c r="S23" s="21">
         <v>270</v>
       </c>
       <c r="T23" s="22">
         <v>220</v>
       </c>
       <c r="U23" s="22">
         <v>316</v>
       </c>
       <c r="V23" s="22">
         <v>396</v>
       </c>
-      <c r="W23" s="32">
+      <c r="W23" s="30">
         <v>355</v>
       </c>
       <c r="X23" s="22">
         <v>366</v>
       </c>
-      <c r="Y23" s="48">
+      <c r="Y23" s="46">
         <v>252</v>
       </c>
       <c r="Z23" s="16">
         <v>278</v>
       </c>
       <c r="AA23" s="16">
         <v>125</v>
       </c>
       <c r="AB23" s="16">
         <v>198</v>
       </c>
       <c r="AC23" s="17">
         <v>229</v>
       </c>
       <c r="AD23" s="17">
         <v>222</v>
       </c>
       <c r="AE23" s="17">
         <v>264</v>
       </c>
       <c r="AF23" s="21">
         <v>340</v>
       </c>
       <c r="AG23" s="21">
         <v>468</v>
       </c>
       <c r="AH23" s="20">
         <v>337</v>
       </c>
       <c r="AI23" s="20">
         <v>411</v>
       </c>
       <c r="AJ23" s="19">
         <v>326</v>
       </c>
-      <c r="AK23" s="46">
+      <c r="AK23" s="44">
         <v>337</v>
       </c>
-      <c r="AL23" s="22">
-[...2 lines deleted...]
-      <c r="AM23" s="21">
+      <c r="AL23" s="29">
+        <v>384</v>
+      </c>
+      <c r="AM23" s="29">
+        <v>264</v>
+      </c>
+      <c r="AN23" s="29">
+        <v>209</v>
+      </c>
+      <c r="AO23" s="29">
+        <v>286</v>
+      </c>
+      <c r="AP23" s="29">
+        <v>235</v>
+      </c>
+      <c r="AQ23" s="29">
+        <v>262</v>
+      </c>
+      <c r="AR23" s="29">
         <v>339</v>
       </c>
-      <c r="AN23" s="18">
-[...18 lines deleted...]
-        <v>304</v>
+      <c r="AS23" s="29">
+        <v>317</v>
+      </c>
+      <c r="AT23" s="29">
+        <v>281</v>
       </c>
       <c r="AU23" s="19">
-        <v>413</v>
+        <v>287</v>
       </c>
       <c r="AV23" s="19">
-        <v>371</v>
-[...7 lines deleted...]
-      <c r="AY23" s="31">
+        <v>270</v>
+      </c>
+      <c r="AW23" s="44">
+        <v>240</v>
+      </c>
+      <c r="AX23" s="29">
         <v>264</v>
       </c>
-      <c r="AZ23" s="31">
-[...28 lines deleted...]
-      </c>
+      <c r="AY23" s="29">
+        <v>277</v>
+      </c>
+      <c r="AZ23" s="29">
+        <v>307</v>
+      </c>
+      <c r="BA23" s="29">
+        <v>282</v>
+      </c>
+      <c r="BG23" s="19"/>
+      <c r="BH23" s="19"/>
+      <c r="BI23" s="44"/>
     </row>
-    <row r="24" spans="1:61" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...62 lines deleted...]
-      <c r="BI24" s="76"/>
+    <row r="24" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="84"/>
+      <c r="O24" s="84"/>
+      <c r="P24" s="84"/>
+      <c r="Q24" s="84"/>
+      <c r="R24" s="84"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="84"/>
+      <c r="U24" s="84"/>
+      <c r="V24" s="84"/>
+      <c r="W24" s="84"/>
+      <c r="X24" s="84"/>
+      <c r="Y24" s="84"/>
+      <c r="Z24" s="84"/>
+      <c r="AA24" s="84"/>
+      <c r="AB24" s="84"/>
+      <c r="AC24" s="84"/>
+      <c r="AD24" s="84"/>
+      <c r="AE24" s="84"/>
+      <c r="AF24" s="84"/>
+      <c r="AG24" s="84"/>
+      <c r="AH24" s="84"/>
+      <c r="AI24" s="84"/>
+      <c r="AJ24" s="84"/>
+      <c r="AK24" s="84"/>
+      <c r="AL24" s="84"/>
+      <c r="AM24" s="84"/>
+      <c r="AN24" s="84"/>
+      <c r="AO24" s="84"/>
+      <c r="AP24" s="84"/>
+      <c r="AQ24" s="84"/>
+      <c r="AR24" s="84"/>
+      <c r="AS24" s="84"/>
+      <c r="AT24" s="84"/>
+      <c r="AU24" s="84"/>
+      <c r="AV24" s="84"/>
+      <c r="AW24" s="84"/>
+      <c r="AX24" s="84"/>
+      <c r="AY24" s="84"/>
+      <c r="AZ24" s="84"/>
+      <c r="BA24" s="84"/>
+      <c r="BB24" s="84"/>
+      <c r="BC24" s="84"/>
+      <c r="BD24" s="84"/>
+      <c r="BE24" s="84"/>
+      <c r="BF24" s="84"/>
+      <c r="BG24" s="84"/>
+      <c r="BH24" s="84"/>
+      <c r="BI24" s="84"/>
     </row>
     <row r="25" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="11">
         <v>8771</v>
       </c>
       <c r="C25" s="11">
         <v>6136</v>
       </c>
       <c r="D25" s="12">
         <v>4960</v>
       </c>
       <c r="E25" s="12">
         <v>4483</v>
       </c>
       <c r="F25" s="12">
         <v>4168</v>
       </c>
       <c r="G25" s="12">
         <v>4454</v>
       </c>
       <c r="H25" s="13">
         <v>6036</v>
       </c>
       <c r="I25" s="12">
         <v>6275</v>
@@ -10056,179 +8925,158 @@
       </c>
       <c r="O25" s="21">
         <v>825</v>
       </c>
       <c r="P25" s="21">
         <v>722</v>
       </c>
       <c r="Q25" s="21">
         <v>905</v>
       </c>
       <c r="R25" s="21">
         <v>782</v>
       </c>
       <c r="S25" s="21">
         <v>983</v>
       </c>
       <c r="T25" s="22">
         <v>965</v>
       </c>
       <c r="U25" s="22">
         <v>1063</v>
       </c>
       <c r="V25" s="22">
         <v>1066</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W25" s="49">
         <v>1118</v>
       </c>
       <c r="X25" s="22">
         <v>1178</v>
       </c>
-      <c r="Y25" s="48">
+      <c r="Y25" s="46">
         <v>687</v>
       </c>
       <c r="Z25" s="16">
         <v>943</v>
       </c>
       <c r="AA25" s="16">
         <v>485</v>
       </c>
       <c r="AB25" s="16">
         <v>738</v>
       </c>
       <c r="AC25" s="17">
         <v>864</v>
       </c>
       <c r="AD25" s="17">
         <v>909</v>
       </c>
       <c r="AE25" s="17">
         <v>1379</v>
       </c>
       <c r="AF25" s="17">
         <v>1567</v>
       </c>
       <c r="AG25" s="17">
         <v>1875</v>
       </c>
       <c r="AH25" s="17">
         <v>1260</v>
       </c>
       <c r="AI25" s="20">
         <v>1416</v>
       </c>
       <c r="AJ25" s="20">
         <v>1085</v>
       </c>
-      <c r="AK25" s="49">
+      <c r="AK25" s="47">
         <v>1202</v>
       </c>
-      <c r="AL25" s="16">
-[...24 lines deleted...]
-        <v>2046</v>
+      <c r="AL25" s="29">
+        <v>2015</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>1658</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>1483</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>1720</v>
+      </c>
+      <c r="AP25" s="29">
+        <v>1665</v>
+      </c>
+      <c r="AQ25" s="29">
+        <v>1735</v>
+      </c>
+      <c r="AR25" s="29">
+        <v>1887</v>
+      </c>
+      <c r="AS25" s="29">
+        <v>2257</v>
+      </c>
+      <c r="AT25" s="29">
+        <v>2237</v>
       </c>
       <c r="AU25" s="19">
-        <v>2217</v>
+        <v>1830</v>
       </c>
       <c r="AV25" s="19">
-        <v>1955</v>
-[...34 lines deleted...]
-      <c r="BH25" s="19">
         <v>1541</v>
       </c>
-      <c r="BI25" s="46">
+      <c r="AW25" s="44">
         <v>1314</v>
       </c>
+      <c r="AX25" s="29">
+        <v>1896</v>
+      </c>
+      <c r="AY25" s="29">
+        <v>1976</v>
+      </c>
+      <c r="AZ25" s="29">
+        <v>1925</v>
+      </c>
+      <c r="BA25" s="29">
+        <v>1553</v>
+      </c>
+      <c r="BG25" s="19"/>
+      <c r="BH25" s="19"/>
+      <c r="BI25" s="44"/>
     </row>
     <row r="26" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="68" t="s">
+      <c r="A26" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="34" t="s">
+      <c r="D26" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="L26" s="11" t="s">
         <v>13</v>
@@ -10241,170 +9089,149 @@
       </c>
       <c r="O26" s="21">
         <v>617</v>
       </c>
       <c r="P26" s="21">
         <v>569</v>
       </c>
       <c r="Q26" s="21">
         <v>722</v>
       </c>
       <c r="R26" s="21">
         <v>605</v>
       </c>
       <c r="S26" s="21">
         <v>748</v>
       </c>
       <c r="T26" s="22">
         <v>754</v>
       </c>
       <c r="U26" s="22">
         <v>836</v>
       </c>
       <c r="V26" s="22">
         <v>810</v>
       </c>
-      <c r="W26" s="32">
+      <c r="W26" s="30">
         <v>835</v>
       </c>
       <c r="X26" s="22">
         <v>935</v>
       </c>
-      <c r="Y26" s="48">
+      <c r="Y26" s="46">
         <v>506</v>
       </c>
       <c r="Z26" s="16">
         <v>731</v>
       </c>
       <c r="AA26" s="16">
         <v>372</v>
       </c>
       <c r="AB26" s="16">
         <v>555</v>
       </c>
       <c r="AC26" s="17">
         <v>662</v>
       </c>
       <c r="AD26" s="17">
         <v>695</v>
       </c>
       <c r="AE26" s="17">
         <v>1046</v>
       </c>
       <c r="AF26" s="17">
         <v>1197</v>
       </c>
       <c r="AG26" s="17">
         <v>1470</v>
       </c>
       <c r="AH26" s="17">
         <v>959</v>
       </c>
       <c r="AI26" s="20">
         <v>1115</v>
       </c>
       <c r="AJ26" s="20">
         <v>852</v>
       </c>
-      <c r="AK26" s="49">
+      <c r="AK26" s="47">
         <v>950</v>
       </c>
-      <c r="AL26" s="16">
-[...24 lines deleted...]
-        <v>1530</v>
+      <c r="AL26" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>1304</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>1177</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>1364</v>
+      </c>
+      <c r="AP26" s="29">
+        <v>1286</v>
+      </c>
+      <c r="AQ26" s="29">
+        <v>1336</v>
+      </c>
+      <c r="AR26" s="29">
+        <v>1438</v>
+      </c>
+      <c r="AS26" s="29">
+        <v>1754</v>
+      </c>
+      <c r="AT26" s="29">
+        <v>1734</v>
       </c>
       <c r="AU26" s="19">
-        <v>1661</v>
+        <v>1449</v>
       </c>
       <c r="AV26" s="19">
-        <v>1455</v>
-[...34 lines deleted...]
-      <c r="BH26" s="19">
         <v>1221</v>
       </c>
-      <c r="BI26" s="46">
+      <c r="AW26" s="44">
         <v>1028</v>
       </c>
+      <c r="AX26" s="29">
+        <v>1508</v>
+      </c>
+      <c r="AY26" s="29">
+        <v>1569</v>
+      </c>
+      <c r="AZ26" s="29">
+        <v>1523</v>
+      </c>
+      <c r="BA26" s="29">
+        <v>1190</v>
+      </c>
+      <c r="BG26" s="19"/>
+      <c r="BH26" s="19"/>
+      <c r="BI26" s="44"/>
     </row>
     <row r="27" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>3110</v>
       </c>
       <c r="C27" s="11">
         <v>3180</v>
       </c>
       <c r="D27" s="12">
         <v>2762</v>
       </c>
       <c r="E27" s="12">
         <v>2717</v>
       </c>
       <c r="F27" s="12">
         <v>2595</v>
       </c>
       <c r="G27" s="12">
         <v>2883</v>
       </c>
       <c r="H27" s="13">
         <v>2849</v>
       </c>
       <c r="I27" s="12">
         <v>3422</v>
@@ -10426,170 +9253,149 @@
       </c>
       <c r="O27" s="21">
         <v>31</v>
       </c>
       <c r="P27" s="21">
         <v>28</v>
       </c>
       <c r="Q27" s="21">
         <v>33</v>
       </c>
       <c r="R27" s="21">
         <v>22</v>
       </c>
       <c r="S27" s="21">
         <v>30</v>
       </c>
       <c r="T27" s="22">
         <v>26</v>
       </c>
       <c r="U27" s="22">
         <v>31</v>
       </c>
       <c r="V27" s="22">
         <v>27</v>
       </c>
-      <c r="W27" s="32">
+      <c r="W27" s="30">
         <v>47</v>
       </c>
       <c r="X27" s="22">
         <v>36</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="46">
         <v>29</v>
       </c>
       <c r="Z27" s="16">
         <v>37</v>
       </c>
       <c r="AA27" s="16">
         <v>23</v>
       </c>
       <c r="AB27" s="16">
         <v>33</v>
       </c>
       <c r="AC27" s="17">
         <v>34</v>
       </c>
       <c r="AD27" s="17">
         <v>20</v>
       </c>
       <c r="AE27" s="17">
         <v>47</v>
       </c>
       <c r="AF27" s="17">
         <v>62</v>
       </c>
       <c r="AG27" s="17">
         <v>90</v>
       </c>
       <c r="AH27" s="18">
         <v>82</v>
       </c>
       <c r="AI27" s="20">
         <v>50</v>
       </c>
       <c r="AJ27" s="20">
         <v>68</v>
       </c>
-      <c r="AK27" s="49">
+      <c r="AK27" s="47">
         <v>37</v>
       </c>
-      <c r="AL27" s="17">
-[...2 lines deleted...]
-      <c r="AM27" s="17">
+      <c r="AL27" s="29">
+        <v>69</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>47</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>41</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP27" s="29">
+        <v>46</v>
+      </c>
+      <c r="AQ27" s="29">
+        <v>53</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>73</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>110</v>
+      </c>
+      <c r="AT27" s="29">
+        <v>93</v>
+      </c>
+      <c r="AU27" s="19">
+        <v>68</v>
+      </c>
+      <c r="AV27" s="19">
+        <v>50</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>46</v>
+      </c>
+      <c r="AX27" s="29">
+        <v>67</v>
+      </c>
+      <c r="AY27" s="29">
+        <v>53</v>
+      </c>
+      <c r="AZ27" s="29">
         <v>83</v>
       </c>
-      <c r="AN27" s="18">
-[...64 lines deleted...]
-      </c>
+      <c r="BA27" s="29">
+        <v>34</v>
+      </c>
+      <c r="BG27" s="19"/>
+      <c r="BH27" s="19"/>
+      <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="68" t="s">
+      <c r="A28" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>12721</v>
       </c>
       <c r="C28" s="11">
         <v>11095</v>
       </c>
       <c r="D28" s="12">
         <v>9617</v>
       </c>
       <c r="E28" s="12">
         <v>7946</v>
       </c>
       <c r="F28" s="12">
         <v>9264</v>
       </c>
       <c r="G28" s="12">
         <v>11411</v>
       </c>
       <c r="H28" s="13">
         <v>11621</v>
       </c>
       <c r="I28" s="12">
         <v>13711</v>
@@ -10611,331 +9417,289 @@
       </c>
       <c r="O28" s="21">
         <v>155</v>
       </c>
       <c r="P28" s="21">
         <v>106</v>
       </c>
       <c r="Q28" s="21">
         <v>129</v>
       </c>
       <c r="R28" s="21">
         <v>132</v>
       </c>
       <c r="S28" s="21">
         <v>175</v>
       </c>
       <c r="T28" s="22">
         <v>155</v>
       </c>
       <c r="U28" s="22">
         <v>161</v>
       </c>
       <c r="V28" s="22">
         <v>192</v>
       </c>
-      <c r="W28" s="32">
+      <c r="W28" s="30">
         <v>194</v>
       </c>
       <c r="X28" s="22">
         <v>173</v>
       </c>
-      <c r="Y28" s="48">
+      <c r="Y28" s="46">
         <v>128</v>
       </c>
       <c r="Z28" s="16">
         <v>145</v>
       </c>
       <c r="AA28" s="16">
         <v>75</v>
       </c>
       <c r="AB28" s="16">
         <v>134</v>
       </c>
       <c r="AC28" s="17">
         <v>141</v>
       </c>
       <c r="AD28" s="17">
         <v>183</v>
       </c>
       <c r="AE28" s="17">
         <v>242</v>
       </c>
       <c r="AF28" s="17">
         <v>264</v>
       </c>
       <c r="AG28" s="17">
         <v>261</v>
       </c>
       <c r="AH28" s="18">
         <v>185</v>
       </c>
       <c r="AI28" s="20">
         <v>207</v>
       </c>
       <c r="AJ28" s="20">
         <v>140</v>
       </c>
-      <c r="AK28" s="49">
+      <c r="AK28" s="47">
         <v>200</v>
       </c>
-      <c r="AL28" s="17">
-[...11 lines deleted...]
-      <c r="AP28" s="31">
+      <c r="AL28" s="29">
+        <v>336</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>249</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>118</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>260</v>
+      </c>
+      <c r="AP28" s="29">
+        <v>266</v>
+      </c>
+      <c r="AQ28" s="29">
+        <v>294</v>
+      </c>
+      <c r="AR28" s="29">
+        <v>324</v>
+      </c>
+      <c r="AS28" s="29">
+        <v>333</v>
+      </c>
+      <c r="AT28" s="29">
+        <v>332</v>
+      </c>
+      <c r="AU28" s="19">
+        <v>264</v>
+      </c>
+      <c r="AV28" s="19">
+        <v>212</v>
+      </c>
+      <c r="AW28" s="44">
         <v>206</v>
       </c>
-      <c r="AQ28" s="31">
-[...55 lines deleted...]
-      </c>
+      <c r="AX28" s="29">
+        <v>268</v>
+      </c>
+      <c r="AY28" s="29">
+        <v>288</v>
+      </c>
+      <c r="AZ28" s="29">
+        <v>263</v>
+      </c>
+      <c r="BA28" s="29">
+        <v>276</v>
+      </c>
+      <c r="BG28" s="19"/>
+      <c r="BH28" s="19"/>
+      <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="15"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="Y29" s="62" t="s">
+      <c r="Y29" s="60" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AD29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AK29" s="62" t="s">
-[...26 lines deleted...]
-      <c r="AT29" s="31">
+      <c r="AK29" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>28</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>26</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>15</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>23</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>22</v>
+      </c>
+      <c r="AR29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>18</v>
+      </c>
+      <c r="AT29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AU29" s="19">
+        <v>15</v>
+      </c>
+      <c r="AV29" s="19">
+        <v>26</v>
+      </c>
+      <c r="AW29" s="44">
+        <v>8</v>
+      </c>
+      <c r="AX29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AY29" s="29">
+        <v>29</v>
+      </c>
+      <c r="AZ29" s="29">
         <v>24</v>
       </c>
-      <c r="AU29" s="19">
-[...29 lines deleted...]
-      <c r="BE29" s="31">
+      <c r="BA29" s="29">
         <v>18</v>
       </c>
-      <c r="BF29" s="31">
-[...10 lines deleted...]
-      </c>
+      <c r="BG29" s="19"/>
+      <c r="BH29" s="19"/>
+      <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="68" t="s">
+      <c r="A30" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>10658</v>
       </c>
       <c r="C30" s="11">
         <v>9578</v>
       </c>
       <c r="D30" s="12">
         <v>9535</v>
       </c>
       <c r="E30" s="12">
         <v>7866</v>
       </c>
       <c r="F30" s="12">
         <v>9085</v>
       </c>
       <c r="G30" s="12">
         <v>10593</v>
       </c>
       <c r="H30" s="13">
         <v>10299</v>
       </c>
       <c r="I30" s="12">
         <v>12149</v>
@@ -10957,939 +9721,839 @@
       </c>
       <c r="O30" s="21">
         <v>22</v>
       </c>
       <c r="P30" s="21">
         <v>19</v>
       </c>
       <c r="Q30" s="21">
         <v>21</v>
       </c>
       <c r="R30" s="21">
         <v>23</v>
       </c>
       <c r="S30" s="21">
         <v>30</v>
       </c>
       <c r="T30" s="22">
         <v>30</v>
       </c>
       <c r="U30" s="22">
         <v>35</v>
       </c>
       <c r="V30" s="22">
         <v>37</v>
       </c>
-      <c r="W30" s="32">
+      <c r="W30" s="30">
         <v>42</v>
       </c>
       <c r="X30" s="22">
         <v>34</v>
       </c>
-      <c r="Y30" s="48">
+      <c r="Y30" s="46">
         <v>24</v>
       </c>
       <c r="Z30" s="16">
         <v>30</v>
       </c>
       <c r="AA30" s="16">
         <v>15</v>
       </c>
       <c r="AB30" s="16">
         <v>16</v>
       </c>
       <c r="AC30" s="17">
         <v>27</v>
       </c>
       <c r="AD30" s="17">
         <v>11</v>
       </c>
       <c r="AE30" s="17">
         <v>44</v>
       </c>
       <c r="AF30" s="21">
         <v>44</v>
       </c>
       <c r="AG30" s="21">
         <v>54</v>
       </c>
       <c r="AH30" s="20">
         <v>34</v>
       </c>
       <c r="AI30" s="20">
         <v>44</v>
       </c>
       <c r="AJ30" s="19">
         <v>25</v>
       </c>
-      <c r="AK30" s="46">
+      <c r="AK30" s="44">
         <v>15</v>
       </c>
-      <c r="AL30" s="21">
-[...5 lines deleted...]
-      <c r="AN30" s="20">
+      <c r="AL30" s="29">
+        <v>36</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>32</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>19</v>
+      </c>
+      <c r="AO30" s="29">
+        <v>31</v>
+      </c>
+      <c r="AP30" s="29">
+        <v>44</v>
+      </c>
+      <c r="AQ30" s="29">
+        <v>30</v>
+      </c>
+      <c r="AR30" s="29">
+        <v>33</v>
+      </c>
+      <c r="AS30" s="29">
+        <v>42</v>
+      </c>
+      <c r="AT30" s="29">
+        <v>59</v>
+      </c>
+      <c r="AU30" s="19">
+        <v>34</v>
+      </c>
+      <c r="AV30" s="19">
+        <v>32</v>
+      </c>
+      <c r="AW30" s="44">
+        <v>26</v>
+      </c>
+      <c r="AX30" s="29">
+        <v>32</v>
+      </c>
+      <c r="AY30" s="29">
         <v>37</v>
       </c>
-      <c r="AO30" s="31">
-[...26 lines deleted...]
-      <c r="AX30" s="31">
+      <c r="AZ30" s="29">
+        <v>32</v>
+      </c>
+      <c r="BA30" s="29">
+        <v>35</v>
+      </c>
+      <c r="BG30" s="19"/>
+      <c r="BH30" s="19"/>
+      <c r="BI30" s="44"/>
+    </row>
+    <row r="31" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="AY30" s="31">
-[...96 lines deleted...]
-      <c r="BI31" s="76"/>
+      <c r="B31" s="84"/>
+      <c r="C31" s="84"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="84"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="84"/>
+      <c r="M31" s="84"/>
+      <c r="N31" s="84"/>
+      <c r="O31" s="84"/>
+      <c r="P31" s="84"/>
+      <c r="Q31" s="84"/>
+      <c r="R31" s="84"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="84"/>
+      <c r="U31" s="84"/>
+      <c r="V31" s="84"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="84"/>
+      <c r="Y31" s="84"/>
+      <c r="Z31" s="84"/>
+      <c r="AA31" s="84"/>
+      <c r="AB31" s="84"/>
+      <c r="AC31" s="84"/>
+      <c r="AD31" s="84"/>
+      <c r="AE31" s="84"/>
+      <c r="AF31" s="84"/>
+      <c r="AG31" s="84"/>
+      <c r="AH31" s="84"/>
+      <c r="AI31" s="84"/>
+      <c r="AJ31" s="84"/>
+      <c r="AK31" s="84"/>
+      <c r="AL31" s="84"/>
+      <c r="AM31" s="84"/>
+      <c r="AN31" s="84"/>
+      <c r="AO31" s="84"/>
+      <c r="AP31" s="84"/>
+      <c r="AQ31" s="84"/>
+      <c r="AR31" s="84"/>
+      <c r="AS31" s="84"/>
+      <c r="AT31" s="84"/>
+      <c r="AU31" s="84"/>
+      <c r="AV31" s="84"/>
+      <c r="AW31" s="84"/>
+      <c r="AX31" s="84"/>
+      <c r="AY31" s="84"/>
+      <c r="AZ31" s="84"/>
+      <c r="BA31" s="84"/>
+      <c r="BB31" s="84"/>
+      <c r="BC31" s="84"/>
+      <c r="BD31" s="84"/>
+      <c r="BE31" s="84"/>
+      <c r="BF31" s="84"/>
+      <c r="BG31" s="84"/>
+      <c r="BH31" s="84"/>
+      <c r="BI31" s="84"/>
     </row>
     <row r="32" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="39" t="s">
+      <c r="A32" s="37" t="s">
         <v>26</v>
       </c>
       <c r="N32" s="22">
         <v>753</v>
       </c>
       <c r="O32" s="21">
         <v>1030</v>
       </c>
       <c r="P32" s="21">
         <v>650</v>
       </c>
       <c r="Q32" s="21">
         <v>929</v>
       </c>
       <c r="R32" s="21">
         <v>762</v>
       </c>
       <c r="S32" s="21">
         <v>900</v>
       </c>
       <c r="T32" s="22">
         <v>823</v>
       </c>
       <c r="U32" s="22">
         <v>946</v>
       </c>
       <c r="V32" s="22">
         <v>1139</v>
       </c>
-      <c r="W32" s="32">
+      <c r="W32" s="30">
         <v>1226</v>
       </c>
       <c r="X32" s="22">
         <v>1302</v>
       </c>
-      <c r="Y32" s="48">
+      <c r="Y32" s="46">
         <v>797</v>
       </c>
       <c r="Z32" s="16">
         <v>1004</v>
       </c>
       <c r="AA32" s="16">
         <v>514</v>
       </c>
       <c r="AB32" s="16">
         <v>735</v>
       </c>
       <c r="AC32" s="17">
         <v>842</v>
       </c>
       <c r="AD32" s="17">
         <v>844</v>
       </c>
       <c r="AE32" s="17">
         <v>1032</v>
       </c>
       <c r="AF32" s="17">
         <v>1282</v>
       </c>
       <c r="AG32" s="17">
         <v>1646</v>
       </c>
       <c r="AH32" s="17">
         <v>1100</v>
       </c>
       <c r="AI32" s="20">
         <v>1500</v>
       </c>
       <c r="AJ32" s="20">
         <v>1059</v>
       </c>
-      <c r="AK32" s="49">
+      <c r="AK32" s="47">
         <v>1264</v>
       </c>
-      <c r="AL32" s="16">
-[...24 lines deleted...]
-        <v>1919</v>
+      <c r="AL32" s="29">
+        <v>2060</v>
+      </c>
+      <c r="AM32" s="29">
+        <v>1639</v>
+      </c>
+      <c r="AN32" s="29">
+        <v>1198</v>
+      </c>
+      <c r="AO32" s="29">
+        <v>1426</v>
+      </c>
+      <c r="AP32" s="29">
+        <v>1484</v>
+      </c>
+      <c r="AQ32" s="29">
+        <v>1523</v>
+      </c>
+      <c r="AR32" s="29">
+        <v>1673</v>
+      </c>
+      <c r="AS32" s="29">
+        <v>1786</v>
+      </c>
+      <c r="AT32" s="29">
+        <v>1791</v>
       </c>
       <c r="AU32" s="19">
-        <v>2109</v>
+        <v>1612</v>
       </c>
       <c r="AV32" s="19">
-        <v>1974</v>
-[...34 lines deleted...]
-      <c r="BH32" s="19">
         <v>1479</v>
       </c>
-      <c r="BI32" s="46">
+      <c r="AW32" s="44">
         <v>1237</v>
       </c>
+      <c r="AX32" s="29">
+        <v>1573</v>
+      </c>
+      <c r="AY32" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AZ32" s="29">
+        <v>1608</v>
+      </c>
+      <c r="BA32" s="29">
+        <v>1450</v>
+      </c>
+      <c r="BG32" s="19"/>
+      <c r="BH32" s="19"/>
+      <c r="BI32" s="44"/>
     </row>
     <row r="33" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
+      <c r="A33" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>3845</v>
       </c>
       <c r="C33" s="11">
         <v>3782</v>
       </c>
       <c r="D33" s="12">
         <v>3316</v>
       </c>
       <c r="E33" s="12">
         <v>3130</v>
       </c>
       <c r="F33" s="12">
         <v>3082</v>
       </c>
       <c r="G33" s="12">
         <v>3632</v>
       </c>
-      <c r="H33" s="37">
+      <c r="H33" s="35">
         <v>3546</v>
       </c>
       <c r="I33" s="12">
         <v>4388</v>
       </c>
       <c r="J33" s="14">
         <v>3807</v>
       </c>
       <c r="K33" s="15">
         <v>3074</v>
       </c>
       <c r="L33" s="14">
         <v>3465</v>
       </c>
       <c r="M33" s="14">
         <v>3031</v>
       </c>
       <c r="N33" s="22">
         <v>46</v>
       </c>
       <c r="O33" s="21">
         <v>67</v>
       </c>
       <c r="P33" s="21">
         <v>53</v>
       </c>
       <c r="Q33" s="21">
         <v>65</v>
       </c>
       <c r="R33" s="21">
         <v>64</v>
       </c>
       <c r="S33" s="21">
         <v>62</v>
       </c>
       <c r="T33" s="22">
         <v>67</v>
       </c>
       <c r="U33" s="22">
         <v>73</v>
       </c>
       <c r="V33" s="22">
         <v>58</v>
       </c>
-      <c r="W33" s="32">
+      <c r="W33" s="30">
         <v>89</v>
       </c>
       <c r="X33" s="22">
         <v>80</v>
       </c>
-      <c r="Y33" s="48">
+      <c r="Y33" s="46">
         <v>50</v>
       </c>
       <c r="Z33" s="16">
         <v>55</v>
       </c>
       <c r="AA33" s="16">
         <v>34</v>
       </c>
       <c r="AB33" s="16">
         <v>37</v>
       </c>
       <c r="AC33" s="17">
         <v>79</v>
       </c>
       <c r="AD33" s="17">
         <v>64</v>
       </c>
       <c r="AE33" s="17">
         <v>82</v>
       </c>
       <c r="AF33" s="17">
         <v>99</v>
       </c>
       <c r="AG33" s="17">
         <v>103</v>
       </c>
       <c r="AH33" s="17">
         <v>79</v>
       </c>
       <c r="AI33" s="20">
         <v>104</v>
       </c>
       <c r="AJ33" s="20">
         <v>64</v>
       </c>
-      <c r="AK33" s="49">
+      <c r="AK33" s="47">
         <v>91</v>
       </c>
-      <c r="AL33" s="16">
-[...15 lines deleted...]
-        <v>145</v>
+      <c r="AL33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AR33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AS33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AT33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AU33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AV33" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AW33" s="63" t="s">
+      <c r="AW33" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BB33" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="BB33" s="2"/>
+      <c r="BC33" s="2"/>
+      <c r="BD33" s="2"/>
+      <c r="BE33" s="2"/>
+      <c r="BF33" s="2"/>
+      <c r="BG33" s="4"/>
+      <c r="BH33" s="4"/>
+      <c r="BI33" s="61"/>
     </row>
     <row r="34" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="68" t="s">
+      <c r="A34" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11">
         <v>10519</v>
       </c>
       <c r="C34" s="11">
         <v>8781</v>
       </c>
       <c r="D34" s="12">
         <v>7873</v>
       </c>
       <c r="E34" s="12">
         <v>6773</v>
       </c>
       <c r="F34" s="12">
         <v>7777</v>
       </c>
       <c r="G34" s="12">
         <v>8977</v>
       </c>
-      <c r="H34" s="37">
+      <c r="H34" s="35">
         <v>8753</v>
       </c>
       <c r="I34" s="12">
         <v>9543</v>
       </c>
       <c r="J34" s="14">
         <v>7496</v>
       </c>
       <c r="K34" s="15">
         <v>7321</v>
       </c>
       <c r="L34" s="14">
         <v>7812</v>
       </c>
       <c r="M34" s="14">
         <v>7484</v>
       </c>
       <c r="N34" s="22">
         <v>40</v>
       </c>
       <c r="O34" s="21">
         <v>48</v>
       </c>
       <c r="P34" s="21">
         <v>30</v>
       </c>
       <c r="Q34" s="21">
         <v>42</v>
       </c>
       <c r="R34" s="21">
         <v>29</v>
       </c>
       <c r="S34" s="21">
         <v>42</v>
       </c>
       <c r="T34" s="22">
         <v>60</v>
       </c>
       <c r="U34" s="22">
         <v>40</v>
       </c>
       <c r="V34" s="22">
         <v>57</v>
       </c>
-      <c r="W34" s="32">
+      <c r="W34" s="30">
         <v>75</v>
       </c>
       <c r="X34" s="22">
         <v>80</v>
       </c>
-      <c r="Y34" s="48">
+      <c r="Y34" s="46">
         <v>28</v>
       </c>
       <c r="Z34" s="16">
         <v>66</v>
       </c>
       <c r="AA34" s="16">
         <v>31</v>
       </c>
       <c r="AB34" s="16">
         <v>52</v>
       </c>
       <c r="AC34" s="17">
         <v>45</v>
       </c>
       <c r="AD34" s="17">
         <v>50</v>
       </c>
       <c r="AE34" s="17">
         <v>66</v>
       </c>
       <c r="AF34" s="17">
         <v>68</v>
       </c>
       <c r="AG34" s="17">
         <v>63</v>
       </c>
       <c r="AH34" s="18">
         <v>63</v>
       </c>
       <c r="AI34" s="20">
         <v>82</v>
       </c>
       <c r="AJ34" s="20">
         <v>39</v>
       </c>
-      <c r="AK34" s="49">
+      <c r="AK34" s="47">
         <v>59</v>
       </c>
-      <c r="AL34" s="16">
-[...2 lines deleted...]
-      <c r="AM34" s="17">
+      <c r="AL34" s="29">
+        <v>101</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN34" s="29">
+        <v>70</v>
+      </c>
+      <c r="AO34" s="29">
+        <v>98</v>
+      </c>
+      <c r="AP34" s="29">
+        <v>77</v>
+      </c>
+      <c r="AQ34" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR34" s="29">
         <v>87</v>
       </c>
-      <c r="AN34" s="18">
-[...11 lines deleted...]
-      <c r="AR34" s="31">
+      <c r="AS34" s="29">
+        <v>71</v>
+      </c>
+      <c r="AT34" s="29">
+        <v>98</v>
+      </c>
+      <c r="AU34" s="19">
         <v>69</v>
       </c>
-      <c r="AS34" s="31">
-[...7 lines deleted...]
-      </c>
       <c r="AV34" s="19">
-        <v>116</v>
-[...10 lines deleted...]
-      <c r="AZ34" s="31">
+        <v>81</v>
+      </c>
+      <c r="AW34" s="44">
         <v>70</v>
       </c>
-      <c r="BA34" s="31">
-[...2 lines deleted...]
-      <c r="BB34" s="31">
+      <c r="AX34" s="29">
         <v>77</v>
       </c>
-      <c r="BC34" s="31">
-[...19 lines deleted...]
-      </c>
+      <c r="AY34" s="29">
+        <v>126</v>
+      </c>
+      <c r="AZ34" s="29">
+        <v>113</v>
+      </c>
+      <c r="BA34" s="29">
+        <v>62</v>
+      </c>
+      <c r="BG34" s="19"/>
+      <c r="BH34" s="19"/>
+      <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="68" t="s">
+      <c r="A35" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="11">
         <v>7435</v>
       </c>
       <c r="C35" s="11">
         <v>6967</v>
       </c>
       <c r="D35" s="12">
         <v>7414</v>
       </c>
       <c r="E35" s="12">
         <v>6224</v>
       </c>
       <c r="F35" s="12">
         <v>7035</v>
       </c>
       <c r="G35" s="12">
         <v>8013</v>
       </c>
-      <c r="H35" s="37">
+      <c r="H35" s="35">
         <v>7624</v>
       </c>
       <c r="I35" s="12">
         <v>8816</v>
       </c>
       <c r="J35" s="14">
         <v>7451</v>
       </c>
       <c r="K35" s="15">
         <v>6397</v>
       </c>
       <c r="L35" s="14">
         <v>7214</v>
       </c>
       <c r="M35" s="14">
         <v>7326</v>
       </c>
       <c r="N35" s="21">
         <v>58</v>
       </c>
       <c r="O35" s="21">
         <v>85</v>
       </c>
       <c r="P35" s="21">
         <v>56</v>
       </c>
       <c r="Q35" s="21">
         <v>78</v>
       </c>
       <c r="R35" s="21">
         <v>64</v>
       </c>
       <c r="S35" s="21">
         <v>55</v>
       </c>
       <c r="T35" s="22">
         <v>57</v>
       </c>
       <c r="U35" s="22">
         <v>57</v>
       </c>
       <c r="V35" s="22">
         <v>72</v>
       </c>
-      <c r="W35" s="32">
+      <c r="W35" s="30">
         <v>111</v>
       </c>
       <c r="X35" s="22">
         <v>108</v>
       </c>
-      <c r="Y35" s="48">
+      <c r="Y35" s="46">
         <v>70</v>
       </c>
       <c r="Z35" s="16">
         <v>115</v>
       </c>
       <c r="AA35" s="16">
         <v>69</v>
       </c>
       <c r="AB35" s="16">
         <v>100</v>
       </c>
       <c r="AC35" s="17">
         <v>68</v>
       </c>
       <c r="AD35" s="17">
         <v>67</v>
       </c>
       <c r="AE35" s="17">
         <v>66</v>
       </c>
       <c r="AF35" s="17">
         <v>117</v>
       </c>
       <c r="AG35" s="17">
         <v>155</v>
       </c>
       <c r="AH35" s="18">
         <v>99</v>
       </c>
       <c r="AI35" s="20">
         <v>88</v>
       </c>
       <c r="AJ35" s="20">
         <v>112</v>
       </c>
-      <c r="AK35" s="49">
+      <c r="AK35" s="47">
         <v>110</v>
       </c>
-      <c r="AL35" s="17">
-[...23 lines deleted...]
-      <c r="AT35" s="31">
+      <c r="AL35" s="29">
+        <v>176</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>150</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>125</v>
+      </c>
+      <c r="AO35" s="29">
+        <v>176</v>
+      </c>
+      <c r="AP35" s="29">
+        <v>174</v>
+      </c>
+      <c r="AQ35" s="29">
+        <v>117</v>
+      </c>
+      <c r="AR35" s="29">
+        <v>128</v>
+      </c>
+      <c r="AS35" s="29">
+        <v>154</v>
+      </c>
+      <c r="AT35" s="29">
+        <v>148</v>
+      </c>
+      <c r="AU35" s="19">
+        <v>158</v>
+      </c>
+      <c r="AV35" s="19">
+        <v>140</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>121</v>
+      </c>
+      <c r="AX35" s="29">
+        <v>186</v>
+      </c>
+      <c r="AY35" s="29">
         <v>144</v>
       </c>
-      <c r="AU35" s="19">
-[...43 lines deleted...]
-      </c>
+      <c r="AZ35" s="29">
+        <v>120</v>
+      </c>
+      <c r="BA35" s="29">
+        <v>124</v>
+      </c>
+      <c r="BG35" s="19"/>
+      <c r="BH35" s="19"/>
+      <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="11">
         <v>5404</v>
       </c>
       <c r="C36" s="11">
         <v>4198</v>
       </c>
       <c r="D36" s="12">
         <v>3882</v>
       </c>
       <c r="E36" s="12">
         <v>3648</v>
       </c>
       <c r="F36" s="12">
         <v>3508</v>
       </c>
       <c r="G36" s="12">
         <v>3772</v>
       </c>
       <c r="H36" s="15">
         <v>4293</v>
       </c>
       <c r="I36" s="12">
         <v>4326</v>
@@ -11911,170 +10575,149 @@
       </c>
       <c r="O36" s="21">
         <v>121</v>
       </c>
       <c r="P36" s="21">
         <v>68</v>
       </c>
       <c r="Q36" s="21">
         <v>88</v>
       </c>
       <c r="R36" s="21">
         <v>76</v>
       </c>
       <c r="S36" s="21">
         <v>92</v>
       </c>
       <c r="T36" s="22">
         <v>89</v>
       </c>
       <c r="U36" s="22">
         <v>93</v>
       </c>
       <c r="V36" s="22">
         <v>126</v>
       </c>
-      <c r="W36" s="32">
+      <c r="W36" s="30">
         <v>113</v>
       </c>
       <c r="X36" s="22">
         <v>147</v>
       </c>
-      <c r="Y36" s="48">
+      <c r="Y36" s="46">
         <v>93</v>
       </c>
       <c r="Z36" s="16">
         <v>111</v>
       </c>
       <c r="AA36" s="16">
         <v>62</v>
       </c>
       <c r="AB36" s="16">
         <v>71</v>
       </c>
       <c r="AC36" s="17">
         <v>95</v>
       </c>
       <c r="AD36" s="17">
         <v>74</v>
       </c>
       <c r="AE36" s="17">
         <v>105</v>
       </c>
       <c r="AF36" s="17">
         <v>153</v>
       </c>
       <c r="AG36" s="17">
         <v>142</v>
       </c>
       <c r="AH36" s="18">
         <v>111</v>
       </c>
       <c r="AI36" s="20">
         <v>164</v>
       </c>
       <c r="AJ36" s="20">
         <v>122</v>
       </c>
-      <c r="AK36" s="49">
+      <c r="AK36" s="47">
         <v>170</v>
       </c>
-      <c r="AL36" s="17">
-[...24 lines deleted...]
-        <v>213</v>
+      <c r="AL36" s="29">
+        <v>205</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>142</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>105</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>129</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>146</v>
+      </c>
+      <c r="AQ36" s="29">
+        <v>108</v>
+      </c>
+      <c r="AR36" s="29">
+        <v>161</v>
+      </c>
+      <c r="AS36" s="29">
+        <v>222</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>186</v>
       </c>
       <c r="AU36" s="19">
-        <v>252</v>
+        <v>172</v>
       </c>
       <c r="AV36" s="19">
-        <v>215</v>
-[...34 lines deleted...]
-      <c r="BH36" s="19">
         <v>136</v>
       </c>
-      <c r="BI36" s="46">
+      <c r="AW36" s="44">
         <v>126</v>
       </c>
+      <c r="AX36" s="29">
+        <v>189</v>
+      </c>
+      <c r="AY36" s="29">
+        <v>135</v>
+      </c>
+      <c r="AZ36" s="29">
+        <v>154</v>
+      </c>
+      <c r="BA36" s="29">
+        <v>152</v>
+      </c>
+      <c r="BG36" s="19"/>
+      <c r="BH36" s="19"/>
+      <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="69" t="s">
+      <c r="A37" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="11">
         <v>43873</v>
       </c>
       <c r="C37" s="11">
         <v>37863</v>
       </c>
       <c r="D37" s="12">
         <v>35952</v>
       </c>
       <c r="E37" s="12">
         <v>31138</v>
       </c>
       <c r="F37" s="12">
         <v>33972</v>
       </c>
       <c r="G37" s="12">
         <v>39359</v>
       </c>
       <c r="H37" s="13">
         <v>39758</v>
       </c>
       <c r="I37" s="12">
         <v>44704</v>
@@ -12096,170 +10739,149 @@
       </c>
       <c r="O37" s="21">
         <v>76</v>
       </c>
       <c r="P37" s="21">
         <v>47</v>
       </c>
       <c r="Q37" s="21">
         <v>65</v>
       </c>
       <c r="R37" s="21">
         <v>44</v>
       </c>
       <c r="S37" s="21">
         <v>61</v>
       </c>
       <c r="T37" s="22">
         <v>59</v>
       </c>
       <c r="U37" s="22">
         <v>73</v>
       </c>
       <c r="V37" s="22">
         <v>65</v>
       </c>
-      <c r="W37" s="32">
+      <c r="W37" s="30">
         <v>98</v>
       </c>
       <c r="X37" s="22">
         <v>95</v>
       </c>
-      <c r="Y37" s="48">
+      <c r="Y37" s="46">
         <v>63</v>
       </c>
       <c r="Z37" s="16">
         <v>70</v>
       </c>
       <c r="AA37" s="16">
         <v>30</v>
       </c>
       <c r="AB37" s="16">
         <v>52</v>
       </c>
       <c r="AC37" s="17">
         <v>69</v>
       </c>
       <c r="AD37" s="17">
         <v>76</v>
       </c>
       <c r="AE37" s="17">
         <v>74</v>
       </c>
       <c r="AF37" s="17">
         <v>76</v>
       </c>
       <c r="AG37" s="17">
         <v>124</v>
       </c>
       <c r="AH37" s="18">
         <v>80</v>
       </c>
       <c r="AI37" s="20">
         <v>100</v>
       </c>
       <c r="AJ37" s="20">
         <v>68</v>
       </c>
-      <c r="AK37" s="49">
+      <c r="AK37" s="47">
         <v>70</v>
       </c>
-      <c r="AL37" s="16">
-[...8 lines deleted...]
-      <c r="AO37" s="31">
+      <c r="AL37" s="29">
+        <v>117</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>92</v>
+      </c>
+      <c r="AN37" s="29">
         <v>88</v>
       </c>
-      <c r="AP37" s="31">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="AO37" s="29">
+        <v>101</v>
+      </c>
+      <c r="AP37" s="29">
+        <v>95</v>
+      </c>
+      <c r="AQ37" s="29">
+        <v>93</v>
+      </c>
+      <c r="AR37" s="29">
+        <v>123</v>
+      </c>
+      <c r="AS37" s="29">
+        <v>117</v>
+      </c>
+      <c r="AT37" s="29">
+        <v>157</v>
       </c>
       <c r="AU37" s="19">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="AV37" s="19">
-        <v>128</v>
-[...34 lines deleted...]
-      <c r="BH37" s="19">
         <v>76</v>
       </c>
-      <c r="BI37" s="46">
+      <c r="AW37" s="44">
         <v>71</v>
       </c>
+      <c r="AX37" s="29">
+        <v>97</v>
+      </c>
+      <c r="AY37" s="29">
+        <v>106</v>
+      </c>
+      <c r="AZ37" s="29">
+        <v>115</v>
+      </c>
+      <c r="BA37" s="29">
+        <v>122</v>
+      </c>
+      <c r="BG37" s="19"/>
+      <c r="BH37" s="19"/>
+      <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="67" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>13</v>
@@ -12281,331 +10903,289 @@
       </c>
       <c r="O38" s="21">
         <v>108</v>
       </c>
       <c r="P38" s="21">
         <v>68</v>
       </c>
       <c r="Q38" s="21">
         <v>81</v>
       </c>
       <c r="R38" s="21">
         <v>80</v>
       </c>
       <c r="S38" s="21">
         <v>114</v>
       </c>
       <c r="T38" s="22">
         <v>90</v>
       </c>
       <c r="U38" s="22">
         <v>112</v>
       </c>
       <c r="V38" s="22">
         <v>112</v>
       </c>
-      <c r="W38" s="32">
+      <c r="W38" s="30">
         <v>122</v>
       </c>
       <c r="X38" s="22">
         <v>167</v>
       </c>
-      <c r="Y38" s="48">
+      <c r="Y38" s="46">
         <v>93</v>
       </c>
       <c r="Z38" s="16">
         <v>95</v>
       </c>
       <c r="AA38" s="16">
         <v>58</v>
       </c>
       <c r="AB38" s="16">
         <v>67</v>
       </c>
       <c r="AC38" s="17">
         <v>97</v>
       </c>
       <c r="AD38" s="17">
         <v>100</v>
       </c>
       <c r="AE38" s="17">
         <v>153</v>
       </c>
       <c r="AF38" s="17">
         <v>155</v>
       </c>
       <c r="AG38" s="17">
         <v>226</v>
       </c>
       <c r="AH38" s="18">
         <v>111</v>
       </c>
       <c r="AI38" s="20">
         <v>172</v>
       </c>
       <c r="AJ38" s="20">
         <v>103</v>
       </c>
-      <c r="AK38" s="49">
+      <c r="AK38" s="47">
         <v>143</v>
       </c>
-      <c r="AL38" s="16">
-[...24 lines deleted...]
-        <v>211</v>
+      <c r="AL38" s="29">
+        <v>197</v>
+      </c>
+      <c r="AM38" s="29">
+        <v>156</v>
+      </c>
+      <c r="AN38" s="29">
+        <v>107</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>129</v>
+      </c>
+      <c r="AP38" s="29">
+        <v>155</v>
+      </c>
+      <c r="AQ38" s="29">
+        <v>169</v>
+      </c>
+      <c r="AR38" s="29">
+        <v>160</v>
+      </c>
+      <c r="AS38" s="29">
+        <v>187</v>
+      </c>
+      <c r="AT38" s="29">
+        <v>199</v>
       </c>
       <c r="AU38" s="19">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AV38" s="19">
-        <v>192</v>
-[...34 lines deleted...]
-      <c r="BH38" s="19">
         <v>177</v>
       </c>
-      <c r="BI38" s="46">
+      <c r="AW38" s="44">
         <v>123</v>
       </c>
+      <c r="AX38" s="29">
+        <v>166</v>
+      </c>
+      <c r="AY38" s="29">
+        <v>162</v>
+      </c>
+      <c r="AZ38" s="29">
+        <v>182</v>
+      </c>
+      <c r="BA38" s="29">
+        <v>167</v>
+      </c>
+      <c r="BG38" s="19"/>
+      <c r="BH38" s="19"/>
+      <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="69" t="s">
+      <c r="A39" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y39" s="48" t="s">
+      <c r="Y39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK39" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AS39" s="31">
+      <c r="AK39" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="29">
+        <v>200</v>
+      </c>
+      <c r="AM39" s="29">
+        <v>168</v>
+      </c>
+      <c r="AN39" s="29">
+        <v>81</v>
+      </c>
+      <c r="AO39" s="29">
+        <v>119</v>
+      </c>
+      <c r="AP39" s="29">
+        <v>139</v>
+      </c>
+      <c r="AQ39" s="29">
+        <v>139</v>
+      </c>
+      <c r="AR39" s="29">
+        <v>125</v>
+      </c>
+      <c r="AS39" s="29">
         <v>131</v>
       </c>
-      <c r="AT39" s="31">
-        <v>159</v>
+      <c r="AT39" s="29">
+        <v>150</v>
       </c>
       <c r="AU39" s="19">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="AV39" s="19">
-        <v>169</v>
-[...34 lines deleted...]
-      <c r="BH39" s="19">
         <v>97</v>
       </c>
-      <c r="BI39" s="46">
+      <c r="AW39" s="44">
         <v>82</v>
       </c>
+      <c r="AX39" s="29">
+        <v>127</v>
+      </c>
+      <c r="AY39" s="29">
+        <v>141</v>
+      </c>
+      <c r="AZ39" s="29">
+        <v>146</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>122</v>
+      </c>
+      <c r="BG39" s="19"/>
+      <c r="BH39" s="19"/>
+      <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="69" t="s">
+      <c r="A40" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="11">
         <v>969</v>
       </c>
       <c r="C40" s="11">
         <v>906</v>
       </c>
       <c r="D40" s="12">
         <v>962</v>
       </c>
       <c r="E40" s="12">
         <v>751</v>
       </c>
       <c r="F40" s="12">
         <v>825</v>
       </c>
       <c r="G40" s="12">
         <v>1058</v>
       </c>
       <c r="H40" s="13">
         <v>1137</v>
       </c>
       <c r="I40" s="12">
         <v>1142</v>
@@ -12627,170 +11207,149 @@
       </c>
       <c r="O40" s="21">
         <v>143</v>
       </c>
       <c r="P40" s="21">
         <v>85</v>
       </c>
       <c r="Q40" s="21">
         <v>149</v>
       </c>
       <c r="R40" s="21">
         <v>125</v>
       </c>
       <c r="S40" s="21">
         <v>141</v>
       </c>
       <c r="T40" s="22">
         <v>130</v>
       </c>
       <c r="U40" s="22">
         <v>122</v>
       </c>
       <c r="V40" s="22">
         <v>190</v>
       </c>
-      <c r="W40" s="32">
+      <c r="W40" s="30">
         <v>172</v>
       </c>
       <c r="X40" s="22">
         <v>176</v>
       </c>
-      <c r="Y40" s="48">
+      <c r="Y40" s="46">
         <v>111</v>
       </c>
       <c r="Z40" s="16">
         <v>147</v>
       </c>
       <c r="AA40" s="16">
         <v>79</v>
       </c>
       <c r="AB40" s="16">
         <v>114</v>
       </c>
       <c r="AC40" s="17">
         <v>105</v>
       </c>
       <c r="AD40" s="17">
         <v>106</v>
       </c>
       <c r="AE40" s="17">
         <v>166</v>
       </c>
       <c r="AF40" s="17">
         <v>203</v>
       </c>
       <c r="AG40" s="17">
         <v>265</v>
       </c>
       <c r="AH40" s="18">
         <v>176</v>
       </c>
       <c r="AI40" s="20">
         <v>254</v>
       </c>
       <c r="AJ40" s="20">
         <v>165</v>
       </c>
-      <c r="AK40" s="49">
+      <c r="AK40" s="47">
         <v>204</v>
       </c>
-      <c r="AL40" s="17">
-[...2 lines deleted...]
-      <c r="AM40" s="17">
+      <c r="AL40" s="29">
+        <v>291</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>225</v>
+      </c>
+      <c r="AN40" s="29">
+        <v>214</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>167</v>
+      </c>
+      <c r="AP40" s="29">
+        <v>204</v>
+      </c>
+      <c r="AQ40" s="29">
+        <v>254</v>
+      </c>
+      <c r="AR40" s="29">
+        <v>248</v>
+      </c>
+      <c r="AS40" s="29">
+        <v>284</v>
+      </c>
+      <c r="AT40" s="29">
+        <v>245</v>
+      </c>
+      <c r="AU40" s="19">
+        <v>221</v>
+      </c>
+      <c r="AV40" s="19">
+        <v>229</v>
+      </c>
+      <c r="AW40" s="44">
+        <v>150</v>
+      </c>
+      <c r="AX40" s="29">
         <v>199</v>
       </c>
-      <c r="AN40" s="18">
-[...64 lines deleted...]
-      </c>
+      <c r="AY40" s="29">
+        <v>218</v>
+      </c>
+      <c r="AZ40" s="29">
+        <v>219</v>
+      </c>
+      <c r="BA40" s="29">
+        <v>179</v>
+      </c>
+      <c r="BG40" s="19"/>
+      <c r="BH40" s="19"/>
+      <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="69" t="s">
+      <c r="A41" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="11">
         <v>2077</v>
       </c>
       <c r="C41" s="11">
         <v>1716</v>
       </c>
       <c r="D41" s="12">
         <v>1650</v>
       </c>
       <c r="E41" s="12">
         <v>1307</v>
       </c>
       <c r="F41" s="12">
         <v>1638</v>
       </c>
       <c r="G41" s="12">
         <v>1820</v>
       </c>
       <c r="H41" s="13">
         <v>1986</v>
       </c>
       <c r="I41" s="12">
         <v>2084</v>
@@ -12812,996 +11371,930 @@
       </c>
       <c r="O41" s="21">
         <v>59</v>
       </c>
       <c r="P41" s="21">
         <v>36</v>
       </c>
       <c r="Q41" s="21">
         <v>68</v>
       </c>
       <c r="R41" s="21">
         <v>42</v>
       </c>
       <c r="S41" s="21">
         <v>63</v>
       </c>
       <c r="T41" s="22">
         <v>51</v>
       </c>
       <c r="U41" s="22">
         <v>60</v>
       </c>
       <c r="V41" s="22">
         <v>63</v>
       </c>
-      <c r="W41" s="32">
+      <c r="W41" s="30">
         <v>91</v>
       </c>
       <c r="X41" s="22">
         <v>83</v>
       </c>
-      <c r="Y41" s="48">
+      <c r="Y41" s="46">
         <v>37</v>
       </c>
       <c r="Z41" s="16">
         <v>67</v>
       </c>
       <c r="AA41" s="16">
         <v>26</v>
       </c>
       <c r="AB41" s="16">
         <v>44</v>
       </c>
       <c r="AC41" s="17">
         <v>55</v>
       </c>
       <c r="AD41" s="17">
         <v>85</v>
       </c>
       <c r="AE41" s="17">
         <v>56</v>
       </c>
       <c r="AF41" s="17">
         <v>71</v>
       </c>
       <c r="AG41" s="17">
         <v>100</v>
       </c>
       <c r="AH41" s="18">
         <v>44</v>
       </c>
       <c r="AI41" s="20">
         <v>80</v>
       </c>
       <c r="AJ41" s="20">
         <v>60</v>
       </c>
-      <c r="AK41" s="49">
+      <c r="AK41" s="47">
         <v>80</v>
       </c>
-      <c r="AL41" s="17">
-[...5 lines deleted...]
-      <c r="AN41" s="18">
+      <c r="AL41" s="29">
+        <v>164</v>
+      </c>
+      <c r="AM41" s="29">
+        <v>112</v>
+      </c>
+      <c r="AN41" s="29">
+        <v>50</v>
+      </c>
+      <c r="AO41" s="29">
         <v>75</v>
       </c>
-      <c r="AO41" s="31">
-[...2 lines deleted...]
-      <c r="AP41" s="31">
+      <c r="AP41" s="29">
+        <v>89</v>
+      </c>
+      <c r="AQ41" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR41" s="29">
+        <v>106</v>
+      </c>
+      <c r="AS41" s="29">
+        <v>114</v>
+      </c>
+      <c r="AT41" s="29">
+        <v>89</v>
+      </c>
+      <c r="AU41" s="19">
+        <v>78</v>
+      </c>
+      <c r="AV41" s="19">
+        <v>87</v>
+      </c>
+      <c r="AW41" s="44">
+        <v>106</v>
+      </c>
+      <c r="AX41" s="29">
+        <v>81</v>
+      </c>
+      <c r="AY41" s="29">
+        <v>83</v>
+      </c>
+      <c r="AZ41" s="29">
+        <v>76</v>
+      </c>
+      <c r="BA41" s="29">
         <v>72</v>
       </c>
-      <c r="AQ41" s="31">
-[...55 lines deleted...]
-      </c>
+      <c r="BG41" s="19"/>
+      <c r="BH41" s="19"/>
+      <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="13"/>
       <c r="I42" s="12"/>
       <c r="J42" s="14"/>
       <c r="K42" s="15"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="R42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="S42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="T42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="U42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="Y42" s="62" t="s">
+      <c r="Y42" s="60" t="s">
         <v>13</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AC42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AD42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AE42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AF42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AG42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AH42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AI42" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AJ42" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AK42" s="62" t="s">
-[...26 lines deleted...]
-      <c r="AT42" s="31">
+      <c r="AK42" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="29">
+        <v>225</v>
+      </c>
+      <c r="AM42" s="29">
+        <v>212</v>
+      </c>
+      <c r="AN42" s="29">
+        <v>149</v>
+      </c>
+      <c r="AO42" s="29">
+        <v>146</v>
+      </c>
+      <c r="AP42" s="29">
+        <v>170</v>
+      </c>
+      <c r="AQ42" s="29">
+        <v>219</v>
+      </c>
+      <c r="AR42" s="29">
+        <v>196</v>
+      </c>
+      <c r="AS42" s="29">
+        <v>189</v>
+      </c>
+      <c r="AT42" s="29">
+        <v>238</v>
+      </c>
+      <c r="AU42" s="19">
+        <v>168</v>
+      </c>
+      <c r="AV42" s="19">
+        <v>186</v>
+      </c>
+      <c r="AW42" s="44">
+        <v>148</v>
+      </c>
+      <c r="AX42" s="29">
+        <v>187</v>
+      </c>
+      <c r="AY42" s="29">
+        <v>154</v>
+      </c>
+      <c r="AZ42" s="29">
+        <v>176</v>
+      </c>
+      <c r="BA42" s="29">
+        <v>168</v>
+      </c>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="44"/>
+    </row>
+    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="57">
+        <v>2136</v>
+      </c>
+      <c r="C43" s="57">
+        <v>1990</v>
+      </c>
+      <c r="D43" s="57">
+        <v>1721</v>
+      </c>
+      <c r="E43" s="57">
+        <v>1430</v>
+      </c>
+      <c r="F43" s="57">
+        <v>1569</v>
+      </c>
+      <c r="G43" s="57">
+        <v>1848</v>
+      </c>
+      <c r="H43" s="58">
+        <v>1815</v>
+      </c>
+      <c r="I43" s="57">
+        <v>2090</v>
+      </c>
+      <c r="J43" s="58">
+        <v>1714</v>
+      </c>
+      <c r="K43" s="59">
+        <v>1428</v>
+      </c>
+      <c r="L43" s="58">
+        <v>1564</v>
+      </c>
+      <c r="M43" s="58">
+        <v>1598</v>
+      </c>
+      <c r="N43" s="53">
+        <v>232</v>
+      </c>
+      <c r="O43" s="53">
+        <v>323</v>
+      </c>
+      <c r="P43" s="53">
+        <v>207</v>
+      </c>
+      <c r="Q43" s="53">
+        <v>293</v>
+      </c>
+      <c r="R43" s="53">
+        <v>238</v>
+      </c>
+      <c r="S43" s="53">
+        <v>270</v>
+      </c>
+      <c r="T43" s="54">
+        <v>220</v>
+      </c>
+      <c r="U43" s="54">
+        <v>316</v>
+      </c>
+      <c r="V43" s="54">
+        <v>396</v>
+      </c>
+      <c r="W43" s="55">
+        <v>355</v>
+      </c>
+      <c r="X43" s="54">
+        <v>366</v>
+      </c>
+      <c r="Y43" s="56">
         <v>252</v>
       </c>
-      <c r="AU42" s="19">
-[...100 lines deleted...]
-      <c r="S43" s="55">
+      <c r="Z43" s="54">
+        <v>278</v>
+      </c>
+      <c r="AA43" s="54">
+        <v>125</v>
+      </c>
+      <c r="AB43" s="54">
+        <v>198</v>
+      </c>
+      <c r="AC43" s="53">
+        <v>229</v>
+      </c>
+      <c r="AD43" s="53">
+        <v>222</v>
+      </c>
+      <c r="AE43" s="53">
+        <v>264</v>
+      </c>
+      <c r="AF43" s="53">
+        <v>340</v>
+      </c>
+      <c r="AG43" s="53">
+        <v>468</v>
+      </c>
+      <c r="AH43" s="31">
+        <v>337</v>
+      </c>
+      <c r="AI43" s="31">
+        <v>411</v>
+      </c>
+      <c r="AJ43" s="31">
+        <v>326</v>
+      </c>
+      <c r="AK43" s="51">
+        <v>337</v>
+      </c>
+      <c r="AL43" s="31">
+        <v>384</v>
+      </c>
+      <c r="AM43" s="31">
+        <v>264</v>
+      </c>
+      <c r="AN43" s="31">
+        <v>209</v>
+      </c>
+      <c r="AO43" s="31">
+        <v>286</v>
+      </c>
+      <c r="AP43" s="31">
+        <v>235</v>
+      </c>
+      <c r="AQ43" s="31">
+        <v>262</v>
+      </c>
+      <c r="AR43" s="31">
+        <v>339</v>
+      </c>
+      <c r="AS43" s="31">
+        <v>317</v>
+      </c>
+      <c r="AT43" s="31">
+        <v>281</v>
+      </c>
+      <c r="AU43" s="31">
+        <v>287</v>
+      </c>
+      <c r="AV43" s="31">
         <v>270</v>
       </c>
-      <c r="T43" s="56">
-[...32 lines deleted...]
-      <c r="AE43" s="55">
+      <c r="AW43" s="51">
+        <v>240</v>
+      </c>
+      <c r="AX43" s="31">
         <v>264</v>
       </c>
-      <c r="AF43" s="55">
-[...88 lines deleted...]
-      </c>
+      <c r="AY43" s="31">
+        <v>277</v>
+      </c>
+      <c r="AZ43" s="31">
+        <v>307</v>
+      </c>
+      <c r="BA43" s="31">
+        <v>282</v>
+      </c>
+      <c r="BI43" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A10:BI10"/>
+    <mergeCell ref="A24:BI24"/>
+    <mergeCell ref="A31:BI31"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="BJ8:BL8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="AX8:AZ8"/>
-    <mergeCell ref="A10:BI10"/>
-[...5 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:DC45"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AU37" sqref="AU37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" style="31" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="78" max="16384" width="9.140625" style="31"/>
+    <col min="1" max="1" width="23.5703125" style="29" customWidth="1"/>
+    <col min="2" max="37" width="0" style="29" hidden="1" customWidth="1"/>
+    <col min="38" max="61" width="9.140625" style="29"/>
+    <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:107" s="71" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="6" spans="1:107" s="69" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="69" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:107" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="X7" s="2"/>
       <c r="Y7" s="3"/>
-      <c r="Z7" s="42"/>
-      <c r="AA7" s="42"/>
+      <c r="Z7" s="40"/>
+      <c r="AA7" s="40"/>
       <c r="AB7" s="3"/>
       <c r="AK7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BI7" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:107" x14ac:dyDescent="0.2">
-      <c r="A8" s="78"/>
-      <c r="B8" s="80">
+      <c r="A8" s="86"/>
+      <c r="B8" s="88">
         <v>2021</v>
       </c>
-      <c r="C8" s="81"/>
-[...10 lines deleted...]
-      <c r="N8" s="82">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="90">
         <v>2022</v>
       </c>
-      <c r="O8" s="83"/>
-[...16 lines deleted...]
-      <c r="AF8" s="86">
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="92"/>
+      <c r="Z8" s="80"/>
+      <c r="AA8" s="80"/>
+      <c r="AB8" s="80"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="81">
         <v>2023</v>
       </c>
-      <c r="AG8" s="86"/>
-[...24 lines deleted...]
-      <c r="BD8" s="86">
+      <c r="AG8" s="81"/>
+      <c r="AH8" s="81"/>
+      <c r="AI8" s="80"/>
+      <c r="AJ8" s="80"/>
+      <c r="AK8" s="82"/>
+      <c r="AL8" s="80"/>
+      <c r="AM8" s="80"/>
+      <c r="AN8" s="80"/>
+      <c r="AO8" s="80"/>
+      <c r="AP8" s="80"/>
+      <c r="AQ8" s="80"/>
+      <c r="AR8" s="81">
         <v>2025</v>
       </c>
-      <c r="BE8" s="86"/>
-[...10 lines deleted...]
-      <c r="BP8" s="86">
+      <c r="AS8" s="81"/>
+      <c r="AT8" s="81"/>
+      <c r="AU8" s="80"/>
+      <c r="AV8" s="80"/>
+      <c r="AW8" s="82"/>
+      <c r="AX8" s="80"/>
+      <c r="AY8" s="80"/>
+      <c r="AZ8" s="80"/>
+      <c r="BA8" s="80"/>
+      <c r="BB8" s="80"/>
+      <c r="BC8" s="80"/>
+      <c r="BD8" s="81">
         <v>2026</v>
       </c>
-      <c r="BQ8" s="86"/>
-[...3 lines deleted...]
-      <c r="BU8" s="87"/>
+      <c r="BE8" s="81"/>
+      <c r="BF8" s="81"/>
+      <c r="BG8" s="80"/>
+      <c r="BH8" s="80"/>
+      <c r="BI8" s="82"/>
+      <c r="BJ8" s="80"/>
+      <c r="BK8" s="80"/>
+      <c r="BL8" s="80"/>
+      <c r="BM8" s="80"/>
+      <c r="BN8" s="80"/>
+      <c r="BO8" s="80"/>
+      <c r="BP8" s="81">
+        <v>2026</v>
+      </c>
+      <c r="BQ8" s="81"/>
+      <c r="BR8" s="81"/>
+      <c r="BS8" s="80"/>
+      <c r="BT8" s="80"/>
+      <c r="BU8" s="82"/>
     </row>
     <row r="9" spans="1:107" x14ac:dyDescent="0.2">
-      <c r="A9" s="79"/>
-      <c r="B9" s="5" t="s">
+      <c r="A9" s="94"/>
+      <c r="B9" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="I9" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="J9" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="K9" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="L9" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="M9" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="N9" s="7" t="s">
+      <c r="N9" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="7" t="s">
+      <c r="O9" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="9" t="s">
+      <c r="P9" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="9" t="s">
+      <c r="Q9" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="R9" s="9" t="s">
+      <c r="R9" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="S9" s="9" t="s">
+      <c r="S9" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="T9" s="9" t="s">
+      <c r="T9" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="U9" s="9" t="s">
+      <c r="U9" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="V9" s="9" t="s">
+      <c r="V9" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="W9" s="9" t="s">
+      <c r="W9" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="X9" s="9" t="s">
+      <c r="X9" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="Y9" s="6" t="s">
+      <c r="Y9" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="Z9" s="45" t="s">
+      <c r="Z9" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="7" t="s">
+      <c r="AA9" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="8" t="s">
+      <c r="AB9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="5" t="s">
+      <c r="AC9" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AD9" s="5" t="s">
+      <c r="AD9" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="AE9" s="5" t="s">
+      <c r="AE9" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="AF9" s="5" t="s">
+      <c r="AF9" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="AG9" s="5" t="s">
+      <c r="AG9" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="AH9" s="5" t="s">
+      <c r="AH9" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AI9" s="5" t="s">
+      <c r="AI9" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="AJ9" s="5" t="s">
+      <c r="AJ9" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="AK9" s="6" t="s">
+      <c r="AK9" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="AL9" s="45" t="s">
+      <c r="AL9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AM9" s="7" t="s">
+      <c r="AM9" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AN9" s="8" t="s">
+      <c r="AN9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AO9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="AP9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AQ9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="AR9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AS9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AU9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AW9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="AX9" s="45" t="s">
+      <c r="AX9" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="AY9" s="7" t="s">
+      <c r="AY9" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AZ9" s="8" t="s">
+      <c r="AZ9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="BA9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BB9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BC9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BD9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BE9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BF9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BG9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="BJ9" s="45" t="s">
+      <c r="BJ9" s="43" t="s">
         <v>2</v>
       </c>
       <c r="BK9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="BL9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="BM9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BN9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BO9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BP9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BQ9" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BR9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BS9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BT9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BU9" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:107" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="DC10" s="65"/>
+    <row r="10" spans="1:107" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="83"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="R10" s="83"/>
+      <c r="S10" s="83"/>
+      <c r="T10" s="83"/>
+      <c r="U10" s="83"/>
+      <c r="V10" s="83"/>
+      <c r="W10" s="83"/>
+      <c r="X10" s="83"/>
+      <c r="Y10" s="83"/>
+      <c r="Z10" s="83"/>
+      <c r="AA10" s="83"/>
+      <c r="AB10" s="83"/>
+      <c r="AC10" s="83"/>
+      <c r="AD10" s="83"/>
+      <c r="AE10" s="83"/>
+      <c r="AF10" s="83"/>
+      <c r="AG10" s="83"/>
+      <c r="AH10" s="83"/>
+      <c r="AI10" s="83"/>
+      <c r="AJ10" s="83"/>
+      <c r="AK10" s="83"/>
+      <c r="AL10" s="83"/>
+      <c r="AM10" s="83"/>
+      <c r="AN10" s="83"/>
+      <c r="AO10" s="83"/>
+      <c r="AP10" s="83"/>
+      <c r="AQ10" s="83"/>
+      <c r="AR10" s="83"/>
+      <c r="AS10" s="83"/>
+      <c r="AT10" s="83"/>
+      <c r="AU10" s="83"/>
+      <c r="AV10" s="83"/>
+      <c r="AW10" s="83"/>
+      <c r="AX10" s="83"/>
+      <c r="AY10" s="83"/>
+      <c r="AZ10" s="83"/>
+      <c r="BA10" s="83"/>
+      <c r="BB10" s="83"/>
+      <c r="BC10" s="83"/>
+      <c r="BD10" s="83"/>
+      <c r="BE10" s="83"/>
+      <c r="BF10" s="83"/>
+      <c r="BG10" s="83"/>
+      <c r="BH10" s="83"/>
+      <c r="BI10" s="83"/>
+      <c r="BJ10" s="63"/>
+      <c r="BK10" s="63"/>
+      <c r="BL10" s="63"/>
+      <c r="BM10" s="63"/>
+      <c r="BN10" s="63"/>
+      <c r="BO10" s="63"/>
+      <c r="BP10" s="63"/>
+      <c r="BQ10" s="63"/>
+      <c r="BR10" s="63"/>
+      <c r="BS10" s="63"/>
+      <c r="BT10" s="63"/>
+      <c r="BU10" s="63"/>
+      <c r="BY10" s="63"/>
+      <c r="BZ10" s="63"/>
+      <c r="CA10" s="63"/>
+      <c r="CB10" s="63"/>
+      <c r="CC10" s="63"/>
+      <c r="CD10" s="63"/>
+      <c r="CE10" s="63"/>
+      <c r="CF10" s="63"/>
+      <c r="CG10" s="63"/>
+      <c r="CH10" s="63"/>
+      <c r="CI10" s="63"/>
+      <c r="CJ10" s="63"/>
+      <c r="CK10" s="63"/>
+      <c r="CL10" s="63"/>
+      <c r="CM10" s="63"/>
+      <c r="CN10" s="63"/>
+      <c r="CO10" s="63"/>
+      <c r="CP10" s="63"/>
+      <c r="CQ10" s="63"/>
+      <c r="CR10" s="63"/>
+      <c r="CS10" s="63"/>
+      <c r="CT10" s="63"/>
+      <c r="CU10" s="63"/>
+      <c r="CV10" s="63"/>
+      <c r="CW10" s="63"/>
+      <c r="CX10" s="63"/>
+      <c r="CY10" s="63"/>
+      <c r="CZ10" s="63"/>
+      <c r="DA10" s="63"/>
+      <c r="DB10" s="63"/>
+      <c r="DC10" s="63"/>
     </row>
     <row r="11" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>8498</v>
       </c>
       <c r="C11" s="11">
         <v>8286</v>
       </c>
       <c r="D11" s="12">
         <v>7136</v>
       </c>
       <c r="E11" s="12">
         <v>5767</v>
       </c>
       <c r="F11" s="12">
         <v>6467</v>
       </c>
       <c r="G11" s="12">
         <v>7998</v>
       </c>
       <c r="H11" s="13">
         <v>7476</v>
       </c>
       <c r="I11" s="12">
         <v>8445</v>
@@ -13823,200 +12316,177 @@
       </c>
       <c r="O11" s="22">
         <v>-579</v>
       </c>
       <c r="P11" s="22">
         <v>-409</v>
       </c>
       <c r="Q11" s="22">
         <v>-567</v>
       </c>
       <c r="R11" s="22">
         <v>-466</v>
       </c>
       <c r="S11" s="22">
         <v>-604</v>
       </c>
       <c r="T11" s="22">
         <v>-582</v>
       </c>
       <c r="U11" s="22">
         <v>-691</v>
       </c>
       <c r="V11" s="22">
         <v>-669</v>
       </c>
-      <c r="W11" s="32">
+      <c r="W11" s="30">
         <v>-535</v>
       </c>
       <c r="X11" s="22">
         <v>-554</v>
       </c>
-      <c r="Y11" s="48">
+      <c r="Y11" s="46">
         <v>-308</v>
       </c>
       <c r="Z11" s="16">
         <v>-521</v>
       </c>
       <c r="AA11" s="16">
         <v>-213</v>
       </c>
       <c r="AB11" s="16">
         <v>-322</v>
       </c>
       <c r="AC11" s="16">
         <v>-341</v>
       </c>
       <c r="AD11" s="16">
         <v>-348</v>
       </c>
       <c r="AE11" s="16">
         <v>-588</v>
       </c>
       <c r="AF11" s="17">
         <v>-816</v>
       </c>
       <c r="AG11" s="16">
         <v>-1043</v>
       </c>
       <c r="AH11" s="17">
         <v>-686</v>
       </c>
       <c r="AI11" s="22">
         <v>740</v>
       </c>
       <c r="AJ11" s="20">
         <v>572</v>
       </c>
-      <c r="AK11" s="48">
+      <c r="AK11" s="46">
         <v>558</v>
       </c>
-      <c r="AL11" s="16">
-[...35 lines deleted...]
-      <c r="AX11" s="31">
+      <c r="AL11" s="29">
         <v>-861</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AM11" s="29">
         <v>-593</v>
       </c>
-      <c r="AZ11" s="31">
+      <c r="AN11" s="29">
         <v>-622</v>
       </c>
-      <c r="BA11" s="31">
+      <c r="AO11" s="29">
         <v>-810</v>
       </c>
-      <c r="BB11" s="31">
+      <c r="AP11" s="29">
         <v>-892</v>
       </c>
-      <c r="BC11" s="31">
+      <c r="AQ11" s="29">
         <v>-851</v>
       </c>
-      <c r="BD11" s="31">
+      <c r="AR11" s="29">
         <v>-866</v>
       </c>
-      <c r="BE11" s="31">
+      <c r="AS11" s="29">
         <v>-1192</v>
       </c>
-      <c r="BF11" s="31">
+      <c r="AT11" s="29">
         <v>-1029</v>
       </c>
-      <c r="BG11" s="31">
+      <c r="AU11" s="29">
         <v>-851</v>
       </c>
-      <c r="BH11" s="31">
+      <c r="AV11" s="29">
         <v>-814</v>
       </c>
-      <c r="BI11" s="46">
+      <c r="AW11" s="44">
         <v>-475</v>
       </c>
+      <c r="AX11" s="29">
+        <v>-723</v>
+      </c>
+      <c r="AY11" s="29">
+        <v>-601</v>
+      </c>
+      <c r="AZ11" s="29">
+        <v>-670</v>
+      </c>
+      <c r="BA11" s="29">
+        <v>-644</v>
+      </c>
+      <c r="BI11" s="44"/>
       <c r="BZ11" s="19"/>
       <c r="CA11" s="19"/>
       <c r="CB11" s="19"/>
       <c r="CC11" s="19"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
       <c r="CH11" s="19"/>
       <c r="CI11" s="19"/>
       <c r="CJ11" s="19"/>
       <c r="CK11" s="19"/>
       <c r="CL11" s="19"/>
       <c r="CM11" s="19"/>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
       <c r="CT11" s="19"/>
       <c r="CU11" s="19"/>
       <c r="CV11" s="19"/>
       <c r="CW11" s="19"/>
       <c r="CX11" s="19"/>
       <c r="CY11" s="19"/>
       <c r="CZ11" s="19"/>
       <c r="DA11" s="19"/>
       <c r="DB11" s="19"/>
       <c r="DC11" s="19"/>
     </row>
     <row r="12" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="67" t="s">
+      <c r="A12" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>1736</v>
       </c>
       <c r="C12" s="11">
         <v>1443</v>
       </c>
       <c r="D12" s="12">
         <v>1371</v>
       </c>
       <c r="E12" s="12">
         <v>1369</v>
       </c>
       <c r="F12" s="12">
         <v>1550</v>
       </c>
       <c r="G12" s="12">
         <v>1676</v>
       </c>
       <c r="H12" s="13">
         <v>1721</v>
       </c>
       <c r="I12" s="12">
         <v>1954</v>
@@ -14038,200 +12508,178 @@
       </c>
       <c r="O12" s="22">
         <v>-20</v>
       </c>
       <c r="P12" s="21">
         <v>-111</v>
       </c>
       <c r="Q12" s="21">
         <v>-101</v>
       </c>
       <c r="R12" s="22">
         <v>-44</v>
       </c>
       <c r="S12" s="22">
         <v>-92</v>
       </c>
       <c r="T12" s="22">
         <v>-86</v>
       </c>
       <c r="U12" s="22">
         <v>-144</v>
       </c>
       <c r="V12" s="22">
         <v>62</v>
       </c>
-      <c r="W12" s="32">
+      <c r="W12" s="30">
         <v>203</v>
       </c>
       <c r="X12" s="22">
         <v>196</v>
       </c>
-      <c r="Y12" s="48">
+      <c r="Y12" s="46">
         <v>171</v>
       </c>
       <c r="Z12" s="16">
         <v>40</v>
       </c>
       <c r="AA12" s="16">
         <v>68</v>
       </c>
       <c r="AB12" s="16">
         <v>72</v>
       </c>
       <c r="AC12" s="16">
         <v>78</v>
       </c>
       <c r="AD12" s="16">
         <v>34</v>
       </c>
       <c r="AE12" s="16">
         <v>-57</v>
       </c>
       <c r="AF12" s="17">
         <v>-109</v>
       </c>
       <c r="AG12" s="16">
         <v>-158</v>
       </c>
       <c r="AH12" s="17">
         <v>-122</v>
       </c>
       <c r="AI12" s="22">
         <v>48</v>
       </c>
       <c r="AJ12" s="20">
         <v>103</v>
       </c>
-      <c r="AK12" s="48">
+      <c r="AK12" s="46">
         <v>115</v>
       </c>
-      <c r="AL12" s="16">
-[...3 lines deleted...]
-        <v>-20</v>
+      <c r="AL12" s="29">
+        <v>146</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>124</v>
       </c>
       <c r="AN12" s="29">
-        <v>-57</v>
-[...34 lines deleted...]
-      <c r="AZ12" s="31">
         <v>-101</v>
       </c>
-      <c r="BA12" s="31">
+      <c r="AO12" s="29">
         <v>-122</v>
       </c>
-      <c r="BB12" s="31">
+      <c r="AP12" s="29">
         <v>9</v>
       </c>
-      <c r="BC12" s="31">
+      <c r="AQ12" s="29">
         <v>28</v>
       </c>
-      <c r="BD12" s="31">
+      <c r="AR12" s="29">
         <v>152</v>
       </c>
-      <c r="BE12" s="31">
+      <c r="AS12" s="29">
         <v>-61</v>
       </c>
-      <c r="BF12" s="31">
+      <c r="AT12" s="29">
         <v>-51</v>
       </c>
-      <c r="BG12" s="31">
+      <c r="AU12" s="29">
         <v>-44</v>
       </c>
-      <c r="BH12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="BI12" s="46">
+      <c r="AV12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW12" s="44">
         <v>25</v>
       </c>
+      <c r="AX12" s="29">
+        <v>-11</v>
+      </c>
+      <c r="AY12" s="29">
+        <v>-193</v>
+      </c>
+      <c r="AZ12" s="29">
+        <v>-95</v>
+      </c>
+      <c r="BA12" s="29">
+        <v>15</v>
+      </c>
+      <c r="BH12" s="2"/>
+      <c r="BI12" s="44"/>
       <c r="BZ12" s="19"/>
       <c r="CA12" s="19"/>
       <c r="CB12" s="19"/>
       <c r="CC12" s="19"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
       <c r="CH12" s="19"/>
       <c r="CI12" s="19"/>
       <c r="CJ12" s="19"/>
       <c r="CK12" s="19"/>
       <c r="CL12" s="19"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
       <c r="CT12" s="19"/>
       <c r="CU12" s="19"/>
       <c r="CV12" s="19"/>
       <c r="CW12" s="19"/>
       <c r="CX12" s="19"/>
       <c r="CY12" s="19"/>
       <c r="CZ12" s="19"/>
       <c r="DA12" s="19"/>
       <c r="DB12" s="19"/>
       <c r="DC12" s="19"/>
     </row>
     <row r="13" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="68" t="s">
+      <c r="A13" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>2185</v>
       </c>
       <c r="C13" s="11">
         <v>1777</v>
       </c>
       <c r="D13" s="12">
         <v>1579</v>
       </c>
       <c r="E13" s="12">
         <v>1382</v>
       </c>
       <c r="F13" s="12">
         <v>1552</v>
       </c>
       <c r="G13" s="12">
         <v>1755</v>
       </c>
       <c r="H13" s="13">
         <v>1959</v>
       </c>
       <c r="I13" s="12">
         <v>2397</v>
@@ -14253,200 +12701,177 @@
       </c>
       <c r="O13" s="21">
         <v>4</v>
       </c>
       <c r="P13" s="22">
         <v>5</v>
       </c>
       <c r="Q13" s="22">
         <v>3</v>
       </c>
       <c r="R13" s="22">
         <v>-7</v>
       </c>
       <c r="S13" s="22">
         <v>0</v>
       </c>
       <c r="T13" s="22">
         <v>-2</v>
       </c>
       <c r="U13" s="22">
         <v>-1</v>
       </c>
       <c r="V13" s="22">
         <v>2</v>
       </c>
-      <c r="W13" s="32">
+      <c r="W13" s="30">
         <v>-18</v>
       </c>
       <c r="X13" s="22">
         <v>-8</v>
       </c>
-      <c r="Y13" s="48">
+      <c r="Y13" s="46">
         <v>4</v>
       </c>
       <c r="Z13" s="16">
         <v>-10</v>
       </c>
       <c r="AA13" s="16">
         <v>-8</v>
       </c>
       <c r="AB13" s="16">
         <v>-9</v>
       </c>
       <c r="AC13" s="16">
         <v>3</v>
       </c>
       <c r="AD13" s="16">
         <v>6</v>
       </c>
       <c r="AE13" s="16">
         <v>0</v>
       </c>
       <c r="AF13" s="17">
         <v>-12</v>
       </c>
       <c r="AG13" s="16">
         <v>-44</v>
       </c>
       <c r="AH13" s="16">
         <v>41</v>
       </c>
       <c r="AI13" s="22">
         <v>3</v>
       </c>
       <c r="AJ13" s="22">
         <v>26</v>
       </c>
-      <c r="AK13" s="48">
-[...11 lines deleted...]
-      <c r="AO13" s="31">
+      <c r="AK13" s="46">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>-34</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>-57</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>-49</v>
+      </c>
+      <c r="AU13" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AV13" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AW13" s="44">
         <v>-6</v>
       </c>
-      <c r="AP13" s="31">
-[...5 lines deleted...]
-      <c r="AR13" s="31">
+      <c r="AX13" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AY13" s="29">
+        <v>15</v>
+      </c>
+      <c r="AZ13" s="29">
         <v>-29</v>
       </c>
-      <c r="AS13" s="31">
-[...49 lines deleted...]
-      </c>
+      <c r="BA13" s="29">
+        <v>12</v>
+      </c>
+      <c r="BI13" s="44"/>
       <c r="BZ13" s="19"/>
       <c r="CA13" s="19"/>
       <c r="CB13" s="19"/>
       <c r="CC13" s="19"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
       <c r="CH13" s="19"/>
       <c r="CI13" s="19"/>
       <c r="CJ13" s="19"/>
       <c r="CK13" s="19"/>
       <c r="CL13" s="19"/>
       <c r="CM13" s="19"/>
       <c r="CN13" s="19"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
       <c r="CT13" s="19"/>
       <c r="CU13" s="19"/>
       <c r="CV13" s="19"/>
       <c r="CW13" s="19"/>
       <c r="CX13" s="19"/>
       <c r="CY13" s="19"/>
       <c r="CZ13" s="19"/>
       <c r="DA13" s="19"/>
       <c r="DB13" s="19"/>
       <c r="DC13" s="19"/>
     </row>
     <row r="14" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>3453</v>
       </c>
       <c r="C14" s="11">
         <v>3082</v>
       </c>
       <c r="D14" s="12">
         <v>2859</v>
       </c>
       <c r="E14" s="12">
         <v>2403</v>
       </c>
       <c r="F14" s="12">
         <v>2268</v>
       </c>
       <c r="G14" s="12">
         <v>2582</v>
       </c>
       <c r="H14" s="13">
         <v>2807</v>
       </c>
       <c r="I14" s="12">
         <v>3335</v>
@@ -14468,200 +12893,177 @@
       </c>
       <c r="O14" s="21">
         <v>-23</v>
       </c>
       <c r="P14" s="22">
         <v>-9</v>
       </c>
       <c r="Q14" s="22">
         <v>-16</v>
       </c>
       <c r="R14" s="22">
         <v>-2</v>
       </c>
       <c r="S14" s="22">
         <v>-14</v>
       </c>
       <c r="T14" s="22">
         <v>-28</v>
       </c>
       <c r="U14" s="22">
         <v>-9</v>
       </c>
       <c r="V14" s="22">
         <v>-34</v>
       </c>
-      <c r="W14" s="32">
+      <c r="W14" s="30">
         <v>-42</v>
       </c>
       <c r="X14" s="22">
         <v>-56</v>
       </c>
-      <c r="Y14" s="48">
+      <c r="Y14" s="46">
         <v>-12</v>
       </c>
       <c r="Z14" s="16">
         <v>-31</v>
       </c>
       <c r="AA14" s="16">
         <v>-11</v>
       </c>
       <c r="AB14" s="16">
         <v>-30</v>
       </c>
       <c r="AC14" s="16">
         <v>-16</v>
       </c>
       <c r="AD14" s="16">
         <v>-23</v>
       </c>
       <c r="AE14" s="16">
         <v>-49</v>
       </c>
       <c r="AF14" s="17">
         <v>-18</v>
       </c>
       <c r="AG14" s="16">
         <v>-25</v>
       </c>
       <c r="AH14" s="16">
         <v>32</v>
       </c>
       <c r="AI14" s="22">
         <v>49</v>
       </c>
       <c r="AJ14" s="22">
         <v>15</v>
       </c>
-      <c r="AK14" s="48">
+      <c r="AK14" s="46">
         <v>25</v>
       </c>
-      <c r="AL14" s="16">
-[...2 lines deleted...]
-      <c r="AM14" s="17">
+      <c r="AL14" s="29">
+        <v>-42</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>-76</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AP14" s="29">
+        <v>-29</v>
+      </c>
+      <c r="AQ14" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR14" s="29">
         <v>-39</v>
       </c>
-      <c r="AN14" s="16">
-[...14 lines deleted...]
-      <c r="AS14" s="31">
+      <c r="AS14" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT14" s="29">
         <v>-27</v>
       </c>
-      <c r="AT14" s="31">
+      <c r="AU14" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AV14" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AW14" s="44">
+        <v>-10</v>
+      </c>
+      <c r="AX14" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AY14" s="29">
         <v>-55</v>
       </c>
-      <c r="AU14" s="19">
-[...29 lines deleted...]
-      <c r="BE14" s="31">
+      <c r="AZ14" s="29">
         <v>-41</v>
       </c>
-      <c r="BF14" s="31">
-[...10 lines deleted...]
-      </c>
+      <c r="BA14" s="29">
+        <v>2</v>
+      </c>
+      <c r="BI14" s="44"/>
       <c r="BZ14" s="19"/>
       <c r="CA14" s="19"/>
       <c r="CB14" s="19"/>
       <c r="CC14" s="19"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
       <c r="CH14" s="19"/>
       <c r="CI14" s="19"/>
       <c r="CJ14" s="19"/>
       <c r="CK14" s="19"/>
       <c r="CL14" s="19"/>
       <c r="CM14" s="19"/>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
     </row>
     <row r="15" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="68" t="s">
+      <c r="A15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>13</v>
@@ -14683,200 +13085,177 @@
       </c>
       <c r="O15" s="21">
         <v>-41</v>
       </c>
       <c r="P15" s="22">
         <v>-26</v>
       </c>
       <c r="Q15" s="22">
         <v>-36</v>
       </c>
       <c r="R15" s="22">
         <v>-31</v>
       </c>
       <c r="S15" s="22">
         <v>-17</v>
       </c>
       <c r="T15" s="22">
         <v>-39</v>
       </c>
       <c r="U15" s="22">
         <v>-47</v>
       </c>
       <c r="V15" s="22">
         <v>-53</v>
       </c>
-      <c r="W15" s="32">
+      <c r="W15" s="30">
         <v>-57</v>
       </c>
       <c r="X15" s="22">
         <v>-60</v>
       </c>
-      <c r="Y15" s="48">
+      <c r="Y15" s="46">
         <v>-43</v>
       </c>
       <c r="Z15" s="16">
         <v>-54</v>
       </c>
       <c r="AA15" s="16">
         <v>-39</v>
       </c>
       <c r="AB15" s="16">
         <v>-64</v>
       </c>
       <c r="AC15" s="16">
         <v>-35</v>
       </c>
       <c r="AD15" s="16">
         <v>-6</v>
       </c>
       <c r="AE15" s="16">
         <v>-19</v>
       </c>
       <c r="AF15" s="17">
         <v>-68</v>
       </c>
       <c r="AG15" s="16">
         <v>-82</v>
       </c>
       <c r="AH15" s="16">
         <v>71</v>
       </c>
       <c r="AI15" s="22">
         <v>65</v>
       </c>
       <c r="AJ15" s="21">
         <v>-53</v>
       </c>
-      <c r="AK15" s="48">
+      <c r="AK15" s="46">
         <v>56</v>
       </c>
-      <c r="AL15" s="16">
+      <c r="AL15" s="29">
+        <v>-71</v>
+      </c>
+      <c r="AM15" s="29">
+        <v>-70</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>-77</v>
+      </c>
+      <c r="AP15" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AQ15" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR15" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AS15" s="29">
+        <v>-103</v>
+      </c>
+      <c r="AT15" s="29">
+        <v>-98</v>
+      </c>
+      <c r="AU15" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV15" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>-58</v>
+      </c>
+      <c r="AX15" s="29">
         <v>-55</v>
       </c>
-      <c r="AM15" s="17">
-[...67 lines deleted...]
-      </c>
+      <c r="AY15" s="29">
+        <v>-2</v>
+      </c>
+      <c r="AZ15" s="29">
+        <v>-21</v>
+      </c>
+      <c r="BA15" s="29">
+        <v>-57</v>
+      </c>
+      <c r="BI15" s="44"/>
       <c r="BZ15" s="19"/>
       <c r="CA15" s="19"/>
       <c r="CB15" s="19"/>
       <c r="CC15" s="19"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
       <c r="CH15" s="19"/>
       <c r="CI15" s="19"/>
       <c r="CJ15" s="19"/>
       <c r="CK15" s="19"/>
       <c r="CL15" s="19"/>
       <c r="CM15" s="19"/>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
       <c r="CT15" s="19"/>
       <c r="CU15" s="19"/>
       <c r="CV15" s="19"/>
       <c r="CW15" s="19"/>
       <c r="CX15" s="19"/>
       <c r="CY15" s="19"/>
       <c r="CZ15" s="19"/>
       <c r="DA15" s="19"/>
       <c r="DB15" s="19"/>
       <c r="DC15" s="19"/>
     </row>
     <row r="16" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="68" t="s">
+      <c r="A16" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>3379</v>
       </c>
       <c r="C16" s="11">
         <v>2859</v>
       </c>
       <c r="D16" s="12">
         <v>2797</v>
       </c>
       <c r="E16" s="12">
         <v>2455</v>
       </c>
       <c r="F16" s="12">
         <v>2646</v>
       </c>
       <c r="G16" s="12">
         <v>3330</v>
       </c>
       <c r="H16" s="13">
         <v>3161</v>
       </c>
       <c r="I16" s="12">
         <v>3419</v>
@@ -14898,200 +13277,177 @@
       </c>
       <c r="O16" s="21">
         <v>-135</v>
       </c>
       <c r="P16" s="22">
         <v>-79</v>
       </c>
       <c r="Q16" s="22">
         <v>-80</v>
       </c>
       <c r="R16" s="22">
         <v>-118</v>
       </c>
       <c r="S16" s="22">
         <v>-159</v>
       </c>
       <c r="T16" s="22">
         <v>-134</v>
       </c>
       <c r="U16" s="22">
         <v>-121</v>
       </c>
       <c r="V16" s="22">
         <v>-219</v>
       </c>
-      <c r="W16" s="32">
+      <c r="W16" s="30">
         <v>-173</v>
       </c>
       <c r="X16" s="22">
         <v>-195</v>
       </c>
-      <c r="Y16" s="48">
+      <c r="Y16" s="46">
         <v>-138</v>
       </c>
       <c r="Z16" s="16">
         <v>-142</v>
       </c>
       <c r="AA16" s="16">
         <v>-74</v>
       </c>
       <c r="AB16" s="16">
         <v>-122</v>
       </c>
       <c r="AC16" s="16">
         <v>-128</v>
       </c>
       <c r="AD16" s="16">
         <v>-106</v>
       </c>
       <c r="AE16" s="16">
         <v>-167</v>
       </c>
       <c r="AF16" s="17">
         <v>-185</v>
       </c>
       <c r="AG16" s="16">
         <v>-174</v>
       </c>
       <c r="AH16" s="16">
         <v>138</v>
       </c>
       <c r="AI16" s="22">
         <v>162</v>
       </c>
       <c r="AJ16" s="22">
         <v>79</v>
       </c>
-      <c r="AK16" s="48">
+      <c r="AK16" s="46">
         <v>154</v>
       </c>
-      <c r="AL16" s="16">
-[...17 lines deleted...]
-      <c r="AR16" s="31">
+      <c r="AL16" s="29">
+        <v>-304</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>-109</v>
+      </c>
+      <c r="AN16" s="29">
+        <v>-161</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>-163</v>
+      </c>
+      <c r="AP16" s="29">
+        <v>-217</v>
+      </c>
+      <c r="AQ16" s="29">
+        <v>-238</v>
+      </c>
+      <c r="AR16" s="29">
+        <v>-264</v>
+      </c>
+      <c r="AS16" s="29">
+        <v>-302</v>
+      </c>
+      <c r="AT16" s="29">
+        <v>-306</v>
+      </c>
+      <c r="AU16" s="29">
+        <v>-238</v>
+      </c>
+      <c r="AV16" s="29">
+        <v>-192</v>
+      </c>
+      <c r="AW16" s="44">
+        <v>-95</v>
+      </c>
+      <c r="AX16" s="29">
         <v>-150</v>
       </c>
-      <c r="AS16" s="31">
-[...49 lines deleted...]
-      </c>
+      <c r="AY16" s="29">
+        <v>-178</v>
+      </c>
+      <c r="AZ16" s="29">
+        <v>-210</v>
+      </c>
+      <c r="BA16" s="29">
+        <v>-206</v>
+      </c>
+      <c r="BI16" s="44"/>
       <c r="BZ16" s="19"/>
       <c r="CA16" s="19"/>
       <c r="CB16" s="19"/>
       <c r="CC16" s="19"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
       <c r="CH16" s="19"/>
       <c r="CI16" s="19"/>
       <c r="CJ16" s="19"/>
       <c r="CK16" s="19"/>
       <c r="CL16" s="19"/>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
       <c r="CT16" s="19"/>
       <c r="CU16" s="19"/>
       <c r="CV16" s="19"/>
       <c r="CW16" s="19"/>
       <c r="CX16" s="19"/>
       <c r="CY16" s="19"/>
       <c r="CZ16" s="19"/>
       <c r="DA16" s="19"/>
       <c r="DB16" s="19"/>
       <c r="DC16" s="19"/>
     </row>
     <row r="17" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="68" t="s">
+      <c r="A17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="11">
         <v>1917</v>
       </c>
       <c r="C17" s="11">
         <v>1707</v>
       </c>
       <c r="D17" s="12">
         <v>1818</v>
       </c>
       <c r="E17" s="12">
         <v>1493</v>
       </c>
       <c r="F17" s="12">
         <v>1662</v>
       </c>
       <c r="G17" s="12">
         <v>2318</v>
       </c>
       <c r="H17" s="13">
         <v>2287</v>
       </c>
       <c r="I17" s="12">
         <v>2385</v>
@@ -15113,200 +13469,177 @@
       </c>
       <c r="O17" s="22">
         <v>-38</v>
       </c>
       <c r="P17" s="22">
         <v>-19</v>
       </c>
       <c r="Q17" s="22">
         <v>-25</v>
       </c>
       <c r="R17" s="22">
         <v>-5</v>
       </c>
       <c r="S17" s="22">
         <v>-9</v>
       </c>
       <c r="T17" s="22">
         <v>-23</v>
       </c>
       <c r="U17" s="22">
         <v>-33</v>
       </c>
       <c r="V17" s="22">
         <v>-30</v>
       </c>
-      <c r="W17" s="32">
+      <c r="W17" s="30">
         <v>-44</v>
       </c>
       <c r="X17" s="22">
         <v>-45</v>
       </c>
-      <c r="Y17" s="48">
+      <c r="Y17" s="46">
         <v>-31</v>
       </c>
       <c r="Z17" s="16">
         <v>-20</v>
       </c>
       <c r="AA17" s="16">
         <v>-10</v>
       </c>
       <c r="AB17" s="16">
         <v>-14</v>
       </c>
       <c r="AC17" s="16">
         <v>-33</v>
       </c>
       <c r="AD17" s="16">
         <v>-15</v>
       </c>
       <c r="AE17" s="16">
         <v>-13</v>
       </c>
       <c r="AF17" s="17">
         <v>-28</v>
       </c>
       <c r="AG17" s="16">
         <v>-49</v>
       </c>
       <c r="AH17" s="16">
         <v>4</v>
       </c>
       <c r="AI17" s="22">
         <v>38</v>
       </c>
       <c r="AJ17" s="22">
         <v>25</v>
       </c>
-      <c r="AK17" s="48">
+      <c r="AK17" s="46">
         <v>25</v>
       </c>
-      <c r="AL17" s="16">
-[...5 lines deleted...]
-      <c r="AN17" s="16">
+      <c r="AL17" s="29">
+        <v>-8</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>-25</v>
+      </c>
+      <c r="AN17" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AP17" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AQ17" s="29">
         <v>-36</v>
       </c>
-      <c r="AO17" s="31">
-[...5 lines deleted...]
-      <c r="AQ17" s="31">
+      <c r="AR17" s="29">
+        <v>-40</v>
+      </c>
+      <c r="AS17" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AT17" s="29">
+        <v>-91</v>
+      </c>
+      <c r="AU17" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AV17" s="29">
+        <v>-17</v>
+      </c>
+      <c r="AW17" s="44">
+        <v>-11</v>
+      </c>
+      <c r="AX17" s="29">
         <v>-22</v>
       </c>
-      <c r="AR17" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="AY17" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AZ17" s="29">
+        <v>-22</v>
+      </c>
+      <c r="BA17" s="29">
+        <v>-21</v>
+      </c>
+      <c r="BI17" s="44"/>
       <c r="BZ17" s="19"/>
       <c r="CA17" s="19"/>
       <c r="CB17" s="19"/>
       <c r="CC17" s="19"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
       <c r="CH17" s="19"/>
       <c r="CI17" s="19"/>
       <c r="CJ17" s="19"/>
       <c r="CK17" s="19"/>
       <c r="CL17" s="19"/>
       <c r="CM17" s="19"/>
       <c r="CN17" s="19"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="19"/>
       <c r="CS17" s="19"/>
       <c r="CT17" s="19"/>
       <c r="CU17" s="19"/>
       <c r="CV17" s="19"/>
       <c r="CW17" s="19"/>
       <c r="CX17" s="19"/>
       <c r="CY17" s="19"/>
       <c r="CZ17" s="19"/>
       <c r="DA17" s="19"/>
       <c r="DB17" s="19"/>
       <c r="DC17" s="19"/>
     </row>
     <row r="18" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="68" t="s">
+      <c r="A18" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="11">
         <v>2669</v>
       </c>
       <c r="C18" s="11">
         <v>2081</v>
       </c>
       <c r="D18" s="12">
         <v>1758</v>
       </c>
       <c r="E18" s="12">
         <v>1363</v>
       </c>
       <c r="F18" s="12">
         <v>1274</v>
       </c>
       <c r="G18" s="12">
         <v>1485</v>
       </c>
       <c r="H18" s="13">
         <v>1635</v>
       </c>
       <c r="I18" s="12">
         <v>1768</v>
@@ -15328,391 +13661,345 @@
       </c>
       <c r="O18" s="21">
         <v>-52</v>
       </c>
       <c r="P18" s="22">
         <v>-22</v>
       </c>
       <c r="Q18" s="22">
         <v>-23</v>
       </c>
       <c r="R18" s="22">
         <v>-30</v>
       </c>
       <c r="S18" s="22">
         <v>-39</v>
       </c>
       <c r="T18" s="22">
         <v>-21</v>
       </c>
       <c r="U18" s="22">
         <v>-50</v>
       </c>
       <c r="V18" s="22">
         <v>-3</v>
       </c>
-      <c r="W18" s="32">
+      <c r="W18" s="30">
         <v>-56</v>
       </c>
       <c r="X18" s="22">
         <v>-62</v>
       </c>
-      <c r="Y18" s="48">
+      <c r="Y18" s="46">
         <v>-28</v>
       </c>
       <c r="Z18" s="16">
         <v>-41</v>
       </c>
       <c r="AA18" s="16">
         <v>-19</v>
       </c>
       <c r="AB18" s="16">
         <v>-3</v>
       </c>
       <c r="AC18" s="16">
         <v>-36</v>
       </c>
       <c r="AD18" s="16">
         <v>-52</v>
       </c>
       <c r="AE18" s="16">
         <v>-53</v>
       </c>
       <c r="AF18" s="17">
         <v>-59</v>
       </c>
       <c r="AG18" s="16">
         <v>-67</v>
       </c>
       <c r="AH18" s="16">
         <v>28</v>
       </c>
       <c r="AI18" s="22">
         <v>69</v>
       </c>
       <c r="AJ18" s="22">
         <v>34</v>
       </c>
-      <c r="AK18" s="48">
+      <c r="AK18" s="46">
         <v>89</v>
       </c>
-      <c r="AL18" s="16">
-[...11 lines deleted...]
-      <c r="AP18" s="31">
+      <c r="AL18" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AM18" s="29">
         <v>-35</v>
       </c>
-      <c r="AQ18" s="31">
+      <c r="AN18" s="29">
+        <v>-13</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AP18" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AQ18" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AR18" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS18" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AT18" s="29">
+        <v>36</v>
+      </c>
+      <c r="AU18" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV18" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW18" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX18" s="29">
         <v>-56</v>
       </c>
-      <c r="AR18" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="AY18" s="29">
+        <v>-31</v>
+      </c>
+      <c r="AZ18" s="29">
+        <v>-29</v>
+      </c>
+      <c r="BA18" s="29">
+        <v>-37</v>
+      </c>
+      <c r="BI18" s="44"/>
       <c r="BZ18" s="19"/>
       <c r="CA18" s="19"/>
       <c r="CB18" s="19"/>
       <c r="CC18" s="19"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
       <c r="CH18" s="19"/>
       <c r="CI18" s="19"/>
       <c r="CJ18" s="19"/>
       <c r="CK18" s="19"/>
       <c r="CL18" s="19"/>
       <c r="CM18" s="19"/>
       <c r="CN18" s="19"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
     </row>
     <row r="19" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="68" t="s">
+      <c r="A19" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="14"/>
       <c r="K19" s="15"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y19" s="48" t="s">
+      <c r="Y19" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ19" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK19" s="48" t="s">
-[...29 lines deleted...]
-      <c r="AU19" s="19">
+      <c r="AK19" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="29">
+        <v>9</v>
+      </c>
+      <c r="AM19" s="29">
         <v>-46</v>
       </c>
-      <c r="AV19" s="19">
-[...11 lines deleted...]
-      <c r="AZ19" s="31">
+      <c r="AN19" s="29">
         <v>19</v>
       </c>
-      <c r="BA19" s="31">
+      <c r="AO19" s="29">
         <v>-12</v>
       </c>
-      <c r="BB19" s="31">
+      <c r="AP19" s="29">
         <v>-73</v>
       </c>
-      <c r="BC19" s="31">
+      <c r="AQ19" s="29">
         <v>-62</v>
       </c>
-      <c r="BD19" s="31">
+      <c r="AR19" s="29">
         <v>-56</v>
       </c>
-      <c r="BE19" s="31">
+      <c r="AS19" s="29">
         <v>-25</v>
       </c>
-      <c r="BF19" s="31">
+      <c r="AT19" s="29">
         <v>-24</v>
       </c>
-      <c r="BG19" s="31">
+      <c r="AU19" s="29">
         <v>-35</v>
       </c>
-      <c r="BH19" s="31">
+      <c r="AV19" s="29">
         <v>-40</v>
       </c>
-      <c r="BI19" s="46">
+      <c r="AW19" s="44">
         <v>-12</v>
       </c>
+      <c r="AX19" s="29">
+        <v>-31</v>
+      </c>
+      <c r="AY19" s="29">
+        <v>-25</v>
+      </c>
+      <c r="AZ19" s="29">
+        <v>17</v>
+      </c>
+      <c r="BA19" s="29">
+        <v>-32</v>
+      </c>
+      <c r="BI19" s="44"/>
       <c r="BZ19" s="19"/>
       <c r="CA19" s="19"/>
       <c r="CB19" s="19"/>
       <c r="CC19" s="19"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
       <c r="CH19" s="19"/>
       <c r="CI19" s="19"/>
       <c r="CJ19" s="19"/>
       <c r="CK19" s="19"/>
       <c r="CL19" s="19"/>
       <c r="CM19" s="19"/>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
       <c r="CT19" s="19"/>
       <c r="CU19" s="19"/>
       <c r="CV19" s="19"/>
       <c r="CW19" s="19"/>
       <c r="CX19" s="19"/>
       <c r="CY19" s="19"/>
       <c r="CZ19" s="19"/>
       <c r="DA19" s="19"/>
       <c r="DB19" s="19"/>
       <c r="DC19" s="19"/>
     </row>
     <row r="20" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="68" t="s">
+      <c r="A20" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="11">
         <v>2972</v>
       </c>
       <c r="C20" s="11">
         <v>2503</v>
       </c>
       <c r="D20" s="12">
         <v>2357</v>
       </c>
       <c r="E20" s="12">
         <v>2260</v>
       </c>
       <c r="F20" s="12">
         <v>2344</v>
       </c>
       <c r="G20" s="12">
         <v>2639</v>
       </c>
       <c r="H20" s="13">
         <v>2671</v>
       </c>
       <c r="I20" s="12">
         <v>2939</v>
@@ -15734,200 +14021,177 @@
       </c>
       <c r="O20" s="21">
         <v>-67</v>
       </c>
       <c r="P20" s="22">
         <v>-52</v>
       </c>
       <c r="Q20" s="22">
         <v>-100</v>
       </c>
       <c r="R20" s="22">
         <v>-89</v>
       </c>
       <c r="S20" s="22">
         <v>-99</v>
       </c>
       <c r="T20" s="22">
         <v>-104</v>
       </c>
       <c r="U20" s="22">
         <v>-62</v>
       </c>
       <c r="V20" s="22">
         <v>-132</v>
       </c>
-      <c r="W20" s="32">
+      <c r="W20" s="30">
         <v>-102</v>
       </c>
       <c r="X20" s="22">
         <v>-102</v>
       </c>
-      <c r="Y20" s="48">
+      <c r="Y20" s="46">
         <v>-69</v>
       </c>
       <c r="Z20" s="16">
         <v>-85</v>
       </c>
       <c r="AA20" s="16">
         <v>-46</v>
       </c>
       <c r="AB20" s="16">
         <v>-60</v>
       </c>
       <c r="AC20" s="16">
         <v>-57</v>
       </c>
       <c r="AD20" s="16">
         <v>-42</v>
       </c>
       <c r="AE20" s="16">
         <v>-80</v>
       </c>
       <c r="AF20" s="17">
         <v>-136</v>
       </c>
       <c r="AG20" s="16">
         <v>-152</v>
       </c>
       <c r="AH20" s="16">
         <v>109</v>
       </c>
       <c r="AI20" s="22">
         <v>183</v>
       </c>
       <c r="AJ20" s="22">
         <v>84</v>
       </c>
-      <c r="AK20" s="48">
+      <c r="AK20" s="46">
         <v>115</v>
       </c>
-      <c r="AL20" s="16">
-[...17 lines deleted...]
-      <c r="AR20" s="31">
+      <c r="AL20" s="29">
+        <v>-147</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>-117</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>-78</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>-156</v>
+      </c>
+      <c r="AQ20" s="29">
         <v>-145</v>
       </c>
-      <c r="AS20" s="31">
-[...32 lines deleted...]
-      <c r="BD20" s="31">
+      <c r="AR20" s="29">
         <v>-133</v>
       </c>
-      <c r="BE20" s="31">
+      <c r="AS20" s="29">
         <v>-177</v>
       </c>
-      <c r="BF20" s="31">
+      <c r="AT20" s="29">
         <v>-134</v>
       </c>
-      <c r="BG20" s="31">
+      <c r="AU20" s="29">
         <v>-116</v>
       </c>
-      <c r="BH20" s="31">
+      <c r="AV20" s="29">
         <v>-131</v>
       </c>
-      <c r="BI20" s="46">
+      <c r="AW20" s="44">
         <v>-51</v>
       </c>
+      <c r="AX20" s="29">
+        <v>-81</v>
+      </c>
+      <c r="AY20" s="29">
+        <v>-69</v>
+      </c>
+      <c r="AZ20" s="29">
+        <v>-46</v>
+      </c>
+      <c r="BA20" s="29">
+        <v>-93</v>
+      </c>
+      <c r="BI20" s="44"/>
       <c r="BZ20" s="19"/>
       <c r="CA20" s="19"/>
       <c r="CB20" s="19"/>
       <c r="CC20" s="19"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
       <c r="CH20" s="19"/>
       <c r="CI20" s="19"/>
       <c r="CJ20" s="19"/>
       <c r="CK20" s="19"/>
       <c r="CL20" s="19"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
       <c r="CT20" s="19"/>
       <c r="CU20" s="19"/>
       <c r="CV20" s="19"/>
       <c r="CW20" s="19"/>
       <c r="CX20" s="19"/>
       <c r="CY20" s="19"/>
       <c r="CZ20" s="19"/>
       <c r="DA20" s="19"/>
       <c r="DB20" s="19"/>
       <c r="DC20" s="19"/>
     </row>
     <row r="21" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="68" t="s">
+      <c r="A21" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11">
         <v>1808</v>
       </c>
       <c r="C21" s="11">
         <v>1610</v>
       </c>
       <c r="D21" s="12">
         <v>1676</v>
       </c>
       <c r="E21" s="12">
         <v>1450</v>
       </c>
       <c r="F21" s="12">
         <v>1584</v>
       </c>
       <c r="G21" s="12">
         <v>1917</v>
       </c>
       <c r="H21" s="13">
         <v>1996</v>
       </c>
       <c r="I21" s="12">
         <v>2277</v>
@@ -15949,330 +14213,299 @@
       </c>
       <c r="O21" s="21">
         <v>-32</v>
       </c>
       <c r="P21" s="22">
         <v>-7</v>
       </c>
       <c r="Q21" s="22">
         <v>-44</v>
       </c>
       <c r="R21" s="22">
         <v>-24</v>
       </c>
       <c r="S21" s="22">
         <v>-23</v>
       </c>
       <c r="T21" s="22">
         <v>-29</v>
       </c>
       <c r="U21" s="22">
         <v>-29</v>
       </c>
       <c r="V21" s="22">
         <v>-32</v>
       </c>
-      <c r="W21" s="32">
+      <c r="W21" s="30">
         <v>-36</v>
       </c>
       <c r="X21" s="22">
         <v>-57</v>
       </c>
-      <c r="Y21" s="48">
+      <c r="Y21" s="46">
         <v>-20</v>
       </c>
       <c r="Z21" s="16">
         <v>-33</v>
       </c>
       <c r="AA21" s="16">
         <v>-7</v>
       </c>
       <c r="AB21" s="16">
         <v>-9</v>
       </c>
       <c r="AC21" s="16">
         <v>-17</v>
       </c>
       <c r="AD21" s="16">
         <v>-48</v>
       </c>
       <c r="AE21" s="16">
         <v>-12</v>
       </c>
       <c r="AF21" s="17">
         <v>-27</v>
       </c>
       <c r="AG21" s="16">
         <v>-68</v>
       </c>
       <c r="AH21" s="16">
         <v>20</v>
       </c>
       <c r="AI21" s="22">
         <v>24</v>
       </c>
       <c r="AJ21" s="22">
         <v>3</v>
       </c>
-      <c r="AK21" s="48">
+      <c r="AK21" s="46">
         <v>49</v>
       </c>
-      <c r="AL21" s="16">
-[...5 lines deleted...]
-      <c r="AN21" s="16">
+      <c r="AL21" s="29">
+        <v>-70</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>-58</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>-19</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AP21" s="29">
         <v>-40</v>
       </c>
-      <c r="AO21" s="31">
-[...35 lines deleted...]
-      <c r="BA21" s="31">
+      <c r="AQ21" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AR21" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AS21" s="29">
+        <v>-53</v>
+      </c>
+      <c r="AT21" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AU21" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AV21" s="29">
+        <v>-32</v>
+      </c>
+      <c r="AW21" s="44">
         <v>-47</v>
       </c>
-      <c r="BB21" s="31">
-[...22 lines deleted...]
-      </c>
+      <c r="AX21" s="29">
+        <v>-60</v>
+      </c>
+      <c r="AY21" s="29">
+        <v>-4</v>
+      </c>
+      <c r="AZ21" s="29">
+        <v>-26</v>
+      </c>
+      <c r="BA21" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BI21" s="44"/>
       <c r="BZ21" s="19"/>
       <c r="CA21" s="19"/>
       <c r="CB21" s="19"/>
       <c r="CC21" s="19"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
       <c r="CH21" s="19"/>
       <c r="CI21" s="19"/>
       <c r="CJ21" s="19"/>
       <c r="CK21" s="19"/>
       <c r="CL21" s="19"/>
       <c r="CM21" s="19"/>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="19"/>
       <c r="CS21" s="19"/>
       <c r="CT21" s="19"/>
       <c r="CU21" s="19"/>
       <c r="CV21" s="19"/>
       <c r="CW21" s="19"/>
       <c r="CX21" s="19"/>
       <c r="CY21" s="19"/>
       <c r="CZ21" s="19"/>
       <c r="DA21" s="19"/>
       <c r="DB21" s="19"/>
       <c r="DC21" s="19"/>
     </row>
     <row r="22" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="14"/>
       <c r="K22" s="15"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O22" s="21"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="22"/>
       <c r="V22" s="22"/>
-      <c r="W22" s="32"/>
+      <c r="W22" s="30"/>
       <c r="X22" s="22"/>
-      <c r="Y22" s="48"/>
+      <c r="Y22" s="46"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="16"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="16"/>
       <c r="AF22" s="17"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="16"/>
       <c r="AI22" s="22"/>
       <c r="AJ22" s="22"/>
-      <c r="AK22" s="48"/>
-[...9 lines deleted...]
-      <c r="AT22" s="31">
+      <c r="AK22" s="46"/>
+      <c r="AL22" s="29">
+        <v>-50</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AN22" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AP22" s="29">
+        <v>-68</v>
+      </c>
+      <c r="AQ22" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AR22" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AS22" s="29">
+        <v>-99</v>
+      </c>
+      <c r="AT22" s="29">
         <v>-140</v>
       </c>
-      <c r="AU22" s="19">
-[...35 lines deleted...]
-      <c r="BG22" s="31">
+      <c r="AU22" s="29">
         <v>-77</v>
       </c>
-      <c r="BH22" s="31">
+      <c r="AV22" s="29">
         <v>-108</v>
       </c>
-      <c r="BI22" s="46">
+      <c r="AW22" s="44">
         <v>-53</v>
       </c>
+      <c r="AX22" s="29">
+        <v>-54</v>
+      </c>
+      <c r="AY22" s="29">
+        <v>1</v>
+      </c>
+      <c r="AZ22" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BA22" s="29">
+        <v>-61</v>
+      </c>
+      <c r="BI22" s="44"/>
       <c r="BZ22" s="19"/>
       <c r="CA22" s="19"/>
       <c r="CB22" s="19"/>
       <c r="CC22" s="19"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
       <c r="CH22" s="19"/>
       <c r="CI22" s="19"/>
       <c r="CJ22" s="19"/>
       <c r="CK22" s="19"/>
       <c r="CL22" s="19"/>
       <c r="CM22" s="19"/>
       <c r="CN22" s="19"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
     </row>
     <row r="23" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="11">
         <v>1180</v>
       </c>
       <c r="C23" s="11">
         <v>1008</v>
       </c>
       <c r="D23" s="12">
         <v>1037</v>
       </c>
       <c r="E23" s="12">
         <v>950</v>
       </c>
       <c r="F23" s="12">
         <v>868</v>
       </c>
       <c r="G23" s="12">
         <v>1238</v>
       </c>
       <c r="H23" s="13">
         <v>1242</v>
       </c>
       <c r="I23" s="12">
         <v>1478</v>
@@ -16294,296 +14527,273 @@
       </c>
       <c r="O23" s="21">
         <v>-175</v>
       </c>
       <c r="P23" s="22">
         <v>-89</v>
       </c>
       <c r="Q23" s="22">
         <v>-145</v>
       </c>
       <c r="R23" s="22">
         <v>-116</v>
       </c>
       <c r="S23" s="22">
         <v>-152</v>
       </c>
       <c r="T23" s="22">
         <v>-116</v>
       </c>
       <c r="U23" s="22">
         <v>-195</v>
       </c>
       <c r="V23" s="22">
         <v>-230</v>
       </c>
-      <c r="W23" s="32">
+      <c r="W23" s="30">
         <v>-210</v>
       </c>
       <c r="X23" s="22">
         <v>-165</v>
       </c>
-      <c r="Y23" s="48">
+      <c r="Y23" s="46">
         <v>-142</v>
       </c>
       <c r="Z23" s="16">
         <v>-145</v>
       </c>
       <c r="AA23" s="16">
         <v>-67</v>
       </c>
       <c r="AB23" s="16">
         <v>-83</v>
       </c>
       <c r="AC23" s="16">
         <v>-100</v>
       </c>
       <c r="AD23" s="16">
         <v>-96</v>
       </c>
       <c r="AE23" s="16">
         <v>-138</v>
       </c>
       <c r="AF23" s="21">
         <v>-174</v>
       </c>
       <c r="AG23" s="22">
         <v>-224</v>
       </c>
       <c r="AH23" s="22">
         <v>177</v>
       </c>
       <c r="AI23" s="22">
         <v>201</v>
       </c>
       <c r="AJ23" s="19">
         <v>150</v>
       </c>
-      <c r="AK23" s="46">
+      <c r="AK23" s="44">
         <v>147</v>
       </c>
-      <c r="AL23" s="22">
-[...29 lines deleted...]
-      <c r="AV23" s="19">
+      <c r="AL23" s="29">
+        <v>-208</v>
+      </c>
+      <c r="AM23" s="29">
+        <v>-74</v>
+      </c>
+      <c r="AN23" s="29">
+        <v>-92</v>
+      </c>
+      <c r="AO23" s="29">
+        <v>-141</v>
+      </c>
+      <c r="AP23" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AQ23" s="29">
+        <v>-147</v>
+      </c>
+      <c r="AR23" s="29">
+        <v>-208</v>
+      </c>
+      <c r="AS23" s="29">
+        <v>-191</v>
+      </c>
+      <c r="AT23" s="29">
+        <v>-130</v>
+      </c>
+      <c r="AU23" s="29">
+        <v>-65</v>
+      </c>
+      <c r="AV23" s="29">
+        <v>-80</v>
+      </c>
+      <c r="AW23" s="44">
+        <v>-104</v>
+      </c>
+      <c r="AX23" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AY23" s="29">
+        <v>-23</v>
+      </c>
+      <c r="AZ23" s="29">
+        <v>-150</v>
+      </c>
+      <c r="BA23" s="29">
         <v>-148</v>
       </c>
-      <c r="AW23" s="46">
-[...37 lines deleted...]
-      </c>
+      <c r="BI23" s="44"/>
       <c r="BZ23" s="19"/>
       <c r="CA23" s="19"/>
       <c r="CB23" s="19"/>
       <c r="CC23" s="19"/>
       <c r="CD23" s="19"/>
       <c r="CE23" s="19"/>
       <c r="CF23" s="19"/>
       <c r="CG23" s="19"/>
       <c r="CH23" s="19"/>
       <c r="CI23" s="19"/>
       <c r="CJ23" s="19"/>
       <c r="CK23" s="19"/>
       <c r="CL23" s="19"/>
       <c r="CM23" s="19"/>
       <c r="CN23" s="19"/>
       <c r="CO23" s="19"/>
       <c r="CP23" s="19"/>
       <c r="CQ23" s="19"/>
       <c r="CR23" s="19"/>
       <c r="CS23" s="19"/>
       <c r="CT23" s="19"/>
       <c r="CU23" s="19"/>
       <c r="CV23" s="19"/>
       <c r="CW23" s="19"/>
       <c r="CX23" s="19"/>
       <c r="CY23" s="19"/>
       <c r="CZ23" s="19"/>
       <c r="DA23" s="19"/>
       <c r="DB23" s="19"/>
       <c r="DC23" s="19"/>
     </row>
-    <row r="24" spans="1:107" s="73" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...93 lines deleted...]
-      <c r="DC24" s="66"/>
+    <row r="24" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="84"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
+      <c r="G24" s="84"/>
+      <c r="H24" s="84"/>
+      <c r="I24" s="84"/>
+      <c r="J24" s="84"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="84"/>
+      <c r="O24" s="84"/>
+      <c r="P24" s="84"/>
+      <c r="Q24" s="84"/>
+      <c r="R24" s="84"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="84"/>
+      <c r="U24" s="84"/>
+      <c r="V24" s="84"/>
+      <c r="W24" s="84"/>
+      <c r="X24" s="84"/>
+      <c r="Y24" s="84"/>
+      <c r="Z24" s="84"/>
+      <c r="AA24" s="84"/>
+      <c r="AB24" s="84"/>
+      <c r="AC24" s="84"/>
+      <c r="AD24" s="84"/>
+      <c r="AE24" s="84"/>
+      <c r="AF24" s="84"/>
+      <c r="AG24" s="84"/>
+      <c r="AH24" s="84"/>
+      <c r="AI24" s="84"/>
+      <c r="AJ24" s="84"/>
+      <c r="AK24" s="84"/>
+      <c r="AL24" s="84"/>
+      <c r="AM24" s="84"/>
+      <c r="AN24" s="84"/>
+      <c r="AO24" s="84"/>
+      <c r="AP24" s="84"/>
+      <c r="AQ24" s="84"/>
+      <c r="AR24" s="84"/>
+      <c r="AS24" s="84"/>
+      <c r="AT24" s="84"/>
+      <c r="AU24" s="84"/>
+      <c r="AV24" s="84"/>
+      <c r="AW24" s="84"/>
+      <c r="AX24" s="84"/>
+      <c r="AY24" s="84"/>
+      <c r="AZ24" s="84"/>
+      <c r="BA24" s="84"/>
+      <c r="BB24" s="84"/>
+      <c r="BC24" s="84"/>
+      <c r="BD24" s="84"/>
+      <c r="BE24" s="84"/>
+      <c r="BF24" s="84"/>
+      <c r="BG24" s="84"/>
+      <c r="BH24" s="84"/>
+      <c r="BI24" s="84"/>
+      <c r="BY24" s="64"/>
+      <c r="BZ24" s="64"/>
+      <c r="CA24" s="64"/>
+      <c r="CB24" s="64"/>
+      <c r="CC24" s="64"/>
+      <c r="CD24" s="64"/>
+      <c r="CE24" s="64"/>
+      <c r="CF24" s="64"/>
+      <c r="CG24" s="64"/>
+      <c r="CH24" s="64"/>
+      <c r="CI24" s="64"/>
+      <c r="CJ24" s="64"/>
+      <c r="CK24" s="64"/>
+      <c r="CL24" s="64"/>
+      <c r="CM24" s="64"/>
+      <c r="CN24" s="64"/>
+      <c r="CO24" s="64"/>
+      <c r="CP24" s="64"/>
+      <c r="CQ24" s="64"/>
+      <c r="CR24" s="64"/>
+      <c r="CS24" s="64"/>
+      <c r="CT24" s="64"/>
+      <c r="CU24" s="64"/>
+      <c r="CV24" s="64"/>
+      <c r="CW24" s="64"/>
+      <c r="CX24" s="64"/>
+      <c r="CY24" s="64"/>
+      <c r="CZ24" s="64"/>
+      <c r="DA24" s="64"/>
+      <c r="DB24" s="64"/>
+      <c r="DC24" s="64"/>
     </row>
     <row r="25" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="11">
         <v>8771</v>
       </c>
       <c r="C25" s="11">
         <v>6136</v>
       </c>
       <c r="D25" s="12">
         <v>4960</v>
       </c>
       <c r="E25" s="12">
         <v>4483</v>
       </c>
       <c r="F25" s="12">
         <v>4168</v>
       </c>
       <c r="G25" s="12">
         <v>4454</v>
       </c>
       <c r="H25" s="13">
         <v>6036</v>
       </c>
       <c r="I25" s="12">
         <v>6275</v>
@@ -16605,209 +14815,186 @@
       </c>
       <c r="O25" s="21">
         <v>-61</v>
       </c>
       <c r="P25" s="21">
         <v>-156</v>
       </c>
       <c r="Q25" s="21">
         <v>-148</v>
       </c>
       <c r="R25" s="21">
         <v>-108</v>
       </c>
       <c r="S25" s="22">
         <v>-203</v>
       </c>
       <c r="T25" s="22">
         <v>-155</v>
       </c>
       <c r="U25" s="22">
         <v>-197</v>
       </c>
       <c r="V25" s="22">
         <v>-68</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W25" s="49">
         <v>50</v>
       </c>
       <c r="X25" s="22">
         <v>97</v>
       </c>
-      <c r="Y25" s="48">
+      <c r="Y25" s="46">
         <v>114</v>
       </c>
       <c r="Z25" s="16">
         <v>-41</v>
       </c>
       <c r="AA25" s="16">
         <v>40</v>
       </c>
       <c r="AB25" s="16">
         <v>-20</v>
       </c>
       <c r="AC25" s="16">
         <v>27</v>
       </c>
       <c r="AD25" s="16">
         <v>-38</v>
       </c>
       <c r="AE25" s="16">
         <v>-169</v>
       </c>
       <c r="AF25" s="17">
         <v>-180</v>
       </c>
       <c r="AG25" s="16">
         <v>-329</v>
       </c>
       <c r="AH25" s="17">
         <v>-221</v>
       </c>
       <c r="AI25" s="21">
         <v>-33</v>
       </c>
       <c r="AJ25" s="22">
         <v>112</v>
       </c>
-      <c r="AK25" s="48">
+      <c r="AK25" s="46">
         <v>79</v>
       </c>
-      <c r="AL25" s="16">
-[...29 lines deleted...]
-      <c r="AV25" s="19">
+      <c r="AL25" s="29">
+        <v>-104</v>
+      </c>
+      <c r="AM25" s="29">
         <v>34</v>
       </c>
-      <c r="AW25" s="46">
-[...8 lines deleted...]
-      <c r="AZ25" s="31">
+      <c r="AN25" s="29">
         <v>-208</v>
       </c>
-      <c r="BA25" s="31">
+      <c r="AO25" s="29">
         <v>-230</v>
       </c>
-      <c r="BB25" s="31">
+      <c r="AP25" s="29">
         <v>-138</v>
       </c>
-      <c r="BC25" s="31">
+      <c r="AQ25" s="29">
         <v>-189</v>
       </c>
-      <c r="BD25" s="31">
+      <c r="AR25" s="29">
         <v>-62</v>
       </c>
-      <c r="BE25" s="31">
+      <c r="AS25" s="29">
         <v>-254</v>
       </c>
-      <c r="BF25" s="31">
+      <c r="AT25" s="29">
         <v>-309</v>
       </c>
-      <c r="BG25" s="31">
+      <c r="AU25" s="29">
         <v>-196</v>
       </c>
-      <c r="BH25" s="31">
+      <c r="AV25" s="29">
         <v>-122</v>
       </c>
-      <c r="BI25" s="46">
+      <c r="AW25" s="44">
         <v>10</v>
       </c>
+      <c r="AX25" s="29">
+        <v>-127</v>
+      </c>
+      <c r="AY25" s="29">
+        <v>-309</v>
+      </c>
+      <c r="AZ25" s="29">
+        <v>-257</v>
+      </c>
+      <c r="BA25" s="29">
+        <v>-116</v>
+      </c>
+      <c r="BI25" s="44"/>
       <c r="BZ25" s="19"/>
       <c r="CA25" s="19"/>
       <c r="CB25" s="19"/>
       <c r="CC25" s="19"/>
       <c r="CD25" s="19"/>
       <c r="CE25" s="19"/>
       <c r="CF25" s="19"/>
       <c r="CG25" s="19"/>
       <c r="CH25" s="19"/>
       <c r="CI25" s="19"/>
       <c r="CJ25" s="19"/>
       <c r="CK25" s="19"/>
       <c r="CL25" s="19"/>
       <c r="CM25" s="19"/>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
       <c r="CT25" s="19"/>
       <c r="CU25" s="19"/>
       <c r="CV25" s="19"/>
       <c r="CW25" s="19"/>
       <c r="CX25" s="19"/>
       <c r="CY25" s="19"/>
       <c r="CZ25" s="19"/>
       <c r="DA25" s="19"/>
       <c r="DB25" s="19"/>
       <c r="DC25" s="19"/>
     </row>
     <row r="26" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="68" t="s">
+      <c r="A26" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="34" t="s">
+      <c r="D26" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="K26" s="11" t="s">
         <v>13</v>
       </c>
       <c r="L26" s="11" t="s">
         <v>13</v>
@@ -16820,200 +15007,178 @@
       </c>
       <c r="O26" s="21">
         <v>-2</v>
       </c>
       <c r="P26" s="21">
         <v>-103</v>
       </c>
       <c r="Q26" s="21">
         <v>-97</v>
       </c>
       <c r="R26" s="21">
         <v>-16</v>
       </c>
       <c r="S26" s="21">
         <v>-74</v>
       </c>
       <c r="T26" s="22">
         <v>-50</v>
       </c>
       <c r="U26" s="22">
         <v>-107</v>
       </c>
       <c r="V26" s="22">
         <v>83</v>
       </c>
-      <c r="W26" s="32">
+      <c r="W26" s="30">
         <v>214</v>
       </c>
       <c r="X26" s="22">
         <v>223</v>
       </c>
-      <c r="Y26" s="48">
+      <c r="Y26" s="46">
         <v>200</v>
       </c>
       <c r="Z26" s="16">
         <v>54</v>
       </c>
       <c r="AA26" s="16">
         <v>83</v>
       </c>
       <c r="AB26" s="16">
         <v>65</v>
       </c>
       <c r="AC26" s="17">
         <v>108</v>
       </c>
       <c r="AD26" s="16">
         <v>45</v>
       </c>
       <c r="AE26" s="17">
         <v>-12</v>
       </c>
       <c r="AF26" s="17">
         <v>-46</v>
       </c>
       <c r="AG26" s="16">
         <v>-132</v>
       </c>
       <c r="AH26" s="17">
         <v>-88</v>
       </c>
       <c r="AI26" s="21">
         <v>56</v>
       </c>
       <c r="AJ26" s="22">
         <v>76</v>
       </c>
-      <c r="AK26" s="48">
+      <c r="AK26" s="46">
         <v>161</v>
       </c>
-      <c r="AL26" s="16">
-[...5 lines deleted...]
-      <c r="AN26" s="17">
+      <c r="AL26" s="29">
+        <v>146</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>124</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>-101</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AP26" s="29">
+        <v>9</v>
+      </c>
+      <c r="AQ26" s="29">
+        <v>28</v>
+      </c>
+      <c r="AR26" s="29">
+        <v>152</v>
+      </c>
+      <c r="AS26" s="29">
+        <v>-61</v>
+      </c>
+      <c r="AT26" s="29">
+        <v>-51</v>
+      </c>
+      <c r="AU26" s="29">
         <v>-44</v>
       </c>
-      <c r="AO26" s="31">
-[...59 lines deleted...]
-      <c r="BI26" s="46">
+      <c r="AV26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW26" s="44">
         <v>25</v>
       </c>
+      <c r="AX26" s="29">
+        <v>-11</v>
+      </c>
+      <c r="AY26" s="29">
+        <v>-193</v>
+      </c>
+      <c r="AZ26" s="29">
+        <v>-95</v>
+      </c>
+      <c r="BA26" s="29">
+        <v>15</v>
+      </c>
+      <c r="BH26" s="2"/>
+      <c r="BI26" s="44"/>
       <c r="BZ26" s="19"/>
       <c r="CA26" s="19"/>
       <c r="CB26" s="19"/>
       <c r="CC26" s="19"/>
       <c r="CD26" s="19"/>
       <c r="CE26" s="19"/>
       <c r="CF26" s="19"/>
       <c r="CG26" s="19"/>
       <c r="CH26" s="19"/>
       <c r="CI26" s="19"/>
       <c r="CJ26" s="19"/>
       <c r="CK26" s="19"/>
       <c r="CL26" s="19"/>
       <c r="CM26" s="19"/>
       <c r="CN26" s="19"/>
       <c r="CO26" s="19"/>
       <c r="CP26" s="19"/>
       <c r="CQ26" s="19"/>
       <c r="CR26" s="19"/>
       <c r="CS26" s="19"/>
       <c r="CT26" s="19"/>
       <c r="CU26" s="19"/>
       <c r="CV26" s="19"/>
       <c r="CW26" s="19"/>
       <c r="CX26" s="19"/>
       <c r="CY26" s="19"/>
       <c r="CZ26" s="19"/>
       <c r="DA26" s="19"/>
       <c r="DB26" s="19"/>
       <c r="DC26" s="19"/>
     </row>
     <row r="27" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="11">
         <v>3110</v>
       </c>
       <c r="C27" s="11">
         <v>3180</v>
       </c>
       <c r="D27" s="12">
         <v>2762</v>
       </c>
       <c r="E27" s="12">
         <v>2717</v>
       </c>
       <c r="F27" s="12">
         <v>2595</v>
       </c>
       <c r="G27" s="12">
         <v>2883</v>
       </c>
       <c r="H27" s="13">
         <v>2849</v>
       </c>
       <c r="I27" s="12">
         <v>3422</v>
@@ -17035,200 +15200,177 @@
       </c>
       <c r="O27" s="21">
         <v>4</v>
       </c>
       <c r="P27" s="21">
         <v>5</v>
       </c>
       <c r="Q27" s="21">
         <v>3</v>
       </c>
       <c r="R27" s="21">
         <v>-7</v>
       </c>
       <c r="S27" s="21">
         <v>0</v>
       </c>
       <c r="T27" s="22">
         <v>-2</v>
       </c>
       <c r="U27" s="22">
         <v>-1</v>
       </c>
       <c r="V27" s="22">
         <v>2</v>
       </c>
-      <c r="W27" s="32">
+      <c r="W27" s="30">
         <v>-18</v>
       </c>
       <c r="X27" s="22">
         <v>-8</v>
       </c>
-      <c r="Y27" s="48">
+      <c r="Y27" s="46">
         <v>4</v>
       </c>
       <c r="Z27" s="16">
         <v>-10</v>
       </c>
       <c r="AA27" s="16">
         <v>-8</v>
       </c>
       <c r="AB27" s="16">
         <v>-9</v>
       </c>
       <c r="AC27" s="17">
         <v>3</v>
       </c>
       <c r="AD27" s="16">
         <v>6</v>
       </c>
       <c r="AE27" s="17">
         <v>0</v>
       </c>
       <c r="AF27" s="17">
         <v>-12</v>
       </c>
       <c r="AG27" s="16">
         <v>-44</v>
       </c>
       <c r="AH27" s="18">
         <v>41</v>
       </c>
       <c r="AI27" s="21">
         <v>3</v>
       </c>
       <c r="AJ27" s="22">
         <v>26</v>
       </c>
-      <c r="AK27" s="48">
-[...11 lines deleted...]
-      <c r="AO27" s="31">
+      <c r="AK27" s="46">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP27" s="29">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>-34</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>-57</v>
+      </c>
+      <c r="AT27" s="29">
+        <v>-49</v>
+      </c>
+      <c r="AU27" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AV27" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AW27" s="44">
         <v>-6</v>
       </c>
-      <c r="AP27" s="31">
-[...5 lines deleted...]
-      <c r="AR27" s="31">
+      <c r="AX27" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AY27" s="29">
+        <v>15</v>
+      </c>
+      <c r="AZ27" s="29">
         <v>-29</v>
       </c>
-      <c r="AS27" s="31">
-[...49 lines deleted...]
-      </c>
+      <c r="BA27" s="29">
+        <v>12</v>
+      </c>
+      <c r="BI27" s="44"/>
       <c r="BZ27" s="19"/>
       <c r="CA27" s="19"/>
       <c r="CB27" s="19"/>
       <c r="CC27" s="19"/>
       <c r="CD27" s="19"/>
       <c r="CE27" s="19"/>
       <c r="CF27" s="19"/>
       <c r="CG27" s="19"/>
       <c r="CH27" s="19"/>
       <c r="CI27" s="19"/>
       <c r="CJ27" s="19"/>
       <c r="CK27" s="19"/>
       <c r="CL27" s="19"/>
       <c r="CM27" s="19"/>
       <c r="CN27" s="19"/>
       <c r="CO27" s="19"/>
       <c r="CP27" s="19"/>
       <c r="CQ27" s="19"/>
       <c r="CR27" s="19"/>
       <c r="CS27" s="19"/>
       <c r="CT27" s="19"/>
       <c r="CU27" s="19"/>
       <c r="CV27" s="19"/>
       <c r="CW27" s="19"/>
       <c r="CX27" s="19"/>
       <c r="CY27" s="19"/>
       <c r="CZ27" s="19"/>
       <c r="DA27" s="19"/>
       <c r="DB27" s="19"/>
       <c r="DC27" s="19"/>
     </row>
     <row r="28" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="68" t="s">
+      <c r="A28" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="11">
         <v>12721</v>
       </c>
       <c r="C28" s="11">
         <v>11095</v>
       </c>
       <c r="D28" s="12">
         <v>9617</v>
       </c>
       <c r="E28" s="12">
         <v>7946</v>
       </c>
       <c r="F28" s="12">
         <v>9264</v>
       </c>
       <c r="G28" s="12">
         <v>11411</v>
       </c>
       <c r="H28" s="13">
         <v>11621</v>
       </c>
       <c r="I28" s="12">
         <v>13711</v>
@@ -17250,331 +15392,286 @@
       </c>
       <c r="O28" s="21">
         <v>-49</v>
       </c>
       <c r="P28" s="21">
         <v>-46</v>
       </c>
       <c r="Q28" s="21">
         <v>-40</v>
       </c>
       <c r="R28" s="21">
         <v>-70</v>
       </c>
       <c r="S28" s="21">
         <v>-103</v>
       </c>
       <c r="T28" s="22">
         <v>-83</v>
       </c>
       <c r="U28" s="22">
         <v>-66</v>
       </c>
       <c r="V28" s="22">
         <v>-131</v>
       </c>
-      <c r="W28" s="32">
+      <c r="W28" s="30">
         <v>-117</v>
       </c>
       <c r="X28" s="22">
         <v>-96</v>
       </c>
-      <c r="Y28" s="48">
+      <c r="Y28" s="46">
         <v>-73</v>
       </c>
       <c r="Z28" s="16">
         <v>-66</v>
       </c>
       <c r="AA28" s="16">
         <v>-27</v>
       </c>
       <c r="AB28" s="16">
         <v>-72</v>
       </c>
       <c r="AC28" s="17">
         <v>-71</v>
       </c>
       <c r="AD28" s="16">
         <v>-90</v>
       </c>
       <c r="AE28" s="17">
         <v>-132</v>
       </c>
       <c r="AF28" s="17">
         <v>-92</v>
       </c>
       <c r="AG28" s="16">
         <v>-122</v>
       </c>
       <c r="AH28" s="18">
         <v>77</v>
       </c>
       <c r="AI28" s="21">
         <v>-68</v>
       </c>
       <c r="AJ28" s="22">
         <v>5</v>
       </c>
-      <c r="AK28" s="48">
+      <c r="AK28" s="46">
         <v>67</v>
       </c>
-      <c r="AL28" s="17">
+      <c r="AL28" s="29">
+        <v>-199</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>-101</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AP28" s="29">
+        <v>-123</v>
+      </c>
+      <c r="AQ28" s="29">
+        <v>-191</v>
+      </c>
+      <c r="AR28" s="29">
+        <v>-168</v>
+      </c>
+      <c r="AS28" s="29">
         <v>-142</v>
       </c>
-      <c r="AM28" s="17">
-[...11 lines deleted...]
-      <c r="AQ28" s="31">
+      <c r="AT28" s="29">
+        <v>-179</v>
+      </c>
+      <c r="AU28" s="29">
+        <v>-131</v>
+      </c>
+      <c r="AV28" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AW28" s="44">
+        <v>-17</v>
+      </c>
+      <c r="AX28" s="29">
+        <v>-69</v>
+      </c>
+      <c r="AY28" s="29">
         <v>-134</v>
       </c>
-      <c r="AR28" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="AZ28" s="29">
+        <v>-133</v>
+      </c>
+      <c r="BA28" s="29">
+        <v>-141</v>
+      </c>
+      <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="14"/>
       <c r="K29" s="15"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="Y29" s="62" t="s">
+      <c r="Y29" s="60" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AD29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AK29" s="62" t="s">
-[...29 lines deleted...]
-      <c r="AU29" s="19">
+      <c r="AK29" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>-6</v>
+      </c>
+      <c r="AM29" s="29">
         <v>2</v>
       </c>
-      <c r="AV29" s="19">
-[...2 lines deleted...]
-      <c r="AW29" s="46">
+      <c r="AN29" s="29">
+        <v>10</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>-5</v>
+      </c>
+      <c r="AR29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>16</v>
+      </c>
+      <c r="AT29" s="29">
+        <v>7</v>
+      </c>
+      <c r="AU29" s="29">
+        <v>8</v>
+      </c>
+      <c r="AV29" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AW29" s="44">
         <v>15</v>
       </c>
-      <c r="AX29" s="31">
-[...34 lines deleted...]
-      </c>
+      <c r="AX29" s="29">
+        <v>6</v>
+      </c>
+      <c r="AY29" s="29">
+        <v>-3</v>
+      </c>
+      <c r="AZ29" s="29">
+        <v>13</v>
+      </c>
+      <c r="BA29" s="29">
+        <v>12</v>
+      </c>
+      <c r="BD29" s="2"/>
+      <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="68" t="s">
+      <c r="A30" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="11">
         <v>10658</v>
       </c>
       <c r="C30" s="11">
         <v>9578</v>
       </c>
       <c r="D30" s="12">
         <v>9535</v>
       </c>
       <c r="E30" s="12">
         <v>7866</v>
       </c>
       <c r="F30" s="12">
         <v>9085</v>
       </c>
       <c r="G30" s="12">
         <v>10593</v>
       </c>
       <c r="H30" s="13">
         <v>10299</v>
       </c>
       <c r="I30" s="12">
         <v>12149</v>
@@ -17596,985 +15693,877 @@
       </c>
       <c r="O30" s="21">
         <v>-14</v>
       </c>
       <c r="P30" s="21">
         <v>-12</v>
       </c>
       <c r="Q30" s="21">
         <v>-14</v>
       </c>
       <c r="R30" s="21">
         <v>-15</v>
       </c>
       <c r="S30" s="21">
         <v>-26</v>
       </c>
       <c r="T30" s="22">
         <v>-20</v>
       </c>
       <c r="U30" s="22">
         <v>-23</v>
       </c>
       <c r="V30" s="22">
         <v>-22</v>
       </c>
-      <c r="W30" s="32">
+      <c r="W30" s="30">
         <v>-29</v>
       </c>
       <c r="X30" s="22">
         <v>-22</v>
       </c>
-      <c r="Y30" s="48">
+      <c r="Y30" s="46">
         <v>-17</v>
       </c>
       <c r="Z30" s="16">
         <v>-19</v>
       </c>
       <c r="AA30" s="16">
         <v>-8</v>
       </c>
       <c r="AB30" s="16">
         <v>-4</v>
       </c>
       <c r="AC30" s="17">
         <v>-13</v>
       </c>
       <c r="AD30" s="16">
         <v>1</v>
       </c>
       <c r="AE30" s="17">
         <v>-25</v>
       </c>
       <c r="AF30" s="21">
         <v>-30</v>
       </c>
       <c r="AG30" s="22">
         <v>-31</v>
       </c>
       <c r="AH30" s="20">
         <v>15</v>
       </c>
       <c r="AI30" s="21">
         <v>-24</v>
       </c>
       <c r="AJ30" s="19">
         <v>5</v>
       </c>
-      <c r="AK30" s="46">
+      <c r="AK30" s="44">
         <v>2</v>
       </c>
-      <c r="AL30" s="21">
-[...2 lines deleted...]
-      <c r="AM30" s="21">
+      <c r="AL30" s="29">
+        <v>21</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>-18</v>
+      </c>
+      <c r="AO30" s="29">
         <v>-22</v>
       </c>
-      <c r="AN30" s="20">
-[...14 lines deleted...]
-      <c r="AS30" s="31">
+      <c r="AP30" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AQ30" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AR30" s="29">
+        <v>-12</v>
+      </c>
+      <c r="AS30" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AT30" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AU30" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AV30" s="29">
+        <v>-11</v>
+      </c>
+      <c r="AW30" s="44">
+        <v>-7</v>
+      </c>
+      <c r="AX30" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AY30" s="29">
+        <v>6</v>
+      </c>
+      <c r="AZ30" s="29">
         <v>-13</v>
       </c>
-      <c r="AT30" s="31">
-[...14 lines deleted...]
-      <c r="AY30" s="31">
+      <c r="BA30" s="29">
         <v>-14</v>
       </c>
-      <c r="AZ30" s="31">
-[...28 lines deleted...]
-      </c>
+      <c r="BI30" s="44"/>
     </row>
-    <row r="31" spans="1:107" s="73" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...108 lines deleted...]
-      <c r="DC31" s="66"/>
+    <row r="31" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="84"/>
+      <c r="C31" s="84"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="84"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="84"/>
+      <c r="M31" s="84"/>
+      <c r="N31" s="84"/>
+      <c r="O31" s="84"/>
+      <c r="P31" s="84"/>
+      <c r="Q31" s="84"/>
+      <c r="R31" s="84"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="84"/>
+      <c r="U31" s="84"/>
+      <c r="V31" s="84"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="84"/>
+      <c r="Y31" s="84"/>
+      <c r="Z31" s="84"/>
+      <c r="AA31" s="84"/>
+      <c r="AB31" s="84"/>
+      <c r="AC31" s="84"/>
+      <c r="AD31" s="84"/>
+      <c r="AE31" s="84"/>
+      <c r="AF31" s="84"/>
+      <c r="AG31" s="84"/>
+      <c r="AH31" s="84"/>
+      <c r="AI31" s="84"/>
+      <c r="AJ31" s="84"/>
+      <c r="AK31" s="84"/>
+      <c r="AL31" s="84"/>
+      <c r="AM31" s="84"/>
+      <c r="AN31" s="84"/>
+      <c r="AO31" s="84"/>
+      <c r="AP31" s="84"/>
+      <c r="AQ31" s="84"/>
+      <c r="AR31" s="84"/>
+      <c r="AS31" s="84"/>
+      <c r="AT31" s="84"/>
+      <c r="AU31" s="84"/>
+      <c r="AV31" s="84"/>
+      <c r="AW31" s="84"/>
+      <c r="AX31" s="84"/>
+      <c r="AY31" s="84"/>
+      <c r="AZ31" s="84"/>
+      <c r="BA31" s="84"/>
+      <c r="BB31" s="84"/>
+      <c r="BC31" s="84"/>
+      <c r="BD31" s="84"/>
+      <c r="BE31" s="84"/>
+      <c r="BF31" s="84"/>
+      <c r="BG31" s="84"/>
+      <c r="BH31" s="84"/>
+      <c r="BI31" s="84"/>
+      <c r="BJ31" s="64"/>
+      <c r="BK31" s="64"/>
+      <c r="BL31" s="64"/>
+      <c r="BM31" s="64"/>
+      <c r="BN31" s="64"/>
+      <c r="BO31" s="64"/>
+      <c r="BP31" s="64"/>
+      <c r="BQ31" s="64"/>
+      <c r="BR31" s="64"/>
+      <c r="BS31" s="64"/>
+      <c r="BT31" s="64"/>
+      <c r="BU31" s="64"/>
+      <c r="BV31" s="64"/>
+      <c r="BW31" s="64"/>
+      <c r="BX31" s="64"/>
+      <c r="BY31" s="64"/>
+      <c r="BZ31" s="64"/>
+      <c r="CA31" s="64"/>
+      <c r="CB31" s="64"/>
+      <c r="CC31" s="64"/>
+      <c r="CD31" s="64"/>
+      <c r="CE31" s="64"/>
+      <c r="CF31" s="64"/>
+      <c r="CG31" s="64"/>
+      <c r="CH31" s="64"/>
+      <c r="CI31" s="64"/>
+      <c r="CJ31" s="64"/>
+      <c r="CK31" s="64"/>
+      <c r="CL31" s="64"/>
+      <c r="CM31" s="64"/>
+      <c r="CN31" s="64"/>
+      <c r="CO31" s="64"/>
+      <c r="CP31" s="64"/>
+      <c r="CQ31" s="64"/>
+      <c r="CR31" s="64"/>
+      <c r="CS31" s="64"/>
+      <c r="CT31" s="64"/>
+      <c r="CU31" s="64"/>
+      <c r="CV31" s="64"/>
+      <c r="CW31" s="64"/>
+      <c r="CX31" s="64"/>
+      <c r="CY31" s="64"/>
+      <c r="CZ31" s="64"/>
+      <c r="DA31" s="64"/>
+      <c r="DB31" s="64"/>
+      <c r="DC31" s="64"/>
     </row>
     <row r="32" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="39" t="s">
+      <c r="A32" s="37" t="s">
         <v>26</v>
       </c>
       <c r="N32" s="22">
         <v>-305</v>
       </c>
       <c r="O32" s="22">
         <v>-518</v>
       </c>
       <c r="P32" s="21">
         <v>-253</v>
       </c>
       <c r="Q32" s="22">
         <v>-419</v>
       </c>
       <c r="R32" s="22">
         <v>-358</v>
       </c>
       <c r="S32" s="22">
         <v>-401</v>
       </c>
       <c r="T32" s="22">
         <v>-427</v>
       </c>
       <c r="U32" s="22">
         <v>-494</v>
       </c>
       <c r="V32" s="22">
         <v>-601</v>
       </c>
-      <c r="W32" s="32">
+      <c r="W32" s="30">
         <v>-585</v>
       </c>
       <c r="X32" s="22">
         <v>-651</v>
       </c>
-      <c r="Y32" s="48">
+      <c r="Y32" s="46">
         <v>-422</v>
       </c>
       <c r="Z32" s="16">
         <v>-480</v>
       </c>
       <c r="AA32" s="16">
         <v>-253</v>
       </c>
       <c r="AB32" s="16">
         <v>-302</v>
       </c>
       <c r="AC32" s="16">
         <v>-368</v>
       </c>
       <c r="AD32" s="16">
         <v>-310</v>
       </c>
       <c r="AE32" s="16">
         <v>-419</v>
       </c>
       <c r="AF32" s="17">
         <v>-636</v>
       </c>
       <c r="AG32" s="16">
         <v>-714</v>
       </c>
       <c r="AH32" s="17">
         <v>-465</v>
       </c>
       <c r="AI32" s="21">
         <v>-707</v>
       </c>
       <c r="AJ32" s="22">
         <v>460</v>
       </c>
-      <c r="AK32" s="48">
+      <c r="AK32" s="46">
         <v>637</v>
       </c>
-      <c r="AL32" s="16">
-[...35 lines deleted...]
-      <c r="AX32" s="31">
+      <c r="AL32" s="29">
         <v>-757</v>
       </c>
-      <c r="AY32" s="31">
+      <c r="AM32" s="29">
         <v>-627</v>
       </c>
-      <c r="AZ32" s="31">
+      <c r="AN32" s="29">
         <v>-414</v>
       </c>
-      <c r="BA32" s="31">
+      <c r="AO32" s="29">
         <v>-580</v>
       </c>
-      <c r="BB32" s="31">
+      <c r="AP32" s="29">
         <v>-754</v>
       </c>
-      <c r="BC32" s="31">
+      <c r="AQ32" s="29">
         <v>-662</v>
       </c>
-      <c r="BD32" s="31">
+      <c r="AR32" s="29">
         <v>-804</v>
       </c>
-      <c r="BE32" s="31">
+      <c r="AS32" s="29">
         <v>-938</v>
       </c>
-      <c r="BF32" s="31">
+      <c r="AT32" s="29">
         <v>-720</v>
       </c>
-      <c r="BG32" s="31">
+      <c r="AU32" s="29">
         <v>-655</v>
       </c>
-      <c r="BH32" s="31">
+      <c r="AV32" s="29">
         <v>-692</v>
       </c>
-      <c r="BI32" s="46">
+      <c r="AW32" s="44">
         <v>-485</v>
       </c>
+      <c r="AX32" s="29">
+        <v>-596</v>
+      </c>
+      <c r="AY32" s="29">
+        <v>-292</v>
+      </c>
+      <c r="AZ32" s="29">
+        <v>-413</v>
+      </c>
+      <c r="BA32" s="29">
+        <v>-528</v>
+      </c>
+      <c r="BI32" s="44"/>
     </row>
     <row r="33" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="68" t="s">
+      <c r="A33" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="11">
         <v>2202</v>
       </c>
       <c r="C33" s="11">
         <v>2314</v>
       </c>
       <c r="D33" s="12">
         <v>1744</v>
       </c>
       <c r="E33" s="12">
         <v>1173</v>
       </c>
       <c r="F33" s="12">
         <v>1487</v>
       </c>
-      <c r="G33" s="35">
+      <c r="G33" s="33">
         <v>2434</v>
       </c>
       <c r="H33" s="13">
         <v>2868</v>
       </c>
       <c r="I33" s="12">
         <v>4168</v>
       </c>
       <c r="J33" s="14">
         <v>3328</v>
       </c>
       <c r="K33" s="15">
         <v>3368</v>
       </c>
       <c r="L33" s="14">
         <v>3377</v>
       </c>
       <c r="M33" s="14">
         <v>3443</v>
       </c>
       <c r="N33" s="22">
         <v>-22</v>
       </c>
       <c r="O33" s="21">
         <v>-18</v>
       </c>
       <c r="P33" s="21">
         <v>-8</v>
       </c>
       <c r="Q33" s="22">
         <v>-4</v>
       </c>
       <c r="R33" s="22">
         <v>-28</v>
       </c>
       <c r="S33" s="22">
         <v>-18</v>
       </c>
       <c r="T33" s="22">
         <v>-36</v>
       </c>
       <c r="U33" s="22">
         <v>-37</v>
       </c>
       <c r="V33" s="22">
         <v>-21</v>
       </c>
-      <c r="W33" s="32">
+      <c r="W33" s="30">
         <v>-11</v>
       </c>
       <c r="X33" s="22">
         <v>-27</v>
       </c>
-      <c r="Y33" s="48">
+      <c r="Y33" s="46">
         <v>-29</v>
       </c>
       <c r="Z33" s="16">
         <v>-14</v>
       </c>
       <c r="AA33" s="16">
         <v>-15</v>
       </c>
       <c r="AB33" s="16">
         <v>7</v>
       </c>
       <c r="AC33" s="16">
         <v>-30</v>
       </c>
       <c r="AD33" s="16">
         <v>-11</v>
       </c>
       <c r="AE33" s="16">
         <v>-45</v>
       </c>
       <c r="AF33" s="17">
         <v>-63</v>
       </c>
       <c r="AG33" s="16">
         <v>-26</v>
       </c>
       <c r="AH33" s="17">
         <v>-34</v>
       </c>
       <c r="AI33" s="21">
         <v>-8</v>
       </c>
       <c r="AJ33" s="22">
         <v>27</v>
       </c>
-      <c r="AK33" s="48">
+      <c r="AK33" s="46">
         <v>46</v>
       </c>
-      <c r="AL33" s="16">
-[...15 lines deleted...]
-        <v>-80</v>
+      <c r="AL33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AR33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AS33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AT33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AU33" s="4" t="s">
-[...5 lines deleted...]
-      <c r="AW33" s="63" t="s">
+      <c r="AU33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW33" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BB33" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="BB33" s="2"/>
+      <c r="BC33" s="2"/>
+      <c r="BD33" s="2"/>
+      <c r="BE33" s="2"/>
+      <c r="BF33" s="2"/>
+      <c r="BG33" s="2"/>
+      <c r="BH33" s="2"/>
+      <c r="BI33" s="61"/>
     </row>
     <row r="34" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="68" t="s">
+      <c r="A34" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="11">
         <v>3223</v>
       </c>
       <c r="C34" s="11">
         <v>2611</v>
       </c>
       <c r="D34" s="12">
         <v>2121</v>
       </c>
       <c r="E34" s="12">
         <v>1642</v>
       </c>
       <c r="F34" s="12">
         <v>2050</v>
       </c>
-      <c r="G34" s="35">
+      <c r="G34" s="33">
         <v>2580</v>
       </c>
       <c r="H34" s="13">
         <v>2675</v>
       </c>
       <c r="I34" s="12">
         <v>3333</v>
       </c>
       <c r="J34" s="14">
         <v>2111</v>
       </c>
       <c r="K34" s="15">
         <v>2005</v>
       </c>
       <c r="L34" s="14">
         <v>2542</v>
       </c>
       <c r="M34" s="14">
         <v>2360</v>
       </c>
       <c r="N34" s="22">
         <v>-14</v>
       </c>
       <c r="O34" s="22">
         <v>-23</v>
       </c>
       <c r="P34" s="22">
         <v>-9</v>
       </c>
       <c r="Q34" s="22">
         <v>-16</v>
       </c>
       <c r="R34" s="22">
         <v>-2</v>
       </c>
       <c r="S34" s="22">
         <v>-14</v>
       </c>
       <c r="T34" s="22">
         <v>-28</v>
       </c>
       <c r="U34" s="22">
         <v>-9</v>
       </c>
       <c r="V34" s="22">
         <v>-34</v>
       </c>
-      <c r="W34" s="32">
+      <c r="W34" s="30">
         <v>-42</v>
       </c>
       <c r="X34" s="22">
         <v>-56</v>
       </c>
-      <c r="Y34" s="48">
+      <c r="Y34" s="46">
         <v>-12</v>
       </c>
       <c r="Z34" s="16">
         <v>-31</v>
       </c>
       <c r="AA34" s="16">
         <v>-11</v>
       </c>
       <c r="AB34" s="16">
         <v>-30</v>
       </c>
       <c r="AC34" s="16">
         <v>-16</v>
       </c>
       <c r="AD34" s="16">
         <v>-23</v>
       </c>
       <c r="AE34" s="16">
         <v>-49</v>
       </c>
       <c r="AF34" s="16">
         <v>-18</v>
       </c>
       <c r="AG34" s="16">
         <v>-25</v>
       </c>
       <c r="AH34" s="16">
         <v>32</v>
       </c>
       <c r="AI34" s="21">
         <v>-49</v>
       </c>
       <c r="AJ34" s="22">
         <v>15</v>
       </c>
-      <c r="AK34" s="48">
+      <c r="AK34" s="46">
         <v>25</v>
       </c>
-      <c r="AL34" s="16">
-[...2 lines deleted...]
-      <c r="AM34" s="16">
+      <c r="AL34" s="29">
+        <v>-42</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>-76</v>
+      </c>
+      <c r="AN34" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO34" s="2">
+        <v>-48</v>
+      </c>
+      <c r="AP34" s="29">
+        <v>-29</v>
+      </c>
+      <c r="AQ34" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR34" s="29">
         <v>-39</v>
       </c>
-      <c r="AN34" s="16">
-[...14 lines deleted...]
-      <c r="AS34" s="31">
+      <c r="AS34" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT34" s="29">
         <v>-27</v>
       </c>
-      <c r="AT34" s="31">
+      <c r="AU34" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AV34" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AW34" s="44">
+        <v>-10</v>
+      </c>
+      <c r="AX34" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AY34" s="29">
         <v>-55</v>
       </c>
-      <c r="AU34" s="19">
-[...15 lines deleted...]
-        <v>-28</v>
+      <c r="AZ34" s="29">
+        <v>-41</v>
       </c>
       <c r="BA34" s="2">
-        <v>-48</v>
-[...24 lines deleted...]
-      </c>
+        <v>-64</v>
+      </c>
+      <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="68" t="s">
+      <c r="A35" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="11">
         <v>3060</v>
       </c>
       <c r="C35" s="11">
         <v>1782</v>
       </c>
       <c r="D35" s="12">
         <v>839</v>
       </c>
       <c r="E35" s="12">
         <v>1029</v>
       </c>
       <c r="F35" s="12">
         <v>632</v>
       </c>
-      <c r="G35" s="35">
+      <c r="G35" s="33">
         <v>732</v>
       </c>
       <c r="H35" s="14">
         <v>891</v>
       </c>
       <c r="I35" s="12">
         <v>311</v>
       </c>
       <c r="J35" s="14">
         <v>292</v>
       </c>
       <c r="K35" s="15">
         <v>-109</v>
       </c>
       <c r="L35" s="14">
         <v>86</v>
       </c>
       <c r="M35" s="14">
         <v>229</v>
       </c>
       <c r="N35" s="22">
         <v>-12</v>
       </c>
       <c r="O35" s="21">
         <v>-41</v>
       </c>
       <c r="P35" s="21">
         <v>-26</v>
       </c>
       <c r="Q35" s="22">
         <v>-36</v>
       </c>
       <c r="R35" s="22">
         <v>-31</v>
       </c>
       <c r="S35" s="22">
         <v>-17</v>
       </c>
       <c r="T35" s="22">
         <v>-39</v>
       </c>
       <c r="U35" s="22">
         <v>-47</v>
       </c>
       <c r="V35" s="22">
         <v>-53</v>
       </c>
-      <c r="W35" s="32">
+      <c r="W35" s="30">
         <v>-57</v>
       </c>
       <c r="X35" s="22">
         <v>-60</v>
       </c>
-      <c r="Y35" s="48">
+      <c r="Y35" s="46">
         <v>-43</v>
       </c>
       <c r="Z35" s="16">
         <v>-54</v>
       </c>
       <c r="AA35" s="16">
         <v>-39</v>
       </c>
       <c r="AB35" s="16">
         <v>-64</v>
       </c>
       <c r="AC35" s="16">
         <v>-35</v>
       </c>
       <c r="AD35" s="16">
         <v>-6</v>
       </c>
       <c r="AE35" s="16">
         <v>-19</v>
       </c>
       <c r="AF35" s="17">
         <v>-68</v>
       </c>
       <c r="AG35" s="16">
         <v>-82</v>
       </c>
       <c r="AH35" s="16">
         <v>71</v>
       </c>
       <c r="AI35" s="21">
         <v>-65</v>
       </c>
       <c r="AJ35" s="22">
         <v>53</v>
       </c>
-      <c r="AK35" s="48">
+      <c r="AK35" s="46">
         <v>56</v>
       </c>
-      <c r="AL35" s="16">
+      <c r="AL35" s="29">
+        <v>-71</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>-70</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AO35" s="2">
+        <v>-77</v>
+      </c>
+      <c r="AP35" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AQ35" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR35" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AS35" s="29">
+        <v>-103</v>
+      </c>
+      <c r="AT35" s="29">
+        <v>-98</v>
+      </c>
+      <c r="AU35" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV35" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>-58</v>
+      </c>
+      <c r="AX35" s="29">
         <v>-55</v>
       </c>
-      <c r="AM35" s="17">
-[...39 lines deleted...]
-        <v>-64</v>
+      <c r="AY35" s="29">
+        <v>-2</v>
+      </c>
+      <c r="AZ35" s="29">
+        <v>-21</v>
       </c>
       <c r="BA35" s="2">
-        <v>-77</v>
-[...24 lines deleted...]
-      </c>
+        <v>-57</v>
+      </c>
+      <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>13</v>
@@ -18596,170 +16585,147 @@
       </c>
       <c r="O36" s="21">
         <v>-86</v>
       </c>
       <c r="P36" s="21">
         <v>-33</v>
       </c>
       <c r="Q36" s="22">
         <v>-40</v>
       </c>
       <c r="R36" s="22">
         <v>-48</v>
       </c>
       <c r="S36" s="22">
         <v>-56</v>
       </c>
       <c r="T36" s="21">
         <v>-51</v>
       </c>
       <c r="U36" s="22">
         <v>-55</v>
       </c>
       <c r="V36" s="22">
         <v>-88</v>
       </c>
-      <c r="W36" s="32">
+      <c r="W36" s="30">
         <v>-56</v>
       </c>
       <c r="X36" s="22">
         <v>-99</v>
       </c>
-      <c r="Y36" s="48">
+      <c r="Y36" s="46">
         <v>-65</v>
       </c>
       <c r="Z36" s="16">
         <v>-76</v>
       </c>
       <c r="AA36" s="16">
         <v>-47</v>
       </c>
       <c r="AB36" s="16">
         <v>-50</v>
       </c>
       <c r="AC36" s="16">
         <v>-57</v>
       </c>
       <c r="AD36" s="16">
         <v>-16</v>
       </c>
       <c r="AE36" s="16">
         <v>-35</v>
       </c>
       <c r="AF36" s="17">
         <v>-93</v>
       </c>
       <c r="AG36" s="16">
         <v>-52</v>
       </c>
       <c r="AH36" s="16">
         <v>61</v>
       </c>
       <c r="AI36" s="21">
         <v>-94</v>
       </c>
       <c r="AJ36" s="22">
         <v>74</v>
       </c>
-      <c r="AK36" s="48">
+      <c r="AK36" s="46">
         <v>87</v>
       </c>
-      <c r="AL36" s="16">
+      <c r="AL36" s="29">
+        <v>-105</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>-60</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>-61</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>-94</v>
+      </c>
+      <c r="AQ36" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AR36" s="29">
+        <v>-96</v>
+      </c>
+      <c r="AS36" s="29">
+        <v>-160</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>-127</v>
+      </c>
+      <c r="AU36" s="29">
+        <v>-107</v>
+      </c>
+      <c r="AV36" s="29">
+        <v>-106</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>-78</v>
+      </c>
+      <c r="AX36" s="29">
+        <v>-81</v>
+      </c>
+      <c r="AY36" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AZ36" s="29">
         <v>-77</v>
       </c>
-      <c r="AM36" s="17">
-[...67 lines deleted...]
-      </c>
+      <c r="BA36" s="29">
+        <v>-65</v>
+      </c>
+      <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="69" t="s">
+      <c r="A37" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="11">
         <v>-144</v>
       </c>
       <c r="C37" s="11">
         <v>20</v>
       </c>
       <c r="D37" s="12">
         <v>-47</v>
       </c>
       <c r="E37" s="12">
         <v>64</v>
       </c>
       <c r="F37" s="12">
         <v>25</v>
       </c>
       <c r="G37" s="12">
         <v>-30</v>
       </c>
       <c r="H37" s="13">
         <v>-138</v>
       </c>
       <c r="I37" s="12">
         <v>16</v>
@@ -18781,170 +16747,147 @@
       </c>
       <c r="O37" s="21">
         <v>-38</v>
       </c>
       <c r="P37" s="21">
         <v>-19</v>
       </c>
       <c r="Q37" s="22">
         <v>-25</v>
       </c>
       <c r="R37" s="22">
         <v>-5</v>
       </c>
       <c r="S37" s="22">
         <v>-9</v>
       </c>
       <c r="T37" s="21">
         <v>-23</v>
       </c>
       <c r="U37" s="22">
         <v>-33</v>
       </c>
       <c r="V37" s="22">
         <v>-30</v>
       </c>
-      <c r="W37" s="32">
+      <c r="W37" s="30">
         <v>-44</v>
       </c>
       <c r="X37" s="22">
         <v>-45</v>
       </c>
-      <c r="Y37" s="48">
+      <c r="Y37" s="46">
         <v>-31</v>
       </c>
       <c r="Z37" s="16">
         <v>-20</v>
       </c>
       <c r="AA37" s="16">
         <v>-10</v>
       </c>
       <c r="AB37" s="16">
         <v>-14</v>
       </c>
       <c r="AC37" s="16">
         <v>-33</v>
       </c>
       <c r="AD37" s="16">
         <v>-15</v>
       </c>
       <c r="AE37" s="16">
         <v>-13</v>
       </c>
       <c r="AF37" s="17">
         <v>-28</v>
       </c>
       <c r="AG37" s="16">
         <v>-49</v>
       </c>
       <c r="AH37" s="16">
         <v>4</v>
       </c>
       <c r="AI37" s="21">
         <v>-38</v>
       </c>
       <c r="AJ37" s="22">
         <v>25</v>
       </c>
-      <c r="AK37" s="48">
+      <c r="AK37" s="46">
         <v>25</v>
       </c>
-      <c r="AL37" s="16">
-[...5 lines deleted...]
-      <c r="AN37" s="16">
+      <c r="AL37" s="29">
+        <v>-8</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>-25</v>
+      </c>
+      <c r="AN37" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AP37" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AQ37" s="29">
         <v>-36</v>
       </c>
-      <c r="AO37" s="31">
-[...5 lines deleted...]
-      <c r="AQ37" s="31">
+      <c r="AR37" s="29">
+        <v>-40</v>
+      </c>
+      <c r="AS37" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AT37" s="29">
+        <v>-91</v>
+      </c>
+      <c r="AU37" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AV37" s="29">
+        <v>-17</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>-11</v>
+      </c>
+      <c r="AX37" s="29">
         <v>-22</v>
       </c>
-      <c r="AR37" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="AY37" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AZ37" s="29">
+        <v>-22</v>
+      </c>
+      <c r="BA37" s="29">
+        <v>-21</v>
+      </c>
+      <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="67" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="11">
         <v>170</v>
       </c>
       <c r="C38" s="11">
         <v>124</v>
       </c>
       <c r="D38" s="12">
         <v>140</v>
       </c>
       <c r="E38" s="12">
         <v>94</v>
       </c>
       <c r="F38" s="12">
         <v>96</v>
       </c>
       <c r="G38" s="12">
         <v>233</v>
       </c>
       <c r="H38" s="13">
         <v>215</v>
       </c>
       <c r="I38" s="12">
         <v>150</v>
@@ -18966,331 +16909,285 @@
       </c>
       <c r="O38" s="21">
         <v>-52</v>
       </c>
       <c r="P38" s="21">
         <v>-22</v>
       </c>
       <c r="Q38" s="22">
         <v>-23</v>
       </c>
       <c r="R38" s="22">
         <v>-30</v>
       </c>
       <c r="S38" s="22">
         <v>-39</v>
       </c>
       <c r="T38" s="21">
         <v>-21</v>
       </c>
       <c r="U38" s="22">
         <v>-50</v>
       </c>
       <c r="V38" s="22">
         <v>-3</v>
       </c>
-      <c r="W38" s="32">
+      <c r="W38" s="30">
         <v>-56</v>
       </c>
       <c r="X38" s="22">
         <v>-62</v>
       </c>
-      <c r="Y38" s="48">
+      <c r="Y38" s="46">
         <v>-28</v>
       </c>
       <c r="Z38" s="16">
         <v>-41</v>
       </c>
       <c r="AA38" s="16">
         <v>-19</v>
       </c>
       <c r="AB38" s="16">
         <v>-3</v>
       </c>
       <c r="AC38" s="16">
         <v>-36</v>
       </c>
       <c r="AD38" s="16">
         <v>-52</v>
       </c>
       <c r="AE38" s="16">
         <v>-53</v>
       </c>
       <c r="AF38" s="17">
         <v>-59</v>
       </c>
       <c r="AG38" s="16">
         <v>-67</v>
       </c>
       <c r="AH38" s="16">
         <v>28</v>
       </c>
       <c r="AI38" s="21">
         <v>-69</v>
       </c>
       <c r="AJ38" s="22">
         <v>34</v>
       </c>
-      <c r="AK38" s="48">
+      <c r="AK38" s="46">
         <v>89</v>
       </c>
-      <c r="AL38" s="16">
-[...11 lines deleted...]
-      <c r="AP38" s="31">
+      <c r="AL38" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AM38" s="29">
         <v>-35</v>
       </c>
-      <c r="AQ38" s="31">
+      <c r="AN38" s="29">
+        <v>-13</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AP38" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AQ38" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AR38" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS38" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AT38" s="29">
+        <v>36</v>
+      </c>
+      <c r="AU38" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV38" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX38" s="29">
         <v>-56</v>
       </c>
-      <c r="AR38" s="31">
-[...52 lines deleted...]
-      </c>
+      <c r="AY38" s="29">
+        <v>-31</v>
+      </c>
+      <c r="AZ38" s="29">
+        <v>-29</v>
+      </c>
+      <c r="BA38" s="29">
+        <v>-37</v>
+      </c>
+      <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="69" t="s">
+      <c r="A39" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="13"/>
       <c r="I39" s="12"/>
       <c r="J39" s="14"/>
       <c r="K39" s="15"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y39" s="48" t="s">
+      <c r="Y39" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK39" s="48" t="s">
-[...29 lines deleted...]
-      <c r="AU39" s="19">
+      <c r="AK39" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="29">
+        <v>15</v>
+      </c>
+      <c r="AM39" s="29">
         <v>-48</v>
       </c>
-      <c r="AV39" s="19">
+      <c r="AN39" s="29">
+        <v>9</v>
+      </c>
+      <c r="AO39" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AP39" s="29">
+        <v>-66</v>
+      </c>
+      <c r="AQ39" s="29">
+        <v>-57</v>
+      </c>
+      <c r="AR39" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AS39" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT39" s="29">
+        <v>-31</v>
+      </c>
+      <c r="AU39" s="29">
+        <v>-43</v>
+      </c>
+      <c r="AV39" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>-27</v>
+      </c>
+      <c r="AX39" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AY39" s="29">
         <v>-22</v>
       </c>
-      <c r="AW39" s="46">
-[...37 lines deleted...]
-      </c>
+      <c r="AZ39" s="29">
+        <v>4</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>-44</v>
+      </c>
+      <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="69" t="s">
+      <c r="A40" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="11">
         <v>-338</v>
       </c>
       <c r="C40" s="11">
         <v>-246</v>
       </c>
       <c r="D40" s="12">
         <v>-214</v>
       </c>
       <c r="E40" s="12">
         <v>-261</v>
       </c>
       <c r="F40" s="12">
         <v>-198</v>
       </c>
       <c r="G40" s="12">
         <v>-180</v>
       </c>
       <c r="H40" s="13">
         <v>-192</v>
       </c>
       <c r="I40" s="12">
         <v>-156</v>
@@ -19312,170 +17209,147 @@
       </c>
       <c r="O40" s="21">
         <v>-53</v>
       </c>
       <c r="P40" s="21">
         <v>-40</v>
       </c>
       <c r="Q40" s="22">
         <v>-86</v>
       </c>
       <c r="R40" s="22">
         <v>-74</v>
       </c>
       <c r="S40" s="22">
         <v>-73</v>
       </c>
       <c r="T40" s="21">
         <v>-84</v>
       </c>
       <c r="U40" s="22">
         <v>-39</v>
       </c>
       <c r="V40" s="22">
         <v>-110</v>
       </c>
-      <c r="W40" s="32">
+      <c r="W40" s="30">
         <v>-73</v>
       </c>
       <c r="X40" s="22">
         <v>-80</v>
       </c>
-      <c r="Y40" s="48">
+      <c r="Y40" s="46">
         <v>-52</v>
       </c>
       <c r="Z40" s="16">
         <v>-66</v>
       </c>
       <c r="AA40" s="16">
         <v>-38</v>
       </c>
       <c r="AB40" s="16">
         <v>-56</v>
       </c>
       <c r="AC40" s="16">
         <v>-44</v>
       </c>
       <c r="AD40" s="16">
         <v>-43</v>
       </c>
       <c r="AE40" s="16">
         <v>-55</v>
       </c>
       <c r="AF40" s="17">
         <v>-106</v>
       </c>
       <c r="AG40" s="16">
         <v>-121</v>
       </c>
       <c r="AH40" s="16">
         <v>94</v>
       </c>
       <c r="AI40" s="21">
         <v>-159</v>
       </c>
       <c r="AJ40" s="22">
         <v>79</v>
       </c>
-      <c r="AK40" s="48">
+      <c r="AK40" s="46">
         <v>113</v>
       </c>
-      <c r="AL40" s="16">
-[...23 lines deleted...]
-      <c r="AT40" s="31">
+      <c r="AL40" s="29">
+        <v>-132</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>-107</v>
+      </c>
+      <c r="AN40" s="29">
+        <v>-99</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AP40" s="29">
+        <v>-126</v>
+      </c>
+      <c r="AQ40" s="29">
+        <v>-131</v>
+      </c>
+      <c r="AR40" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AS40" s="29">
         <v>-167</v>
       </c>
-      <c r="AU40" s="19">
-[...32 lines deleted...]
-      <c r="BF40" s="31">
+      <c r="AT40" s="29">
         <v>-97</v>
       </c>
-      <c r="BG40" s="31">
+      <c r="AU40" s="29">
         <v>-102</v>
       </c>
-      <c r="BH40" s="31">
+      <c r="AV40" s="29">
         <v>-120</v>
       </c>
-      <c r="BI40" s="46">
+      <c r="AW40" s="44">
         <v>-44</v>
       </c>
+      <c r="AX40" s="29">
+        <v>-65</v>
+      </c>
+      <c r="AY40" s="29">
+        <v>-75</v>
+      </c>
+      <c r="AZ40" s="29">
+        <v>-33</v>
+      </c>
+      <c r="BA40" s="29">
+        <v>-79</v>
+      </c>
+      <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="69" t="s">
+      <c r="A41" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="11">
         <v>-283</v>
       </c>
       <c r="C41" s="11">
         <v>-124</v>
       </c>
       <c r="D41" s="12">
         <v>-133</v>
       </c>
       <c r="E41" s="12">
         <v>-3</v>
       </c>
       <c r="F41" s="12">
         <v>-174</v>
       </c>
       <c r="G41" s="12">
         <v>-185</v>
       </c>
       <c r="H41" s="13">
         <v>-172</v>
       </c>
       <c r="I41" s="12">
         <v>-316</v>
@@ -19497,548 +17371,478 @@
       </c>
       <c r="O41" s="21">
         <v>-32</v>
       </c>
       <c r="P41" s="21">
         <v>-7</v>
       </c>
       <c r="Q41" s="22">
         <v>-44</v>
       </c>
       <c r="R41" s="22">
         <v>-24</v>
       </c>
       <c r="S41" s="22">
         <v>-23</v>
       </c>
       <c r="T41" s="21">
         <v>-29</v>
       </c>
       <c r="U41" s="22">
         <v>-29</v>
       </c>
       <c r="V41" s="22">
         <v>-32</v>
       </c>
-      <c r="W41" s="32">
+      <c r="W41" s="30">
         <v>-36</v>
       </c>
       <c r="X41" s="22">
         <v>-57</v>
       </c>
-      <c r="Y41" s="48">
+      <c r="Y41" s="46">
         <v>-20</v>
       </c>
       <c r="Z41" s="16">
         <v>-33</v>
       </c>
       <c r="AA41" s="16">
         <v>-7</v>
       </c>
       <c r="AB41" s="16">
         <v>-9</v>
       </c>
       <c r="AC41" s="16">
         <v>-17</v>
       </c>
       <c r="AD41" s="16">
         <v>-48</v>
       </c>
       <c r="AE41" s="16">
         <v>-12</v>
       </c>
       <c r="AF41" s="17">
         <v>-27</v>
       </c>
       <c r="AG41" s="16">
         <v>-68</v>
       </c>
       <c r="AH41" s="16">
         <v>20</v>
       </c>
       <c r="AI41" s="21">
         <v>-24</v>
       </c>
       <c r="AJ41" s="22">
         <v>3</v>
       </c>
-      <c r="AK41" s="48">
+      <c r="AK41" s="46">
         <v>49</v>
       </c>
-      <c r="AL41" s="16">
-[...5 lines deleted...]
-      <c r="AN41" s="16">
+      <c r="AL41" s="19">
+        <v>-70</v>
+      </c>
+      <c r="AM41" s="29">
+        <v>-58</v>
+      </c>
+      <c r="AN41" s="29">
+        <v>-19</v>
+      </c>
+      <c r="AO41" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AP41" s="29">
         <v>-40</v>
       </c>
-      <c r="AO41" s="19">
-[...24 lines deleted...]
-        <v>-80</v>
+      <c r="AQ41" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AR41" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AS41" s="29">
+        <v>-53</v>
+      </c>
+      <c r="AT41" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AU41" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AV41" s="29">
+        <v>-32</v>
+      </c>
+      <c r="AW41" s="44">
+        <v>-47</v>
       </c>
       <c r="AX41" s="19">
-        <v>-70</v>
-[...33 lines deleted...]
-      </c>
+        <v>-60</v>
+      </c>
+      <c r="AY41" s="29">
+        <v>-4</v>
+      </c>
+      <c r="AZ41" s="29">
+        <v>-26</v>
+      </c>
+      <c r="BA41" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="68" t="s">
+      <c r="A42" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="13"/>
       <c r="I42" s="12"/>
       <c r="J42" s="14"/>
       <c r="K42" s="15"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="T42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="U42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="V42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="W42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X42" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="Y42" s="48" t="s">
+      <c r="Y42" s="46" t="s">
         <v>13</v>
       </c>
       <c r="Z42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AA42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AB42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AC42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AD42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AE42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AF42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AG42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AH42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AI42" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AJ42" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AK42" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AS42" s="19">
+      <c r="AK42" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="19">
+        <v>-50</v>
+      </c>
+      <c r="AM42" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AN42" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AO42" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AP42" s="29">
+        <v>-68</v>
+      </c>
+      <c r="AQ42" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AR42" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AS42" s="29">
+        <v>-99</v>
+      </c>
+      <c r="AT42" s="29">
+        <v>-140</v>
+      </c>
+      <c r="AU42" s="29">
+        <v>-77</v>
+      </c>
+      <c r="AV42" s="29">
+        <v>-108</v>
+      </c>
+      <c r="AW42" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX42" s="19">
+        <v>-54</v>
+      </c>
+      <c r="AY42" s="29">
+        <v>1</v>
+      </c>
+      <c r="AZ42" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BA42" s="29">
+        <v>-61</v>
+      </c>
+      <c r="BI42" s="44"/>
+    </row>
+    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="57">
+        <v>118</v>
+      </c>
+      <c r="C43" s="57">
+        <v>59</v>
+      </c>
+      <c r="D43" s="57">
+        <v>16</v>
+      </c>
+      <c r="E43" s="57">
+        <v>-25</v>
+      </c>
+      <c r="F43" s="57">
+        <v>38</v>
+      </c>
+      <c r="G43" s="57">
+        <v>26</v>
+      </c>
+      <c r="H43" s="58">
+        <v>84</v>
+      </c>
+      <c r="I43" s="57">
+        <v>75</v>
+      </c>
+      <c r="J43" s="58">
+        <v>142</v>
+      </c>
+      <c r="K43" s="59">
+        <v>104</v>
+      </c>
+      <c r="L43" s="58">
+        <v>146</v>
+      </c>
+      <c r="M43" s="58">
+        <v>107</v>
+      </c>
+      <c r="N43" s="54">
+        <v>-90</v>
+      </c>
+      <c r="O43" s="53">
+        <v>-175</v>
+      </c>
+      <c r="P43" s="53">
+        <v>-89</v>
+      </c>
+      <c r="Q43" s="54">
+        <v>-145</v>
+      </c>
+      <c r="R43" s="54">
+        <v>-116</v>
+      </c>
+      <c r="S43" s="54">
+        <v>-152</v>
+      </c>
+      <c r="T43" s="53">
+        <v>-116</v>
+      </c>
+      <c r="U43" s="54">
+        <v>-195</v>
+      </c>
+      <c r="V43" s="54">
+        <v>-230</v>
+      </c>
+      <c r="W43" s="55">
+        <v>-210</v>
+      </c>
+      <c r="X43" s="54">
+        <v>-165</v>
+      </c>
+      <c r="Y43" s="56">
+        <v>-142</v>
+      </c>
+      <c r="Z43" s="54">
+        <v>-145</v>
+      </c>
+      <c r="AA43" s="54">
+        <v>-67</v>
+      </c>
+      <c r="AB43" s="54">
+        <v>-83</v>
+      </c>
+      <c r="AC43" s="54">
+        <v>-100</v>
+      </c>
+      <c r="AD43" s="54">
+        <v>-96</v>
+      </c>
+      <c r="AE43" s="54">
+        <v>-138</v>
+      </c>
+      <c r="AF43" s="53">
+        <v>-174</v>
+      </c>
+      <c r="AG43" s="54">
+        <v>-224</v>
+      </c>
+      <c r="AH43" s="54">
+        <v>177</v>
+      </c>
+      <c r="AI43" s="53">
+        <v>-201</v>
+      </c>
+      <c r="AJ43" s="31">
+        <v>150</v>
+      </c>
+      <c r="AK43" s="51">
+        <v>147</v>
+      </c>
+      <c r="AL43" s="31">
+        <v>-208</v>
+      </c>
+      <c r="AM43" s="31">
+        <v>-74</v>
+      </c>
+      <c r="AN43" s="31">
+        <v>-92</v>
+      </c>
+      <c r="AO43" s="31">
+        <v>-141</v>
+      </c>
+      <c r="AP43" s="31">
+        <v>-120</v>
+      </c>
+      <c r="AQ43" s="31">
+        <v>-147</v>
+      </c>
+      <c r="AR43" s="31">
+        <v>-208</v>
+      </c>
+      <c r="AS43" s="31">
+        <v>-191</v>
+      </c>
+      <c r="AT43" s="31">
+        <v>-130</v>
+      </c>
+      <c r="AU43" s="31">
+        <v>-65</v>
+      </c>
+      <c r="AV43" s="31">
+        <v>-80</v>
+      </c>
+      <c r="AW43" s="51">
         <v>-104</v>
       </c>
-      <c r="AT42" s="19">
-[...190 lines deleted...]
-      <c r="AV43" s="33">
+      <c r="AX43" s="31">
+        <v>-122</v>
+      </c>
+      <c r="AY43" s="31">
+        <v>-23</v>
+      </c>
+      <c r="AZ43" s="31">
+        <v>-150</v>
+      </c>
+      <c r="BA43" s="31">
         <v>-148</v>
       </c>
-      <c r="AW43" s="53">
-[...37 lines deleted...]
-      </c>
+      <c r="BI43" s="51"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="B44" s="36"/>
+      <c r="B44" s="34"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="B45" s="36"/>
+      <c r="B45" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="A10:BI10"/>
+    <mergeCell ref="A24:BI24"/>
+    <mergeCell ref="A31:BI31"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="BJ8:BL8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="AX8:AZ8"/>
-    <mergeCell ref="A10:BI10"/>
-[...5 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>