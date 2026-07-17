--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
+    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Кеткендер!$A$6:$BI$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Кеткендер!$A$3:$BI$42</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="803" uniqueCount="44">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -110,91 +114,133 @@
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Ақсуат ауданы</t>
   </si>
   <si>
     <t>қырқүйек</t>
   </si>
   <si>
     <t>жеттоқсан</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Жаңасемей ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Мақаншы ауданы </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                         Барлығы</t>
+    <t xml:space="preserve">                                                      Барлық  халық</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                қала халқы</t>
+    <t xml:space="preserve">                                                             Қала халқы</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                  ауыл халқы</t>
+    <t xml:space="preserve">                                                             Ауыл халқы</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                               Абай   облысының ішіндегі   кеткендер саны</t>
+    <t xml:space="preserve">                                                                                                                                                                                        Абай   облысына   келгендердің    саны</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                 Барлығы</t>
+    <t xml:space="preserve">                                                         Барлық  халық</t>
   </si>
   <si>
-    <t xml:space="preserve">                                               қала халқы</t>
+    <t xml:space="preserve">                                                                Қала халқы</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                    ауыл халқы</t>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                       Абай  облысыдағы  ішкі  көші-қонның  айырымы</t>
+    <r>
+      <t xml:space="preserve">              1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                      Барлығы</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                Абай   облысынан   кеткендердің   саны  </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                             қала халқы</t>
+    <t xml:space="preserve">                                                 Барлық  халық</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                             ауыл халқы</t>
+    <t xml:space="preserve">                                               Қала   халқы</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                                          Абай   облысының   ішіндегі келгендер  саны</t>
+    <r>
+      <t xml:space="preserve">          1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                   Абай    облысы халқының    ішкі   көші-қон  айырымы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                               Ауыл  халқы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -217,50 +263,71 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -418,51 +485,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -625,115 +692,318 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66674</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>150820</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>75299</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="66674" y="38099"/>
+          <a:ext cx="2579696" cy="799200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>85727</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>76201</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="57151" y="85727"/>
+          <a:ext cx="2590799" cy="771524"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38099</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>438074</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95251</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="38099" y="47625"/>
+          <a:ext cx="2581200" cy="809626"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -978,16871 +1248,17243 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BU44"/>
+  <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A53" sqref="A53"/>
-      <selection pane="bottomLeft" activeCell="BB9" sqref="BB9"/>
+      <selection pane="bottomLeft" activeCell="BZ7" sqref="BZ7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" style="29" customWidth="1"/>
+    <col min="1" max="1" width="28.28515625" style="29" customWidth="1"/>
     <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="29"/>
     <col min="58" max="58" width="9.85546875" style="29" customWidth="1"/>
-    <col min="59" max="61" width="9.140625" style="29"/>
+    <col min="59" max="60" width="9.140625" style="29"/>
+    <col min="61" max="61" width="9.42578125" style="29" customWidth="1"/>
     <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" ht="15" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AZ6" s="72"/>
+    <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:73" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="80"/>
+      <c r="P3" s="80"/>
+      <c r="Q3" s="80"/>
+      <c r="R3" s="80"/>
+      <c r="S3" s="80"/>
+      <c r="T3" s="80"/>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="80"/>
+      <c r="Z3" s="80"/>
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="80"/>
+      <c r="AK3" s="82"/>
     </row>
-    <row r="7" spans="1:73" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="BI7" s="50" t="s">
+    <row r="4" spans="1:73" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="80"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="80"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AK4" s="82"/>
+    </row>
+    <row r="5" spans="1:73" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="62"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="62"/>
+      <c r="AB5" s="62"/>
+      <c r="AU5" s="72"/>
+      <c r="AV5" s="72"/>
+      <c r="AW5" s="72"/>
+      <c r="AX5" s="72"/>
+      <c r="AY5" s="72"/>
+      <c r="AZ5" s="72"/>
+    </row>
+    <row r="6" spans="1:73" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="2"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
+      <c r="AB6" s="4"/>
+      <c r="AK6" s="50"/>
+      <c r="BI6" s="50" t="s">
         <v>9</v>
       </c>
+    </row>
+    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A7" s="89"/>
+      <c r="B7" s="91">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="93">
+        <v>2022</v>
+      </c>
+      <c r="O7" s="94"/>
+      <c r="P7" s="94"/>
+      <c r="Q7" s="94"/>
+      <c r="R7" s="94"/>
+      <c r="S7" s="94"/>
+      <c r="T7" s="94"/>
+      <c r="U7" s="94"/>
+      <c r="V7" s="94"/>
+      <c r="W7" s="94"/>
+      <c r="X7" s="94"/>
+      <c r="Y7" s="95"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
+        <v>2023</v>
+      </c>
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
+        <v>2025</v>
+      </c>
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="96"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="98"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="86"/>
-[...83 lines deleted...]
-      <c r="BU8" s="82"/>
+      <c r="A8" s="90"/>
+      <c r="B8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="R8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="S8" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="T8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="W8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="AL8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="AU8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="AX8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AY8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="BG8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="BJ8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="BK8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="BS8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="10" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-      </c>
+    <row r="9" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="86"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="86"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="86"/>
+      <c r="N9" s="86"/>
+      <c r="O9" s="86"/>
+      <c r="P9" s="86"/>
+      <c r="Q9" s="86"/>
+      <c r="R9" s="86"/>
+      <c r="S9" s="86"/>
+      <c r="T9" s="86"/>
+      <c r="U9" s="86"/>
+      <c r="V9" s="86"/>
+      <c r="W9" s="86"/>
+      <c r="X9" s="86"/>
+      <c r="Y9" s="86"/>
+      <c r="Z9" s="86"/>
+      <c r="AA9" s="86"/>
+      <c r="AB9" s="86"/>
+      <c r="AC9" s="86"/>
+      <c r="AD9" s="86"/>
+      <c r="AE9" s="86"/>
+      <c r="AF9" s="86"/>
+      <c r="AG9" s="86"/>
+      <c r="AH9" s="86"/>
+      <c r="AI9" s="86"/>
+      <c r="AJ9" s="86"/>
+      <c r="AK9" s="86"/>
+      <c r="AL9" s="86"/>
+      <c r="AM9" s="86"/>
+      <c r="AN9" s="86"/>
+      <c r="AO9" s="86"/>
+      <c r="AP9" s="86"/>
+      <c r="AQ9" s="86"/>
+      <c r="AR9" s="86"/>
+      <c r="AS9" s="86"/>
+      <c r="AT9" s="86"/>
+      <c r="AU9" s="86"/>
+      <c r="AV9" s="86"/>
+      <c r="AW9" s="86"/>
+      <c r="AX9" s="86"/>
+      <c r="AY9" s="86"/>
+      <c r="AZ9" s="86"/>
+      <c r="BA9" s="86"/>
+      <c r="BB9" s="86"/>
+      <c r="BC9" s="86"/>
+      <c r="BD9" s="86"/>
+      <c r="BE9" s="86"/>
+      <c r="BF9" s="86"/>
+      <c r="BG9" s="86"/>
+      <c r="BH9" s="86"/>
+      <c r="BI9" s="86"/>
     </row>
-    <row r="10" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...62 lines deleted...]
-      <c r="BI10" s="83"/>
+    <row r="10" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="11">
+        <v>78664</v>
+      </c>
+      <c r="C10" s="11">
+        <v>66796</v>
+      </c>
+      <c r="D10" s="12">
+        <v>60396</v>
+      </c>
+      <c r="E10" s="12">
+        <v>52550</v>
+      </c>
+      <c r="F10" s="12">
+        <v>56117</v>
+      </c>
+      <c r="G10" s="12">
+        <v>65767</v>
+      </c>
+      <c r="H10" s="13">
+        <v>68189</v>
+      </c>
+      <c r="I10" s="12">
+        <v>76076</v>
+      </c>
+      <c r="J10" s="14">
+        <v>60945</v>
+      </c>
+      <c r="K10" s="15">
+        <v>53881</v>
+      </c>
+      <c r="L10" s="14">
+        <v>58852</v>
+      </c>
+      <c r="M10" s="14">
+        <v>58279</v>
+      </c>
+      <c r="N10" s="22">
+        <v>1071</v>
+      </c>
+      <c r="O10" s="21">
+        <v>1276</v>
+      </c>
+      <c r="P10" s="21">
+        <v>963</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>1267</v>
+      </c>
+      <c r="R10" s="21">
+        <v>1078</v>
+      </c>
+      <c r="S10" s="21">
+        <v>1279</v>
+      </c>
+      <c r="T10" s="22">
+        <v>1206</v>
+      </c>
+      <c r="U10" s="22">
+        <v>1318</v>
+      </c>
+      <c r="V10" s="22">
+        <v>1536</v>
+      </c>
+      <c r="W10" s="30">
+        <v>1809</v>
+      </c>
+      <c r="X10" s="22">
+        <v>1926</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>1176</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>1426</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>786</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>1151</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>1365</v>
+      </c>
+      <c r="AD10" s="17">
+        <v>1405</v>
+      </c>
+      <c r="AE10" s="17">
+        <v>1823</v>
+      </c>
+      <c r="AF10" s="17">
+        <v>2033</v>
+      </c>
+      <c r="AG10" s="17">
+        <v>2478</v>
+      </c>
+      <c r="AH10" s="16">
+        <v>1674</v>
+      </c>
+      <c r="AI10" s="20">
+        <v>2176</v>
+      </c>
+      <c r="AJ10" s="20">
+        <v>1572</v>
+      </c>
+      <c r="AK10" s="46">
+        <v>1908</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>3214</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>2704</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>2059</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>2336</v>
+      </c>
+      <c r="AP10" s="29">
+        <v>2257</v>
+      </c>
+      <c r="AQ10" s="29">
+        <v>2407</v>
+      </c>
+      <c r="AR10" s="29">
+        <v>2694</v>
+      </c>
+      <c r="AS10" s="29">
+        <v>2851</v>
+      </c>
+      <c r="AT10" s="29">
+        <v>2999</v>
+      </c>
+      <c r="AU10" s="29">
+        <v>2591</v>
+      </c>
+      <c r="AV10" s="19">
+        <v>2206</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>2076</v>
+      </c>
+      <c r="AX10" s="29">
+        <v>2746</v>
+      </c>
+      <c r="AY10" s="29">
+        <v>2921</v>
+      </c>
+      <c r="AZ10" s="29">
+        <v>2863</v>
+      </c>
+      <c r="BA10" s="29">
+        <v>2359</v>
+      </c>
+      <c r="BB10" s="29">
+        <v>2400</v>
+      </c>
+      <c r="BH10" s="19"/>
+      <c r="BI10" s="44"/>
     </row>
-    <row r="11" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>58279</v>
+    <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="N11" s="22">
+        <v>534</v>
+      </c>
+      <c r="O11" s="21">
+        <v>664</v>
+      </c>
+      <c r="P11" s="21">
+        <v>511</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>686</v>
+      </c>
+      <c r="R11" s="21">
+        <v>625</v>
+      </c>
+      <c r="S11" s="21">
+        <v>718</v>
+      </c>
+      <c r="T11" s="22">
+        <v>735</v>
+      </c>
+      <c r="U11" s="22">
+        <v>765</v>
+      </c>
+      <c r="V11" s="22">
+        <v>930</v>
+      </c>
+      <c r="W11" s="30">
+        <v>1127</v>
+      </c>
+      <c r="X11" s="22">
+        <v>1211</v>
+      </c>
+      <c r="Y11" s="46">
+        <v>727</v>
+      </c>
+      <c r="Z11" s="16">
+        <v>826</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>474</v>
+      </c>
+      <c r="AB11" s="16">
+        <v>664</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>819</v>
+      </c>
+      <c r="AD11" s="17">
+        <v>793</v>
+      </c>
+      <c r="AE11" s="17">
         <v>1071</v>
       </c>
-      <c r="O11" s="21">
-[...5 lines deleted...]
-      <c r="Q11" s="21">
+      <c r="AF11" s="17">
+        <v>1187</v>
+      </c>
+      <c r="AG11" s="17">
+        <v>1415</v>
+      </c>
+      <c r="AH11" s="16">
+        <v>916</v>
+      </c>
+      <c r="AI11" s="21">
         <v>1267</v>
       </c>
-      <c r="R11" s="21">
-[...35 lines deleted...]
-      <c r="AD11" s="17">
+      <c r="AJ11" s="20">
+        <v>813</v>
+      </c>
+      <c r="AK11" s="46">
+        <v>1156</v>
+      </c>
+      <c r="AL11" s="29">
+        <v>1692</v>
+      </c>
+      <c r="AM11" s="29">
+        <v>1428</v>
+      </c>
+      <c r="AN11" s="29">
+        <v>1076</v>
+      </c>
+      <c r="AO11" s="29">
+        <v>1242</v>
+      </c>
+      <c r="AP11" s="29">
+        <v>1295</v>
+      </c>
+      <c r="AQ11" s="29">
+        <v>1364</v>
+      </c>
+      <c r="AR11" s="29">
+        <v>1590</v>
+      </c>
+      <c r="AS11" s="29">
+        <v>1693</v>
+      </c>
+      <c r="AT11" s="29">
+        <v>1683</v>
+      </c>
+      <c r="AU11" s="29">
         <v>1405</v>
       </c>
-      <c r="AE11" s="17">
-[...49 lines deleted...]
-      </c>
       <c r="AV11" s="19">
-        <v>2206</v>
+        <v>1221</v>
       </c>
       <c r="AW11" s="44">
-        <v>2076</v>
+        <v>1053</v>
       </c>
       <c r="AX11" s="29">
-        <v>2746</v>
+        <v>1497</v>
       </c>
       <c r="AY11" s="29">
-        <v>2921</v>
+        <v>1376</v>
       </c>
       <c r="AZ11" s="29">
-        <v>2863</v>
+        <v>1428</v>
       </c>
       <c r="BA11" s="29">
-        <v>2359</v>
+        <v>1205</v>
+      </c>
+      <c r="BB11" s="29">
+        <v>1252</v>
       </c>
       <c r="BH11" s="19"/>
       <c r="BI11" s="44"/>
     </row>
-    <row r="12" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>13</v>
+    <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="11">
+        <v>2192</v>
+      </c>
+      <c r="C12" s="11">
+        <v>2114</v>
+      </c>
+      <c r="D12" s="12">
+        <v>2196</v>
+      </c>
+      <c r="E12" s="12">
+        <v>2179</v>
+      </c>
+      <c r="F12" s="12">
+        <v>2480</v>
+      </c>
+      <c r="G12" s="12">
+        <v>2447</v>
+      </c>
+      <c r="H12" s="13">
+        <v>2469</v>
+      </c>
+      <c r="I12" s="12">
+        <v>2673</v>
+      </c>
+      <c r="J12" s="14">
+        <v>2347</v>
+      </c>
+      <c r="K12" s="15">
+        <v>1853</v>
+      </c>
+      <c r="L12" s="14">
+        <v>2216</v>
+      </c>
+      <c r="M12" s="14">
+        <v>1999</v>
       </c>
       <c r="N12" s="22">
-        <v>534</v>
+        <v>25</v>
       </c>
       <c r="O12" s="21">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>35</v>
+      </c>
+      <c r="P12" s="22">
+        <v>33</v>
       </c>
       <c r="Q12" s="21">
-        <v>686</v>
+        <v>36</v>
       </c>
       <c r="R12" s="21">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>15</v>
+      </c>
+      <c r="S12" s="22">
+        <v>30</v>
       </c>
       <c r="T12" s="22">
-        <v>735</v>
+        <v>24</v>
       </c>
       <c r="U12" s="22">
-        <v>765</v>
+        <v>30</v>
       </c>
       <c r="V12" s="22">
-        <v>930</v>
+        <v>29</v>
       </c>
       <c r="W12" s="30">
-        <v>1127</v>
+        <v>29</v>
       </c>
       <c r="X12" s="22">
-        <v>1211</v>
+        <v>28</v>
       </c>
       <c r="Y12" s="46">
-        <v>727</v>
+        <v>33</v>
       </c>
       <c r="Z12" s="16">
-        <v>826</v>
+        <v>27</v>
       </c>
       <c r="AA12" s="16">
-        <v>474</v>
+        <v>15</v>
       </c>
       <c r="AB12" s="16">
-        <v>664</v>
+        <v>24</v>
       </c>
       <c r="AC12" s="17">
-        <v>819</v>
+        <v>37</v>
       </c>
       <c r="AD12" s="17">
-        <v>793</v>
+        <v>26</v>
       </c>
       <c r="AE12" s="17">
-        <v>1071</v>
+        <v>47</v>
       </c>
       <c r="AF12" s="17">
-        <v>1187</v>
+        <v>50</v>
       </c>
       <c r="AG12" s="17">
-        <v>1415</v>
+        <v>46</v>
       </c>
       <c r="AH12" s="16">
-        <v>916</v>
+        <v>41</v>
       </c>
       <c r="AI12" s="21">
-        <v>1267</v>
+        <v>53</v>
       </c>
       <c r="AJ12" s="20">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>1156</v>
+        <v>42</v>
+      </c>
+      <c r="AK12" s="47">
+        <v>24</v>
       </c>
       <c r="AL12" s="29">
-        <v>1692</v>
+        <v>39</v>
       </c>
       <c r="AM12" s="29">
-        <v>1428</v>
+        <v>33</v>
       </c>
       <c r="AN12" s="29">
-        <v>1076</v>
+        <v>41</v>
       </c>
       <c r="AO12" s="29">
-        <v>1242</v>
+        <v>58</v>
       </c>
       <c r="AP12" s="29">
-        <v>1295</v>
+        <v>59</v>
       </c>
       <c r="AQ12" s="29">
-        <v>1364</v>
+        <v>46</v>
       </c>
       <c r="AR12" s="29">
-        <v>1590</v>
+        <v>39</v>
       </c>
       <c r="AS12" s="29">
-        <v>1693</v>
+        <v>53</v>
       </c>
       <c r="AT12" s="29">
-        <v>1683</v>
+        <v>44</v>
       </c>
       <c r="AU12" s="29">
-        <v>1405</v>
+        <v>53</v>
       </c>
       <c r="AV12" s="19">
-        <v>1221</v>
+        <v>41</v>
       </c>
       <c r="AW12" s="44">
-        <v>1053</v>
+        <v>40</v>
       </c>
       <c r="AX12" s="29">
-        <v>1497</v>
+        <v>30</v>
       </c>
       <c r="AY12" s="29">
-        <v>1376</v>
+        <v>68</v>
       </c>
       <c r="AZ12" s="29">
-        <v>1428</v>
+        <v>54</v>
       </c>
       <c r="BA12" s="29">
-        <v>1205</v>
+        <v>46</v>
+      </c>
+      <c r="BB12" s="29">
+        <v>56</v>
       </c>
       <c r="BH12" s="19"/>
       <c r="BI12" s="44"/>
     </row>
-    <row r="13" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="11">
+        <v>2951</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2357</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2217</v>
+      </c>
+      <c r="E13" s="12">
+        <v>1790</v>
+      </c>
+      <c r="F13" s="12">
+        <v>2170</v>
+      </c>
+      <c r="G13" s="12">
+        <v>2537</v>
+      </c>
+      <c r="H13" s="13">
+        <v>2776</v>
+      </c>
+      <c r="I13" s="12">
+        <v>2812</v>
+      </c>
+      <c r="J13" s="14">
+        <v>2376</v>
+      </c>
+      <c r="K13" s="15">
+        <v>1901</v>
+      </c>
+      <c r="L13" s="14">
+        <v>2119</v>
+      </c>
+      <c r="M13" s="14">
+        <v>2040</v>
+      </c>
+      <c r="N13" s="22">
+        <v>26</v>
+      </c>
+      <c r="O13" s="21">
+        <v>25</v>
+      </c>
+      <c r="P13" s="22">
+        <v>21</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>26</v>
+      </c>
+      <c r="R13" s="21">
+        <v>27</v>
+      </c>
+      <c r="S13" s="22">
+        <v>28</v>
+      </c>
+      <c r="T13" s="22">
+        <v>32</v>
+      </c>
+      <c r="U13" s="22">
+        <v>31</v>
+      </c>
+      <c r="V13" s="22">
+        <v>23</v>
+      </c>
+      <c r="W13" s="30">
+        <v>33</v>
+      </c>
+      <c r="X13" s="22">
+        <v>24</v>
+      </c>
+      <c r="Y13" s="46">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>35</v>
+      </c>
+      <c r="AA13" s="16">
         <v>20</v>
       </c>
-      <c r="B13" s="11">
-[...59 lines deleted...]
-      <c r="V13" s="22">
+      <c r="AB13" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC13" s="17">
         <v>29</v>
       </c>
-      <c r="W13" s="30">
-[...8 lines deleted...]
-      <c r="Z13" s="16">
+      <c r="AD13" s="17">
         <v>27</v>
       </c>
-      <c r="AA13" s="16">
-[...10 lines deleted...]
-      </c>
       <c r="AE13" s="17">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="AF13" s="17">
         <v>50</v>
       </c>
       <c r="AG13" s="17">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="AH13" s="16">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="AI13" s="21">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="AJ13" s="20">
+        <v>24</v>
+      </c>
+      <c r="AK13" s="47">
+        <v>34</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>59</v>
+      </c>
+      <c r="AM13" s="29">
         <v>42</v>
       </c>
-      <c r="AK13" s="47">
-[...5 lines deleted...]
-      <c r="AM13" s="29">
+      <c r="AN13" s="29">
+        <v>42</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>48</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>43</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>48</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>30</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>71</v>
+      </c>
+      <c r="AU13" s="29">
+        <v>45</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>54</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>60</v>
+      </c>
+      <c r="AX13" s="29">
         <v>33</v>
       </c>
-      <c r="AN13" s="29">
-[...31 lines deleted...]
-      </c>
       <c r="AY13" s="29">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AZ13" s="29">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="BA13" s="29">
-        <v>46</v>
+        <v>64</v>
+      </c>
+      <c r="BB13" s="29">
+        <v>71</v>
       </c>
       <c r="BH13" s="19"/>
       <c r="BI13" s="44"/>
     </row>
-    <row r="14" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="11">
-        <v>2951</v>
+        <v>8498</v>
       </c>
       <c r="C14" s="11">
-        <v>2357</v>
+        <v>8286</v>
       </c>
       <c r="D14" s="12">
-        <v>2217</v>
+        <v>7136</v>
       </c>
       <c r="E14" s="12">
-        <v>1790</v>
+        <v>5767</v>
       </c>
       <c r="F14" s="12">
-        <v>2170</v>
+        <v>6467</v>
       </c>
       <c r="G14" s="12">
-        <v>2537</v>
+        <v>7998</v>
       </c>
       <c r="H14" s="13">
-        <v>2776</v>
+        <v>7476</v>
       </c>
       <c r="I14" s="12">
-        <v>2812</v>
+        <v>8445</v>
       </c>
       <c r="J14" s="14">
-        <v>2376</v>
+        <v>7036</v>
       </c>
       <c r="K14" s="15">
-        <v>1901</v>
+        <v>5878</v>
       </c>
       <c r="L14" s="14">
-        <v>2119</v>
+        <v>6811</v>
       </c>
       <c r="M14" s="14">
-        <v>2040</v>
+        <v>7277</v>
       </c>
       <c r="N14" s="22">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="O14" s="21">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>44</v>
+      </c>
+      <c r="P14" s="21">
+        <v>30</v>
       </c>
       <c r="Q14" s="21">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="R14" s="21">
+        <v>33</v>
+      </c>
+      <c r="S14" s="21">
+        <v>38</v>
+      </c>
+      <c r="T14" s="22">
+        <v>18</v>
+      </c>
+      <c r="U14" s="22">
+        <v>10</v>
+      </c>
+      <c r="V14" s="22">
+        <v>19</v>
+      </c>
+      <c r="W14" s="30">
+        <v>54</v>
+      </c>
+      <c r="X14" s="22">
+        <v>48</v>
+      </c>
+      <c r="Y14" s="46">
         <v>27</v>
       </c>
-      <c r="S14" s="22">
+      <c r="Z14" s="16">
+        <v>61</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>30</v>
+      </c>
+      <c r="AB14" s="16">
+        <v>36</v>
+      </c>
+      <c r="AC14" s="17">
+        <v>33</v>
+      </c>
+      <c r="AD14" s="17">
+        <v>61</v>
+      </c>
+      <c r="AE14" s="17">
+        <v>47</v>
+      </c>
+      <c r="AF14" s="17">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="17">
+        <v>73</v>
+      </c>
+      <c r="AH14" s="16">
         <v>28</v>
       </c>
-      <c r="T14" s="22">
-[...35 lines deleted...]
-      <c r="AF14" s="17">
+      <c r="AI14" s="21">
+        <v>68</v>
+      </c>
+      <c r="AJ14" s="20">
+        <v>59</v>
+      </c>
+      <c r="AK14" s="47">
+        <v>54</v>
+      </c>
+      <c r="AL14" s="29">
+        <v>105</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>80</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>61</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>99</v>
+      </c>
+      <c r="AP14" s="29">
+        <v>52</v>
+      </c>
+      <c r="AQ14" s="29">
+        <v>79</v>
+      </c>
+      <c r="AR14" s="29">
+        <v>80</v>
+      </c>
+      <c r="AS14" s="29">
+        <v>51</v>
+      </c>
+      <c r="AT14" s="29">
         <v>50</v>
       </c>
-      <c r="AG14" s="17">
-[...40 lines deleted...]
-      </c>
       <c r="AU14" s="29">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="AV14" s="19">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AW14" s="44">
+        <v>63</v>
+      </c>
+      <c r="AX14" s="29">
+        <v>131</v>
+      </c>
+      <c r="AY14" s="29">
+        <v>142</v>
+      </c>
+      <c r="AZ14" s="29">
+        <v>99</v>
+      </c>
+      <c r="BA14" s="29">
+        <v>67</v>
+      </c>
+      <c r="BB14" s="29">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="BH14" s="19"/>
       <c r="BI14" s="44"/>
     </row>
-    <row r="15" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B15" s="11">
-        <v>8498</v>
+        <v>1736</v>
       </c>
       <c r="C15" s="11">
-        <v>8286</v>
+        <v>1443</v>
       </c>
       <c r="D15" s="12">
-        <v>7136</v>
+        <v>1371</v>
       </c>
       <c r="E15" s="12">
-        <v>5767</v>
+        <v>1369</v>
       </c>
       <c r="F15" s="12">
-        <v>6467</v>
+        <v>1550</v>
       </c>
       <c r="G15" s="12">
-        <v>7998</v>
+        <v>1676</v>
       </c>
       <c r="H15" s="13">
-        <v>7476</v>
+        <v>1721</v>
       </c>
       <c r="I15" s="12">
-        <v>8445</v>
+        <v>1954</v>
       </c>
       <c r="J15" s="14">
-        <v>7036</v>
+        <v>1433</v>
       </c>
       <c r="K15" s="15">
-        <v>5878</v>
+        <v>1217</v>
       </c>
       <c r="L15" s="14">
-        <v>6811</v>
+        <v>1314</v>
       </c>
       <c r="M15" s="14">
-        <v>7277</v>
+        <v>1327</v>
       </c>
       <c r="N15" s="22">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="O15" s="21">
-        <v>44</v>
+        <v>141</v>
       </c>
       <c r="P15" s="21">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="Q15" s="21">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="R15" s="21">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="S15" s="21">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T15" s="22">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="U15" s="22">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="V15" s="22">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="W15" s="30">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="X15" s="22">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="Y15" s="46">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="Z15" s="16">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="AA15" s="16">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="AB15" s="16">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="AC15" s="17">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="AD15" s="17">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="AE15" s="17">
-        <v>47</v>
+        <v>180</v>
       </c>
       <c r="AF15" s="17">
-        <v>49</v>
+        <v>232</v>
       </c>
       <c r="AG15" s="17">
-        <v>73</v>
+        <v>229</v>
       </c>
       <c r="AH15" s="16">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="AI15" s="21">
-        <v>68</v>
+        <v>209</v>
       </c>
       <c r="AJ15" s="20">
-        <v>59</v>
+        <v>183</v>
       </c>
       <c r="AK15" s="47">
-        <v>54</v>
+        <v>216</v>
       </c>
       <c r="AL15" s="29">
-        <v>105</v>
+        <v>237</v>
       </c>
       <c r="AM15" s="29">
-        <v>80</v>
+        <v>282</v>
       </c>
       <c r="AN15" s="29">
-        <v>61</v>
+        <v>163</v>
       </c>
       <c r="AO15" s="29">
-        <v>99</v>
+        <v>226</v>
       </c>
       <c r="AP15" s="29">
-        <v>52</v>
+        <v>195</v>
       </c>
       <c r="AQ15" s="29">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="AR15" s="29">
-        <v>80</v>
+        <v>221</v>
       </c>
       <c r="AS15" s="29">
-        <v>51</v>
+        <v>253</v>
       </c>
       <c r="AT15" s="29">
-        <v>50</v>
+        <v>212</v>
       </c>
       <c r="AU15" s="29">
-        <v>68</v>
+        <v>198</v>
       </c>
       <c r="AV15" s="19">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="AW15" s="44">
-        <v>63</v>
+        <v>237</v>
       </c>
       <c r="AX15" s="29">
-        <v>131</v>
+        <v>307</v>
       </c>
       <c r="AY15" s="29">
-        <v>142</v>
+        <v>245</v>
       </c>
       <c r="AZ15" s="29">
-        <v>99</v>
+        <v>207</v>
       </c>
       <c r="BA15" s="29">
-        <v>67</v>
+        <v>222</v>
+      </c>
+      <c r="BB15" s="29">
+        <v>262</v>
       </c>
       <c r="BH15" s="19"/>
       <c r="BI15" s="44"/>
     </row>
-    <row r="16" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>1736</v>
+        <v>2185</v>
       </c>
       <c r="C16" s="11">
-        <v>1443</v>
+        <v>1777</v>
       </c>
       <c r="D16" s="12">
-        <v>1371</v>
+        <v>1579</v>
       </c>
       <c r="E16" s="12">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="F16" s="12">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="G16" s="12">
-        <v>1676</v>
+        <v>1755</v>
       </c>
       <c r="H16" s="13">
-        <v>1721</v>
+        <v>1959</v>
       </c>
       <c r="I16" s="12">
-        <v>1954</v>
+        <v>2397</v>
       </c>
       <c r="J16" s="14">
-        <v>1433</v>
+        <v>1940</v>
       </c>
       <c r="K16" s="15">
-        <v>1217</v>
+        <v>1845</v>
       </c>
       <c r="L16" s="14">
-        <v>1314</v>
+        <v>1917</v>
       </c>
       <c r="M16" s="14">
-        <v>1327</v>
+        <v>1692</v>
       </c>
       <c r="N16" s="22">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="O16" s="21">
-        <v>141</v>
+        <v>38</v>
       </c>
       <c r="P16" s="21">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="Q16" s="21">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="R16" s="21">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="S16" s="21">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="T16" s="22">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="U16" s="22">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="V16" s="22">
-        <v>99</v>
+        <v>35</v>
       </c>
       <c r="W16" s="30">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="X16" s="22">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="Y16" s="46">
+        <v>32</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>50</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>20</v>
+      </c>
+      <c r="AB16" s="16">
+        <v>38</v>
+      </c>
+      <c r="AC16" s="17">
+        <v>36</v>
+      </c>
+      <c r="AD16" s="17">
+        <v>61</v>
+      </c>
+      <c r="AE16" s="17">
+        <v>61</v>
+      </c>
+      <c r="AF16" s="17">
+        <v>48</v>
+      </c>
+      <c r="AG16" s="17">
+        <v>75</v>
+      </c>
+      <c r="AH16" s="16">
+        <v>76</v>
+      </c>
+      <c r="AI16" s="20">
+        <v>62</v>
+      </c>
+      <c r="AJ16" s="20">
+        <v>43</v>
+      </c>
+      <c r="AK16" s="47">
+        <v>45</v>
+      </c>
+      <c r="AL16" s="29">
+        <v>109</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>67</v>
+      </c>
+      <c r="AN16" s="29">
+        <v>60</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>45</v>
+      </c>
+      <c r="AP16" s="29">
+        <v>54</v>
+      </c>
+      <c r="AQ16" s="29">
+        <v>57</v>
+      </c>
+      <c r="AR16" s="29">
         <v>83</v>
       </c>
-      <c r="Z16" s="16">
-[...55 lines deleted...]
-      </c>
       <c r="AS16" s="29">
-        <v>253</v>
+        <v>72</v>
       </c>
       <c r="AT16" s="29">
-        <v>212</v>
+        <v>66</v>
       </c>
       <c r="AU16" s="29">
-        <v>198</v>
+        <v>75</v>
       </c>
       <c r="AV16" s="19">
-        <v>156</v>
+        <v>59</v>
       </c>
       <c r="AW16" s="44">
-        <v>237</v>
+        <v>60</v>
       </c>
       <c r="AX16" s="29">
-        <v>307</v>
+        <v>75</v>
       </c>
       <c r="AY16" s="29">
-        <v>245</v>
+        <v>69</v>
       </c>
       <c r="AZ16" s="29">
-        <v>207</v>
+        <v>93</v>
       </c>
       <c r="BA16" s="29">
-        <v>222</v>
+        <v>101</v>
+      </c>
+      <c r="BB16" s="29">
+        <v>53</v>
       </c>
       <c r="BH16" s="19"/>
       <c r="BI16" s="44"/>
     </row>
-    <row r="17" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>2185</v>
+        <v>3453</v>
       </c>
       <c r="C17" s="11">
-        <v>1777</v>
+        <v>3082</v>
       </c>
       <c r="D17" s="12">
-        <v>1579</v>
+        <v>2859</v>
       </c>
       <c r="E17" s="12">
-        <v>1382</v>
+        <v>2403</v>
       </c>
       <c r="F17" s="12">
-        <v>1552</v>
+        <v>2268</v>
       </c>
       <c r="G17" s="12">
-        <v>1755</v>
+        <v>2582</v>
       </c>
       <c r="H17" s="13">
-        <v>1959</v>
+        <v>2807</v>
       </c>
       <c r="I17" s="12">
-        <v>2397</v>
+        <v>3335</v>
       </c>
       <c r="J17" s="14">
-        <v>1940</v>
+        <v>2412</v>
       </c>
       <c r="K17" s="15">
-        <v>1845</v>
+        <v>2027</v>
       </c>
       <c r="L17" s="14">
-        <v>1917</v>
+        <v>2136</v>
       </c>
       <c r="M17" s="14">
-        <v>1692</v>
+        <v>2168</v>
       </c>
       <c r="N17" s="22">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="O17" s="21">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P17" s="21">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="Q17" s="21">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="R17" s="21">
+        <v>50</v>
+      </c>
+      <c r="S17" s="21">
+        <v>75</v>
+      </c>
+      <c r="T17" s="22">
+        <v>69</v>
+      </c>
+      <c r="U17" s="22">
+        <v>62</v>
+      </c>
+      <c r="V17" s="22">
+        <v>109</v>
+      </c>
+      <c r="W17" s="30">
+        <v>66</v>
+      </c>
+      <c r="X17" s="22">
+        <v>105</v>
+      </c>
+      <c r="Y17" s="46">
+        <v>65</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>54</v>
+      </c>
+      <c r="AA17" s="16">
         <v>39</v>
       </c>
-      <c r="S17" s="21">
-[...11 lines deleted...]
-      <c r="W17" s="30">
+      <c r="AB17" s="16">
+        <v>64</v>
+      </c>
+      <c r="AC17" s="17">
+        <v>61</v>
+      </c>
+      <c r="AD17" s="17">
+        <v>48</v>
+      </c>
+      <c r="AE17" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF17" s="17">
+        <v>96</v>
+      </c>
+      <c r="AG17" s="17">
+        <v>159</v>
+      </c>
+      <c r="AH17" s="16">
+        <v>139</v>
+      </c>
+      <c r="AI17" s="20">
+        <v>103</v>
+      </c>
+      <c r="AJ17" s="20">
+        <v>69</v>
+      </c>
+      <c r="AK17" s="47">
         <v>54</v>
       </c>
-      <c r="X17" s="22">
-[...40 lines deleted...]
-      </c>
       <c r="AL17" s="29">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AM17" s="29">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="AN17" s="29">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="AO17" s="29">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="AP17" s="29">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="AQ17" s="29">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="AR17" s="29">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="AS17" s="29">
-        <v>72</v>
+        <v>149</v>
       </c>
       <c r="AT17" s="29">
-        <v>66</v>
+        <v>235</v>
       </c>
       <c r="AU17" s="29">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="AV17" s="19">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="AW17" s="44">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="AX17" s="29">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="AY17" s="29">
-        <v>69</v>
+        <v>131</v>
       </c>
       <c r="AZ17" s="29">
-        <v>93</v>
+        <v>153</v>
       </c>
       <c r="BA17" s="29">
-        <v>101</v>
+        <v>130</v>
+      </c>
+      <c r="BB17" s="29">
+        <v>96</v>
       </c>
       <c r="BH17" s="19"/>
       <c r="BI17" s="44"/>
     </row>
-    <row r="18" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="66" t="s">
-        <v>15</v>
-[...108 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="30"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="46"/>
+      <c r="Z18" s="16"/>
+      <c r="AA18" s="16"/>
+      <c r="AB18" s="16"/>
+      <c r="AC18" s="17"/>
+      <c r="AD18" s="17"/>
+      <c r="AE18" s="17"/>
+      <c r="AF18" s="17"/>
+      <c r="AG18" s="17"/>
+      <c r="AH18" s="16"/>
+      <c r="AI18" s="20"/>
+      <c r="AJ18" s="20"/>
+      <c r="AK18" s="47"/>
       <c r="AL18" s="29">
+        <v>237</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>148</v>
+      </c>
+      <c r="AN18" s="29">
         <v>111</v>
       </c>
-      <c r="AM18" s="29">
-[...4 lines deleted...]
-      </c>
       <c r="AO18" s="29">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AP18" s="29">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="AQ18" s="29">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="AR18" s="29">
-        <v>121</v>
+        <v>88</v>
       </c>
       <c r="AS18" s="29">
-        <v>149</v>
+        <v>124</v>
       </c>
       <c r="AT18" s="29">
-        <v>235</v>
+        <v>145</v>
       </c>
       <c r="AU18" s="29">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="AV18" s="19">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="AW18" s="44">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="AX18" s="29">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="AY18" s="29">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="AZ18" s="29">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="BA18" s="29">
-        <v>130</v>
+        <v>108</v>
+      </c>
+      <c r="BB18" s="29">
+        <v>98</v>
       </c>
       <c r="BH18" s="19"/>
       <c r="BI18" s="44"/>
     </row>
-    <row r="19" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
-        <v>27</v>
-[...36 lines deleted...]
-      <c r="AK19" s="47"/>
+        <v>16</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="22">
+        <v>72</v>
+      </c>
+      <c r="O19" s="21">
+        <v>98</v>
+      </c>
+      <c r="P19" s="21">
+        <v>52</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>70</v>
+      </c>
+      <c r="R19" s="21">
+        <v>59</v>
+      </c>
+      <c r="S19" s="21">
+        <v>72</v>
+      </c>
+      <c r="T19" s="22">
+        <v>56</v>
+      </c>
+      <c r="U19" s="22">
+        <v>95</v>
+      </c>
+      <c r="V19" s="22">
+        <v>95</v>
+      </c>
+      <c r="W19" s="30">
+        <v>112</v>
+      </c>
+      <c r="X19" s="22">
+        <v>108</v>
+      </c>
+      <c r="Y19" s="46">
+        <v>66</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>92</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>48</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>70</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>75</v>
+      </c>
+      <c r="AD19" s="17">
+        <v>75</v>
+      </c>
+      <c r="AE19" s="17">
+        <v>130</v>
+      </c>
+      <c r="AF19" s="17">
+        <v>111</v>
+      </c>
+      <c r="AG19" s="17">
+        <v>167</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>101</v>
+      </c>
+      <c r="AI19" s="20">
+        <v>115</v>
+      </c>
+      <c r="AJ19" s="20">
+        <v>106</v>
+      </c>
+      <c r="AK19" s="47">
+        <v>104</v>
+      </c>
       <c r="AL19" s="29">
-        <v>237</v>
+        <v>180</v>
       </c>
       <c r="AM19" s="29">
+        <v>136</v>
+      </c>
+      <c r="AN19" s="29">
+        <v>134</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>120</v>
+      </c>
+      <c r="AP19" s="29">
+        <v>92</v>
+      </c>
+      <c r="AQ19" s="29">
+        <v>139</v>
+      </c>
+      <c r="AR19" s="29">
         <v>148</v>
       </c>
-      <c r="AN19" s="29">
-[...13 lines deleted...]
-      </c>
       <c r="AS19" s="29">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="AT19" s="29">
-        <v>145</v>
+        <v>170</v>
       </c>
       <c r="AU19" s="29">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="AV19" s="19">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AW19" s="44">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="AX19" s="29">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="AY19" s="29">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="AZ19" s="29">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="BA19" s="29">
-        <v>108</v>
+        <v>121</v>
+      </c>
+      <c r="BB19" s="29">
+        <v>135</v>
       </c>
       <c r="BH19" s="19"/>
       <c r="BI19" s="44"/>
     </row>
-    <row r="20" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
-        <v>16</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>17</v>
+      </c>
+      <c r="B20" s="11">
+        <v>3379</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2859</v>
+      </c>
+      <c r="D20" s="12">
+        <v>2797</v>
+      </c>
+      <c r="E20" s="12">
+        <v>2455</v>
+      </c>
+      <c r="F20" s="12">
+        <v>2646</v>
+      </c>
+      <c r="G20" s="12">
+        <v>3330</v>
+      </c>
+      <c r="H20" s="13">
+        <v>3161</v>
+      </c>
+      <c r="I20" s="12">
+        <v>3419</v>
+      </c>
+      <c r="J20" s="14">
+        <v>3032</v>
+      </c>
+      <c r="K20" s="15">
+        <v>2665</v>
+      </c>
+      <c r="L20" s="14">
+        <v>2856</v>
+      </c>
+      <c r="M20" s="14">
+        <v>2676</v>
       </c>
       <c r="N20" s="22">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="O20" s="21">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="P20" s="21">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="Q20" s="21">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="R20" s="21">
+        <v>18</v>
+      </c>
+      <c r="S20" s="21">
+        <v>40</v>
+      </c>
+      <c r="T20" s="22">
+        <v>22</v>
+      </c>
+      <c r="U20" s="22">
+        <v>31</v>
+      </c>
+      <c r="V20" s="22">
+        <v>31</v>
+      </c>
+      <c r="W20" s="30">
+        <v>55</v>
+      </c>
+      <c r="X20" s="22">
+        <v>26</v>
+      </c>
+      <c r="Y20" s="46">
+        <v>17</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>34</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>19</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>35</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>38</v>
+      </c>
+      <c r="AD20" s="17">
+        <v>37</v>
+      </c>
+      <c r="AE20" s="17">
+        <v>44</v>
+      </c>
+      <c r="AF20" s="17">
+        <v>44</v>
+      </c>
+      <c r="AG20" s="17">
+        <v>32</v>
+      </c>
+      <c r="AH20" s="16">
+        <v>24</v>
+      </c>
+      <c r="AI20" s="20">
+        <v>56</v>
+      </c>
+      <c r="AJ20" s="20">
+        <v>57</v>
+      </c>
+      <c r="AK20" s="47">
+        <v>31</v>
+      </c>
+      <c r="AL20" s="29">
+        <v>94</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>54</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>31</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>28</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>49</v>
+      </c>
+      <c r="AQ20" s="29">
+        <v>61</v>
+      </c>
+      <c r="AR20" s="29">
+        <v>51</v>
+      </c>
+      <c r="AS20" s="29">
+        <v>61</v>
+      </c>
+      <c r="AT20" s="29">
+        <v>74</v>
+      </c>
+      <c r="AU20" s="29">
+        <v>69</v>
+      </c>
+      <c r="AV20" s="19">
+        <v>55</v>
+      </c>
+      <c r="AW20" s="44">
         <v>59</v>
       </c>
-      <c r="S20" s="21">
-[...91 lines deleted...]
-      </c>
       <c r="AX20" s="29">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="AY20" s="29">
-        <v>186</v>
+        <v>79</v>
       </c>
       <c r="AZ20" s="29">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="BA20" s="29">
-        <v>121</v>
+        <v>54</v>
+      </c>
+      <c r="BB20" s="29">
+        <v>50</v>
       </c>
       <c r="BH20" s="19"/>
       <c r="BI20" s="44"/>
     </row>
-    <row r="21" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="66" t="s">
-        <v>17</v>
-[...107 lines deleted...]
-        <v>31</v>
+        <v>28</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="46" t="s">
+        <v>13</v>
       </c>
       <c r="AL21" s="29">
+        <v>175</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>123</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>129</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>82</v>
+      </c>
+      <c r="AP21" s="29">
+        <v>102</v>
+      </c>
+      <c r="AQ21" s="29">
+        <v>98</v>
+      </c>
+      <c r="AR21" s="29">
         <v>94</v>
       </c>
-      <c r="AM21" s="29">
-[...16 lines deleted...]
-      </c>
       <c r="AS21" s="29">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="AT21" s="29">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="AU21" s="29">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="AV21" s="19">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="AW21" s="44">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="AX21" s="29">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="AY21" s="29">
-        <v>79</v>
+        <v>155</v>
       </c>
       <c r="AZ21" s="29">
-        <v>50</v>
+        <v>158</v>
       </c>
       <c r="BA21" s="29">
-        <v>54</v>
+        <v>107</v>
+      </c>
+      <c r="BB21" s="29">
+        <v>112</v>
       </c>
       <c r="BH21" s="19"/>
       <c r="BI21" s="44"/>
     </row>
-    <row r="22" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
-        <v>28</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="B22" s="11">
+        <v>1917</v>
+      </c>
+      <c r="C22" s="11">
+        <v>1707</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1818</v>
+      </c>
+      <c r="E22" s="12">
+        <v>1493</v>
+      </c>
+      <c r="F22" s="12">
+        <v>1662</v>
+      </c>
+      <c r="G22" s="12">
+        <v>2318</v>
+      </c>
+      <c r="H22" s="13">
+        <v>2287</v>
+      </c>
+      <c r="I22" s="12">
+        <v>2385</v>
+      </c>
+      <c r="J22" s="14">
+        <v>2064</v>
+      </c>
+      <c r="K22" s="15">
+        <v>1795</v>
+      </c>
+      <c r="L22" s="14">
+        <v>2017</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1730</v>
+      </c>
+      <c r="N22" s="22">
+        <v>142</v>
+      </c>
+      <c r="O22" s="21">
+        <v>148</v>
+      </c>
+      <c r="P22" s="21">
+        <v>118</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>148</v>
+      </c>
+      <c r="R22" s="21">
+        <v>122</v>
+      </c>
+      <c r="S22" s="21">
+        <v>118</v>
+      </c>
+      <c r="T22" s="22">
+        <v>104</v>
+      </c>
+      <c r="U22" s="22">
+        <v>121</v>
+      </c>
+      <c r="V22" s="22">
+        <v>166</v>
+      </c>
+      <c r="W22" s="30">
+        <v>145</v>
+      </c>
+      <c r="X22" s="22">
+        <v>201</v>
+      </c>
+      <c r="Y22" s="46">
+        <v>110</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>133</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>58</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>115</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>129</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>126</v>
+      </c>
+      <c r="AE22" s="17">
+        <v>126</v>
+      </c>
+      <c r="AF22" s="21">
+        <v>166</v>
+      </c>
+      <c r="AG22" s="21">
+        <v>244</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>160</v>
+      </c>
+      <c r="AI22" s="20">
+        <v>210</v>
+      </c>
+      <c r="AJ22" s="19">
+        <v>176</v>
+      </c>
+      <c r="AK22" s="44">
+        <v>190</v>
       </c>
       <c r="AL22" s="29">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AM22" s="29">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="AN22" s="29">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="AO22" s="29">
-        <v>82</v>
+        <v>145</v>
       </c>
       <c r="AP22" s="29">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="AQ22" s="29">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="AR22" s="29">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="AS22" s="29">
-        <v>90</v>
+        <v>126</v>
       </c>
       <c r="AT22" s="29">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="AU22" s="29">
-        <v>91</v>
+        <v>222</v>
       </c>
       <c r="AV22" s="19">
-        <v>78</v>
+        <v>190</v>
       </c>
       <c r="AW22" s="44">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="AX22" s="29">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="AY22" s="29">
+        <v>254</v>
+      </c>
+      <c r="AZ22" s="29">
+        <v>157</v>
+      </c>
+      <c r="BA22" s="29">
+        <v>134</v>
+      </c>
+      <c r="BB22" s="29">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="BH22" s="19"/>
       <c r="BI22" s="44"/>
     </row>
-    <row r="23" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...160 lines deleted...]
-      <c r="BI23" s="44"/>
+    <row r="23" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="87" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+      <c r="S23" s="87"/>
+      <c r="T23" s="87"/>
+      <c r="U23" s="87"/>
+      <c r="V23" s="87"/>
+      <c r="W23" s="87"/>
+      <c r="X23" s="87"/>
+      <c r="Y23" s="87"/>
+      <c r="Z23" s="87"/>
+      <c r="AA23" s="87"/>
+      <c r="AB23" s="87"/>
+      <c r="AC23" s="87"/>
+      <c r="AD23" s="87"/>
+      <c r="AE23" s="87"/>
+      <c r="AF23" s="87"/>
+      <c r="AG23" s="87"/>
+      <c r="AH23" s="87"/>
+      <c r="AI23" s="87"/>
+      <c r="AJ23" s="87"/>
+      <c r="AK23" s="87"/>
+      <c r="AL23" s="87"/>
+      <c r="AM23" s="87"/>
+      <c r="AN23" s="87"/>
+      <c r="AO23" s="87"/>
+      <c r="AP23" s="87"/>
+      <c r="AQ23" s="87"/>
+      <c r="AR23" s="87"/>
+      <c r="AS23" s="87"/>
+      <c r="AT23" s="87"/>
+      <c r="AU23" s="87"/>
+      <c r="AV23" s="87"/>
+      <c r="AW23" s="87"/>
+      <c r="AX23" s="87"/>
+      <c r="AY23" s="87"/>
+      <c r="AZ23" s="87"/>
+      <c r="BA23" s="87"/>
+      <c r="BB23" s="87"/>
+      <c r="BC23" s="87"/>
+      <c r="BD23" s="87"/>
+      <c r="BE23" s="87"/>
+      <c r="BF23" s="87"/>
+      <c r="BG23" s="87"/>
+      <c r="BH23" s="87"/>
+      <c r="BI23" s="87"/>
     </row>
-    <row r="24" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...62 lines deleted...]
-      <c r="BI24" s="84"/>
+    <row r="24" spans="1:61" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="23">
+        <v>2669</v>
+      </c>
+      <c r="C24" s="23">
+        <v>2081</v>
+      </c>
+      <c r="D24" s="24">
+        <v>1758</v>
+      </c>
+      <c r="E24" s="24">
+        <v>1363</v>
+      </c>
+      <c r="F24" s="24">
+        <v>1274</v>
+      </c>
+      <c r="G24" s="24">
+        <v>1485</v>
+      </c>
+      <c r="H24" s="25">
+        <v>1635</v>
+      </c>
+      <c r="I24" s="24">
+        <v>1768</v>
+      </c>
+      <c r="J24" s="26">
+        <v>1423</v>
+      </c>
+      <c r="K24" s="27">
+        <v>1388</v>
+      </c>
+      <c r="L24" s="26">
+        <v>1517</v>
+      </c>
+      <c r="M24" s="26">
+        <v>1521</v>
+      </c>
+      <c r="N24" s="22">
+        <v>623</v>
+      </c>
+      <c r="O24" s="21">
+        <v>764</v>
+      </c>
+      <c r="P24" s="21">
+        <v>566</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>757</v>
+      </c>
+      <c r="R24" s="21">
+        <v>674</v>
+      </c>
+      <c r="S24" s="21">
+        <v>780</v>
+      </c>
+      <c r="T24" s="22">
+        <v>810</v>
+      </c>
+      <c r="U24" s="22">
+        <v>866</v>
+      </c>
+      <c r="V24" s="22">
+        <v>998</v>
+      </c>
+      <c r="W24" s="49">
+        <v>1168</v>
+      </c>
+      <c r="X24" s="22">
+        <v>1275</v>
+      </c>
+      <c r="Y24" s="46">
+        <v>801</v>
+      </c>
+      <c r="Z24" s="16">
+        <v>902</v>
+      </c>
+      <c r="AA24" s="16">
+        <v>525</v>
+      </c>
+      <c r="AB24" s="16">
+        <v>718</v>
+      </c>
+      <c r="AC24" s="17">
+        <v>891</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>871</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>1210</v>
+      </c>
+      <c r="AF24" s="17">
+        <v>1387</v>
+      </c>
+      <c r="AG24" s="17">
+        <v>1546</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>1039</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>1383</v>
+      </c>
+      <c r="AJ24" s="20">
+        <v>973</v>
+      </c>
+      <c r="AK24" s="47">
+        <v>1281</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>1911</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>1692</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>1275</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>1490</v>
+      </c>
+      <c r="AP24" s="29">
+        <v>1527</v>
+      </c>
+      <c r="AQ24" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AR24" s="29">
+        <v>1825</v>
+      </c>
+      <c r="AS24" s="29">
+        <v>2003</v>
+      </c>
+      <c r="AT24" s="29">
+        <v>1928</v>
+      </c>
+      <c r="AU24" s="29">
+        <v>1634</v>
+      </c>
+      <c r="AV24" s="19">
+        <v>1419</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>1324</v>
+      </c>
+      <c r="AX24" s="29">
+        <v>1769</v>
+      </c>
+      <c r="AY24" s="29">
+        <v>1667</v>
+      </c>
+      <c r="AZ24" s="29">
+        <v>1668</v>
+      </c>
+      <c r="BA24" s="29">
+        <v>1437</v>
+      </c>
+      <c r="BB24" s="29">
+        <v>1516</v>
+      </c>
+      <c r="BC24" s="29"/>
+      <c r="BD24" s="29"/>
+      <c r="BE24" s="29"/>
+      <c r="BF24" s="29"/>
+      <c r="BG24" s="29"/>
+      <c r="BH24" s="19"/>
+      <c r="BI24" s="44"/>
     </row>
-    <row r="25" spans="1:61" s="38" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>1521</v>
+    <row r="25" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="11">
+        <v>2972</v>
+      </c>
+      <c r="C25" s="11">
+        <v>2503</v>
+      </c>
+      <c r="D25" s="12">
+        <v>2357</v>
+      </c>
+      <c r="E25" s="12">
+        <v>2260</v>
+      </c>
+      <c r="F25" s="12">
+        <v>2344</v>
+      </c>
+      <c r="G25" s="12">
+        <v>2639</v>
+      </c>
+      <c r="H25" s="13">
+        <v>2671</v>
+      </c>
+      <c r="I25" s="12">
+        <v>2939</v>
+      </c>
+      <c r="J25" s="14">
+        <v>2104</v>
+      </c>
+      <c r="K25" s="15">
+        <v>1955</v>
+      </c>
+      <c r="L25" s="14">
+        <v>2050</v>
+      </c>
+      <c r="M25" s="14">
+        <v>2020</v>
       </c>
       <c r="N25" s="22">
-        <v>623</v>
+        <v>510</v>
       </c>
       <c r="O25" s="21">
-        <v>764</v>
+        <v>615</v>
       </c>
       <c r="P25" s="21">
-        <v>566</v>
+        <v>466</v>
       </c>
       <c r="Q25" s="21">
-        <v>757</v>
+        <v>625</v>
       </c>
       <c r="R25" s="21">
+        <v>589</v>
+      </c>
+      <c r="S25" s="21">
         <v>674</v>
       </c>
-      <c r="S25" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="T25" s="22">
-        <v>810</v>
+        <v>704</v>
       </c>
       <c r="U25" s="22">
-        <v>866</v>
+        <v>729</v>
       </c>
       <c r="V25" s="22">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>893</v>
+      </c>
+      <c r="W25" s="30">
+        <v>1049</v>
       </c>
       <c r="X25" s="22">
-        <v>1275</v>
+        <v>1158</v>
       </c>
       <c r="Y25" s="46">
-        <v>801</v>
+        <v>706</v>
       </c>
       <c r="Z25" s="16">
-        <v>902</v>
+        <v>785</v>
       </c>
       <c r="AA25" s="16">
-        <v>525</v>
+        <v>455</v>
       </c>
       <c r="AB25" s="16">
-        <v>718</v>
+        <v>620</v>
       </c>
       <c r="AC25" s="17">
-        <v>891</v>
+        <v>770</v>
       </c>
       <c r="AD25" s="17">
+        <v>740</v>
+      </c>
+      <c r="AE25" s="17">
+        <v>1034</v>
+      </c>
+      <c r="AF25" s="17">
+        <v>1151</v>
+      </c>
+      <c r="AG25" s="17">
+        <v>1338</v>
+      </c>
+      <c r="AH25" s="17">
         <v>871</v>
       </c>
-      <c r="AE25" s="17">
-[...10 lines deleted...]
-      </c>
       <c r="AI25" s="20">
-        <v>1383</v>
+        <v>1171</v>
       </c>
       <c r="AJ25" s="20">
-        <v>973</v>
+        <v>776</v>
       </c>
       <c r="AK25" s="47">
-        <v>1281</v>
+        <v>1111</v>
       </c>
       <c r="AL25" s="29">
-        <v>1911</v>
+        <v>1692</v>
       </c>
       <c r="AM25" s="29">
-        <v>1692</v>
+        <v>1428</v>
       </c>
       <c r="AN25" s="29">
-        <v>1275</v>
+        <v>1076</v>
       </c>
       <c r="AO25" s="29">
-        <v>1490</v>
+        <v>1242</v>
       </c>
       <c r="AP25" s="29">
-        <v>1527</v>
+        <v>1295</v>
       </c>
       <c r="AQ25" s="29">
-        <v>1546</v>
+        <v>1364</v>
       </c>
       <c r="AR25" s="29">
-        <v>1825</v>
+        <v>1590</v>
       </c>
       <c r="AS25" s="29">
-        <v>2003</v>
+        <v>1693</v>
       </c>
       <c r="AT25" s="29">
-        <v>1928</v>
+        <v>1683</v>
       </c>
       <c r="AU25" s="29">
-        <v>1634</v>
+        <v>1405</v>
       </c>
       <c r="AV25" s="19">
-        <v>1419</v>
+        <v>1221</v>
       </c>
       <c r="AW25" s="44">
-        <v>1324</v>
+        <v>1053</v>
       </c>
       <c r="AX25" s="29">
-        <v>1769</v>
+        <v>1497</v>
       </c>
       <c r="AY25" s="29">
-        <v>1667</v>
+        <v>1376</v>
       </c>
       <c r="AZ25" s="29">
-        <v>1668</v>
+        <v>1428</v>
       </c>
       <c r="BA25" s="29">
-        <v>1437</v>
-[...6 lines deleted...]
-      <c r="BG25" s="29"/>
+        <v>1205</v>
+      </c>
+      <c r="BB25" s="29">
+        <v>1252</v>
+      </c>
       <c r="BH25" s="19"/>
       <c r="BI25" s="44"/>
     </row>
-    <row r="26" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B26" s="11">
-        <v>2972</v>
+        <v>1808</v>
       </c>
       <c r="C26" s="11">
-        <v>2503</v>
+        <v>1610</v>
       </c>
       <c r="D26" s="12">
-        <v>2357</v>
+        <v>1676</v>
       </c>
       <c r="E26" s="12">
-        <v>2260</v>
+        <v>1450</v>
       </c>
       <c r="F26" s="12">
-        <v>2344</v>
+        <v>1584</v>
       </c>
       <c r="G26" s="12">
-        <v>2639</v>
+        <v>1917</v>
       </c>
       <c r="H26" s="13">
-        <v>2671</v>
+        <v>1996</v>
       </c>
       <c r="I26" s="12">
-        <v>2939</v>
+        <v>2277</v>
       </c>
       <c r="J26" s="14">
-        <v>2104</v>
+        <v>1871</v>
       </c>
       <c r="K26" s="15">
-        <v>1955</v>
+        <v>1339</v>
       </c>
       <c r="L26" s="14">
-        <v>2050</v>
+        <v>1535</v>
       </c>
       <c r="M26" s="14">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>1476</v>
+      </c>
+      <c r="N26" s="21">
+        <v>25</v>
       </c>
       <c r="O26" s="21">
-        <v>615</v>
+        <v>35</v>
       </c>
       <c r="P26" s="21">
-        <v>466</v>
+        <v>33</v>
       </c>
       <c r="Q26" s="21">
-        <v>625</v>
+        <v>36</v>
       </c>
       <c r="R26" s="21">
-        <v>589</v>
+        <v>15</v>
       </c>
       <c r="S26" s="21">
-        <v>674</v>
+        <v>30</v>
       </c>
       <c r="T26" s="22">
-        <v>704</v>
+        <v>24</v>
       </c>
       <c r="U26" s="22">
-        <v>729</v>
+        <v>30</v>
       </c>
       <c r="V26" s="22">
-        <v>893</v>
+        <v>29</v>
       </c>
       <c r="W26" s="30">
-        <v>1049</v>
+        <v>29</v>
       </c>
       <c r="X26" s="22">
-        <v>1158</v>
+        <v>28</v>
       </c>
       <c r="Y26" s="46">
-        <v>706</v>
+        <v>33</v>
       </c>
       <c r="Z26" s="16">
-        <v>785</v>
+        <v>27</v>
       </c>
       <c r="AA26" s="16">
-        <v>455</v>
+        <v>15</v>
       </c>
       <c r="AB26" s="16">
-        <v>620</v>
+        <v>24</v>
       </c>
       <c r="AC26" s="17">
-        <v>770</v>
+        <v>37</v>
       </c>
       <c r="AD26" s="17">
-        <v>740</v>
+        <v>26</v>
       </c>
       <c r="AE26" s="17">
-        <v>1034</v>
+        <v>47</v>
       </c>
       <c r="AF26" s="17">
-        <v>1151</v>
+        <v>50</v>
       </c>
       <c r="AG26" s="17">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>46</v>
+      </c>
+      <c r="AH26" s="18">
+        <v>41</v>
       </c>
       <c r="AI26" s="20">
-        <v>1171</v>
+        <v>53</v>
       </c>
       <c r="AJ26" s="20">
-        <v>776</v>
+        <v>42</v>
       </c>
       <c r="AK26" s="47">
-        <v>1111</v>
+        <v>24</v>
       </c>
       <c r="AL26" s="29">
-        <v>1692</v>
+        <v>39</v>
       </c>
       <c r="AM26" s="29">
-        <v>1428</v>
+        <v>33</v>
       </c>
       <c r="AN26" s="29">
-        <v>1076</v>
+        <v>41</v>
       </c>
       <c r="AO26" s="29">
-        <v>1242</v>
+        <v>58</v>
       </c>
       <c r="AP26" s="29">
-        <v>1295</v>
+        <v>59</v>
       </c>
       <c r="AQ26" s="29">
-        <v>1364</v>
+        <v>46</v>
       </c>
       <c r="AR26" s="29">
-        <v>1590</v>
+        <v>39</v>
       </c>
       <c r="AS26" s="29">
-        <v>1693</v>
+        <v>53</v>
       </c>
       <c r="AT26" s="29">
-        <v>1683</v>
+        <v>44</v>
       </c>
       <c r="AU26" s="29">
-        <v>1405</v>
+        <v>53</v>
       </c>
       <c r="AV26" s="19">
-        <v>1221</v>
+        <v>41</v>
       </c>
       <c r="AW26" s="44">
-        <v>1053</v>
+        <v>40</v>
       </c>
       <c r="AX26" s="29">
-        <v>1497</v>
+        <v>30</v>
       </c>
       <c r="AY26" s="29">
-        <v>1376</v>
+        <v>68</v>
       </c>
       <c r="AZ26" s="29">
-        <v>1428</v>
+        <v>54</v>
       </c>
       <c r="BA26" s="29">
-        <v>1205</v>
+        <v>46</v>
+      </c>
+      <c r="BB26" s="29">
+        <v>56</v>
       </c>
       <c r="BH26" s="19"/>
       <c r="BI26" s="44"/>
     </row>
-    <row r="27" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B27" s="11">
-        <v>1808</v>
+        <v>1180</v>
       </c>
       <c r="C27" s="11">
-        <v>1610</v>
+        <v>1008</v>
       </c>
       <c r="D27" s="12">
-        <v>1676</v>
+        <v>1037</v>
       </c>
       <c r="E27" s="12">
-        <v>1450</v>
+        <v>950</v>
       </c>
       <c r="F27" s="12">
-        <v>1584</v>
+        <v>868</v>
       </c>
       <c r="G27" s="12">
-        <v>1917</v>
+        <v>1238</v>
       </c>
       <c r="H27" s="13">
-        <v>1996</v>
+        <v>1242</v>
       </c>
       <c r="I27" s="12">
-        <v>2277</v>
+        <v>1478</v>
       </c>
       <c r="J27" s="14">
-        <v>1871</v>
+        <v>1191</v>
       </c>
       <c r="K27" s="15">
-        <v>1339</v>
+        <v>968</v>
       </c>
       <c r="L27" s="14">
-        <v>1535</v>
+        <v>1110</v>
       </c>
       <c r="M27" s="14">
-        <v>1476</v>
+        <v>1030</v>
       </c>
       <c r="N27" s="21">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="O27" s="21">
-        <v>35</v>
+        <v>106</v>
       </c>
       <c r="P27" s="21">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="Q27" s="21">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="R27" s="21">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="S27" s="21">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="T27" s="22">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="U27" s="22">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="V27" s="22">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="W27" s="30">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="X27" s="22">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="Y27" s="46">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="Z27" s="16">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="AA27" s="16">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="AB27" s="16">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="AC27" s="17">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="AD27" s="17">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="AE27" s="17">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="AF27" s="17">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="AG27" s="17">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>139</v>
+      </c>
+      <c r="AH27" s="17">
+        <v>108</v>
       </c>
       <c r="AI27" s="20">
-        <v>53</v>
+        <v>139</v>
       </c>
       <c r="AJ27" s="20">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="AK27" s="47">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="AL27" s="29">
-        <v>39</v>
+        <v>137</v>
       </c>
       <c r="AM27" s="29">
-        <v>33</v>
+        <v>185</v>
       </c>
       <c r="AN27" s="29">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="AO27" s="29">
-        <v>58</v>
+        <v>158</v>
       </c>
       <c r="AP27" s="29">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="AQ27" s="29">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="AR27" s="29">
-        <v>39</v>
+        <v>156</v>
       </c>
       <c r="AS27" s="29">
-        <v>53</v>
+        <v>191</v>
       </c>
       <c r="AT27" s="29">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="AU27" s="29">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="AV27" s="19">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="AW27" s="44">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="AX27" s="29">
-        <v>30</v>
+        <v>199</v>
       </c>
       <c r="AY27" s="29">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="AZ27" s="29">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="BA27" s="29">
-        <v>46</v>
+        <v>135</v>
+      </c>
+      <c r="BB27" s="29">
+        <v>179</v>
       </c>
       <c r="BH27" s="19"/>
       <c r="BI27" s="44"/>
     </row>
-    <row r="28" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>22</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>28</v>
+      </c>
+      <c r="AN28" s="29">
         <v>21</v>
       </c>
-      <c r="B28" s="11">
-[...115 lines deleted...]
-      </c>
       <c r="AO28" s="29">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="AP28" s="29">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="AQ28" s="29">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="AR28" s="29">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="AS28" s="29">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="AT28" s="29">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="AU28" s="29">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="AV28" s="19">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="AW28" s="44">
-        <v>189</v>
+        <v>23</v>
       </c>
       <c r="AX28" s="29">
-        <v>199</v>
+        <v>27</v>
       </c>
       <c r="AY28" s="29">
-        <v>154</v>
+        <v>26</v>
       </c>
       <c r="AZ28" s="29">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="BA28" s="29">
-        <v>135</v>
+        <v>30</v>
+      </c>
+      <c r="BB28" s="29">
+        <v>14</v>
       </c>
       <c r="BH28" s="19"/>
       <c r="BI28" s="44"/>
     </row>
-    <row r="29" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
-        <v>27</v>
-[...82 lines deleted...]
-      <c r="AK29" s="60" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="11">
+        <v>8771</v>
+      </c>
+      <c r="C29" s="11">
+        <v>6136</v>
+      </c>
+      <c r="D29" s="12">
+        <v>4960</v>
+      </c>
+      <c r="E29" s="12">
+        <v>4483</v>
+      </c>
+      <c r="F29" s="12">
+        <v>4168</v>
+      </c>
+      <c r="G29" s="12">
+        <v>4454</v>
+      </c>
+      <c r="H29" s="13">
+        <v>6036</v>
+      </c>
+      <c r="I29" s="12">
+        <v>6275</v>
+      </c>
+      <c r="J29" s="14">
+        <v>4437</v>
+      </c>
+      <c r="K29" s="15">
+        <v>4212</v>
+      </c>
+      <c r="L29" s="14">
+        <v>4124</v>
+      </c>
+      <c r="M29" s="14">
+        <v>4584</v>
+      </c>
+      <c r="N29" s="21">
+        <v>9</v>
+      </c>
+      <c r="O29" s="21">
+        <v>8</v>
+      </c>
+      <c r="P29" s="21">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>7</v>
+      </c>
+      <c r="R29" s="21">
+        <v>8</v>
+      </c>
+      <c r="S29" s="21">
+        <v>4</v>
+      </c>
+      <c r="T29" s="22">
+        <v>10</v>
+      </c>
+      <c r="U29" s="22">
+        <v>12</v>
+      </c>
+      <c r="V29" s="22">
+        <v>15</v>
+      </c>
+      <c r="W29" s="30">
+        <v>13</v>
+      </c>
+      <c r="X29" s="22">
+        <v>12</v>
+      </c>
+      <c r="Y29" s="46">
+        <v>7</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>7</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>14</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>12</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>19</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>14</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>19</v>
+      </c>
+      <c r="AI29" s="20">
+        <v>20</v>
+      </c>
+      <c r="AJ29" s="19">
+        <v>20</v>
+      </c>
+      <c r="AK29" s="44">
         <v>13</v>
       </c>
       <c r="AL29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>18</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>9</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>14</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>16</v>
+      </c>
+      <c r="AR29" s="29">
+        <v>21</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>32</v>
+      </c>
+      <c r="AT29" s="29">
         <v>22</v>
       </c>
-      <c r="AM29" s="29">
-[...2 lines deleted...]
-      <c r="AN29" s="29">
+      <c r="AU29" s="29">
+        <v>20</v>
+      </c>
+      <c r="AV29" s="19">
         <v>21</v>
       </c>
-      <c r="AO29" s="29">
-[...2 lines deleted...]
-      <c r="AP29" s="29">
+      <c r="AW29" s="44">
+        <v>19</v>
+      </c>
+      <c r="AX29" s="29">
         <v>16</v>
       </c>
-      <c r="AQ29" s="29">
-[...2 lines deleted...]
-      <c r="AR29" s="29">
+      <c r="AY29" s="29">
+        <v>43</v>
+      </c>
+      <c r="AZ29" s="29">
         <v>19</v>
       </c>
-      <c r="AS29" s="29">
-[...22 lines deleted...]
-      </c>
       <c r="BA29" s="29">
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="BB29" s="29">
+        <v>15</v>
       </c>
       <c r="BH29" s="19"/>
       <c r="BI29" s="44"/>
     </row>
-    <row r="30" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="66" t="s">
+    <row r="30" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="87"/>
+      <c r="B30" s="87"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="87"/>
+      <c r="Q30" s="87"/>
+      <c r="R30" s="87"/>
+      <c r="S30" s="87"/>
+      <c r="T30" s="87"/>
+      <c r="U30" s="87"/>
+      <c r="V30" s="87"/>
+      <c r="W30" s="87"/>
+      <c r="X30" s="87"/>
+      <c r="Y30" s="87"/>
+      <c r="Z30" s="87"/>
+      <c r="AA30" s="87"/>
+      <c r="AB30" s="87"/>
+      <c r="AC30" s="87"/>
+      <c r="AD30" s="87"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AL30" s="87"/>
+      <c r="AM30" s="87"/>
+      <c r="AN30" s="87"/>
+      <c r="AO30" s="87"/>
+      <c r="AP30" s="87"/>
+      <c r="AQ30" s="87"/>
+      <c r="AR30" s="87"/>
+      <c r="AS30" s="87"/>
+      <c r="AT30" s="87"/>
+      <c r="AU30" s="87"/>
+      <c r="AV30" s="87"/>
+      <c r="AW30" s="87"/>
+      <c r="AX30" s="87"/>
+      <c r="AY30" s="87"/>
+      <c r="AZ30" s="87"/>
+      <c r="BA30" s="87"/>
+      <c r="BB30" s="87"/>
+      <c r="BC30" s="87"/>
+      <c r="BD30" s="87"/>
+      <c r="BE30" s="87"/>
+      <c r="BF30" s="87"/>
+      <c r="BG30" s="87"/>
+      <c r="BH30" s="87"/>
+      <c r="BI30" s="88"/>
+    </row>
+    <row r="31" spans="1:61" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="J31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="22">
+        <v>448</v>
+      </c>
+      <c r="O31" s="21">
+        <v>512</v>
+      </c>
+      <c r="P31" s="21">
+        <v>397</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>510</v>
+      </c>
+      <c r="R31" s="21">
+        <v>404</v>
+      </c>
+      <c r="S31" s="21">
+        <v>499</v>
+      </c>
+      <c r="T31" s="22">
+        <v>396</v>
+      </c>
+      <c r="U31" s="22">
+        <v>452</v>
+      </c>
+      <c r="V31" s="22">
+        <v>538</v>
+      </c>
+      <c r="W31" s="30">
+        <v>641</v>
+      </c>
+      <c r="X31" s="22">
+        <v>651</v>
+      </c>
+      <c r="Y31" s="46">
+        <v>375</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>524</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>261</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>433</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>474</v>
+      </c>
+      <c r="AD31" s="17">
+        <v>534</v>
+      </c>
+      <c r="AE31" s="17">
+        <v>613</v>
+      </c>
+      <c r="AF31" s="17">
+        <v>646</v>
+      </c>
+      <c r="AG31" s="17">
+        <v>932</v>
+      </c>
+      <c r="AH31" s="16">
+        <v>635</v>
+      </c>
+      <c r="AI31" s="20">
+        <v>793</v>
+      </c>
+      <c r="AJ31" s="20">
+        <v>599</v>
+      </c>
+      <c r="AK31" s="47">
+        <v>627</v>
+      </c>
+      <c r="AL31" s="29">
+        <v>1303</v>
+      </c>
+      <c r="AM31" s="29">
+        <v>1012</v>
+      </c>
+      <c r="AN31" s="29">
+        <v>784</v>
+      </c>
+      <c r="AO31" s="29">
+        <v>846</v>
+      </c>
+      <c r="AP31" s="29">
+        <v>730</v>
+      </c>
+      <c r="AQ31" s="29">
+        <v>861</v>
+      </c>
+      <c r="AR31" s="29">
+        <v>869</v>
+      </c>
+      <c r="AS31" s="29">
+        <v>848</v>
+      </c>
+      <c r="AT31" s="29">
+        <v>1071</v>
+      </c>
+      <c r="AU31" s="29">
+        <v>957</v>
+      </c>
+      <c r="AV31" s="19">
+        <v>787</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>752</v>
+      </c>
+      <c r="AX31" s="29">
+        <v>977</v>
+      </c>
+      <c r="AY31" s="29">
+        <v>1254</v>
+      </c>
+      <c r="AZ31" s="29">
+        <v>1195</v>
+      </c>
+      <c r="BA31" s="29">
+        <v>922</v>
+      </c>
+      <c r="BB31" s="29">
+        <v>884</v>
+      </c>
+      <c r="BC31" s="29"/>
+      <c r="BD31" s="29"/>
+      <c r="BE31" s="29"/>
+      <c r="BF31" s="29"/>
+      <c r="BG31" s="29"/>
+      <c r="BH31" s="19"/>
+      <c r="BI31" s="44"/>
+    </row>
+    <row r="32" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="11">
+        <v>3110</v>
+      </c>
+      <c r="C32" s="11">
+        <v>3180</v>
+      </c>
+      <c r="D32" s="12">
+        <v>2762</v>
+      </c>
+      <c r="E32" s="12">
+        <v>2717</v>
+      </c>
+      <c r="F32" s="12">
+        <v>2595</v>
+      </c>
+      <c r="G32" s="12">
+        <v>2883</v>
+      </c>
+      <c r="H32" s="13">
+        <v>2849</v>
+      </c>
+      <c r="I32" s="12">
+        <v>3422</v>
+      </c>
+      <c r="J32" s="14">
+        <v>3045</v>
+      </c>
+      <c r="K32" s="15">
+        <v>2459</v>
+      </c>
+      <c r="L32" s="14">
+        <v>2654</v>
+      </c>
+      <c r="M32" s="14">
+        <v>2396</v>
+      </c>
+      <c r="N32" s="22">
+        <v>24</v>
+      </c>
+      <c r="O32" s="21">
+        <v>49</v>
+      </c>
+      <c r="P32" s="21">
+        <v>45</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>61</v>
+      </c>
+      <c r="R32" s="21">
+        <v>36</v>
+      </c>
+      <c r="S32" s="21">
+        <v>44</v>
+      </c>
+      <c r="T32" s="22">
+        <v>31</v>
+      </c>
+      <c r="U32" s="22">
+        <v>36</v>
+      </c>
+      <c r="V32" s="22">
+        <v>37</v>
+      </c>
+      <c r="W32" s="30">
+        <v>78</v>
+      </c>
+      <c r="X32" s="22">
+        <v>53</v>
+      </c>
+      <c r="Y32" s="46">
+        <v>21</v>
+      </c>
+      <c r="Z32" s="16">
+        <v>41</v>
+      </c>
+      <c r="AA32" s="16">
+        <v>19</v>
+      </c>
+      <c r="AB32" s="16">
+        <v>44</v>
+      </c>
+      <c r="AC32" s="17">
+        <v>49</v>
+      </c>
+      <c r="AD32" s="17">
+        <v>53</v>
+      </c>
+      <c r="AE32" s="17">
+        <v>37</v>
+      </c>
+      <c r="AF32" s="17">
+        <v>36</v>
+      </c>
+      <c r="AG32" s="17">
+        <v>77</v>
+      </c>
+      <c r="AH32" s="16">
+        <v>45</v>
+      </c>
+      <c r="AI32" s="20">
+        <v>96</v>
+      </c>
+      <c r="AJ32" s="20">
+        <v>37</v>
+      </c>
+      <c r="AK32" s="47">
+        <v>45</v>
+      </c>
+      <c r="AL32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="2"/>
+      <c r="BD32" s="2"/>
+      <c r="BE32" s="2"/>
+      <c r="BF32" s="2"/>
+      <c r="BG32" s="2"/>
+      <c r="BH32" s="4"/>
+      <c r="BI32" s="61"/>
+    </row>
+    <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="11">
+        <v>12721</v>
+      </c>
+      <c r="C33" s="11">
+        <v>11095</v>
+      </c>
+      <c r="D33" s="12">
+        <v>9617</v>
+      </c>
+      <c r="E33" s="12">
+        <v>7946</v>
+      </c>
+      <c r="F33" s="12">
+        <v>9264</v>
+      </c>
+      <c r="G33" s="12">
+        <v>11411</v>
+      </c>
+      <c r="H33" s="13">
+        <v>11621</v>
+      </c>
+      <c r="I33" s="12">
+        <v>13711</v>
+      </c>
+      <c r="J33" s="14">
+        <v>10824</v>
+      </c>
+      <c r="K33" s="15">
+        <v>10689</v>
+      </c>
+      <c r="L33" s="14">
+        <v>11189</v>
+      </c>
+      <c r="M33" s="14">
+        <v>10927</v>
+      </c>
+      <c r="N33" s="22">
+        <v>26</v>
+      </c>
+      <c r="O33" s="21">
+        <v>25</v>
+      </c>
+      <c r="P33" s="21">
+        <v>21</v>
+      </c>
+      <c r="Q33" s="21">
+        <v>26</v>
+      </c>
+      <c r="R33" s="21">
+        <v>27</v>
+      </c>
+      <c r="S33" s="21">
+        <v>28</v>
+      </c>
+      <c r="T33" s="22">
+        <v>32</v>
+      </c>
+      <c r="U33" s="22">
+        <v>31</v>
+      </c>
+      <c r="V33" s="22">
+        <v>23</v>
+      </c>
+      <c r="W33" s="30">
+        <v>33</v>
+      </c>
+      <c r="X33" s="22">
+        <v>24</v>
+      </c>
+      <c r="Y33" s="46">
         <v>16</v>
       </c>
-      <c r="B30" s="11">
-[...53 lines deleted...]
-      <c r="T30" s="22">
+      <c r="Z33" s="16">
+        <v>35</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>20</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>22</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>29</v>
+      </c>
+      <c r="AD33" s="17">
+        <v>27</v>
+      </c>
+      <c r="AE33" s="17">
+        <v>17</v>
+      </c>
+      <c r="AF33" s="17">
+        <v>50</v>
+      </c>
+      <c r="AG33" s="17">
+        <v>38</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>31</v>
+      </c>
+      <c r="AI33" s="20">
+        <v>33</v>
+      </c>
+      <c r="AJ33" s="20">
+        <v>24</v>
+      </c>
+      <c r="AK33" s="47">
+        <v>34</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>59</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>42</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>42</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>50</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>48</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>43</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>48</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>30</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>71</v>
+      </c>
+      <c r="AU33" s="29">
+        <v>45</v>
+      </c>
+      <c r="AV33" s="19">
+        <v>54</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>60</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>33</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>71</v>
+      </c>
+      <c r="AZ33" s="2">
+        <v>72</v>
+      </c>
+      <c r="BA33" s="29">
+        <v>64</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>71</v>
+      </c>
+      <c r="BH33" s="19"/>
+      <c r="BI33" s="44"/>
+    </row>
+    <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="11">
+        <v>10658</v>
+      </c>
+      <c r="C34" s="11">
+        <v>9578</v>
+      </c>
+      <c r="D34" s="12">
+        <v>9535</v>
+      </c>
+      <c r="E34" s="12">
+        <v>7866</v>
+      </c>
+      <c r="F34" s="12">
+        <v>9085</v>
+      </c>
+      <c r="G34" s="12">
+        <v>10593</v>
+      </c>
+      <c r="H34" s="13">
+        <v>10299</v>
+      </c>
+      <c r="I34" s="12">
+        <v>12149</v>
+      </c>
+      <c r="J34" s="14">
+        <v>9562</v>
+      </c>
+      <c r="K34" s="15">
+        <v>8402</v>
+      </c>
+      <c r="L34" s="14">
+        <v>9756</v>
+      </c>
+      <c r="M34" s="14">
+        <v>9686</v>
+      </c>
+      <c r="N34" s="21">
+        <v>46</v>
+      </c>
+      <c r="O34" s="21">
+        <v>44</v>
+      </c>
+      <c r="P34" s="21">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>42</v>
+      </c>
+      <c r="R34" s="21">
+        <v>33</v>
+      </c>
+      <c r="S34" s="21">
+        <v>38</v>
+      </c>
+      <c r="T34" s="22">
+        <v>18</v>
+      </c>
+      <c r="U34" s="22">
         <v>10</v>
       </c>
-      <c r="U30" s="22">
-[...29 lines deleted...]
-      <c r="AE30" s="17">
+      <c r="V34" s="22">
         <v>19</v>
       </c>
-      <c r="AF30" s="21">
-[...345 lines deleted...]
-      <c r="O33" s="21">
+      <c r="W34" s="30">
+        <v>54</v>
+      </c>
+      <c r="X34" s="22">
+        <v>48</v>
+      </c>
+      <c r="Y34" s="46">
+        <v>27</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>61</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>30</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>36</v>
+      </c>
+      <c r="AC34" s="17">
+        <v>33</v>
+      </c>
+      <c r="AD34" s="17">
+        <v>61</v>
+      </c>
+      <c r="AE34" s="17">
+        <v>47</v>
+      </c>
+      <c r="AF34" s="17">
         <v>49</v>
       </c>
-      <c r="P33" s="21">
-[...2 lines deleted...]
-      <c r="Q33" s="21">
+      <c r="AG34" s="17">
+        <v>73</v>
+      </c>
+      <c r="AH34" s="16">
+        <v>28</v>
+      </c>
+      <c r="AI34" s="20">
+        <v>68</v>
+      </c>
+      <c r="AJ34" s="20">
+        <v>59</v>
+      </c>
+      <c r="AK34" s="47">
+        <v>54</v>
+      </c>
+      <c r="AL34" s="29">
+        <v>105</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>80</v>
+      </c>
+      <c r="AN34" s="29">
         <v>61</v>
       </c>
-      <c r="R33" s="21">
-[...210 lines deleted...]
-      <c r="AF34" s="17">
+      <c r="AO34" s="29">
+        <v>99</v>
+      </c>
+      <c r="AP34" s="29">
+        <v>52</v>
+      </c>
+      <c r="AQ34" s="29">
+        <v>79</v>
+      </c>
+      <c r="AR34" s="29">
+        <v>80</v>
+      </c>
+      <c r="AS34" s="29">
+        <v>51</v>
+      </c>
+      <c r="AT34" s="29">
         <v>50</v>
       </c>
-      <c r="AG34" s="17">
-[...40 lines deleted...]
-      </c>
       <c r="AU34" s="29">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="AV34" s="19">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AW34" s="44">
+        <v>63</v>
+      </c>
+      <c r="AX34" s="29">
+        <v>131</v>
+      </c>
+      <c r="AY34" s="29">
+        <v>142</v>
+      </c>
+      <c r="AZ34" s="29">
+        <v>99</v>
+      </c>
+      <c r="BA34" s="29">
+        <v>67</v>
+      </c>
+      <c r="BB34" s="29">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="BH34" s="19"/>
       <c r="BI34" s="44"/>
     </row>
-    <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>9686</v>
+    <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="67" t="s">
+        <v>21</v>
       </c>
       <c r="N35" s="21">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O35" s="21">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="P35" s="21">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="Q35" s="21">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="R35" s="21">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="S35" s="21">
+        <v>36</v>
+      </c>
+      <c r="T35" s="22">
         <v>38</v>
       </c>
-      <c r="T35" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="U35" s="22">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="V35" s="22">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="W35" s="30">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="X35" s="22">
         <v>48</v>
       </c>
       <c r="Y35" s="46">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="Z35" s="16">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="AA35" s="16">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="AB35" s="16">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="AC35" s="17">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="AD35" s="17">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="AE35" s="17">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="AF35" s="17">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="AG35" s="17">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="AH35" s="16">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="AI35" s="20">
+        <v>70</v>
+      </c>
+      <c r="AJ35" s="20">
+        <v>48</v>
+      </c>
+      <c r="AK35" s="47">
+        <v>83</v>
+      </c>
+      <c r="AL35" s="29">
+        <v>100</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>97</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>45</v>
+      </c>
+      <c r="AO35" s="29">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AP35" s="29">
         <v>52</v>
       </c>
       <c r="AQ35" s="29">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="AR35" s="29">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="AS35" s="29">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="AT35" s="29">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="AU35" s="29">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="AV35" s="19">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="AW35" s="44">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="AX35" s="29">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="AY35" s="29">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="AZ35" s="29">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="BA35" s="29">
-        <v>67</v>
+        <v>87</v>
+      </c>
+      <c r="BB35" s="29">
+        <v>83</v>
       </c>
       <c r="BH35" s="19"/>
       <c r="BI35" s="44"/>
     </row>
-    <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="N36" s="21">
+        <v>14</v>
+      </c>
+      <c r="N36" s="22">
+        <v>22</v>
+      </c>
+      <c r="O36" s="21">
+        <v>38</v>
+      </c>
+      <c r="P36" s="21">
+        <v>28</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>40</v>
+      </c>
+      <c r="R36" s="21">
+        <v>39</v>
+      </c>
+      <c r="S36" s="21">
+        <v>52</v>
+      </c>
+      <c r="T36" s="22">
+        <v>36</v>
+      </c>
+      <c r="U36" s="22">
+        <v>40</v>
+      </c>
+      <c r="V36" s="22">
         <v>35</v>
       </c>
-      <c r="O36" s="21">
-[...5 lines deleted...]
-      <c r="Q36" s="21">
+      <c r="W36" s="30">
+        <v>54</v>
+      </c>
+      <c r="X36" s="22">
+        <v>50</v>
+      </c>
+      <c r="Y36" s="46">
+        <v>32</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>50</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>20</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>38</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>36</v>
+      </c>
+      <c r="AD36" s="17">
+        <v>61</v>
+      </c>
+      <c r="AE36" s="17">
+        <v>61</v>
+      </c>
+      <c r="AF36" s="17">
         <v>48</v>
       </c>
-      <c r="R36" s="21">
-[...14 lines deleted...]
-      <c r="W36" s="30">
+      <c r="AG36" s="17">
+        <v>75</v>
+      </c>
+      <c r="AH36" s="16">
+        <v>76</v>
+      </c>
+      <c r="AI36" s="20">
+        <v>62</v>
+      </c>
+      <c r="AJ36" s="20">
+        <v>43</v>
+      </c>
+      <c r="AK36" s="47">
+        <v>45</v>
+      </c>
+      <c r="AL36" s="29">
+        <v>109</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>67</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>60</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>45</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>54</v>
+      </c>
+      <c r="AQ36" s="29">
         <v>57</v>
       </c>
-      <c r="X36" s="22">
-[...23 lines deleted...]
-      <c r="AF36" s="17">
+      <c r="AR36" s="29">
+        <v>83</v>
+      </c>
+      <c r="AS36" s="29">
+        <v>72</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>66</v>
+      </c>
+      <c r="AU36" s="29">
+        <v>75</v>
+      </c>
+      <c r="AV36" s="19">
+        <v>59</v>
+      </c>
+      <c r="AW36" s="44">
         <v>60</v>
       </c>
-      <c r="AG36" s="17">
-[...49 lines deleted...]
-      </c>
       <c r="AX36" s="29">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="AY36" s="29">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="AZ36" s="29">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="BA36" s="29">
-        <v>87</v>
+        <v>101</v>
+      </c>
+      <c r="BB36" s="29">
+        <v>53</v>
       </c>
       <c r="BH36" s="19"/>
       <c r="BI36" s="44"/>
     </row>
-    <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N37" s="22">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="O37" s="21">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P37" s="21">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="Q37" s="21">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="R37" s="21">
+        <v>50</v>
+      </c>
+      <c r="S37" s="21">
+        <v>75</v>
+      </c>
+      <c r="T37" s="22">
+        <v>69</v>
+      </c>
+      <c r="U37" s="22">
+        <v>62</v>
+      </c>
+      <c r="V37" s="22">
+        <v>109</v>
+      </c>
+      <c r="W37" s="30">
+        <v>66</v>
+      </c>
+      <c r="X37" s="22">
+        <v>105</v>
+      </c>
+      <c r="Y37" s="46">
+        <v>65</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>54</v>
+      </c>
+      <c r="AA37" s="16">
         <v>39</v>
       </c>
-      <c r="S37" s="21">
-[...11 lines deleted...]
-      <c r="W37" s="30">
+      <c r="AB37" s="16">
+        <v>64</v>
+      </c>
+      <c r="AC37" s="17">
+        <v>61</v>
+      </c>
+      <c r="AD37" s="17">
+        <v>48</v>
+      </c>
+      <c r="AE37" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF37" s="17">
+        <v>96</v>
+      </c>
+      <c r="AG37" s="17">
+        <v>159</v>
+      </c>
+      <c r="AH37" s="16">
+        <v>139</v>
+      </c>
+      <c r="AI37" s="20">
+        <v>103</v>
+      </c>
+      <c r="AJ37" s="20">
+        <v>69</v>
+      </c>
+      <c r="AK37" s="47">
         <v>54</v>
       </c>
-      <c r="X37" s="22">
-[...40 lines deleted...]
-      </c>
       <c r="AL37" s="29">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AM37" s="29">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="AN37" s="29">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="AO37" s="29">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="AP37" s="29">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="AQ37" s="29">
-        <v>57</v>
+        <v>142</v>
       </c>
       <c r="AR37" s="29">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="AS37" s="29">
-        <v>72</v>
+        <v>149</v>
       </c>
       <c r="AT37" s="29">
-        <v>66</v>
+        <v>235</v>
       </c>
       <c r="AU37" s="29">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="AV37" s="19">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="AW37" s="44">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="AX37" s="29">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="AY37" s="29">
-        <v>69</v>
+        <v>131</v>
       </c>
       <c r="AZ37" s="29">
-        <v>93</v>
+        <v>153</v>
       </c>
       <c r="BA37" s="29">
-        <v>101</v>
+        <v>130</v>
+      </c>
+      <c r="BB37" s="29">
+        <v>96</v>
       </c>
       <c r="BH37" s="19"/>
       <c r="BI37" s="44"/>
     </row>
-    <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
-        <v>15</v>
-[...19 lines deleted...]
-      <c r="T38" s="22">
+        <v>27</v>
+      </c>
+      <c r="N38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="29">
+        <v>215</v>
+      </c>
+      <c r="AM38" s="29">
+        <v>120</v>
+      </c>
+      <c r="AN38" s="29">
+        <v>90</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>99</v>
+      </c>
+      <c r="AP38" s="29">
+        <v>73</v>
+      </c>
+      <c r="AQ38" s="29">
+        <v>82</v>
+      </c>
+      <c r="AR38" s="29">
         <v>69</v>
       </c>
-      <c r="U38" s="22">
-[...59 lines deleted...]
-      <c r="AO38" s="29">
+      <c r="AS38" s="29">
+        <v>90</v>
+      </c>
+      <c r="AT38" s="29">
         <v>119</v>
       </c>
-      <c r="AP38" s="29">
-[...13 lines deleted...]
-      </c>
       <c r="AU38" s="29">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="AV38" s="19">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="AW38" s="44">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="AX38" s="29">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="AY38" s="29">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="AZ38" s="29">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="BA38" s="29">
-        <v>130</v>
+        <v>78</v>
+      </c>
+      <c r="BB38" s="29">
+        <v>84</v>
       </c>
       <c r="BH38" s="19"/>
       <c r="BI38" s="44"/>
     </row>
-    <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
-        <v>27</v>
-[...71 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="N39" s="21">
+        <v>63</v>
+      </c>
+      <c r="O39" s="21">
+        <v>90</v>
+      </c>
+      <c r="P39" s="21">
+        <v>45</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>63</v>
+      </c>
+      <c r="R39" s="21">
+        <v>51</v>
+      </c>
+      <c r="S39" s="21">
+        <v>68</v>
+      </c>
+      <c r="T39" s="22">
+        <v>46</v>
+      </c>
+      <c r="U39" s="22">
+        <v>83</v>
+      </c>
+      <c r="V39" s="22">
+        <v>80</v>
+      </c>
+      <c r="W39" s="30">
+        <v>99</v>
+      </c>
+      <c r="X39" s="22">
+        <v>96</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>59</v>
+      </c>
+      <c r="Z39" s="16">
+        <v>81</v>
+      </c>
+      <c r="AA39" s="16">
+        <v>41</v>
+      </c>
+      <c r="AB39" s="16">
+        <v>58</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>61</v>
+      </c>
+      <c r="AD39" s="17">
+        <v>63</v>
+      </c>
+      <c r="AE39" s="17">
+        <v>111</v>
+      </c>
+      <c r="AF39" s="17">
+        <v>97</v>
+      </c>
+      <c r="AG39" s="17">
+        <v>144</v>
+      </c>
+      <c r="AH39" s="16">
+        <v>82</v>
+      </c>
+      <c r="AI39" s="20">
+        <v>95</v>
+      </c>
+      <c r="AJ39" s="20">
+        <v>86</v>
+      </c>
+      <c r="AK39" s="47">
+        <v>91</v>
       </c>
       <c r="AL39" s="29">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="AM39" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN39" s="29">
+        <v>115</v>
+      </c>
+      <c r="AO39" s="29">
+        <v>111</v>
+      </c>
+      <c r="AP39" s="29">
+        <v>78</v>
+      </c>
+      <c r="AQ39" s="29">
+        <v>123</v>
+      </c>
+      <c r="AR39" s="29">
+        <v>127</v>
+      </c>
+      <c r="AS39" s="29">
+        <v>117</v>
+      </c>
+      <c r="AT39" s="29">
+        <v>148</v>
+      </c>
+      <c r="AU39" s="29">
+        <v>119</v>
+      </c>
+      <c r="AV39" s="19">
+        <v>109</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>106</v>
+      </c>
+      <c r="AX39" s="29">
+        <v>134</v>
+      </c>
+      <c r="AY39" s="29">
+        <v>143</v>
+      </c>
+      <c r="AZ39" s="29">
+        <v>186</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>100</v>
+      </c>
+      <c r="BB39" s="29">
         <v>120</v>
-      </c>
-[...40 lines deleted...]
-        <v>78</v>
       </c>
       <c r="BH39" s="19"/>
       <c r="BI39" s="44"/>
     </row>
-    <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="19"/>
+      <c r="L40" s="19"/>
+      <c r="M40" s="19"/>
       <c r="N40" s="21">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="O40" s="21">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="P40" s="21">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="Q40" s="21">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="R40" s="21">
+        <v>18</v>
+      </c>
+      <c r="S40" s="21">
+        <v>40</v>
+      </c>
+      <c r="T40" s="22">
+        <v>22</v>
+      </c>
+      <c r="U40" s="22">
+        <v>31</v>
+      </c>
+      <c r="V40" s="22">
+        <v>31</v>
+      </c>
+      <c r="W40" s="30">
+        <v>55</v>
+      </c>
+      <c r="X40" s="22">
+        <v>26</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>17</v>
+      </c>
+      <c r="Z40" s="22">
+        <v>34</v>
+      </c>
+      <c r="AA40" s="22">
+        <v>19</v>
+      </c>
+      <c r="AB40" s="22">
+        <v>35</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>38</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>37</v>
+      </c>
+      <c r="AE40" s="17">
+        <v>44</v>
+      </c>
+      <c r="AF40" s="17">
+        <v>44</v>
+      </c>
+      <c r="AG40" s="17">
+        <v>32</v>
+      </c>
+      <c r="AH40" s="16">
+        <v>24</v>
+      </c>
+      <c r="AI40" s="20">
+        <v>56</v>
+      </c>
+      <c r="AJ40" s="20">
+        <v>57</v>
+      </c>
+      <c r="AK40" s="47">
+        <v>31</v>
+      </c>
+      <c r="AL40" s="19">
+        <v>94</v>
+      </c>
+      <c r="AM40" s="19">
+        <v>54</v>
+      </c>
+      <c r="AN40" s="19">
+        <v>31</v>
+      </c>
+      <c r="AO40" s="19">
+        <v>28</v>
+      </c>
+      <c r="AP40" s="19">
+        <v>49</v>
+      </c>
+      <c r="AQ40" s="19">
+        <v>61</v>
+      </c>
+      <c r="AR40" s="19">
         <v>51</v>
       </c>
-      <c r="S40" s="21">
-[...17 lines deleted...]
-      <c r="Y40" s="46">
+      <c r="AS40" s="19">
+        <v>61</v>
+      </c>
+      <c r="AT40" s="19">
+        <v>74</v>
+      </c>
+      <c r="AU40" s="29">
+        <v>69</v>
+      </c>
+      <c r="AV40" s="19">
+        <v>55</v>
+      </c>
+      <c r="AW40" s="44">
         <v>59</v>
       </c>
-      <c r="Z40" s="16">
-[...75 lines deleted...]
-        <v>143</v>
+      <c r="AX40" s="19">
+        <v>21</v>
+      </c>
+      <c r="AY40" s="19">
+        <v>79</v>
       </c>
       <c r="AZ40" s="29">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="BA40" s="19">
+        <v>54</v>
+      </c>
+      <c r="BB40" s="19">
+        <v>50</v>
+      </c>
+      <c r="BC40" s="19"/>
+      <c r="BD40" s="19"/>
+      <c r="BE40" s="19"/>
+      <c r="BF40" s="19"/>
       <c r="BH40" s="19"/>
       <c r="BI40" s="44"/>
     </row>
-    <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
+        <v>28</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
-      <c r="N41" s="21">
-[...69 lines deleted...]
-        <v>31</v>
+      <c r="N41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="60" t="s">
+        <v>13</v>
       </c>
       <c r="AL41" s="19">
+        <v>175</v>
+      </c>
+      <c r="AM41" s="19">
+        <v>123</v>
+      </c>
+      <c r="AN41" s="19">
+        <v>129</v>
+      </c>
+      <c r="AO41" s="19">
+        <v>82</v>
+      </c>
+      <c r="AP41" s="19">
+        <v>102</v>
+      </c>
+      <c r="AQ41" s="19">
+        <v>98</v>
+      </c>
+      <c r="AR41" s="19">
         <v>94</v>
       </c>
-      <c r="AM41" s="19">
-[...16 lines deleted...]
-      </c>
       <c r="AS41" s="19">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="AT41" s="19">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="AU41" s="29">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="AV41" s="19">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="AW41" s="44">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="AX41" s="19">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="AY41" s="19">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>155</v>
+      </c>
+      <c r="AZ41" s="19">
+        <v>158</v>
       </c>
       <c r="BA41" s="19">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="BB41" s="19"/>
+        <v>107</v>
+      </c>
+      <c r="BB41" s="19">
+        <v>112</v>
+      </c>
       <c r="BC41" s="19"/>
       <c r="BD41" s="19"/>
       <c r="BE41" s="19"/>
       <c r="BF41" s="19"/>
       <c r="BH41" s="19"/>
       <c r="BI41" s="44"/>
     </row>
-    <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...93 lines deleted...]
-      <c r="AN42" s="19">
+    <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="N42" s="53">
+        <v>142</v>
+      </c>
+      <c r="O42" s="53">
+        <v>148</v>
+      </c>
+      <c r="P42" s="53">
+        <v>118</v>
+      </c>
+      <c r="Q42" s="53">
+        <v>148</v>
+      </c>
+      <c r="R42" s="53">
+        <v>122</v>
+      </c>
+      <c r="S42" s="53">
+        <v>118</v>
+      </c>
+      <c r="T42" s="54">
+        <v>104</v>
+      </c>
+      <c r="U42" s="54">
+        <v>121</v>
+      </c>
+      <c r="V42" s="54">
+        <v>166</v>
+      </c>
+      <c r="W42" s="55">
+        <v>145</v>
+      </c>
+      <c r="X42" s="54">
+        <v>201</v>
+      </c>
+      <c r="Y42" s="56">
+        <v>110</v>
+      </c>
+      <c r="Z42" s="54">
+        <v>133</v>
+      </c>
+      <c r="AA42" s="54">
+        <v>58</v>
+      </c>
+      <c r="AB42" s="54">
+        <v>115</v>
+      </c>
+      <c r="AC42" s="53">
         <v>129</v>
       </c>
-      <c r="AO42" s="19">
-[...29 lines deleted...]
-      <c r="AY42" s="19">
+      <c r="AD42" s="53">
+        <v>126</v>
+      </c>
+      <c r="AE42" s="53">
+        <v>126</v>
+      </c>
+      <c r="AF42" s="53">
+        <v>166</v>
+      </c>
+      <c r="AG42" s="53">
+        <v>244</v>
+      </c>
+      <c r="AH42" s="54">
+        <v>160</v>
+      </c>
+      <c r="AI42" s="31">
+        <v>210</v>
+      </c>
+      <c r="AJ42" s="31">
+        <v>176</v>
+      </c>
+      <c r="AK42" s="51">
+        <v>190</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>176</v>
+      </c>
+      <c r="AM42" s="31">
+        <v>190</v>
+      </c>
+      <c r="AN42" s="31">
+        <v>117</v>
+      </c>
+      <c r="AO42" s="31">
+        <v>145</v>
+      </c>
+      <c r="AP42" s="31">
+        <v>115</v>
+      </c>
+      <c r="AQ42" s="31">
+        <v>115</v>
+      </c>
+      <c r="AR42" s="31">
+        <v>131</v>
+      </c>
+      <c r="AS42" s="31">
+        <v>126</v>
+      </c>
+      <c r="AT42" s="31">
+        <v>151</v>
+      </c>
+      <c r="AU42" s="31">
+        <v>222</v>
+      </c>
+      <c r="AV42" s="31">
+        <v>190</v>
+      </c>
+      <c r="AW42" s="51">
+        <v>136</v>
+      </c>
+      <c r="AX42" s="31">
+        <v>142</v>
+      </c>
+      <c r="AY42" s="31">
+        <v>254</v>
+      </c>
+      <c r="AZ42" s="31">
+        <v>157</v>
+      </c>
+      <c r="BA42" s="31">
+        <v>134</v>
+      </c>
+      <c r="BB42" s="31">
         <v>155</v>
       </c>
-      <c r="AZ42" s="19">
-[...11 lines deleted...]
-      <c r="BI42" s="44"/>
+      <c r="BI42" s="51"/>
     </row>
-    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...134 lines deleted...]
-      <c r="AB44" s="39"/>
+    <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="83"/>
+      <c r="C43" s="83"/>
+      <c r="D43" s="83"/>
+      <c r="E43" s="83"/>
+      <c r="F43" s="83"/>
+      <c r="G43" s="83"/>
+      <c r="T43" s="39"/>
+      <c r="U43" s="39"/>
+      <c r="V43" s="39"/>
+      <c r="W43" s="39"/>
+      <c r="X43" s="39"/>
+      <c r="Y43" s="41"/>
+      <c r="Z43" s="39"/>
+      <c r="AA43" s="39"/>
+      <c r="AB43" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A10:BI10"/>
-[...20 lines deleted...]
-    <mergeCell ref="AX8:AZ8"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="A9:BI9"/>
+    <mergeCell ref="A23:BI23"/>
+    <mergeCell ref="A30:BI30"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BU43"/>
+  <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BC13" sqref="BC13"/>
+      <selection activeCell="CA6" sqref="CA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="29" customWidth="1"/>
     <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="61" width="9.140625" style="29"/>
     <col min="62" max="78" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" s="69" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:73" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="AK7" s="50" t="s">
+    <row r="4" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:73" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
+      <c r="AB6" s="4"/>
+      <c r="AK6" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="BI7" s="50" t="s">
+      <c r="BI6" s="50" t="s">
         <v>9</v>
       </c>
+    </row>
+    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A7" s="89"/>
+      <c r="B7" s="91">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="93">
+        <v>2022</v>
+      </c>
+      <c r="O7" s="94"/>
+      <c r="P7" s="94"/>
+      <c r="Q7" s="94"/>
+      <c r="R7" s="94"/>
+      <c r="S7" s="94"/>
+      <c r="T7" s="94"/>
+      <c r="U7" s="94"/>
+      <c r="V7" s="94"/>
+      <c r="W7" s="94"/>
+      <c r="X7" s="94"/>
+      <c r="Y7" s="95"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
+        <v>2023</v>
+      </c>
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
+        <v>2025</v>
+      </c>
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="96"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="98"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="86"/>
-[...83 lines deleted...]
-      <c r="BU8" s="82"/>
+      <c r="A8" s="90"/>
+      <c r="B8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="AY8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="BK8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-      </c>
+    <row r="9" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="99" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="99"/>
+      <c r="C9" s="99"/>
+      <c r="D9" s="99"/>
+      <c r="E9" s="99"/>
+      <c r="F9" s="99"/>
+      <c r="G9" s="99"/>
+      <c r="H9" s="99"/>
+      <c r="I9" s="99"/>
+      <c r="J9" s="99"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="99"/>
+      <c r="M9" s="99"/>
+      <c r="N9" s="99"/>
+      <c r="O9" s="99"/>
+      <c r="P9" s="99"/>
+      <c r="Q9" s="99"/>
+      <c r="R9" s="99"/>
+      <c r="S9" s="99"/>
+      <c r="T9" s="99"/>
+      <c r="U9" s="99"/>
+      <c r="V9" s="99"/>
+      <c r="W9" s="99"/>
+      <c r="X9" s="99"/>
+      <c r="Y9" s="99"/>
+      <c r="Z9" s="99"/>
+      <c r="AA9" s="99"/>
+      <c r="AB9" s="99"/>
+      <c r="AC9" s="99"/>
+      <c r="AD9" s="99"/>
+      <c r="AE9" s="99"/>
+      <c r="AF9" s="99"/>
+      <c r="AG9" s="99"/>
+      <c r="AH9" s="99"/>
+      <c r="AI9" s="99"/>
+      <c r="AJ9" s="99"/>
+      <c r="AK9" s="99"/>
+      <c r="AL9" s="99"/>
+      <c r="AM9" s="99"/>
+      <c r="AN9" s="99"/>
+      <c r="AO9" s="99"/>
+      <c r="AP9" s="99"/>
+      <c r="AQ9" s="99"/>
+      <c r="AR9" s="99"/>
+      <c r="AS9" s="99"/>
+      <c r="AT9" s="99"/>
+      <c r="AU9" s="99"/>
+      <c r="AV9" s="99"/>
+      <c r="AW9" s="99"/>
+      <c r="AX9" s="99"/>
+      <c r="AY9" s="99"/>
+      <c r="AZ9" s="99"/>
+      <c r="BA9" s="99"/>
+      <c r="BB9" s="99"/>
+      <c r="BC9" s="99"/>
+      <c r="BD9" s="99"/>
+      <c r="BE9" s="99"/>
+      <c r="BF9" s="99"/>
+      <c r="BG9" s="99"/>
+      <c r="BH9" s="99"/>
+      <c r="BI9" s="99"/>
     </row>
-    <row r="10" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...62 lines deleted...]
-      <c r="BI10" s="93"/>
+    <row r="10" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="11">
+        <v>8498</v>
+      </c>
+      <c r="C10" s="11">
+        <v>8286</v>
+      </c>
+      <c r="D10" s="12">
+        <v>7136</v>
+      </c>
+      <c r="E10" s="12">
+        <v>5767</v>
+      </c>
+      <c r="F10" s="12">
+        <v>6467</v>
+      </c>
+      <c r="G10" s="12">
+        <v>7998</v>
+      </c>
+      <c r="H10" s="13">
+        <v>7476</v>
+      </c>
+      <c r="I10" s="12">
+        <v>8445</v>
+      </c>
+      <c r="J10" s="14">
+        <v>7036</v>
+      </c>
+      <c r="K10" s="15">
+        <v>5878</v>
+      </c>
+      <c r="L10" s="14">
+        <v>6811</v>
+      </c>
+      <c r="M10" s="14">
+        <v>7277</v>
+      </c>
+      <c r="N10" s="22">
+        <v>1510</v>
+      </c>
+      <c r="O10" s="21">
+        <v>1855</v>
+      </c>
+      <c r="P10" s="21">
+        <v>1372</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>1834</v>
+      </c>
+      <c r="R10" s="21">
+        <v>1544</v>
+      </c>
+      <c r="S10" s="21">
+        <v>1883</v>
+      </c>
+      <c r="T10" s="22">
+        <v>1788</v>
+      </c>
+      <c r="U10" s="22">
+        <v>2009</v>
+      </c>
+      <c r="V10" s="22">
+        <v>2205</v>
+      </c>
+      <c r="W10" s="30">
+        <v>2344</v>
+      </c>
+      <c r="X10" s="22">
+        <v>2480</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>1484</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>1947</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>999</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>1473</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>1706</v>
+      </c>
+      <c r="AD10" s="17">
+        <v>1753</v>
+      </c>
+      <c r="AE10" s="17">
+        <v>2411</v>
+      </c>
+      <c r="AF10" s="17">
+        <v>2849</v>
+      </c>
+      <c r="AG10" s="17">
+        <v>3521</v>
+      </c>
+      <c r="AH10" s="17">
+        <v>2360</v>
+      </c>
+      <c r="AI10" s="20">
+        <v>2916</v>
+      </c>
+      <c r="AJ10" s="21">
+        <v>2144</v>
+      </c>
+      <c r="AK10" s="47">
+        <v>2466</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>4075</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>3297</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>2681</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>3146</v>
+      </c>
+      <c r="AP10" s="29">
+        <v>3149</v>
+      </c>
+      <c r="AQ10" s="29">
+        <v>3258</v>
+      </c>
+      <c r="AR10" s="29">
+        <v>3560</v>
+      </c>
+      <c r="AS10" s="29">
+        <v>4043</v>
+      </c>
+      <c r="AT10" s="29">
+        <v>4028</v>
+      </c>
+      <c r="AU10" s="19">
+        <v>3442</v>
+      </c>
+      <c r="AV10" s="19">
+        <v>3020</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>2551</v>
+      </c>
+      <c r="AX10" s="29">
+        <v>3469</v>
+      </c>
+      <c r="AY10" s="29">
+        <v>3522</v>
+      </c>
+      <c r="AZ10" s="29">
+        <v>3533</v>
+      </c>
+      <c r="BA10" s="29">
+        <v>3003</v>
+      </c>
+      <c r="BB10" s="29">
+        <v>2857</v>
+      </c>
+      <c r="BG10" s="19"/>
+      <c r="BH10" s="19"/>
+      <c r="BI10" s="44"/>
     </row>
-    <row r="11" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="65" t="s">
+        <v>19</v>
       </c>
       <c r="B11" s="11">
-        <v>8498</v>
+        <v>1736</v>
       </c>
       <c r="C11" s="11">
-        <v>8286</v>
+        <v>1443</v>
       </c>
       <c r="D11" s="12">
-        <v>7136</v>
+        <v>1371</v>
       </c>
       <c r="E11" s="12">
-        <v>5767</v>
+        <v>1369</v>
       </c>
       <c r="F11" s="12">
-        <v>6467</v>
+        <v>1550</v>
       </c>
       <c r="G11" s="12">
-        <v>7998</v>
+        <v>1676</v>
       </c>
       <c r="H11" s="13">
-        <v>7476</v>
+        <v>1721</v>
       </c>
       <c r="I11" s="12">
-        <v>8445</v>
+        <v>1954</v>
       </c>
       <c r="J11" s="14">
-        <v>7036</v>
+        <v>1433</v>
       </c>
       <c r="K11" s="15">
-        <v>5878</v>
+        <v>1217</v>
       </c>
       <c r="L11" s="14">
-        <v>6811</v>
+        <v>1314</v>
       </c>
       <c r="M11" s="14">
-        <v>7277</v>
+        <v>1327</v>
       </c>
       <c r="N11" s="22">
-        <v>1510</v>
+        <v>661</v>
       </c>
       <c r="O11" s="21">
-        <v>1855</v>
+        <v>684</v>
       </c>
       <c r="P11" s="21">
-        <v>1372</v>
+        <v>622</v>
       </c>
       <c r="Q11" s="21">
-        <v>1834</v>
+        <v>787</v>
       </c>
       <c r="R11" s="21">
-        <v>1544</v>
+        <v>669</v>
       </c>
       <c r="S11" s="21">
-        <v>1883</v>
+        <v>810</v>
       </c>
       <c r="T11" s="22">
-        <v>1788</v>
+        <v>821</v>
       </c>
       <c r="U11" s="22">
-        <v>2009</v>
+        <v>909</v>
       </c>
       <c r="V11" s="22">
-        <v>2205</v>
+        <v>868</v>
       </c>
       <c r="W11" s="30">
-        <v>2344</v>
+        <v>924</v>
       </c>
       <c r="X11" s="22">
-        <v>2480</v>
+        <v>1015</v>
       </c>
       <c r="Y11" s="46">
-        <v>1484</v>
+        <v>556</v>
       </c>
       <c r="Z11" s="16">
-        <v>1947</v>
+        <v>786</v>
       </c>
       <c r="AA11" s="16">
-        <v>999</v>
+        <v>406</v>
       </c>
       <c r="AB11" s="16">
-        <v>1473</v>
+        <v>592</v>
       </c>
       <c r="AC11" s="17">
-        <v>1706</v>
+        <v>741</v>
       </c>
       <c r="AD11" s="17">
-        <v>1753</v>
+        <v>759</v>
       </c>
       <c r="AE11" s="17">
-        <v>2411</v>
+        <v>1128</v>
       </c>
       <c r="AF11" s="17">
-        <v>2849</v>
+        <v>1296</v>
       </c>
       <c r="AG11" s="17">
-        <v>3521</v>
+        <v>1573</v>
       </c>
       <c r="AH11" s="17">
-        <v>2360</v>
+        <v>1038</v>
       </c>
       <c r="AI11" s="20">
-        <v>2916</v>
+        <v>1219</v>
       </c>
       <c r="AJ11" s="21">
-        <v>2144</v>
+        <v>916</v>
       </c>
       <c r="AK11" s="47">
-        <v>2466</v>
+        <v>1041</v>
       </c>
       <c r="AL11" s="29">
-        <v>4075</v>
+        <v>1546</v>
       </c>
       <c r="AM11" s="29">
-        <v>3297</v>
+        <v>1304</v>
       </c>
       <c r="AN11" s="29">
-        <v>2681</v>
+        <v>1177</v>
       </c>
       <c r="AO11" s="29">
-        <v>3146</v>
+        <v>1364</v>
       </c>
       <c r="AP11" s="29">
-        <v>3149</v>
+        <v>1286</v>
       </c>
       <c r="AQ11" s="29">
-        <v>3258</v>
+        <v>1336</v>
       </c>
       <c r="AR11" s="29">
-        <v>3560</v>
+        <v>1438</v>
       </c>
       <c r="AS11" s="29">
-        <v>4043</v>
+        <v>1754</v>
       </c>
       <c r="AT11" s="29">
-        <v>4028</v>
+        <v>1734</v>
       </c>
       <c r="AU11" s="19">
-        <v>3442</v>
+        <v>1449</v>
       </c>
       <c r="AV11" s="19">
-        <v>3020</v>
+        <v>1221</v>
       </c>
       <c r="AW11" s="44">
-        <v>2551</v>
+        <v>1028</v>
       </c>
       <c r="AX11" s="29">
-        <v>3469</v>
+        <v>1508</v>
       </c>
       <c r="AY11" s="29">
-        <v>3522</v>
+        <v>1569</v>
       </c>
       <c r="AZ11" s="29">
-        <v>3533</v>
+        <v>1523</v>
       </c>
       <c r="BA11" s="29">
-        <v>3003</v>
+        <v>1190</v>
+      </c>
+      <c r="BB11" s="29">
+        <v>1158</v>
       </c>
       <c r="BG11" s="19"/>
       <c r="BH11" s="19"/>
       <c r="BI11" s="44"/>
     </row>
-    <row r="12" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
+        <v>20</v>
       </c>
       <c r="B12" s="11">
-        <v>1736</v>
+        <v>2185</v>
       </c>
       <c r="C12" s="11">
-        <v>1443</v>
+        <v>1777</v>
       </c>
       <c r="D12" s="12">
-        <v>1371</v>
+        <v>1579</v>
       </c>
       <c r="E12" s="12">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="F12" s="12">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="G12" s="12">
-        <v>1676</v>
+        <v>1755</v>
       </c>
       <c r="H12" s="13">
-        <v>1721</v>
+        <v>1959</v>
       </c>
       <c r="I12" s="12">
-        <v>1954</v>
+        <v>2397</v>
       </c>
       <c r="J12" s="14">
-        <v>1433</v>
+        <v>1940</v>
       </c>
       <c r="K12" s="15">
-        <v>1217</v>
+        <v>1845</v>
       </c>
       <c r="L12" s="14">
-        <v>1314</v>
+        <v>1917</v>
       </c>
       <c r="M12" s="14">
-        <v>1327</v>
+        <v>1692</v>
       </c>
       <c r="N12" s="22">
-        <v>661</v>
+        <v>20</v>
       </c>
       <c r="O12" s="21">
-        <v>684</v>
+        <v>31</v>
       </c>
       <c r="P12" s="21">
-        <v>622</v>
+        <v>28</v>
       </c>
       <c r="Q12" s="21">
-        <v>787</v>
+        <v>33</v>
       </c>
       <c r="R12" s="21">
-        <v>669</v>
+        <v>22</v>
       </c>
       <c r="S12" s="21">
-        <v>810</v>
+        <v>30</v>
       </c>
       <c r="T12" s="22">
-        <v>821</v>
+        <v>26</v>
       </c>
       <c r="U12" s="22">
-        <v>909</v>
+        <v>31</v>
       </c>
       <c r="V12" s="22">
-        <v>868</v>
+        <v>27</v>
       </c>
       <c r="W12" s="30">
-        <v>924</v>
+        <v>47</v>
       </c>
       <c r="X12" s="22">
-        <v>1015</v>
+        <v>36</v>
       </c>
       <c r="Y12" s="46">
-        <v>556</v>
+        <v>29</v>
       </c>
       <c r="Z12" s="16">
-        <v>786</v>
+        <v>37</v>
       </c>
       <c r="AA12" s="16">
-        <v>406</v>
+        <v>23</v>
       </c>
       <c r="AB12" s="16">
-        <v>592</v>
+        <v>33</v>
       </c>
       <c r="AC12" s="17">
-        <v>741</v>
+        <v>34</v>
       </c>
       <c r="AD12" s="17">
-        <v>759</v>
+        <v>20</v>
       </c>
       <c r="AE12" s="17">
-        <v>1128</v>
+        <v>47</v>
       </c>
       <c r="AF12" s="17">
-        <v>1296</v>
+        <v>62</v>
       </c>
       <c r="AG12" s="17">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>90</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>82</v>
       </c>
       <c r="AI12" s="20">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>50</v>
+      </c>
+      <c r="AJ12" s="20">
+        <v>68</v>
       </c>
       <c r="AK12" s="47">
-        <v>1041</v>
+        <v>37</v>
       </c>
       <c r="AL12" s="29">
-        <v>1546</v>
+        <v>69</v>
       </c>
       <c r="AM12" s="29">
-        <v>1304</v>
+        <v>47</v>
       </c>
       <c r="AN12" s="29">
-        <v>1177</v>
+        <v>39</v>
       </c>
       <c r="AO12" s="29">
-        <v>1364</v>
+        <v>50</v>
       </c>
       <c r="AP12" s="29">
-        <v>1286</v>
+        <v>46</v>
       </c>
       <c r="AQ12" s="29">
-        <v>1336</v>
+        <v>53</v>
       </c>
       <c r="AR12" s="29">
-        <v>1438</v>
+        <v>73</v>
       </c>
       <c r="AS12" s="29">
-        <v>1754</v>
+        <v>110</v>
       </c>
       <c r="AT12" s="29">
-        <v>1734</v>
+        <v>93</v>
       </c>
       <c r="AU12" s="19">
-        <v>1449</v>
+        <v>68</v>
       </c>
       <c r="AV12" s="19">
-        <v>1221</v>
+        <v>50</v>
       </c>
       <c r="AW12" s="44">
-        <v>1028</v>
+        <v>46</v>
       </c>
       <c r="AX12" s="29">
-        <v>1508</v>
+        <v>67</v>
       </c>
       <c r="AY12" s="29">
-        <v>1569</v>
+        <v>53</v>
       </c>
       <c r="AZ12" s="29">
-        <v>1523</v>
+        <v>83</v>
       </c>
       <c r="BA12" s="29">
-        <v>1190</v>
+        <v>34</v>
+      </c>
+      <c r="BB12" s="29">
+        <v>61</v>
       </c>
       <c r="BG12" s="19"/>
       <c r="BH12" s="19"/>
       <c r="BI12" s="44"/>
     </row>
-    <row r="13" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B13" s="11">
-        <v>2185</v>
+        <v>3453</v>
       </c>
       <c r="C13" s="11">
-        <v>1777</v>
+        <v>3082</v>
       </c>
       <c r="D13" s="12">
-        <v>1579</v>
+        <v>2859</v>
       </c>
       <c r="E13" s="12">
-        <v>1382</v>
+        <v>2403</v>
       </c>
       <c r="F13" s="12">
-        <v>1552</v>
+        <v>2268</v>
       </c>
       <c r="G13" s="12">
-        <v>1755</v>
+        <v>2582</v>
       </c>
       <c r="H13" s="13">
-        <v>1959</v>
+        <v>2807</v>
       </c>
       <c r="I13" s="12">
-        <v>2397</v>
+        <v>3335</v>
       </c>
       <c r="J13" s="14">
-        <v>1940</v>
+        <v>2412</v>
       </c>
       <c r="K13" s="15">
-        <v>1845</v>
+        <v>2027</v>
       </c>
       <c r="L13" s="14">
-        <v>1917</v>
+        <v>2136</v>
       </c>
       <c r="M13" s="14">
-        <v>1692</v>
+        <v>2168</v>
       </c>
       <c r="N13" s="22">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="O13" s="21">
+        <v>48</v>
+      </c>
+      <c r="P13" s="21">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>42</v>
+      </c>
+      <c r="R13" s="21">
+        <v>29</v>
+      </c>
+      <c r="S13" s="21">
+        <v>42</v>
+      </c>
+      <c r="T13" s="22">
+        <v>60</v>
+      </c>
+      <c r="U13" s="22">
+        <v>40</v>
+      </c>
+      <c r="V13" s="22">
+        <v>57</v>
+      </c>
+      <c r="W13" s="30">
+        <v>75</v>
+      </c>
+      <c r="X13" s="22">
+        <v>80</v>
+      </c>
+      <c r="Y13" s="46">
+        <v>28</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>66</v>
+      </c>
+      <c r="AA13" s="16">
         <v>31</v>
       </c>
-      <c r="P13" s="21">
-[...34 lines deleted...]
-      </c>
       <c r="AB13" s="16">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="AC13" s="17">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="AD13" s="17">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="AE13" s="17">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="AF13" s="17">
+        <v>68</v>
+      </c>
+      <c r="AG13" s="17">
+        <v>63</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>63</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>82</v>
+      </c>
+      <c r="AJ13" s="20">
+        <v>39</v>
+      </c>
+      <c r="AK13" s="47">
+        <v>59</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>101</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>70</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>98</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>77</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>87</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>71</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>98</v>
+      </c>
+      <c r="AU13" s="19">
+        <v>69</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>81</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>70</v>
+      </c>
+      <c r="AX13" s="29">
+        <v>77</v>
+      </c>
+      <c r="AY13" s="29">
+        <v>126</v>
+      </c>
+      <c r="AZ13" s="29">
+        <v>113</v>
+      </c>
+      <c r="BA13" s="29">
         <v>62</v>
       </c>
-      <c r="AG13" s="17">
-[...60 lines deleted...]
-        <v>34</v>
+      <c r="BB13" s="29">
+        <v>86</v>
       </c>
       <c r="BG13" s="19"/>
       <c r="BH13" s="19"/>
       <c r="BI13" s="44"/>
     </row>
-    <row r="14" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
-        <v>22</v>
-[...35 lines deleted...]
-        <v>2168</v>
+        <v>23</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="N14" s="22">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="O14" s="21">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="P14" s="21">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="Q14" s="21">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="R14" s="21">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="S14" s="21">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="T14" s="22">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="U14" s="22">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="V14" s="22">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="W14" s="30">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="X14" s="22">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="Y14" s="46">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="Z14" s="16">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="AA14" s="16">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="AB14" s="16">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="AC14" s="17">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="AD14" s="17">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="AE14" s="17">
         <v>66</v>
       </c>
       <c r="AF14" s="17">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="AG14" s="17">
-        <v>63</v>
+        <v>155</v>
       </c>
       <c r="AH14" s="18">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="AI14" s="20">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="AJ14" s="20">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="AK14" s="47">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="AL14" s="29">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="AM14" s="29">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="AN14" s="29">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="AO14" s="29">
-        <v>98</v>
+        <v>176</v>
       </c>
       <c r="AP14" s="29">
-        <v>77</v>
+        <v>174</v>
       </c>
       <c r="AQ14" s="29">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="AR14" s="29">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="AS14" s="29">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="AT14" s="29">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AU14" s="19">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="AV14" s="19">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="AW14" s="44">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="AX14" s="29">
-        <v>77</v>
+        <v>186</v>
       </c>
       <c r="AY14" s="29">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="AZ14" s="29">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="BA14" s="29">
-        <v>62</v>
+        <v>124</v>
+      </c>
+      <c r="BB14" s="29">
+        <v>106</v>
       </c>
       <c r="BG14" s="19"/>
       <c r="BH14" s="19"/>
       <c r="BI14" s="44"/>
     </row>
-    <row r="15" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66" t="s">
-        <v>23</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="B15" s="11">
+        <v>3379</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2859</v>
+      </c>
+      <c r="D15" s="12">
+        <v>2797</v>
+      </c>
+      <c r="E15" s="12">
+        <v>2455</v>
+      </c>
+      <c r="F15" s="12">
+        <v>2646</v>
+      </c>
+      <c r="G15" s="12">
+        <v>3330</v>
+      </c>
+      <c r="H15" s="13">
+        <v>3161</v>
+      </c>
+      <c r="I15" s="12">
+        <v>3419</v>
+      </c>
+      <c r="J15" s="14">
+        <v>3032</v>
+      </c>
+      <c r="K15" s="15">
+        <v>2665</v>
+      </c>
+      <c r="L15" s="14">
+        <v>2856</v>
+      </c>
+      <c r="M15" s="14">
+        <v>2676</v>
       </c>
       <c r="N15" s="22">
-        <v>58</v>
+        <v>202</v>
       </c>
       <c r="O15" s="21">
-        <v>85</v>
+        <v>276</v>
       </c>
       <c r="P15" s="21">
-        <v>56</v>
+        <v>174</v>
       </c>
       <c r="Q15" s="21">
-        <v>78</v>
+        <v>217</v>
       </c>
       <c r="R15" s="21">
-        <v>64</v>
+        <v>208</v>
       </c>
       <c r="S15" s="21">
-        <v>55</v>
+        <v>267</v>
       </c>
       <c r="T15" s="22">
-        <v>57</v>
+        <v>244</v>
       </c>
       <c r="U15" s="22">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="V15" s="22">
-        <v>72</v>
+        <v>318</v>
       </c>
       <c r="W15" s="30">
-        <v>111</v>
+        <v>307</v>
       </c>
       <c r="X15" s="22">
-        <v>108</v>
+        <v>320</v>
       </c>
       <c r="Y15" s="46">
-        <v>70</v>
+        <v>221</v>
       </c>
       <c r="Z15" s="16">
-        <v>115</v>
+        <v>256</v>
       </c>
       <c r="AA15" s="16">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="AB15" s="16">
-        <v>100</v>
+        <v>205</v>
       </c>
       <c r="AC15" s="17">
-        <v>68</v>
+        <v>236</v>
       </c>
       <c r="AD15" s="17">
-        <v>67</v>
+        <v>257</v>
       </c>
       <c r="AE15" s="17">
-        <v>66</v>
+        <v>347</v>
       </c>
       <c r="AF15" s="17">
-        <v>117</v>
+        <v>417</v>
       </c>
       <c r="AG15" s="17">
-        <v>155</v>
+        <v>403</v>
       </c>
       <c r="AH15" s="18">
-        <v>99</v>
+        <v>296</v>
       </c>
       <c r="AI15" s="20">
-        <v>133</v>
+        <v>371</v>
       </c>
       <c r="AJ15" s="20">
-        <v>112</v>
+        <v>262</v>
       </c>
       <c r="AK15" s="47">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="AL15" s="29">
-        <v>176</v>
+        <v>541</v>
       </c>
       <c r="AM15" s="29">
-        <v>150</v>
+        <v>391</v>
       </c>
       <c r="AN15" s="29">
-        <v>125</v>
+        <v>324</v>
       </c>
       <c r="AO15" s="29">
-        <v>176</v>
+        <v>389</v>
       </c>
       <c r="AP15" s="29">
-        <v>174</v>
+        <v>412</v>
       </c>
       <c r="AQ15" s="29">
-        <v>117</v>
+        <v>402</v>
       </c>
       <c r="AR15" s="29">
-        <v>128</v>
+        <v>485</v>
       </c>
       <c r="AS15" s="29">
-        <v>154</v>
+        <v>555</v>
       </c>
       <c r="AT15" s="29">
-        <v>148</v>
+        <v>518</v>
       </c>
       <c r="AU15" s="19">
-        <v>158</v>
+        <v>436</v>
       </c>
       <c r="AV15" s="19">
-        <v>140</v>
+        <v>348</v>
       </c>
       <c r="AW15" s="44">
-        <v>121</v>
+        <v>332</v>
       </c>
       <c r="AX15" s="29">
-        <v>186</v>
+        <v>457</v>
       </c>
       <c r="AY15" s="29">
-        <v>144</v>
+        <v>423</v>
       </c>
       <c r="AZ15" s="29">
-        <v>120</v>
+        <v>417</v>
       </c>
       <c r="BA15" s="29">
-        <v>124</v>
+        <v>428</v>
+      </c>
+      <c r="BB15" s="29">
+        <v>331</v>
       </c>
       <c r="BG15" s="19"/>
       <c r="BH15" s="19"/>
       <c r="BI15" s="44"/>
     </row>
-    <row r="16" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>3379</v>
+        <v>1917</v>
       </c>
       <c r="C16" s="11">
-        <v>2859</v>
+        <v>1707</v>
       </c>
       <c r="D16" s="12">
-        <v>2797</v>
+        <v>1818</v>
       </c>
       <c r="E16" s="12">
-        <v>2455</v>
+        <v>1493</v>
       </c>
       <c r="F16" s="12">
-        <v>2646</v>
+        <v>1662</v>
       </c>
       <c r="G16" s="12">
-        <v>3330</v>
+        <v>2318</v>
       </c>
       <c r="H16" s="13">
-        <v>3161</v>
+        <v>2287</v>
       </c>
       <c r="I16" s="12">
-        <v>3419</v>
+        <v>2385</v>
       </c>
       <c r="J16" s="14">
-        <v>3032</v>
+        <v>2064</v>
       </c>
       <c r="K16" s="15">
-        <v>2665</v>
+        <v>1795</v>
       </c>
       <c r="L16" s="14">
-        <v>2856</v>
+        <v>2017</v>
       </c>
       <c r="M16" s="14">
-        <v>2676</v>
+        <v>1730</v>
       </c>
       <c r="N16" s="22">
-        <v>202</v>
+        <v>48</v>
       </c>
       <c r="O16" s="21">
-        <v>276</v>
+        <v>76</v>
       </c>
       <c r="P16" s="21">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="Q16" s="21">
-        <v>217</v>
+        <v>65</v>
       </c>
       <c r="R16" s="21">
-        <v>208</v>
+        <v>44</v>
       </c>
       <c r="S16" s="21">
-        <v>267</v>
+        <v>61</v>
       </c>
       <c r="T16" s="22">
-        <v>244</v>
+        <v>59</v>
       </c>
       <c r="U16" s="22">
-        <v>254</v>
+        <v>73</v>
       </c>
       <c r="V16" s="22">
-        <v>318</v>
+        <v>65</v>
       </c>
       <c r="W16" s="30">
-        <v>307</v>
+        <v>98</v>
       </c>
       <c r="X16" s="22">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="Y16" s="46">
-        <v>221</v>
+        <v>63</v>
       </c>
       <c r="Z16" s="16">
-        <v>256</v>
+        <v>70</v>
       </c>
       <c r="AA16" s="16">
-        <v>137</v>
+        <v>30</v>
       </c>
       <c r="AB16" s="16">
-        <v>205</v>
+        <v>52</v>
       </c>
       <c r="AC16" s="17">
-        <v>236</v>
+        <v>69</v>
       </c>
       <c r="AD16" s="17">
-        <v>257</v>
+        <v>76</v>
       </c>
       <c r="AE16" s="17">
-        <v>347</v>
+        <v>74</v>
       </c>
       <c r="AF16" s="17">
-        <v>417</v>
+        <v>76</v>
       </c>
       <c r="AG16" s="17">
-        <v>403</v>
+        <v>124</v>
       </c>
       <c r="AH16" s="18">
-        <v>296</v>
+        <v>80</v>
       </c>
       <c r="AI16" s="20">
-        <v>371</v>
+        <v>100</v>
       </c>
       <c r="AJ16" s="20">
-        <v>262</v>
+        <v>68</v>
       </c>
       <c r="AK16" s="47">
-        <v>370</v>
+        <v>70</v>
       </c>
       <c r="AL16" s="29">
-        <v>541</v>
+        <v>117</v>
       </c>
       <c r="AM16" s="29">
-        <v>391</v>
+        <v>92</v>
       </c>
       <c r="AN16" s="29">
-        <v>324</v>
+        <v>88</v>
       </c>
       <c r="AO16" s="29">
-        <v>389</v>
+        <v>101</v>
       </c>
       <c r="AP16" s="29">
-        <v>412</v>
+        <v>95</v>
       </c>
       <c r="AQ16" s="29">
-        <v>402</v>
+        <v>93</v>
       </c>
       <c r="AR16" s="29">
-        <v>485</v>
+        <v>123</v>
       </c>
       <c r="AS16" s="29">
-        <v>555</v>
+        <v>117</v>
       </c>
       <c r="AT16" s="29">
-        <v>518</v>
+        <v>157</v>
       </c>
       <c r="AU16" s="19">
-        <v>436</v>
+        <v>123</v>
       </c>
       <c r="AV16" s="19">
-        <v>348</v>
+        <v>76</v>
       </c>
       <c r="AW16" s="44">
-        <v>332</v>
+        <v>71</v>
       </c>
       <c r="AX16" s="29">
-        <v>457</v>
+        <v>97</v>
       </c>
       <c r="AY16" s="29">
-        <v>423</v>
+        <v>106</v>
       </c>
       <c r="AZ16" s="29">
-        <v>417</v>
+        <v>115</v>
       </c>
       <c r="BA16" s="29">
-        <v>428</v>
+        <v>122</v>
+      </c>
+      <c r="BB16" s="29">
+        <v>120</v>
       </c>
       <c r="BG16" s="19"/>
       <c r="BH16" s="19"/>
       <c r="BI16" s="44"/>
     </row>
-    <row r="17" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>1917</v>
+        <v>2669</v>
       </c>
       <c r="C17" s="11">
-        <v>1707</v>
+        <v>2081</v>
       </c>
       <c r="D17" s="12">
-        <v>1818</v>
+        <v>1758</v>
       </c>
       <c r="E17" s="12">
-        <v>1493</v>
+        <v>1363</v>
       </c>
       <c r="F17" s="12">
-        <v>1662</v>
+        <v>1274</v>
       </c>
       <c r="G17" s="12">
-        <v>2318</v>
+        <v>1485</v>
       </c>
       <c r="H17" s="13">
-        <v>2287</v>
+        <v>1635</v>
       </c>
       <c r="I17" s="12">
-        <v>2385</v>
+        <v>1768</v>
       </c>
       <c r="J17" s="14">
-        <v>2064</v>
+        <v>1423</v>
       </c>
       <c r="K17" s="15">
-        <v>1795</v>
+        <v>1388</v>
       </c>
       <c r="L17" s="14">
-        <v>2017</v>
+        <v>1517</v>
       </c>
       <c r="M17" s="14">
-        <v>1730</v>
+        <v>1521</v>
       </c>
       <c r="N17" s="22">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="O17" s="21">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="P17" s="21">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="Q17" s="21">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="R17" s="21">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="S17" s="21">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="T17" s="22">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="U17" s="22">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="V17" s="22">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="W17" s="30">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="X17" s="22">
+        <v>167</v>
+      </c>
+      <c r="Y17" s="46">
+        <v>93</v>
+      </c>
+      <c r="Z17" s="16">
         <v>95</v>
       </c>
-      <c r="Y17" s="46">
-[...4 lines deleted...]
-      </c>
       <c r="AA17" s="16">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="AB17" s="16">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="AC17" s="17">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="AD17" s="17">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="AE17" s="17">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="AF17" s="17">
-        <v>76</v>
+        <v>155</v>
       </c>
       <c r="AG17" s="17">
-        <v>124</v>
+        <v>226</v>
       </c>
       <c r="AH17" s="18">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="AI17" s="20">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="AJ17" s="20">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="AK17" s="47">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="AL17" s="29">
-        <v>117</v>
+        <v>197</v>
       </c>
       <c r="AM17" s="29">
-        <v>92</v>
+        <v>156</v>
       </c>
       <c r="AN17" s="29">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="AO17" s="29">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="AP17" s="29">
-        <v>95</v>
+        <v>155</v>
       </c>
       <c r="AQ17" s="29">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AR17" s="29">
+        <v>160</v>
+      </c>
+      <c r="AS17" s="29">
+        <v>187</v>
+      </c>
+      <c r="AT17" s="29">
+        <v>199</v>
+      </c>
+      <c r="AU17" s="19">
+        <v>185</v>
+      </c>
+      <c r="AV17" s="19">
+        <v>177</v>
+      </c>
+      <c r="AW17" s="44">
         <v>123</v>
       </c>
-      <c r="AS17" s="29">
-[...13 lines deleted...]
-      </c>
       <c r="AX17" s="29">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="AY17" s="29">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="AZ17" s="29">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="BA17" s="29">
-        <v>122</v>
+        <v>167</v>
+      </c>
+      <c r="BB17" s="29">
+        <v>172</v>
       </c>
       <c r="BG17" s="19"/>
       <c r="BH17" s="19"/>
       <c r="BI17" s="44"/>
     </row>
-    <row r="18" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="66" t="s">
-        <v>15</v>
-[...37 lines deleted...]
-      <c r="N18" s="22">
+        <v>27</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="29">
+        <v>228</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>194</v>
+      </c>
+      <c r="AN18" s="29">
         <v>92</v>
       </c>
-      <c r="O18" s="21">
-[...14 lines deleted...]
-      <c r="T18" s="22">
+      <c r="AO18" s="29">
+        <v>134</v>
+      </c>
+      <c r="AP18" s="29">
+        <v>162</v>
+      </c>
+      <c r="AQ18" s="29">
+        <v>161</v>
+      </c>
+      <c r="AR18" s="29">
+        <v>144</v>
+      </c>
+      <c r="AS18" s="29">
+        <v>149</v>
+      </c>
+      <c r="AT18" s="29">
+        <v>169</v>
+      </c>
+      <c r="AU18" s="19">
+        <v>166</v>
+      </c>
+      <c r="AV18" s="19">
+        <v>123</v>
+      </c>
+      <c r="AW18" s="44">
         <v>90</v>
       </c>
-      <c r="U18" s="22">
-[...85 lines deleted...]
-      </c>
       <c r="AX18" s="29">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="AY18" s="29">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="AZ18" s="29">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="BA18" s="29">
-        <v>167</v>
+        <v>140</v>
+      </c>
+      <c r="BB18" s="29">
+        <v>131</v>
       </c>
       <c r="BG18" s="19"/>
       <c r="BH18" s="19"/>
       <c r="BI18" s="44"/>
     </row>
-    <row r="19" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
-        <v>27</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B19" s="11">
+        <v>2972</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2503</v>
+      </c>
+      <c r="D19" s="12">
+        <v>2357</v>
+      </c>
+      <c r="E19" s="12">
+        <v>2260</v>
+      </c>
+      <c r="F19" s="12">
+        <v>2344</v>
+      </c>
+      <c r="G19" s="12">
+        <v>2639</v>
+      </c>
+      <c r="H19" s="13">
+        <v>2671</v>
+      </c>
+      <c r="I19" s="12">
+        <v>2939</v>
+      </c>
+      <c r="J19" s="14">
+        <v>2104</v>
+      </c>
+      <c r="K19" s="15">
+        <v>1955</v>
+      </c>
+      <c r="L19" s="14">
+        <v>2050</v>
+      </c>
+      <c r="M19" s="14">
+        <v>2020</v>
+      </c>
+      <c r="N19" s="22">
+        <v>125</v>
+      </c>
+      <c r="O19" s="21">
+        <v>165</v>
+      </c>
+      <c r="P19" s="21">
+        <v>104</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>170</v>
+      </c>
+      <c r="R19" s="21">
+        <v>148</v>
+      </c>
+      <c r="S19" s="21">
+        <v>171</v>
+      </c>
+      <c r="T19" s="22">
+        <v>160</v>
+      </c>
+      <c r="U19" s="22">
+        <v>157</v>
+      </c>
+      <c r="V19" s="22">
+        <v>227</v>
+      </c>
+      <c r="W19" s="30">
+        <v>214</v>
+      </c>
+      <c r="X19" s="22">
+        <v>210</v>
+      </c>
+      <c r="Y19" s="46">
+        <v>135</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>177</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>94</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>130</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>132</v>
+      </c>
+      <c r="AD19" s="17">
+        <v>117</v>
+      </c>
+      <c r="AE19" s="17">
+        <v>210</v>
+      </c>
+      <c r="AF19" s="17">
+        <v>247</v>
+      </c>
+      <c r="AG19" s="17">
+        <v>319</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>210</v>
+      </c>
+      <c r="AI19" s="20">
+        <v>298</v>
+      </c>
+      <c r="AJ19" s="20">
+        <v>190</v>
+      </c>
+      <c r="AK19" s="47">
+        <v>219</v>
       </c>
       <c r="AL19" s="29">
-        <v>228</v>
+        <v>327</v>
       </c>
       <c r="AM19" s="29">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="AN19" s="29">
-        <v>92</v>
+        <v>251</v>
       </c>
       <c r="AO19" s="29">
-        <v>134</v>
+        <v>198</v>
       </c>
       <c r="AP19" s="29">
-        <v>162</v>
+        <v>248</v>
       </c>
       <c r="AQ19" s="29">
-        <v>161</v>
+        <v>284</v>
       </c>
       <c r="AR19" s="29">
-        <v>144</v>
+        <v>281</v>
       </c>
       <c r="AS19" s="29">
-        <v>149</v>
+        <v>326</v>
       </c>
       <c r="AT19" s="29">
-        <v>169</v>
+        <v>304</v>
       </c>
       <c r="AU19" s="19">
-        <v>166</v>
+        <v>255</v>
       </c>
       <c r="AV19" s="19">
-        <v>123</v>
+        <v>261</v>
       </c>
       <c r="AW19" s="44">
-        <v>90</v>
+        <v>176</v>
       </c>
       <c r="AX19" s="29">
-        <v>148</v>
+        <v>231</v>
       </c>
       <c r="AY19" s="29">
-        <v>170</v>
+        <v>255</v>
       </c>
       <c r="AZ19" s="29">
-        <v>170</v>
+        <v>251</v>
       </c>
       <c r="BA19" s="29">
-        <v>140</v>
+        <v>214</v>
+      </c>
+      <c r="BB19" s="29">
+        <v>212</v>
       </c>
       <c r="BG19" s="19"/>
       <c r="BH19" s="19"/>
       <c r="BI19" s="44"/>
     </row>
-    <row r="20" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B20" s="11">
-        <v>2972</v>
+        <v>1808</v>
       </c>
       <c r="C20" s="11">
-        <v>2503</v>
+        <v>1610</v>
       </c>
       <c r="D20" s="12">
-        <v>2357</v>
+        <v>1676</v>
       </c>
       <c r="E20" s="12">
-        <v>2260</v>
+        <v>1450</v>
       </c>
       <c r="F20" s="12">
-        <v>2344</v>
+        <v>1584</v>
       </c>
       <c r="G20" s="12">
-        <v>2639</v>
+        <v>1917</v>
       </c>
       <c r="H20" s="13">
-        <v>2671</v>
+        <v>1996</v>
       </c>
       <c r="I20" s="12">
-        <v>2939</v>
+        <v>2277</v>
       </c>
       <c r="J20" s="14">
-        <v>2104</v>
+        <v>1871</v>
       </c>
       <c r="K20" s="15">
-        <v>1955</v>
+        <v>1339</v>
       </c>
       <c r="L20" s="14">
-        <v>2050</v>
+        <v>1535</v>
       </c>
       <c r="M20" s="14">
-        <v>2020</v>
+        <v>1476</v>
       </c>
       <c r="N20" s="22">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="O20" s="21">
-        <v>165</v>
+        <v>59</v>
       </c>
       <c r="P20" s="21">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="Q20" s="21">
-        <v>170</v>
+        <v>68</v>
       </c>
       <c r="R20" s="21">
-        <v>148</v>
+        <v>42</v>
       </c>
       <c r="S20" s="21">
-        <v>171</v>
+        <v>63</v>
       </c>
       <c r="T20" s="22">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="U20" s="22">
-        <v>157</v>
+        <v>60</v>
       </c>
       <c r="V20" s="22">
-        <v>227</v>
+        <v>63</v>
       </c>
       <c r="W20" s="30">
-        <v>214</v>
+        <v>91</v>
       </c>
       <c r="X20" s="22">
-        <v>210</v>
+        <v>83</v>
       </c>
       <c r="Y20" s="46">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="Z20" s="16">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="AA20" s="16">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="AB20" s="16">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="AC20" s="17">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="AD20" s="17">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="AE20" s="17">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="AF20" s="17">
-        <v>247</v>
+        <v>71</v>
       </c>
       <c r="AG20" s="17">
-        <v>319</v>
+        <v>100</v>
       </c>
       <c r="AH20" s="18">
-        <v>210</v>
+        <v>44</v>
       </c>
       <c r="AI20" s="20">
-        <v>298</v>
+        <v>80</v>
       </c>
       <c r="AJ20" s="20">
-        <v>190</v>
+        <v>60</v>
       </c>
       <c r="AK20" s="47">
-        <v>219</v>
+        <v>80</v>
       </c>
       <c r="AL20" s="29">
-        <v>327</v>
+        <v>164</v>
       </c>
       <c r="AM20" s="29">
-        <v>257</v>
+        <v>112</v>
       </c>
       <c r="AN20" s="29">
-        <v>251</v>
+        <v>50</v>
       </c>
       <c r="AO20" s="29">
-        <v>198</v>
+        <v>75</v>
       </c>
       <c r="AP20" s="29">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="AQ20" s="29">
-        <v>284</v>
+        <v>81</v>
       </c>
       <c r="AR20" s="29">
-        <v>281</v>
+        <v>106</v>
       </c>
       <c r="AS20" s="29">
-        <v>326</v>
+        <v>114</v>
       </c>
       <c r="AT20" s="29">
-        <v>304</v>
+        <v>89</v>
       </c>
       <c r="AU20" s="19">
-        <v>255</v>
+        <v>78</v>
       </c>
       <c r="AV20" s="19">
-        <v>261</v>
+        <v>87</v>
       </c>
       <c r="AW20" s="44">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="AX20" s="29">
-        <v>231</v>
+        <v>81</v>
       </c>
       <c r="AY20" s="29">
-        <v>255</v>
+        <v>83</v>
       </c>
       <c r="AZ20" s="29">
-        <v>251</v>
+        <v>76</v>
       </c>
       <c r="BA20" s="29">
-        <v>214</v>
+        <v>72</v>
+      </c>
+      <c r="BB20" s="29">
+        <v>99</v>
       </c>
       <c r="BG20" s="19"/>
       <c r="BH20" s="19"/>
       <c r="BI20" s="44"/>
     </row>
-    <row r="21" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="66" t="s">
-        <v>17</v>
-[...107 lines deleted...]
-        <v>80</v>
+        <v>28</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="46" t="s">
+        <v>13</v>
       </c>
       <c r="AL21" s="29">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="AM21" s="29">
-        <v>112</v>
+        <v>212</v>
       </c>
       <c r="AN21" s="29">
-        <v>50</v>
+        <v>149</v>
       </c>
       <c r="AO21" s="29">
-        <v>75</v>
+        <v>146</v>
       </c>
       <c r="AP21" s="29">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="AQ21" s="29">
-        <v>81</v>
+        <v>219</v>
       </c>
       <c r="AR21" s="29">
-        <v>106</v>
+        <v>196</v>
       </c>
       <c r="AS21" s="29">
-        <v>114</v>
+        <v>189</v>
       </c>
       <c r="AT21" s="29">
-        <v>89</v>
+        <v>238</v>
       </c>
       <c r="AU21" s="19">
-        <v>78</v>
+        <v>168</v>
       </c>
       <c r="AV21" s="19">
-        <v>87</v>
+        <v>186</v>
       </c>
       <c r="AW21" s="44">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="AX21" s="29">
-        <v>81</v>
+        <v>187</v>
       </c>
       <c r="AY21" s="29">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="AZ21" s="29">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="BA21" s="29">
-        <v>72</v>
+        <v>168</v>
+      </c>
+      <c r="BB21" s="29">
+        <v>124</v>
       </c>
       <c r="BG21" s="19"/>
       <c r="BH21" s="19"/>
       <c r="BI21" s="44"/>
     </row>
-    <row r="22" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
-        <v>28</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="B22" s="11">
+        <v>1180</v>
+      </c>
+      <c r="C22" s="11">
+        <v>1008</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1037</v>
+      </c>
+      <c r="E22" s="12">
+        <v>950</v>
+      </c>
+      <c r="F22" s="12">
+        <v>868</v>
+      </c>
+      <c r="G22" s="12">
+        <v>1238</v>
+      </c>
+      <c r="H22" s="13">
+        <v>1242</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1478</v>
+      </c>
+      <c r="J22" s="14">
+        <v>1191</v>
+      </c>
+      <c r="K22" s="15">
+        <v>968</v>
+      </c>
+      <c r="L22" s="14">
+        <v>1110</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1030</v>
+      </c>
+      <c r="N22" s="22">
+        <v>232</v>
+      </c>
+      <c r="O22" s="21">
+        <v>323</v>
+      </c>
+      <c r="P22" s="21">
+        <v>207</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>293</v>
+      </c>
+      <c r="R22" s="21">
+        <v>122</v>
+      </c>
+      <c r="S22" s="21">
+        <v>270</v>
+      </c>
+      <c r="T22" s="22">
+        <v>220</v>
+      </c>
+      <c r="U22" s="22">
+        <v>316</v>
+      </c>
+      <c r="V22" s="22">
+        <v>396</v>
+      </c>
+      <c r="W22" s="30">
+        <v>355</v>
+      </c>
+      <c r="X22" s="22">
+        <v>366</v>
+      </c>
+      <c r="Y22" s="46">
+        <v>252</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>278</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>125</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>198</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>229</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>222</v>
+      </c>
+      <c r="AE22" s="17">
+        <v>264</v>
+      </c>
+      <c r="AF22" s="21">
+        <v>340</v>
+      </c>
+      <c r="AG22" s="21">
+        <v>468</v>
+      </c>
+      <c r="AH22" s="20">
+        <v>337</v>
+      </c>
+      <c r="AI22" s="20">
+        <v>411</v>
+      </c>
+      <c r="AJ22" s="19">
+        <v>326</v>
+      </c>
+      <c r="AK22" s="44">
+        <v>337</v>
       </c>
       <c r="AL22" s="29">
-        <v>225</v>
+        <v>384</v>
       </c>
       <c r="AM22" s="29">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="AN22" s="29">
-        <v>149</v>
+        <v>209</v>
       </c>
       <c r="AO22" s="29">
-        <v>146</v>
+        <v>286</v>
       </c>
       <c r="AP22" s="29">
-        <v>170</v>
+        <v>235</v>
       </c>
       <c r="AQ22" s="29">
-        <v>219</v>
+        <v>262</v>
       </c>
       <c r="AR22" s="29">
-        <v>196</v>
+        <v>339</v>
       </c>
       <c r="AS22" s="29">
-        <v>189</v>
+        <v>317</v>
       </c>
       <c r="AT22" s="29">
-        <v>238</v>
+        <v>281</v>
       </c>
       <c r="AU22" s="19">
-        <v>168</v>
+        <v>287</v>
       </c>
       <c r="AV22" s="19">
-        <v>186</v>
+        <v>270</v>
       </c>
       <c r="AW22" s="44">
-        <v>148</v>
+        <v>240</v>
       </c>
       <c r="AX22" s="29">
-        <v>187</v>
+        <v>264</v>
       </c>
       <c r="AY22" s="29">
-        <v>154</v>
+        <v>277</v>
       </c>
       <c r="AZ22" s="29">
-        <v>176</v>
+        <v>307</v>
       </c>
       <c r="BA22" s="29">
-        <v>168</v>
+        <v>282</v>
+      </c>
+      <c r="BB22" s="29">
+        <v>257</v>
       </c>
       <c r="BG22" s="19"/>
       <c r="BH22" s="19"/>
       <c r="BI22" s="44"/>
     </row>
-    <row r="23" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E23" s="12">
+    <row r="23" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+      <c r="S23" s="87"/>
+      <c r="T23" s="87"/>
+      <c r="U23" s="87"/>
+      <c r="V23" s="87"/>
+      <c r="W23" s="87"/>
+      <c r="X23" s="87"/>
+      <c r="Y23" s="87"/>
+      <c r="Z23" s="87"/>
+      <c r="AA23" s="87"/>
+      <c r="AB23" s="87"/>
+      <c r="AC23" s="87"/>
+      <c r="AD23" s="87"/>
+      <c r="AE23" s="87"/>
+      <c r="AF23" s="87"/>
+      <c r="AG23" s="87"/>
+      <c r="AH23" s="87"/>
+      <c r="AI23" s="87"/>
+      <c r="AJ23" s="87"/>
+      <c r="AK23" s="87"/>
+      <c r="AL23" s="87"/>
+      <c r="AM23" s="87"/>
+      <c r="AN23" s="87"/>
+      <c r="AO23" s="87"/>
+      <c r="AP23" s="87"/>
+      <c r="AQ23" s="87"/>
+      <c r="AR23" s="87"/>
+      <c r="AS23" s="87"/>
+      <c r="AT23" s="87"/>
+      <c r="AU23" s="87"/>
+      <c r="AV23" s="87"/>
+      <c r="AW23" s="87"/>
+      <c r="AX23" s="87"/>
+      <c r="AY23" s="87"/>
+      <c r="AZ23" s="87"/>
+      <c r="BA23" s="87"/>
+      <c r="BB23" s="87"/>
+      <c r="BC23" s="87"/>
+      <c r="BD23" s="87"/>
+      <c r="BE23" s="87"/>
+      <c r="BF23" s="87"/>
+      <c r="BG23" s="87"/>
+      <c r="BH23" s="87"/>
+      <c r="BI23" s="87"/>
+    </row>
+    <row r="24" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="11">
+        <v>8771</v>
+      </c>
+      <c r="C24" s="11">
+        <v>6136</v>
+      </c>
+      <c r="D24" s="12">
+        <v>4960</v>
+      </c>
+      <c r="E24" s="12">
+        <v>4483</v>
+      </c>
+      <c r="F24" s="12">
+        <v>4168</v>
+      </c>
+      <c r="G24" s="12">
+        <v>4454</v>
+      </c>
+      <c r="H24" s="13">
+        <v>6036</v>
+      </c>
+      <c r="I24" s="12">
+        <v>6275</v>
+      </c>
+      <c r="J24" s="14">
+        <v>4437</v>
+      </c>
+      <c r="K24" s="15">
+        <v>4212</v>
+      </c>
+      <c r="L24" s="14">
+        <v>4124</v>
+      </c>
+      <c r="M24" s="14">
+        <v>4584</v>
+      </c>
+      <c r="N24" s="22">
+        <v>757</v>
+      </c>
+      <c r="O24" s="21">
+        <v>825</v>
+      </c>
+      <c r="P24" s="21">
+        <v>722</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>905</v>
+      </c>
+      <c r="R24" s="21">
+        <v>782</v>
+      </c>
+      <c r="S24" s="21">
+        <v>983</v>
+      </c>
+      <c r="T24" s="22">
+        <v>965</v>
+      </c>
+      <c r="U24" s="22">
+        <v>1063</v>
+      </c>
+      <c r="V24" s="22">
+        <v>1066</v>
+      </c>
+      <c r="W24" s="49">
+        <v>1118</v>
+      </c>
+      <c r="X24" s="22">
+        <v>1178</v>
+      </c>
+      <c r="Y24" s="46">
+        <v>687</v>
+      </c>
+      <c r="Z24" s="16">
+        <v>943</v>
+      </c>
+      <c r="AA24" s="16">
+        <v>485</v>
+      </c>
+      <c r="AB24" s="16">
+        <v>738</v>
+      </c>
+      <c r="AC24" s="17">
+        <v>864</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>909</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>1379</v>
+      </c>
+      <c r="AF24" s="17">
+        <v>1567</v>
+      </c>
+      <c r="AG24" s="17">
+        <v>1875</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>1260</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>1416</v>
+      </c>
+      <c r="AJ24" s="20">
+        <v>1085</v>
+      </c>
+      <c r="AK24" s="47">
+        <v>1202</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>2015</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>1658</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>1483</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>1720</v>
+      </c>
+      <c r="AP24" s="29">
+        <v>1665</v>
+      </c>
+      <c r="AQ24" s="29">
+        <v>1735</v>
+      </c>
+      <c r="AR24" s="29">
+        <v>1887</v>
+      </c>
+      <c r="AS24" s="29">
+        <v>2257</v>
+      </c>
+      <c r="AT24" s="29">
+        <v>2237</v>
+      </c>
+      <c r="AU24" s="19">
+        <v>1830</v>
+      </c>
+      <c r="AV24" s="19">
+        <v>1541</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>1314</v>
+      </c>
+      <c r="AX24" s="29">
+        <v>1896</v>
+      </c>
+      <c r="AY24" s="29">
+        <v>1976</v>
+      </c>
+      <c r="AZ24" s="29">
+        <v>1925</v>
+      </c>
+      <c r="BA24" s="29">
+        <v>1553</v>
+      </c>
+      <c r="BB24" s="29">
+        <v>1497</v>
+      </c>
+      <c r="BG24" s="19"/>
+      <c r="BH24" s="19"/>
+      <c r="BI24" s="44"/>
+    </row>
+    <row r="25" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="22">
+        <v>615</v>
+      </c>
+      <c r="O25" s="21">
+        <v>617</v>
+      </c>
+      <c r="P25" s="21">
+        <v>569</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>722</v>
+      </c>
+      <c r="R25" s="21">
+        <v>605</v>
+      </c>
+      <c r="S25" s="21">
+        <v>748</v>
+      </c>
+      <c r="T25" s="22">
+        <v>754</v>
+      </c>
+      <c r="U25" s="22">
+        <v>836</v>
+      </c>
+      <c r="V25" s="22">
+        <v>810</v>
+      </c>
+      <c r="W25" s="30">
+        <v>835</v>
+      </c>
+      <c r="X25" s="22">
+        <v>935</v>
+      </c>
+      <c r="Y25" s="46">
+        <v>506</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>731</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>372</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>555</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>662</v>
+      </c>
+      <c r="AD25" s="17">
+        <v>695</v>
+      </c>
+      <c r="AE25" s="17">
+        <v>1046</v>
+      </c>
+      <c r="AF25" s="17">
+        <v>1197</v>
+      </c>
+      <c r="AG25" s="17">
+        <v>1470</v>
+      </c>
+      <c r="AH25" s="17">
+        <v>959</v>
+      </c>
+      <c r="AI25" s="20">
+        <v>1115</v>
+      </c>
+      <c r="AJ25" s="20">
+        <v>852</v>
+      </c>
+      <c r="AK25" s="47">
         <v>950</v>
       </c>
-      <c r="F23" s="12">
-[...323 lines deleted...]
-      </c>
       <c r="AL25" s="29">
-        <v>2015</v>
+        <v>1546</v>
       </c>
       <c r="AM25" s="29">
-        <v>1658</v>
+        <v>1304</v>
       </c>
       <c r="AN25" s="29">
-        <v>1483</v>
+        <v>1177</v>
       </c>
       <c r="AO25" s="29">
-        <v>1720</v>
+        <v>1364</v>
       </c>
       <c r="AP25" s="29">
-        <v>1665</v>
+        <v>1286</v>
       </c>
       <c r="AQ25" s="29">
-        <v>1735</v>
+        <v>1336</v>
       </c>
       <c r="AR25" s="29">
-        <v>1887</v>
+        <v>1438</v>
       </c>
       <c r="AS25" s="29">
-        <v>2257</v>
+        <v>1754</v>
       </c>
       <c r="AT25" s="29">
-        <v>2237</v>
+        <v>1734</v>
       </c>
       <c r="AU25" s="19">
-        <v>1830</v>
+        <v>1449</v>
       </c>
       <c r="AV25" s="19">
-        <v>1541</v>
+        <v>1221</v>
       </c>
       <c r="AW25" s="44">
-        <v>1314</v>
+        <v>1028</v>
       </c>
       <c r="AX25" s="29">
-        <v>1896</v>
+        <v>1508</v>
       </c>
       <c r="AY25" s="29">
-        <v>1976</v>
+        <v>1569</v>
       </c>
       <c r="AZ25" s="29">
-        <v>1925</v>
+        <v>1523</v>
       </c>
       <c r="BA25" s="29">
-        <v>1553</v>
+        <v>1190</v>
+      </c>
+      <c r="BB25" s="29">
+        <v>1158</v>
       </c>
       <c r="BG25" s="19"/>
       <c r="BH25" s="19"/>
       <c r="BI25" s="44"/>
     </row>
-    <row r="26" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
-        <v>19</v>
-[...38 lines deleted...]
-        <v>615</v>
+        <v>20</v>
+      </c>
+      <c r="B26" s="11">
+        <v>3110</v>
+      </c>
+      <c r="C26" s="11">
+        <v>3180</v>
+      </c>
+      <c r="D26" s="12">
+        <v>2762</v>
+      </c>
+      <c r="E26" s="12">
+        <v>2717</v>
+      </c>
+      <c r="F26" s="12">
+        <v>2595</v>
+      </c>
+      <c r="G26" s="12">
+        <v>2883</v>
+      </c>
+      <c r="H26" s="13">
+        <v>2849</v>
+      </c>
+      <c r="I26" s="12">
+        <v>3422</v>
+      </c>
+      <c r="J26" s="14">
+        <v>3045</v>
+      </c>
+      <c r="K26" s="15">
+        <v>2459</v>
+      </c>
+      <c r="L26" s="14">
+        <v>2654</v>
+      </c>
+      <c r="M26" s="14">
+        <v>2396</v>
+      </c>
+      <c r="N26" s="21">
+        <v>20</v>
       </c>
       <c r="O26" s="21">
-        <v>617</v>
+        <v>31</v>
       </c>
       <c r="P26" s="21">
-        <v>569</v>
+        <v>28</v>
       </c>
       <c r="Q26" s="21">
-        <v>722</v>
+        <v>33</v>
       </c>
       <c r="R26" s="21">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="S26" s="21">
-        <v>748</v>
+        <v>30</v>
       </c>
       <c r="T26" s="22">
-        <v>754</v>
+        <v>26</v>
       </c>
       <c r="U26" s="22">
-        <v>836</v>
+        <v>31</v>
       </c>
       <c r="V26" s="22">
-        <v>810</v>
+        <v>27</v>
       </c>
       <c r="W26" s="30">
-        <v>835</v>
+        <v>47</v>
       </c>
       <c r="X26" s="22">
-        <v>935</v>
+        <v>36</v>
       </c>
       <c r="Y26" s="46">
-        <v>506</v>
+        <v>29</v>
       </c>
       <c r="Z26" s="16">
-        <v>731</v>
+        <v>37</v>
       </c>
       <c r="AA26" s="16">
-        <v>372</v>
+        <v>23</v>
       </c>
       <c r="AB26" s="16">
-        <v>555</v>
+        <v>33</v>
       </c>
       <c r="AC26" s="17">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="AD26" s="17">
-        <v>695</v>
+        <v>20</v>
       </c>
       <c r="AE26" s="17">
-        <v>1046</v>
+        <v>47</v>
       </c>
       <c r="AF26" s="17">
-        <v>1197</v>
+        <v>62</v>
       </c>
       <c r="AG26" s="17">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>90</v>
+      </c>
+      <c r="AH26" s="18">
+        <v>82</v>
       </c>
       <c r="AI26" s="20">
-        <v>1115</v>
+        <v>50</v>
       </c>
       <c r="AJ26" s="20">
-        <v>852</v>
+        <v>68</v>
       </c>
       <c r="AK26" s="47">
-        <v>950</v>
+        <v>37</v>
       </c>
       <c r="AL26" s="29">
-        <v>1546</v>
+        <v>69</v>
       </c>
       <c r="AM26" s="29">
-        <v>1304</v>
+        <v>47</v>
       </c>
       <c r="AN26" s="29">
-        <v>1177</v>
+        <v>41</v>
       </c>
       <c r="AO26" s="29">
-        <v>1364</v>
+        <v>50</v>
       </c>
       <c r="AP26" s="29">
-        <v>1286</v>
+        <v>46</v>
       </c>
       <c r="AQ26" s="29">
-        <v>1336</v>
+        <v>53</v>
       </c>
       <c r="AR26" s="29">
-        <v>1438</v>
+        <v>73</v>
       </c>
       <c r="AS26" s="29">
-        <v>1754</v>
+        <v>110</v>
       </c>
       <c r="AT26" s="29">
-        <v>1734</v>
+        <v>93</v>
       </c>
       <c r="AU26" s="19">
-        <v>1449</v>
+        <v>68</v>
       </c>
       <c r="AV26" s="19">
-        <v>1221</v>
+        <v>50</v>
       </c>
       <c r="AW26" s="44">
-        <v>1028</v>
+        <v>46</v>
       </c>
       <c r="AX26" s="29">
-        <v>1508</v>
+        <v>67</v>
       </c>
       <c r="AY26" s="29">
-        <v>1569</v>
+        <v>53</v>
       </c>
       <c r="AZ26" s="29">
-        <v>1523</v>
+        <v>83</v>
       </c>
       <c r="BA26" s="29">
-        <v>1190</v>
+        <v>34</v>
+      </c>
+      <c r="BB26" s="29">
+        <v>61</v>
       </c>
       <c r="BG26" s="19"/>
       <c r="BH26" s="19"/>
       <c r="BI26" s="44"/>
     </row>
-    <row r="27" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B27" s="11">
-        <v>3110</v>
+        <v>12721</v>
       </c>
       <c r="C27" s="11">
-        <v>3180</v>
+        <v>11095</v>
       </c>
       <c r="D27" s="12">
-        <v>2762</v>
+        <v>9617</v>
       </c>
       <c r="E27" s="12">
-        <v>2717</v>
+        <v>7946</v>
       </c>
       <c r="F27" s="12">
-        <v>2595</v>
+        <v>9264</v>
       </c>
       <c r="G27" s="12">
-        <v>2883</v>
+        <v>11411</v>
       </c>
       <c r="H27" s="13">
-        <v>2849</v>
+        <v>11621</v>
       </c>
       <c r="I27" s="12">
-        <v>3422</v>
+        <v>13711</v>
       </c>
       <c r="J27" s="14">
-        <v>3045</v>
+        <v>10824</v>
       </c>
       <c r="K27" s="15">
-        <v>2459</v>
+        <v>10689</v>
       </c>
       <c r="L27" s="14">
-        <v>2654</v>
+        <v>11189</v>
       </c>
       <c r="M27" s="14">
-        <v>2396</v>
+        <v>10927</v>
       </c>
       <c r="N27" s="21">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="O27" s="21">
-        <v>31</v>
+        <v>155</v>
       </c>
       <c r="P27" s="21">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="Q27" s="21">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="R27" s="21">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="S27" s="21">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="T27" s="22">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="U27" s="22">
-        <v>31</v>
+        <v>161</v>
       </c>
       <c r="V27" s="22">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="W27" s="30">
-        <v>47</v>
+        <v>194</v>
       </c>
       <c r="X27" s="22">
-        <v>36</v>
+        <v>173</v>
       </c>
       <c r="Y27" s="46">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="Z27" s="16">
-        <v>37</v>
+        <v>145</v>
       </c>
       <c r="AA27" s="16">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="AB27" s="16">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="AC27" s="17">
-        <v>34</v>
+        <v>141</v>
       </c>
       <c r="AD27" s="17">
-        <v>20</v>
+        <v>183</v>
       </c>
       <c r="AE27" s="17">
-        <v>47</v>
+        <v>242</v>
       </c>
       <c r="AF27" s="17">
-        <v>62</v>
+        <v>264</v>
       </c>
       <c r="AG27" s="17">
-        <v>90</v>
+        <v>261</v>
       </c>
       <c r="AH27" s="18">
-        <v>82</v>
+        <v>185</v>
       </c>
       <c r="AI27" s="20">
-        <v>50</v>
+        <v>207</v>
       </c>
       <c r="AJ27" s="20">
-        <v>68</v>
+        <v>140</v>
       </c>
       <c r="AK27" s="47">
-        <v>37</v>
+        <v>200</v>
       </c>
       <c r="AL27" s="29">
-        <v>69</v>
+        <v>336</v>
       </c>
       <c r="AM27" s="29">
-        <v>47</v>
+        <v>249</v>
       </c>
       <c r="AN27" s="29">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="AO27" s="29">
-        <v>50</v>
+        <v>260</v>
       </c>
       <c r="AP27" s="29">
-        <v>46</v>
+        <v>266</v>
       </c>
       <c r="AQ27" s="29">
-        <v>53</v>
+        <v>294</v>
       </c>
       <c r="AR27" s="29">
-        <v>73</v>
+        <v>324</v>
       </c>
       <c r="AS27" s="29">
-        <v>110</v>
+        <v>333</v>
       </c>
       <c r="AT27" s="29">
-        <v>93</v>
+        <v>332</v>
       </c>
       <c r="AU27" s="19">
-        <v>68</v>
+        <v>264</v>
       </c>
       <c r="AV27" s="19">
-        <v>50</v>
+        <v>212</v>
       </c>
       <c r="AW27" s="44">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="AX27" s="29">
-        <v>67</v>
+        <v>268</v>
       </c>
       <c r="AY27" s="29">
-        <v>53</v>
+        <v>288</v>
       </c>
       <c r="AZ27" s="29">
-        <v>83</v>
+        <v>263</v>
       </c>
       <c r="BA27" s="29">
-        <v>34</v>
+        <v>276</v>
+      </c>
+      <c r="BB27" s="29">
+        <v>214</v>
       </c>
       <c r="BG27" s="19"/>
       <c r="BH27" s="19"/>
       <c r="BI27" s="44"/>
     </row>
-    <row r="28" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>28</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>26</v>
+      </c>
+      <c r="AN28" s="29">
         <v>21</v>
       </c>
-      <c r="B28" s="11">
-[...115 lines deleted...]
-      </c>
       <c r="AO28" s="29">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="AP28" s="29">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="AQ28" s="29">
-        <v>294</v>
+        <v>22</v>
       </c>
       <c r="AR28" s="29">
-        <v>324</v>
+        <v>19</v>
       </c>
       <c r="AS28" s="29">
-        <v>333</v>
+        <v>18</v>
       </c>
       <c r="AT28" s="29">
-        <v>332</v>
+        <v>19</v>
       </c>
       <c r="AU28" s="19">
-        <v>264</v>
+        <v>15</v>
       </c>
       <c r="AV28" s="19">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="AW28" s="44">
-        <v>206</v>
+        <v>8</v>
       </c>
       <c r="AX28" s="29">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="AY28" s="29">
-        <v>288</v>
+        <v>29</v>
       </c>
       <c r="AZ28" s="29">
-        <v>263</v>
+        <v>24</v>
       </c>
       <c r="BA28" s="29">
-        <v>276</v>
+        <v>18</v>
+      </c>
+      <c r="BB28" s="29">
+        <v>13</v>
       </c>
       <c r="BG28" s="19"/>
       <c r="BH28" s="19"/>
       <c r="BI28" s="44"/>
     </row>
-    <row r="29" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="11">
+        <v>10658</v>
+      </c>
+      <c r="C29" s="11">
+        <v>9578</v>
+      </c>
+      <c r="D29" s="12">
+        <v>9535</v>
+      </c>
+      <c r="E29" s="12">
+        <v>7866</v>
+      </c>
+      <c r="F29" s="12">
+        <v>9085</v>
+      </c>
+      <c r="G29" s="12">
+        <v>10593</v>
+      </c>
+      <c r="H29" s="13">
+        <v>10299</v>
+      </c>
+      <c r="I29" s="12">
+        <v>12149</v>
+      </c>
+      <c r="J29" s="14">
+        <v>9562</v>
+      </c>
+      <c r="K29" s="15">
+        <v>8402</v>
+      </c>
+      <c r="L29" s="14">
+        <v>9756</v>
+      </c>
+      <c r="M29" s="14">
+        <v>9686</v>
+      </c>
+      <c r="N29" s="21">
+        <v>20</v>
+      </c>
+      <c r="O29" s="21">
+        <v>22</v>
+      </c>
+      <c r="P29" s="21">
+        <v>19</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>21</v>
+      </c>
+      <c r="R29" s="21">
+        <v>23</v>
+      </c>
+      <c r="S29" s="21">
+        <v>30</v>
+      </c>
+      <c r="T29" s="22">
+        <v>30</v>
+      </c>
+      <c r="U29" s="22">
+        <v>35</v>
+      </c>
+      <c r="V29" s="22">
+        <v>37</v>
+      </c>
+      <c r="W29" s="30">
+        <v>42</v>
+      </c>
+      <c r="X29" s="22">
+        <v>34</v>
+      </c>
+      <c r="Y29" s="46">
+        <v>24</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>15</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="17">
         <v>27</v>
       </c>
-      <c r="B29" s="11"/>
-[...81 lines deleted...]
-        <v>13</v>
+      <c r="AD29" s="17">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>44</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>44</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>54</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>34</v>
+      </c>
+      <c r="AI29" s="20">
+        <v>44</v>
+      </c>
+      <c r="AJ29" s="19">
+        <v>25</v>
+      </c>
+      <c r="AK29" s="44">
+        <v>15</v>
       </c>
       <c r="AL29" s="29">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AM29" s="29">
+        <v>32</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>19</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>31</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>44</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>30</v>
+      </c>
+      <c r="AR29" s="29">
+        <v>33</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>42</v>
+      </c>
+      <c r="AT29" s="29">
+        <v>59</v>
+      </c>
+      <c r="AU29" s="19">
+        <v>34</v>
+      </c>
+      <c r="AV29" s="19">
+        <v>32</v>
+      </c>
+      <c r="AW29" s="44">
         <v>26</v>
       </c>
-      <c r="AN29" s="29">
-[...28 lines deleted...]
-      </c>
       <c r="AX29" s="29">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="AY29" s="29">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="AZ29" s="29">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="BA29" s="29">
-        <v>18</v>
+        <v>35</v>
+      </c>
+      <c r="BB29" s="29">
+        <v>51</v>
       </c>
       <c r="BG29" s="19"/>
       <c r="BH29" s="19"/>
       <c r="BI29" s="44"/>
     </row>
-    <row r="30" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="O30" s="21">
+    <row r="30" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="87"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="87"/>
+      <c r="Q30" s="87"/>
+      <c r="R30" s="87"/>
+      <c r="S30" s="87"/>
+      <c r="T30" s="87"/>
+      <c r="U30" s="87"/>
+      <c r="V30" s="87"/>
+      <c r="W30" s="87"/>
+      <c r="X30" s="87"/>
+      <c r="Y30" s="87"/>
+      <c r="Z30" s="87"/>
+      <c r="AA30" s="87"/>
+      <c r="AB30" s="87"/>
+      <c r="AC30" s="87"/>
+      <c r="AD30" s="87"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AL30" s="87"/>
+      <c r="AM30" s="87"/>
+      <c r="AN30" s="87"/>
+      <c r="AO30" s="87"/>
+      <c r="AP30" s="87"/>
+      <c r="AQ30" s="87"/>
+      <c r="AR30" s="87"/>
+      <c r="AS30" s="87"/>
+      <c r="AT30" s="87"/>
+      <c r="AU30" s="87"/>
+      <c r="AV30" s="87"/>
+      <c r="AW30" s="87"/>
+      <c r="AX30" s="87"/>
+      <c r="AY30" s="87"/>
+      <c r="AZ30" s="87"/>
+      <c r="BA30" s="87"/>
+      <c r="BB30" s="87"/>
+      <c r="BC30" s="87"/>
+      <c r="BD30" s="87"/>
+      <c r="BE30" s="87"/>
+      <c r="BF30" s="87"/>
+      <c r="BG30" s="87"/>
+      <c r="BH30" s="87"/>
+      <c r="BI30" s="87"/>
+    </row>
+    <row r="31" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" s="22">
+        <v>753</v>
+      </c>
+      <c r="O31" s="21">
+        <v>1030</v>
+      </c>
+      <c r="P31" s="21">
+        <v>650</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>929</v>
+      </c>
+      <c r="R31" s="21">
+        <v>762</v>
+      </c>
+      <c r="S31" s="21">
+        <v>900</v>
+      </c>
+      <c r="T31" s="22">
+        <v>823</v>
+      </c>
+      <c r="U31" s="22">
+        <v>946</v>
+      </c>
+      <c r="V31" s="22">
+        <v>1139</v>
+      </c>
+      <c r="W31" s="30">
+        <v>1226</v>
+      </c>
+      <c r="X31" s="22">
+        <v>1302</v>
+      </c>
+      <c r="Y31" s="46">
+        <v>797</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>1004</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>514</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>735</v>
+      </c>
+      <c r="AC31" s="17">
+        <v>842</v>
+      </c>
+      <c r="AD31" s="17">
+        <v>844</v>
+      </c>
+      <c r="AE31" s="17">
+        <v>1032</v>
+      </c>
+      <c r="AF31" s="17">
+        <v>1282</v>
+      </c>
+      <c r="AG31" s="17">
+        <v>1646</v>
+      </c>
+      <c r="AH31" s="17">
+        <v>1100</v>
+      </c>
+      <c r="AI31" s="20">
+        <v>1500</v>
+      </c>
+      <c r="AJ31" s="20">
+        <v>1059</v>
+      </c>
+      <c r="AK31" s="47">
+        <v>1264</v>
+      </c>
+      <c r="AL31" s="29">
+        <v>2060</v>
+      </c>
+      <c r="AM31" s="29">
+        <v>1639</v>
+      </c>
+      <c r="AN31" s="29">
+        <v>1198</v>
+      </c>
+      <c r="AO31" s="29">
+        <v>1426</v>
+      </c>
+      <c r="AP31" s="29">
+        <v>1484</v>
+      </c>
+      <c r="AQ31" s="29">
+        <v>1523</v>
+      </c>
+      <c r="AR31" s="29">
+        <v>1673</v>
+      </c>
+      <c r="AS31" s="29">
+        <v>1786</v>
+      </c>
+      <c r="AT31" s="29">
+        <v>1791</v>
+      </c>
+      <c r="AU31" s="19">
+        <v>1612</v>
+      </c>
+      <c r="AV31" s="19">
+        <v>1479</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>1237</v>
+      </c>
+      <c r="AX31" s="29">
+        <v>1573</v>
+      </c>
+      <c r="AY31" s="29">
+        <v>1546</v>
+      </c>
+      <c r="AZ31" s="29">
+        <v>1608</v>
+      </c>
+      <c r="BA31" s="29">
+        <v>1450</v>
+      </c>
+      <c r="BB31" s="29">
+        <v>1360</v>
+      </c>
+      <c r="BG31" s="19"/>
+      <c r="BH31" s="19"/>
+      <c r="BI31" s="44"/>
+    </row>
+    <row r="32" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="11">
+        <v>3845</v>
+      </c>
+      <c r="C32" s="11">
+        <v>3782</v>
+      </c>
+      <c r="D32" s="12">
+        <v>3316</v>
+      </c>
+      <c r="E32" s="12">
+        <v>3130</v>
+      </c>
+      <c r="F32" s="12">
+        <v>3082</v>
+      </c>
+      <c r="G32" s="12">
+        <v>3632</v>
+      </c>
+      <c r="H32" s="35">
+        <v>3546</v>
+      </c>
+      <c r="I32" s="12">
+        <v>4388</v>
+      </c>
+      <c r="J32" s="14">
+        <v>3807</v>
+      </c>
+      <c r="K32" s="15">
+        <v>3074</v>
+      </c>
+      <c r="L32" s="14">
+        <v>3465</v>
+      </c>
+      <c r="M32" s="14">
+        <v>3031</v>
+      </c>
+      <c r="N32" s="22">
+        <v>46</v>
+      </c>
+      <c r="O32" s="21">
+        <v>67</v>
+      </c>
+      <c r="P32" s="21">
+        <v>53</v>
+      </c>
+      <c r="Q32" s="21">
+        <v>65</v>
+      </c>
+      <c r="R32" s="21">
+        <v>64</v>
+      </c>
+      <c r="S32" s="21">
+        <v>62</v>
+      </c>
+      <c r="T32" s="22">
+        <v>67</v>
+      </c>
+      <c r="U32" s="22">
+        <v>73</v>
+      </c>
+      <c r="V32" s="22">
+        <v>58</v>
+      </c>
+      <c r="W32" s="30">
+        <v>89</v>
+      </c>
+      <c r="X32" s="22">
+        <v>80</v>
+      </c>
+      <c r="Y32" s="46">
+        <v>50</v>
+      </c>
+      <c r="Z32" s="16">
+        <v>55</v>
+      </c>
+      <c r="AA32" s="16">
+        <v>34</v>
+      </c>
+      <c r="AB32" s="16">
+        <v>37</v>
+      </c>
+      <c r="AC32" s="17">
+        <v>79</v>
+      </c>
+      <c r="AD32" s="17">
+        <v>64</v>
+      </c>
+      <c r="AE32" s="17">
+        <v>82</v>
+      </c>
+      <c r="AF32" s="17">
+        <v>99</v>
+      </c>
+      <c r="AG32" s="17">
+        <v>103</v>
+      </c>
+      <c r="AH32" s="17">
+        <v>79</v>
+      </c>
+      <c r="AI32" s="20">
+        <v>104</v>
+      </c>
+      <c r="AJ32" s="20">
+        <v>64</v>
+      </c>
+      <c r="AK32" s="47">
+        <v>91</v>
+      </c>
+      <c r="AL32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="2"/>
+      <c r="BD32" s="2"/>
+      <c r="BE32" s="2"/>
+      <c r="BF32" s="2"/>
+      <c r="BG32" s="4"/>
+      <c r="BH32" s="4"/>
+      <c r="BI32" s="61"/>
+    </row>
+    <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="P30" s="21">
-[...8 lines deleted...]
-      <c r="S30" s="21">
+      <c r="B33" s="11">
+        <v>10519</v>
+      </c>
+      <c r="C33" s="11">
+        <v>8781</v>
+      </c>
+      <c r="D33" s="12">
+        <v>7873</v>
+      </c>
+      <c r="E33" s="12">
+        <v>6773</v>
+      </c>
+      <c r="F33" s="12">
+        <v>7777</v>
+      </c>
+      <c r="G33" s="12">
+        <v>8977</v>
+      </c>
+      <c r="H33" s="35">
+        <v>8753</v>
+      </c>
+      <c r="I33" s="12">
+        <v>9543</v>
+      </c>
+      <c r="J33" s="14">
+        <v>7496</v>
+      </c>
+      <c r="K33" s="15">
+        <v>7321</v>
+      </c>
+      <c r="L33" s="14">
+        <v>7812</v>
+      </c>
+      <c r="M33" s="14">
+        <v>7484</v>
+      </c>
+      <c r="N33" s="22">
+        <v>40</v>
+      </c>
+      <c r="O33" s="21">
+        <v>48</v>
+      </c>
+      <c r="P33" s="21">
         <v>30</v>
       </c>
-      <c r="T30" s="22">
-[...8 lines deleted...]
-      <c r="W30" s="30">
+      <c r="Q33" s="21">
         <v>42</v>
       </c>
-      <c r="X30" s="22">
-[...62 lines deleted...]
-      <c r="AS30" s="29">
+      <c r="R33" s="21">
+        <v>29</v>
+      </c>
+      <c r="S33" s="21">
         <v>42</v>
       </c>
-      <c r="AT30" s="29">
-[...277 lines deleted...]
-      </c>
       <c r="T33" s="22">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="U33" s="22">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="V33" s="22">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="W33" s="30">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="X33" s="22">
         <v>80</v>
       </c>
       <c r="Y33" s="46">
+        <v>28</v>
+      </c>
+      <c r="Z33" s="16">
+        <v>66</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>31</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>52</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>45</v>
+      </c>
+      <c r="AD33" s="17">
         <v>50</v>
       </c>
-      <c r="Z33" s="16">
+      <c r="AE33" s="17">
+        <v>66</v>
+      </c>
+      <c r="AF33" s="17">
+        <v>68</v>
+      </c>
+      <c r="AG33" s="17">
+        <v>63</v>
+      </c>
+      <c r="AH33" s="18">
+        <v>63</v>
+      </c>
+      <c r="AI33" s="20">
+        <v>82</v>
+      </c>
+      <c r="AJ33" s="20">
+        <v>39</v>
+      </c>
+      <c r="AK33" s="47">
+        <v>59</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>101</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>118</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>70</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>98</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>77</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>87</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>71</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>98</v>
+      </c>
+      <c r="AU33" s="19">
+        <v>69</v>
+      </c>
+      <c r="AV33" s="19">
+        <v>81</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>70</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>77</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>126</v>
+      </c>
+      <c r="AZ33" s="29">
+        <v>113</v>
+      </c>
+      <c r="BA33" s="29">
+        <v>62</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>86</v>
+      </c>
+      <c r="BG33" s="19"/>
+      <c r="BH33" s="19"/>
+      <c r="BI33" s="44"/>
+    </row>
+    <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="11">
+        <v>7435</v>
+      </c>
+      <c r="C34" s="11">
+        <v>6967</v>
+      </c>
+      <c r="D34" s="12">
+        <v>7414</v>
+      </c>
+      <c r="E34" s="12">
+        <v>6224</v>
+      </c>
+      <c r="F34" s="12">
+        <v>7035</v>
+      </c>
+      <c r="G34" s="12">
+        <v>8013</v>
+      </c>
+      <c r="H34" s="35">
+        <v>7624</v>
+      </c>
+      <c r="I34" s="12">
+        <v>8816</v>
+      </c>
+      <c r="J34" s="14">
+        <v>7451</v>
+      </c>
+      <c r="K34" s="15">
+        <v>6397</v>
+      </c>
+      <c r="L34" s="14">
+        <v>7214</v>
+      </c>
+      <c r="M34" s="14">
+        <v>7326</v>
+      </c>
+      <c r="N34" s="21">
+        <v>58</v>
+      </c>
+      <c r="O34" s="21">
+        <v>85</v>
+      </c>
+      <c r="P34" s="21">
+        <v>56</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>78</v>
+      </c>
+      <c r="R34" s="21">
+        <v>64</v>
+      </c>
+      <c r="S34" s="21">
         <v>55</v>
       </c>
-      <c r="AA33" s="16">
-[...146 lines deleted...]
-      </c>
       <c r="T34" s="22">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="U34" s="22">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="V34" s="22">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="W34" s="30">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="X34" s="22">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="Y34" s="46">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="Z34" s="16">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="AA34" s="16">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="AB34" s="16">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="AC34" s="17">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="AD34" s="17">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="AE34" s="17">
         <v>66</v>
       </c>
       <c r="AF34" s="17">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="AG34" s="17">
-        <v>63</v>
+        <v>155</v>
       </c>
       <c r="AH34" s="18">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="AI34" s="20">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="AJ34" s="20">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="AK34" s="47">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="AL34" s="29">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="AM34" s="29">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="AN34" s="29">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="AO34" s="29">
-        <v>98</v>
+        <v>176</v>
       </c>
       <c r="AP34" s="29">
-        <v>77</v>
+        <v>174</v>
       </c>
       <c r="AQ34" s="29">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="AR34" s="29">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="AS34" s="29">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="AT34" s="29">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AU34" s="19">
-        <v>69</v>
+        <v>158</v>
       </c>
       <c r="AV34" s="19">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="AW34" s="44">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="AX34" s="29">
-        <v>77</v>
+        <v>186</v>
       </c>
       <c r="AY34" s="29">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="AZ34" s="29">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="BA34" s="29">
-        <v>62</v>
+        <v>124</v>
+      </c>
+      <c r="BB34" s="29">
+        <v>106</v>
       </c>
       <c r="BG34" s="19"/>
       <c r="BH34" s="19"/>
       <c r="BI34" s="44"/>
     </row>
-    <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="67" t="s">
+        <v>21</v>
       </c>
       <c r="B35" s="11">
-        <v>7435</v>
+        <v>5404</v>
       </c>
       <c r="C35" s="11">
-        <v>6967</v>
+        <v>4198</v>
       </c>
       <c r="D35" s="12">
-        <v>7414</v>
+        <v>3882</v>
       </c>
       <c r="E35" s="12">
-        <v>6224</v>
+        <v>3648</v>
       </c>
       <c r="F35" s="12">
-        <v>7035</v>
+        <v>3508</v>
       </c>
       <c r="G35" s="12">
-        <v>8013</v>
-[...2 lines deleted...]
-        <v>7624</v>
+        <v>3772</v>
+      </c>
+      <c r="H35" s="15">
+        <v>4293</v>
       </c>
       <c r="I35" s="12">
-        <v>8816</v>
+        <v>4326</v>
       </c>
       <c r="J35" s="14">
-        <v>7451</v>
+        <v>3556</v>
       </c>
       <c r="K35" s="15">
-        <v>6397</v>
+        <v>3397</v>
       </c>
       <c r="L35" s="14">
-        <v>7214</v>
+        <v>3445</v>
       </c>
       <c r="M35" s="14">
-        <v>7326</v>
+        <v>3501</v>
       </c>
       <c r="N35" s="21">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="O35" s="21">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="P35" s="21">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="Q35" s="21">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="R35" s="21">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="S35" s="21">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="T35" s="22">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="U35" s="22">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="V35" s="22">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="W35" s="30">
+        <v>113</v>
+      </c>
+      <c r="X35" s="22">
+        <v>147</v>
+      </c>
+      <c r="Y35" s="46">
+        <v>93</v>
+      </c>
+      <c r="Z35" s="16">
         <v>111</v>
       </c>
-      <c r="X35" s="22">
+      <c r="AA35" s="16">
+        <v>62</v>
+      </c>
+      <c r="AB35" s="16">
+        <v>71</v>
+      </c>
+      <c r="AC35" s="17">
+        <v>95</v>
+      </c>
+      <c r="AD35" s="17">
+        <v>74</v>
+      </c>
+      <c r="AE35" s="17">
+        <v>105</v>
+      </c>
+      <c r="AF35" s="17">
+        <v>153</v>
+      </c>
+      <c r="AG35" s="17">
+        <v>142</v>
+      </c>
+      <c r="AH35" s="18">
+        <v>111</v>
+      </c>
+      <c r="AI35" s="20">
+        <v>164</v>
+      </c>
+      <c r="AJ35" s="20">
+        <v>122</v>
+      </c>
+      <c r="AK35" s="47">
+        <v>170</v>
+      </c>
+      <c r="AL35" s="29">
+        <v>205</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>142</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>105</v>
+      </c>
+      <c r="AO35" s="29">
+        <v>129</v>
+      </c>
+      <c r="AP35" s="29">
+        <v>146</v>
+      </c>
+      <c r="AQ35" s="29">
         <v>108</v>
       </c>
-      <c r="Y35" s="46">
-[...20 lines deleted...]
-      <c r="AF35" s="17">
+      <c r="AR35" s="29">
+        <v>161</v>
+      </c>
+      <c r="AS35" s="29">
+        <v>222</v>
+      </c>
+      <c r="AT35" s="29">
+        <v>186</v>
+      </c>
+      <c r="AU35" s="19">
+        <v>172</v>
+      </c>
+      <c r="AV35" s="19">
+        <v>136</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>126</v>
+      </c>
+      <c r="AX35" s="29">
+        <v>189</v>
+      </c>
+      <c r="AY35" s="29">
+        <v>135</v>
+      </c>
+      <c r="AZ35" s="29">
+        <v>154</v>
+      </c>
+      <c r="BA35" s="29">
+        <v>152</v>
+      </c>
+      <c r="BB35" s="29">
         <v>117</v>
-      </c>
-[...61 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BG35" s="19"/>
       <c r="BH35" s="19"/>
       <c r="BI35" s="44"/>
     </row>
-    <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B36" s="11">
-        <v>5404</v>
+        <v>43873</v>
       </c>
       <c r="C36" s="11">
-        <v>4198</v>
+        <v>37863</v>
       </c>
       <c r="D36" s="12">
-        <v>3882</v>
+        <v>35952</v>
       </c>
       <c r="E36" s="12">
-        <v>3648</v>
+        <v>31138</v>
       </c>
       <c r="F36" s="12">
-        <v>3508</v>
+        <v>33972</v>
       </c>
       <c r="G36" s="12">
-        <v>3772</v>
-[...2 lines deleted...]
-        <v>4293</v>
+        <v>39359</v>
+      </c>
+      <c r="H36" s="13">
+        <v>39758</v>
       </c>
       <c r="I36" s="12">
-        <v>4326</v>
+        <v>44704</v>
       </c>
       <c r="J36" s="14">
-        <v>3556</v>
+        <v>36394</v>
       </c>
       <c r="K36" s="15">
-        <v>3397</v>
+        <v>32637</v>
       </c>
       <c r="L36" s="14">
-        <v>3445</v>
+        <v>34858</v>
       </c>
       <c r="M36" s="14">
-        <v>3501</v>
-[...1 lines deleted...]
-      <c r="N36" s="21">
+        <v>34293</v>
+      </c>
+      <c r="N36" s="22">
+        <v>48</v>
+      </c>
+      <c r="O36" s="21">
+        <v>76</v>
+      </c>
+      <c r="P36" s="21">
+        <v>47</v>
+      </c>
+      <c r="Q36" s="21">
+        <v>65</v>
+      </c>
+      <c r="R36" s="21">
+        <v>44</v>
+      </c>
+      <c r="S36" s="21">
+        <v>61</v>
+      </c>
+      <c r="T36" s="22">
+        <v>59</v>
+      </c>
+      <c r="U36" s="22">
+        <v>73</v>
+      </c>
+      <c r="V36" s="22">
+        <v>65</v>
+      </c>
+      <c r="W36" s="30">
+        <v>98</v>
+      </c>
+      <c r="X36" s="22">
+        <v>95</v>
+      </c>
+      <c r="Y36" s="46">
+        <v>63</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>70</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>30</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>52</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>69</v>
+      </c>
+      <c r="AD36" s="17">
+        <v>76</v>
+      </c>
+      <c r="AE36" s="17">
+        <v>74</v>
+      </c>
+      <c r="AF36" s="17">
+        <v>76</v>
+      </c>
+      <c r="AG36" s="17">
+        <v>124</v>
+      </c>
+      <c r="AH36" s="18">
+        <v>80</v>
+      </c>
+      <c r="AI36" s="20">
         <v>100</v>
       </c>
-      <c r="O36" s="21">
-[...2 lines deleted...]
-      <c r="P36" s="21">
+      <c r="AJ36" s="20">
         <v>68</v>
       </c>
-      <c r="Q36" s="21">
+      <c r="AK36" s="47">
+        <v>70</v>
+      </c>
+      <c r="AL36" s="29">
+        <v>117</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>92</v>
+      </c>
+      <c r="AN36" s="29">
         <v>88</v>
       </c>
-      <c r="R36" s="21">
+      <c r="AO36" s="29">
+        <v>101</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>95</v>
+      </c>
+      <c r="AQ36" s="29">
+        <v>93</v>
+      </c>
+      <c r="AR36" s="29">
+        <v>123</v>
+      </c>
+      <c r="AS36" s="29">
+        <v>117</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>157</v>
+      </c>
+      <c r="AU36" s="19">
+        <v>123</v>
+      </c>
+      <c r="AV36" s="19">
         <v>76</v>
       </c>
-      <c r="S36" s="21">
-[...26 lines deleted...]
-      <c r="AB36" s="16">
+      <c r="AW36" s="44">
         <v>71</v>
       </c>
-      <c r="AC36" s="17">
-[...20 lines deleted...]
-      <c r="AJ36" s="20">
+      <c r="AX36" s="29">
+        <v>97</v>
+      </c>
+      <c r="AY36" s="29">
+        <v>106</v>
+      </c>
+      <c r="AZ36" s="29">
+        <v>115</v>
+      </c>
+      <c r="BA36" s="29">
         <v>122</v>
       </c>
-      <c r="AK36" s="47">
-[...48 lines deleted...]
-        <v>152</v>
+      <c r="BB36" s="29">
+        <v>120</v>
       </c>
       <c r="BG36" s="19"/>
       <c r="BH36" s="19"/>
       <c r="BI36" s="44"/>
     </row>
-    <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
-        <v>14</v>
-[...35 lines deleted...]
-        <v>34293</v>
+        <v>15</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M37" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="N37" s="22">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="O37" s="21">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="P37" s="21">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="Q37" s="21">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="R37" s="21">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="S37" s="21">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="T37" s="22">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="U37" s="22">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="V37" s="22">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="W37" s="30">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="X37" s="22">
+        <v>167</v>
+      </c>
+      <c r="Y37" s="46">
+        <v>93</v>
+      </c>
+      <c r="Z37" s="16">
         <v>95</v>
       </c>
-      <c r="Y37" s="46">
-[...4 lines deleted...]
-      </c>
       <c r="AA37" s="16">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="AB37" s="16">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="AC37" s="17">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="AD37" s="17">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="AE37" s="17">
-        <v>74</v>
+        <v>153</v>
       </c>
       <c r="AF37" s="17">
-        <v>76</v>
+        <v>155</v>
       </c>
       <c r="AG37" s="17">
-        <v>124</v>
+        <v>226</v>
       </c>
       <c r="AH37" s="18">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="AI37" s="20">
-        <v>100</v>
+        <v>172</v>
       </c>
       <c r="AJ37" s="20">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="AK37" s="47">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="AL37" s="29">
-        <v>117</v>
+        <v>197</v>
       </c>
       <c r="AM37" s="29">
-        <v>92</v>
+        <v>156</v>
       </c>
       <c r="AN37" s="29">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="AO37" s="29">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="AP37" s="29">
-        <v>95</v>
+        <v>155</v>
       </c>
       <c r="AQ37" s="29">
-        <v>93</v>
+        <v>169</v>
       </c>
       <c r="AR37" s="29">
+        <v>160</v>
+      </c>
+      <c r="AS37" s="29">
+        <v>187</v>
+      </c>
+      <c r="AT37" s="29">
+        <v>199</v>
+      </c>
+      <c r="AU37" s="19">
+        <v>185</v>
+      </c>
+      <c r="AV37" s="19">
+        <v>177</v>
+      </c>
+      <c r="AW37" s="44">
         <v>123</v>
       </c>
-      <c r="AS37" s="29">
-[...13 lines deleted...]
-      </c>
       <c r="AX37" s="29">
-        <v>97</v>
+        <v>166</v>
       </c>
       <c r="AY37" s="29">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="AZ37" s="29">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="BA37" s="29">
-        <v>122</v>
+        <v>167</v>
+      </c>
+      <c r="BB37" s="29">
+        <v>172</v>
       </c>
       <c r="BG37" s="19"/>
       <c r="BH37" s="19"/>
       <c r="BI37" s="44"/>
     </row>
-    <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
-        <v>15</v>
-[...46 lines deleted...]
-      <c r="Q38" s="21">
+        <v>27</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="11"/>
+      <c r="K38" s="11"/>
+      <c r="L38" s="11"/>
+      <c r="M38" s="11"/>
+      <c r="N38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="29">
+        <v>200</v>
+      </c>
+      <c r="AM38" s="29">
+        <v>168</v>
+      </c>
+      <c r="AN38" s="29">
         <v>81</v>
       </c>
-      <c r="R38" s="21">
-[...14 lines deleted...]
-      <c r="W38" s="30">
+      <c r="AO38" s="29">
+        <v>119</v>
+      </c>
+      <c r="AP38" s="29">
+        <v>139</v>
+      </c>
+      <c r="AQ38" s="29">
+        <v>139</v>
+      </c>
+      <c r="AR38" s="29">
+        <v>125</v>
+      </c>
+      <c r="AS38" s="29">
+        <v>131</v>
+      </c>
+      <c r="AT38" s="29">
+        <v>150</v>
+      </c>
+      <c r="AU38" s="19">
+        <v>151</v>
+      </c>
+      <c r="AV38" s="19">
+        <v>97</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>82</v>
+      </c>
+      <c r="AX38" s="29">
+        <v>127</v>
+      </c>
+      <c r="AY38" s="29">
+        <v>141</v>
+      </c>
+      <c r="AZ38" s="29">
+        <v>146</v>
+      </c>
+      <c r="BA38" s="29">
         <v>122</v>
       </c>
-      <c r="X38" s="22">
-[...87 lines deleted...]
-        <v>167</v>
+      <c r="BB38" s="29">
+        <v>118</v>
       </c>
       <c r="BG38" s="19"/>
       <c r="BH38" s="19"/>
       <c r="BI38" s="44"/>
     </row>
-    <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
-        <v>27</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B39" s="11">
+        <v>969</v>
+      </c>
+      <c r="C39" s="11">
+        <v>906</v>
+      </c>
+      <c r="D39" s="12">
+        <v>962</v>
+      </c>
+      <c r="E39" s="12">
+        <v>751</v>
+      </c>
+      <c r="F39" s="12">
+        <v>825</v>
+      </c>
+      <c r="G39" s="12">
+        <v>1058</v>
+      </c>
+      <c r="H39" s="13">
+        <v>1137</v>
+      </c>
+      <c r="I39" s="12">
+        <v>1142</v>
+      </c>
+      <c r="J39" s="14">
+        <v>971</v>
+      </c>
+      <c r="K39" s="15">
+        <v>940</v>
+      </c>
+      <c r="L39" s="14">
+        <v>1002</v>
+      </c>
+      <c r="M39" s="14">
+        <v>895</v>
+      </c>
+      <c r="N39" s="21">
+        <v>105</v>
+      </c>
+      <c r="O39" s="21">
+        <v>143</v>
+      </c>
+      <c r="P39" s="21">
+        <v>85</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>149</v>
+      </c>
+      <c r="R39" s="21">
+        <v>125</v>
+      </c>
+      <c r="S39" s="21">
+        <v>141</v>
+      </c>
+      <c r="T39" s="22">
+        <v>130</v>
+      </c>
+      <c r="U39" s="22">
+        <v>122</v>
+      </c>
+      <c r="V39" s="22">
+        <v>190</v>
+      </c>
+      <c r="W39" s="30">
+        <v>172</v>
+      </c>
+      <c r="X39" s="22">
+        <v>176</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>111</v>
+      </c>
+      <c r="Z39" s="16">
+        <v>147</v>
+      </c>
+      <c r="AA39" s="16">
+        <v>79</v>
+      </c>
+      <c r="AB39" s="16">
+        <v>114</v>
+      </c>
+      <c r="AC39" s="17">
+        <v>105</v>
+      </c>
+      <c r="AD39" s="17">
+        <v>106</v>
+      </c>
+      <c r="AE39" s="17">
+        <v>166</v>
+      </c>
+      <c r="AF39" s="17">
+        <v>203</v>
+      </c>
+      <c r="AG39" s="17">
+        <v>265</v>
+      </c>
+      <c r="AH39" s="18">
+        <v>176</v>
+      </c>
+      <c r="AI39" s="20">
+        <v>254</v>
+      </c>
+      <c r="AJ39" s="20">
+        <v>165</v>
+      </c>
+      <c r="AK39" s="47">
+        <v>204</v>
       </c>
       <c r="AL39" s="29">
-        <v>200</v>
+        <v>291</v>
       </c>
       <c r="AM39" s="29">
-        <v>168</v>
+        <v>225</v>
       </c>
       <c r="AN39" s="29">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="AO39" s="29">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AP39" s="29">
-        <v>139</v>
+        <v>204</v>
       </c>
       <c r="AQ39" s="29">
-        <v>139</v>
+        <v>254</v>
       </c>
       <c r="AR39" s="29">
-        <v>125</v>
+        <v>248</v>
       </c>
       <c r="AS39" s="29">
-        <v>131</v>
+        <v>284</v>
       </c>
       <c r="AT39" s="29">
+        <v>245</v>
+      </c>
+      <c r="AU39" s="19">
+        <v>221</v>
+      </c>
+      <c r="AV39" s="19">
+        <v>229</v>
+      </c>
+      <c r="AW39" s="44">
         <v>150</v>
       </c>
-      <c r="AU39" s="19">
-[...7 lines deleted...]
-      </c>
       <c r="AX39" s="29">
-        <v>127</v>
+        <v>199</v>
       </c>
       <c r="AY39" s="29">
-        <v>141</v>
+        <v>218</v>
       </c>
       <c r="AZ39" s="29">
-        <v>146</v>
+        <v>219</v>
       </c>
       <c r="BA39" s="29">
-        <v>122</v>
+        <v>179</v>
+      </c>
+      <c r="BB39" s="29">
+        <v>161</v>
       </c>
       <c r="BG39" s="19"/>
       <c r="BH39" s="19"/>
       <c r="BI39" s="44"/>
     </row>
-    <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B40" s="11">
-        <v>969</v>
+        <v>2077</v>
       </c>
       <c r="C40" s="11">
-        <v>906</v>
+        <v>1716</v>
       </c>
       <c r="D40" s="12">
-        <v>962</v>
+        <v>1650</v>
       </c>
       <c r="E40" s="12">
-        <v>751</v>
+        <v>1307</v>
       </c>
       <c r="F40" s="12">
-        <v>825</v>
+        <v>1638</v>
       </c>
       <c r="G40" s="12">
-        <v>1058</v>
+        <v>1820</v>
       </c>
       <c r="H40" s="13">
-        <v>1137</v>
+        <v>1986</v>
       </c>
       <c r="I40" s="12">
-        <v>1142</v>
+        <v>2084</v>
       </c>
       <c r="J40" s="14">
-        <v>971</v>
+        <v>1703</v>
       </c>
       <c r="K40" s="15">
-        <v>940</v>
+        <v>1497</v>
       </c>
       <c r="L40" s="14">
-        <v>1002</v>
+        <v>1561</v>
       </c>
       <c r="M40" s="14">
-        <v>895</v>
+        <v>1513</v>
       </c>
       <c r="N40" s="21">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="O40" s="21">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="P40" s="21">
+        <v>36</v>
+      </c>
+      <c r="Q40" s="21">
+        <v>68</v>
+      </c>
+      <c r="R40" s="21">
+        <v>42</v>
+      </c>
+      <c r="S40" s="21">
+        <v>63</v>
+      </c>
+      <c r="T40" s="22">
+        <v>51</v>
+      </c>
+      <c r="U40" s="22">
+        <v>60</v>
+      </c>
+      <c r="V40" s="22">
+        <v>63</v>
+      </c>
+      <c r="W40" s="30">
+        <v>91</v>
+      </c>
+      <c r="X40" s="22">
+        <v>83</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>37</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>67</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>26</v>
+      </c>
+      <c r="AB40" s="16">
+        <v>44</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>55</v>
+      </c>
+      <c r="AD40" s="17">
         <v>85</v>
       </c>
-      <c r="Q40" s="21">
-[...32 lines deleted...]
-      <c r="AB40" s="16">
+      <c r="AE40" s="17">
+        <v>56</v>
+      </c>
+      <c r="AF40" s="17">
+        <v>71</v>
+      </c>
+      <c r="AG40" s="17">
+        <v>100</v>
+      </c>
+      <c r="AH40" s="18">
+        <v>44</v>
+      </c>
+      <c r="AI40" s="20">
+        <v>80</v>
+      </c>
+      <c r="AJ40" s="20">
+        <v>60</v>
+      </c>
+      <c r="AK40" s="47">
+        <v>80</v>
+      </c>
+      <c r="AL40" s="29">
+        <v>164</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>112</v>
+      </c>
+      <c r="AN40" s="29">
+        <v>50</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>75</v>
+      </c>
+      <c r="AP40" s="29">
+        <v>89</v>
+      </c>
+      <c r="AQ40" s="29">
+        <v>81</v>
+      </c>
+      <c r="AR40" s="29">
+        <v>106</v>
+      </c>
+      <c r="AS40" s="29">
         <v>114</v>
       </c>
-      <c r="AC40" s="17">
-[...2 lines deleted...]
-      <c r="AD40" s="17">
+      <c r="AT40" s="29">
+        <v>89</v>
+      </c>
+      <c r="AU40" s="19">
+        <v>78</v>
+      </c>
+      <c r="AV40" s="19">
+        <v>87</v>
+      </c>
+      <c r="AW40" s="44">
         <v>106</v>
       </c>
-      <c r="AE40" s="17">
-[...55 lines deleted...]
-      </c>
       <c r="AX40" s="29">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="AY40" s="29">
-        <v>218</v>
+        <v>83</v>
       </c>
       <c r="AZ40" s="29">
-        <v>219</v>
+        <v>76</v>
       </c>
       <c r="BA40" s="29">
-        <v>179</v>
+        <v>72</v>
+      </c>
+      <c r="BB40" s="29">
+        <v>99</v>
       </c>
       <c r="BG40" s="19"/>
       <c r="BH40" s="19"/>
       <c r="BI40" s="44"/>
     </row>
-    <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...109 lines deleted...]
-        <v>80</v>
+    <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="60" t="s">
+        <v>13</v>
       </c>
       <c r="AL41" s="29">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="AM41" s="29">
-        <v>112</v>
+        <v>212</v>
       </c>
       <c r="AN41" s="29">
-        <v>50</v>
+        <v>149</v>
       </c>
       <c r="AO41" s="29">
-        <v>75</v>
+        <v>146</v>
       </c>
       <c r="AP41" s="29">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="AQ41" s="29">
-        <v>81</v>
+        <v>219</v>
       </c>
       <c r="AR41" s="29">
-        <v>106</v>
+        <v>196</v>
       </c>
       <c r="AS41" s="29">
-        <v>114</v>
+        <v>189</v>
       </c>
       <c r="AT41" s="29">
-        <v>89</v>
+        <v>238</v>
       </c>
       <c r="AU41" s="19">
-        <v>78</v>
+        <v>168</v>
       </c>
       <c r="AV41" s="19">
-        <v>87</v>
+        <v>186</v>
       </c>
       <c r="AW41" s="44">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="AX41" s="29">
-        <v>81</v>
+        <v>187</v>
       </c>
       <c r="AY41" s="29">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="AZ41" s="29">
-        <v>76</v>
+        <v>176</v>
       </c>
       <c r="BA41" s="29">
-        <v>72</v>
+        <v>168</v>
+      </c>
+      <c r="BB41" s="29">
+        <v>124</v>
       </c>
       <c r="BG41" s="19"/>
       <c r="BH41" s="19"/>
       <c r="BI41" s="44"/>
     </row>
-    <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...111 lines deleted...]
-      <c r="AT42" s="29">
+    <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="57">
+        <v>2136</v>
+      </c>
+      <c r="C42" s="57">
+        <v>1990</v>
+      </c>
+      <c r="D42" s="57">
+        <v>1721</v>
+      </c>
+      <c r="E42" s="57">
+        <v>1430</v>
+      </c>
+      <c r="F42" s="57">
+        <v>1569</v>
+      </c>
+      <c r="G42" s="57">
+        <v>1848</v>
+      </c>
+      <c r="H42" s="58">
+        <v>1815</v>
+      </c>
+      <c r="I42" s="57">
+        <v>2090</v>
+      </c>
+      <c r="J42" s="58">
+        <v>1714</v>
+      </c>
+      <c r="K42" s="59">
+        <v>1428</v>
+      </c>
+      <c r="L42" s="58">
+        <v>1564</v>
+      </c>
+      <c r="M42" s="58">
+        <v>1598</v>
+      </c>
+      <c r="N42" s="53">
+        <v>232</v>
+      </c>
+      <c r="O42" s="53">
+        <v>323</v>
+      </c>
+      <c r="P42" s="53">
+        <v>207</v>
+      </c>
+      <c r="Q42" s="53">
+        <v>293</v>
+      </c>
+      <c r="R42" s="53">
         <v>238</v>
       </c>
-      <c r="AU42" s="19">
-[...22 lines deleted...]
-      <c r="BI42" s="44"/>
+      <c r="S42" s="53">
+        <v>270</v>
+      </c>
+      <c r="T42" s="54">
+        <v>220</v>
+      </c>
+      <c r="U42" s="54">
+        <v>316</v>
+      </c>
+      <c r="V42" s="54">
+        <v>396</v>
+      </c>
+      <c r="W42" s="55">
+        <v>355</v>
+      </c>
+      <c r="X42" s="54">
+        <v>366</v>
+      </c>
+      <c r="Y42" s="56">
+        <v>252</v>
+      </c>
+      <c r="Z42" s="54">
+        <v>278</v>
+      </c>
+      <c r="AA42" s="54">
+        <v>125</v>
+      </c>
+      <c r="AB42" s="54">
+        <v>198</v>
+      </c>
+      <c r="AC42" s="53">
+        <v>229</v>
+      </c>
+      <c r="AD42" s="53">
+        <v>222</v>
+      </c>
+      <c r="AE42" s="53">
+        <v>264</v>
+      </c>
+      <c r="AF42" s="53">
+        <v>340</v>
+      </c>
+      <c r="AG42" s="53">
+        <v>468</v>
+      </c>
+      <c r="AH42" s="31">
+        <v>337</v>
+      </c>
+      <c r="AI42" s="31">
+        <v>411</v>
+      </c>
+      <c r="AJ42" s="31">
+        <v>326</v>
+      </c>
+      <c r="AK42" s="51">
+        <v>337</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>384</v>
+      </c>
+      <c r="AM42" s="31">
+        <v>264</v>
+      </c>
+      <c r="AN42" s="31">
+        <v>209</v>
+      </c>
+      <c r="AO42" s="31">
+        <v>286</v>
+      </c>
+      <c r="AP42" s="31">
+        <v>235</v>
+      </c>
+      <c r="AQ42" s="31">
+        <v>262</v>
+      </c>
+      <c r="AR42" s="31">
+        <v>339</v>
+      </c>
+      <c r="AS42" s="31">
+        <v>317</v>
+      </c>
+      <c r="AT42" s="31">
+        <v>281</v>
+      </c>
+      <c r="AU42" s="31">
+        <v>287</v>
+      </c>
+      <c r="AV42" s="31">
+        <v>270</v>
+      </c>
+      <c r="AW42" s="51">
+        <v>240</v>
+      </c>
+      <c r="AX42" s="31">
+        <v>264</v>
+      </c>
+      <c r="AY42" s="31">
+        <v>277</v>
+      </c>
+      <c r="AZ42" s="31">
+        <v>307</v>
+      </c>
+      <c r="BA42" s="31">
+        <v>282</v>
+      </c>
+      <c r="BB42" s="31">
+        <v>257</v>
+      </c>
+      <c r="BI42" s="51"/>
     </row>
-    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...159 lines deleted...]
-      <c r="BI43" s="51"/>
+    <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="83"/>
+      <c r="C43" s="83"/>
+      <c r="D43" s="83"/>
+      <c r="E43" s="83"/>
+      <c r="F43" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A10:BI10"/>
-[...20 lines deleted...]
-    <mergeCell ref="AX8:AZ8"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="A9:BI9"/>
+    <mergeCell ref="A23:BI23"/>
+    <mergeCell ref="A30:BI30"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:DC45"/>
+  <dimension ref="A1:DC44"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AU37" sqref="AU37"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BZ6" sqref="BZ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="29" customWidth="1"/>
     <col min="2" max="37" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="38" max="61" width="9.140625" style="29"/>
     <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:107" s="69" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="1" spans="1:107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:107" s="80" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="80" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:107" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="AK7" s="3" t="s">
+    <row r="4" spans="1:107" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:107" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:107" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="2"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="3"/>
+      <c r="AK6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="BI7" s="3" t="s">
+      <c r="BI6" s="3" t="s">
         <v>9</v>
       </c>
+    </row>
+    <row r="7" spans="1:107" x14ac:dyDescent="0.2">
+      <c r="A7" s="89"/>
+      <c r="B7" s="91">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="92"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
+      <c r="F7" s="92"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
+      <c r="I7" s="92"/>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="93">
+        <v>2022</v>
+      </c>
+      <c r="O7" s="94"/>
+      <c r="P7" s="94"/>
+      <c r="Q7" s="94"/>
+      <c r="R7" s="94"/>
+      <c r="S7" s="94"/>
+      <c r="T7" s="94"/>
+      <c r="U7" s="94"/>
+      <c r="V7" s="94"/>
+      <c r="W7" s="94"/>
+      <c r="X7" s="94"/>
+      <c r="Y7" s="95"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
+        <v>2023</v>
+      </c>
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
+        <v>2025</v>
+      </c>
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="96"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
+        <v>2026</v>
+      </c>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="98"/>
     </row>
     <row r="8" spans="1:107" x14ac:dyDescent="0.2">
-      <c r="A8" s="86"/>
-[...83 lines deleted...]
-      <c r="BU8" s="82"/>
+      <c r="A8" s="90"/>
+      <c r="B8" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="O8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="P8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="R8" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="S8" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="T8" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="W8" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD8" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE8" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF8" s="74" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG8" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="74" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI8" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="AM8" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="AY8" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="BK8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:107" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-      </c>
+    <row r="9" spans="1:107" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="86"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="86"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="86"/>
+      <c r="N9" s="86"/>
+      <c r="O9" s="86"/>
+      <c r="P9" s="86"/>
+      <c r="Q9" s="86"/>
+      <c r="R9" s="86"/>
+      <c r="S9" s="86"/>
+      <c r="T9" s="86"/>
+      <c r="U9" s="86"/>
+      <c r="V9" s="86"/>
+      <c r="W9" s="86"/>
+      <c r="X9" s="86"/>
+      <c r="Y9" s="86"/>
+      <c r="Z9" s="86"/>
+      <c r="AA9" s="86"/>
+      <c r="AB9" s="86"/>
+      <c r="AC9" s="86"/>
+      <c r="AD9" s="86"/>
+      <c r="AE9" s="86"/>
+      <c r="AF9" s="86"/>
+      <c r="AG9" s="86"/>
+      <c r="AH9" s="86"/>
+      <c r="AI9" s="86"/>
+      <c r="AJ9" s="86"/>
+      <c r="AK9" s="86"/>
+      <c r="AL9" s="86"/>
+      <c r="AM9" s="86"/>
+      <c r="AN9" s="86"/>
+      <c r="AO9" s="86"/>
+      <c r="AP9" s="86"/>
+      <c r="AQ9" s="86"/>
+      <c r="AR9" s="86"/>
+      <c r="AS9" s="86"/>
+      <c r="AT9" s="86"/>
+      <c r="AU9" s="86"/>
+      <c r="AV9" s="86"/>
+      <c r="AW9" s="86"/>
+      <c r="AX9" s="86"/>
+      <c r="AY9" s="86"/>
+      <c r="AZ9" s="86"/>
+      <c r="BA9" s="86"/>
+      <c r="BB9" s="86"/>
+      <c r="BC9" s="86"/>
+      <c r="BD9" s="86"/>
+      <c r="BE9" s="86"/>
+      <c r="BF9" s="86"/>
+      <c r="BG9" s="86"/>
+      <c r="BH9" s="86"/>
+      <c r="BI9" s="86"/>
+      <c r="BJ9" s="63"/>
+      <c r="BK9" s="63"/>
+      <c r="BL9" s="63"/>
+      <c r="BM9" s="63"/>
+      <c r="BN9" s="63"/>
+      <c r="BO9" s="63"/>
+      <c r="BP9" s="63"/>
+      <c r="BQ9" s="63"/>
+      <c r="BR9" s="63"/>
+      <c r="BS9" s="63"/>
+      <c r="BT9" s="63"/>
+      <c r="BU9" s="63"/>
+      <c r="BY9" s="63"/>
+      <c r="BZ9" s="63"/>
+      <c r="CA9" s="63"/>
+      <c r="CB9" s="63"/>
+      <c r="CC9" s="63"/>
+      <c r="CD9" s="63"/>
+      <c r="CE9" s="63"/>
+      <c r="CF9" s="63"/>
+      <c r="CG9" s="63"/>
+      <c r="CH9" s="63"/>
+      <c r="CI9" s="63"/>
+      <c r="CJ9" s="63"/>
+      <c r="CK9" s="63"/>
+      <c r="CL9" s="63"/>
+      <c r="CM9" s="63"/>
+      <c r="CN9" s="63"/>
+      <c r="CO9" s="63"/>
+      <c r="CP9" s="63"/>
+      <c r="CQ9" s="63"/>
+      <c r="CR9" s="63"/>
+      <c r="CS9" s="63"/>
+      <c r="CT9" s="63"/>
+      <c r="CU9" s="63"/>
+      <c r="CV9" s="63"/>
+      <c r="CW9" s="63"/>
+      <c r="CX9" s="63"/>
+      <c r="CY9" s="63"/>
+      <c r="CZ9" s="63"/>
+      <c r="DA9" s="63"/>
+      <c r="DB9" s="63"/>
+      <c r="DC9" s="63"/>
     </row>
-    <row r="10" spans="1:107" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="DC10" s="63"/>
+    <row r="10" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="11">
+        <v>8498</v>
+      </c>
+      <c r="C10" s="11">
+        <v>8286</v>
+      </c>
+      <c r="D10" s="12">
+        <v>7136</v>
+      </c>
+      <c r="E10" s="12">
+        <v>5767</v>
+      </c>
+      <c r="F10" s="12">
+        <v>6467</v>
+      </c>
+      <c r="G10" s="12">
+        <v>7998</v>
+      </c>
+      <c r="H10" s="13">
+        <v>7476</v>
+      </c>
+      <c r="I10" s="12">
+        <v>8445</v>
+      </c>
+      <c r="J10" s="14">
+        <v>7036</v>
+      </c>
+      <c r="K10" s="15">
+        <v>5878</v>
+      </c>
+      <c r="L10" s="14">
+        <v>6811</v>
+      </c>
+      <c r="M10" s="14">
+        <v>7277</v>
+      </c>
+      <c r="N10" s="22">
+        <v>-439</v>
+      </c>
+      <c r="O10" s="22">
+        <v>-579</v>
+      </c>
+      <c r="P10" s="22">
+        <v>-409</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>-567</v>
+      </c>
+      <c r="R10" s="22">
+        <v>-466</v>
+      </c>
+      <c r="S10" s="22">
+        <v>-604</v>
+      </c>
+      <c r="T10" s="22">
+        <v>-582</v>
+      </c>
+      <c r="U10" s="22">
+        <v>-691</v>
+      </c>
+      <c r="V10" s="22">
+        <v>-669</v>
+      </c>
+      <c r="W10" s="30">
+        <v>-535</v>
+      </c>
+      <c r="X10" s="22">
+        <v>-554</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>-308</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>-521</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>-213</v>
+      </c>
+      <c r="AB10" s="16">
+        <v>-322</v>
+      </c>
+      <c r="AC10" s="16">
+        <v>-341</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>-348</v>
+      </c>
+      <c r="AE10" s="16">
+        <v>-588</v>
+      </c>
+      <c r="AF10" s="17">
+        <v>-816</v>
+      </c>
+      <c r="AG10" s="16">
+        <v>-1043</v>
+      </c>
+      <c r="AH10" s="17">
+        <v>-686</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>740</v>
+      </c>
+      <c r="AJ10" s="20">
+        <v>572</v>
+      </c>
+      <c r="AK10" s="46">
+        <v>558</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>-861</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>-593</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>-622</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>-810</v>
+      </c>
+      <c r="AP10" s="29">
+        <v>-892</v>
+      </c>
+      <c r="AQ10" s="29">
+        <v>-851</v>
+      </c>
+      <c r="AR10" s="29">
+        <v>-866</v>
+      </c>
+      <c r="AS10" s="29">
+        <v>-1192</v>
+      </c>
+      <c r="AT10" s="29">
+        <v>-1029</v>
+      </c>
+      <c r="AU10" s="29">
+        <v>-851</v>
+      </c>
+      <c r="AV10" s="29">
+        <v>-814</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>-475</v>
+      </c>
+      <c r="AX10" s="29">
+        <v>-723</v>
+      </c>
+      <c r="AY10" s="29">
+        <v>-601</v>
+      </c>
+      <c r="AZ10" s="29">
+        <v>-670</v>
+      </c>
+      <c r="BA10" s="29">
+        <v>-644</v>
+      </c>
+      <c r="BB10" s="29">
+        <v>-457</v>
+      </c>
+      <c r="BI10" s="44"/>
+      <c r="BZ10" s="19"/>
+      <c r="CA10" s="19"/>
+      <c r="CB10" s="19"/>
+      <c r="CC10" s="19"/>
+      <c r="CD10" s="19"/>
+      <c r="CE10" s="19"/>
+      <c r="CF10" s="19"/>
+      <c r="CG10" s="19"/>
+      <c r="CH10" s="19"/>
+      <c r="CI10" s="19"/>
+      <c r="CJ10" s="19"/>
+      <c r="CK10" s="19"/>
+      <c r="CL10" s="19"/>
+      <c r="CM10" s="19"/>
+      <c r="CN10" s="19"/>
+      <c r="CO10" s="19"/>
+      <c r="CP10" s="19"/>
+      <c r="CQ10" s="19"/>
+      <c r="CR10" s="19"/>
+      <c r="CS10" s="19"/>
+      <c r="CT10" s="19"/>
+      <c r="CU10" s="19"/>
+      <c r="CV10" s="19"/>
+      <c r="CW10" s="19"/>
+      <c r="CX10" s="19"/>
+      <c r="CY10" s="19"/>
+      <c r="CZ10" s="19"/>
+      <c r="DA10" s="19"/>
+      <c r="DB10" s="19"/>
+      <c r="DC10" s="19"/>
     </row>
-    <row r="11" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="11" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="65" t="s">
+        <v>19</v>
       </c>
       <c r="B11" s="11">
-        <v>8498</v>
+        <v>1736</v>
       </c>
       <c r="C11" s="11">
-        <v>8286</v>
+        <v>1443</v>
       </c>
       <c r="D11" s="12">
-        <v>7136</v>
+        <v>1371</v>
       </c>
       <c r="E11" s="12">
-        <v>5767</v>
+        <v>1369</v>
       </c>
       <c r="F11" s="12">
-        <v>6467</v>
+        <v>1550</v>
       </c>
       <c r="G11" s="12">
-        <v>7998</v>
+        <v>1676</v>
       </c>
       <c r="H11" s="13">
-        <v>7476</v>
+        <v>1721</v>
       </c>
       <c r="I11" s="12">
-        <v>8445</v>
+        <v>1954</v>
       </c>
       <c r="J11" s="14">
-        <v>7036</v>
+        <v>1433</v>
       </c>
       <c r="K11" s="15">
-        <v>5878</v>
+        <v>1217</v>
       </c>
       <c r="L11" s="14">
-        <v>6811</v>
+        <v>1314</v>
       </c>
       <c r="M11" s="14">
-        <v>7277</v>
+        <v>1327</v>
       </c>
       <c r="N11" s="22">
-        <v>-439</v>
+        <v>-127</v>
       </c>
       <c r="O11" s="22">
-        <v>-579</v>
-[...5 lines deleted...]
-        <v>-567</v>
+        <v>-20</v>
+      </c>
+      <c r="P11" s="21">
+        <v>-111</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>-101</v>
       </c>
       <c r="R11" s="22">
-        <v>-466</v>
+        <v>-44</v>
       </c>
       <c r="S11" s="22">
-        <v>-604</v>
+        <v>-92</v>
       </c>
       <c r="T11" s="22">
-        <v>-582</v>
+        <v>-86</v>
       </c>
       <c r="U11" s="22">
-        <v>-691</v>
+        <v>-144</v>
       </c>
       <c r="V11" s="22">
-        <v>-669</v>
+        <v>62</v>
       </c>
       <c r="W11" s="30">
-        <v>-535</v>
+        <v>203</v>
       </c>
       <c r="X11" s="22">
-        <v>-554</v>
+        <v>196</v>
       </c>
       <c r="Y11" s="46">
-        <v>-308</v>
+        <v>171</v>
       </c>
       <c r="Z11" s="16">
-        <v>-521</v>
+        <v>40</v>
       </c>
       <c r="AA11" s="16">
-        <v>-213</v>
+        <v>68</v>
       </c>
       <c r="AB11" s="16">
-        <v>-322</v>
+        <v>72</v>
       </c>
       <c r="AC11" s="16">
-        <v>-341</v>
+        <v>78</v>
       </c>
       <c r="AD11" s="16">
-        <v>-348</v>
+        <v>34</v>
       </c>
       <c r="AE11" s="16">
-        <v>-588</v>
+        <v>-57</v>
       </c>
       <c r="AF11" s="17">
-        <v>-816</v>
+        <v>-109</v>
       </c>
       <c r="AG11" s="16">
-        <v>-1043</v>
+        <v>-158</v>
       </c>
       <c r="AH11" s="17">
-        <v>-686</v>
+        <v>-122</v>
       </c>
       <c r="AI11" s="22">
-        <v>740</v>
+        <v>48</v>
       </c>
       <c r="AJ11" s="20">
-        <v>572</v>
+        <v>103</v>
       </c>
       <c r="AK11" s="46">
-        <v>558</v>
+        <v>115</v>
       </c>
       <c r="AL11" s="29">
-        <v>-861</v>
+        <v>146</v>
       </c>
       <c r="AM11" s="29">
-        <v>-593</v>
+        <v>124</v>
       </c>
       <c r="AN11" s="29">
-        <v>-622</v>
+        <v>-101</v>
       </c>
       <c r="AO11" s="29">
-        <v>-810</v>
+        <v>-122</v>
       </c>
       <c r="AP11" s="29">
-        <v>-892</v>
+        <v>9</v>
       </c>
       <c r="AQ11" s="29">
-        <v>-851</v>
+        <v>28</v>
       </c>
       <c r="AR11" s="29">
-        <v>-866</v>
+        <v>152</v>
       </c>
       <c r="AS11" s="29">
-        <v>-1192</v>
+        <v>-61</v>
       </c>
       <c r="AT11" s="29">
-        <v>-1029</v>
+        <v>-51</v>
       </c>
       <c r="AU11" s="29">
-        <v>-851</v>
-[...2 lines deleted...]
-        <v>-814</v>
+        <v>-44</v>
+      </c>
+      <c r="AV11" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AW11" s="44">
-        <v>-475</v>
+        <v>25</v>
       </c>
       <c r="AX11" s="29">
-        <v>-723</v>
+        <v>-11</v>
       </c>
       <c r="AY11" s="29">
-        <v>-601</v>
+        <v>-193</v>
       </c>
       <c r="AZ11" s="29">
-        <v>-670</v>
+        <v>-95</v>
       </c>
       <c r="BA11" s="29">
-        <v>-644</v>
-      </c>
+        <v>15</v>
+      </c>
+      <c r="BB11" s="29">
+        <v>94</v>
+      </c>
+      <c r="BH11" s="2"/>
       <c r="BI11" s="44"/>
       <c r="BZ11" s="19"/>
       <c r="CA11" s="19"/>
       <c r="CB11" s="19"/>
       <c r="CC11" s="19"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
       <c r="CH11" s="19"/>
       <c r="CI11" s="19"/>
       <c r="CJ11" s="19"/>
       <c r="CK11" s="19"/>
       <c r="CL11" s="19"/>
       <c r="CM11" s="19"/>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
       <c r="CT11" s="19"/>
       <c r="CU11" s="19"/>
       <c r="CV11" s="19"/>
       <c r="CW11" s="19"/>
       <c r="CX11" s="19"/>
       <c r="CY11" s="19"/>
       <c r="CZ11" s="19"/>
       <c r="DA11" s="19"/>
       <c r="DB11" s="19"/>
       <c r="DC11" s="19"/>
     </row>
-    <row r="12" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="12" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
+        <v>20</v>
       </c>
       <c r="B12" s="11">
-        <v>1736</v>
+        <v>2185</v>
       </c>
       <c r="C12" s="11">
-        <v>1443</v>
+        <v>1777</v>
       </c>
       <c r="D12" s="12">
-        <v>1371</v>
+        <v>1579</v>
       </c>
       <c r="E12" s="12">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="F12" s="12">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="G12" s="12">
-        <v>1676</v>
+        <v>1755</v>
       </c>
       <c r="H12" s="13">
-        <v>1721</v>
+        <v>1959</v>
       </c>
       <c r="I12" s="12">
-        <v>1954</v>
+        <v>2397</v>
       </c>
       <c r="J12" s="14">
-        <v>1433</v>
+        <v>1940</v>
       </c>
       <c r="K12" s="15">
-        <v>1217</v>
+        <v>1845</v>
       </c>
       <c r="L12" s="14">
-        <v>1314</v>
+        <v>1917</v>
       </c>
       <c r="M12" s="14">
-        <v>1327</v>
+        <v>1692</v>
       </c>
       <c r="N12" s="22">
-        <v>-127</v>
-[...8 lines deleted...]
-        <v>-101</v>
+        <v>5</v>
+      </c>
+      <c r="O12" s="21">
+        <v>4</v>
+      </c>
+      <c r="P12" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>3</v>
       </c>
       <c r="R12" s="22">
+        <v>-7</v>
+      </c>
+      <c r="S12" s="22">
+        <v>0</v>
+      </c>
+      <c r="T12" s="22">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="22">
+        <v>-1</v>
+      </c>
+      <c r="V12" s="22">
+        <v>2</v>
+      </c>
+      <c r="W12" s="30">
+        <v>-18</v>
+      </c>
+      <c r="X12" s="22">
+        <v>-8</v>
+      </c>
+      <c r="Y12" s="46">
+        <v>4</v>
+      </c>
+      <c r="Z12" s="16">
+        <v>-10</v>
+      </c>
+      <c r="AA12" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AB12" s="16">
+        <v>-9</v>
+      </c>
+      <c r="AC12" s="16">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="16">
+        <v>6</v>
+      </c>
+      <c r="AE12" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="17">
+        <v>-12</v>
+      </c>
+      <c r="AG12" s="16">
         <v>-44</v>
       </c>
-      <c r="S12" s="22">
-[...35 lines deleted...]
-      <c r="AE12" s="16">
+      <c r="AH12" s="16">
+        <v>41</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="22">
+        <v>26</v>
+      </c>
+      <c r="AK12" s="46">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AN12" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP12" s="29">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AR12" s="29">
+        <v>-34</v>
+      </c>
+      <c r="AS12" s="29">
         <v>-57</v>
       </c>
-      <c r="AF12" s="17">
-[...40 lines deleted...]
-      </c>
       <c r="AT12" s="29">
-        <v>-51</v>
+        <v>-49</v>
       </c>
       <c r="AU12" s="29">
-        <v>-44</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>-15</v>
+      </c>
+      <c r="AV12" s="29">
+        <v>-9</v>
       </c>
       <c r="AW12" s="44">
-        <v>25</v>
+        <v>-6</v>
       </c>
       <c r="AX12" s="29">
-        <v>-11</v>
+        <v>-37</v>
       </c>
       <c r="AY12" s="29">
-        <v>-193</v>
+        <v>15</v>
       </c>
       <c r="AZ12" s="29">
-        <v>-95</v>
+        <v>-29</v>
       </c>
       <c r="BA12" s="29">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="BH12" s="2"/>
+        <v>12</v>
+      </c>
+      <c r="BB12" s="29">
+        <v>-5</v>
+      </c>
       <c r="BI12" s="44"/>
       <c r="BZ12" s="19"/>
       <c r="CA12" s="19"/>
       <c r="CB12" s="19"/>
       <c r="CC12" s="19"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
       <c r="CH12" s="19"/>
       <c r="CI12" s="19"/>
       <c r="CJ12" s="19"/>
       <c r="CK12" s="19"/>
       <c r="CL12" s="19"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
       <c r="CT12" s="19"/>
       <c r="CU12" s="19"/>
       <c r="CV12" s="19"/>
       <c r="CW12" s="19"/>
       <c r="CX12" s="19"/>
       <c r="CY12" s="19"/>
       <c r="CZ12" s="19"/>
       <c r="DA12" s="19"/>
       <c r="DB12" s="19"/>
       <c r="DC12" s="19"/>
     </row>
-    <row r="13" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B13" s="11">
-        <v>2185</v>
+        <v>3453</v>
       </c>
       <c r="C13" s="11">
-        <v>1777</v>
+        <v>3082</v>
       </c>
       <c r="D13" s="12">
-        <v>1579</v>
+        <v>2859</v>
       </c>
       <c r="E13" s="12">
-        <v>1382</v>
+        <v>2403</v>
       </c>
       <c r="F13" s="12">
-        <v>1552</v>
+        <v>2268</v>
       </c>
       <c r="G13" s="12">
-        <v>1755</v>
+        <v>2582</v>
       </c>
       <c r="H13" s="13">
-        <v>1959</v>
+        <v>2807</v>
       </c>
       <c r="I13" s="12">
-        <v>2397</v>
+        <v>3335</v>
       </c>
       <c r="J13" s="14">
-        <v>1940</v>
+        <v>2412</v>
       </c>
       <c r="K13" s="15">
-        <v>1845</v>
+        <v>2027</v>
       </c>
       <c r="L13" s="14">
-        <v>1917</v>
+        <v>2136</v>
       </c>
       <c r="M13" s="14">
-        <v>1692</v>
+        <v>2168</v>
       </c>
       <c r="N13" s="22">
-        <v>5</v>
+        <v>-14</v>
       </c>
       <c r="O13" s="21">
-        <v>4</v>
+        <v>-23</v>
       </c>
       <c r="P13" s="22">
-        <v>5</v>
+        <v>-9</v>
       </c>
       <c r="Q13" s="22">
-        <v>3</v>
+        <v>-16</v>
       </c>
       <c r="R13" s="22">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="S13" s="22">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="T13" s="22">
-        <v>-2</v>
+        <v>-28</v>
       </c>
       <c r="U13" s="22">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="V13" s="22">
+        <v>-34</v>
+      </c>
+      <c r="W13" s="30">
+        <v>-42</v>
+      </c>
+      <c r="X13" s="22">
+        <v>-56</v>
+      </c>
+      <c r="Y13" s="46">
+        <v>-12</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>-31</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>-11</v>
+      </c>
+      <c r="AB13" s="16">
+        <v>-30</v>
+      </c>
+      <c r="AC13" s="16">
+        <v>-16</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>-23</v>
+      </c>
+      <c r="AE13" s="16">
+        <v>-49</v>
+      </c>
+      <c r="AF13" s="17">
+        <v>-18</v>
+      </c>
+      <c r="AG13" s="16">
+        <v>-25</v>
+      </c>
+      <c r="AH13" s="16">
+        <v>32</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>15</v>
+      </c>
+      <c r="AK13" s="46">
+        <v>25</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>-42</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>-76</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AP13" s="29">
+        <v>-29</v>
+      </c>
+      <c r="AQ13" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR13" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS13" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT13" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AU13" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AV13" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>-10</v>
+      </c>
+      <c r="AX13" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AY13" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AZ13" s="29">
+        <v>-41</v>
+      </c>
+      <c r="BA13" s="29">
         <v>2</v>
       </c>
-      <c r="W13" s="30">
-[...71 lines deleted...]
-      <c r="AU13" s="29">
+      <c r="BB13" s="29">
         <v>-15</v>
-      </c>
-[...16 lines deleted...]
-        <v>12</v>
       </c>
       <c r="BI13" s="44"/>
       <c r="BZ13" s="19"/>
       <c r="CA13" s="19"/>
       <c r="CB13" s="19"/>
       <c r="CC13" s="19"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
       <c r="CH13" s="19"/>
       <c r="CI13" s="19"/>
       <c r="CJ13" s="19"/>
       <c r="CK13" s="19"/>
       <c r="CL13" s="19"/>
       <c r="CM13" s="19"/>
       <c r="CN13" s="19"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
       <c r="CT13" s="19"/>
       <c r="CU13" s="19"/>
       <c r="CV13" s="19"/>
       <c r="CW13" s="19"/>
       <c r="CX13" s="19"/>
       <c r="CY13" s="19"/>
       <c r="CZ13" s="19"/>
       <c r="DA13" s="19"/>
       <c r="DB13" s="19"/>
       <c r="DC13" s="19"/>
     </row>
-    <row r="14" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
-        <v>22</v>
-[...35 lines deleted...]
-        <v>2168</v>
+        <v>23</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="N14" s="22">
-        <v>-14</v>
+        <v>-12</v>
       </c>
       <c r="O14" s="21">
-        <v>-23</v>
+        <v>-41</v>
       </c>
       <c r="P14" s="22">
-        <v>-9</v>
+        <v>-26</v>
       </c>
       <c r="Q14" s="22">
-        <v>-16</v>
+        <v>-36</v>
       </c>
       <c r="R14" s="22">
-        <v>-2</v>
+        <v>-31</v>
       </c>
       <c r="S14" s="22">
-        <v>-14</v>
+        <v>-17</v>
       </c>
       <c r="T14" s="22">
-        <v>-28</v>
+        <v>-39</v>
       </c>
       <c r="U14" s="22">
-        <v>-9</v>
+        <v>-47</v>
       </c>
       <c r="V14" s="22">
-        <v>-34</v>
+        <v>-53</v>
       </c>
       <c r="W14" s="30">
-        <v>-42</v>
+        <v>-57</v>
       </c>
       <c r="X14" s="22">
-        <v>-56</v>
+        <v>-60</v>
       </c>
       <c r="Y14" s="46">
-        <v>-12</v>
+        <v>-43</v>
       </c>
       <c r="Z14" s="16">
-        <v>-31</v>
+        <v>-54</v>
       </c>
       <c r="AA14" s="16">
-        <v>-11</v>
+        <v>-39</v>
       </c>
       <c r="AB14" s="16">
-        <v>-30</v>
+        <v>-64</v>
       </c>
       <c r="AC14" s="16">
-        <v>-16</v>
+        <v>-35</v>
       </c>
       <c r="AD14" s="16">
-        <v>-23</v>
+        <v>-6</v>
       </c>
       <c r="AE14" s="16">
-        <v>-49</v>
+        <v>-19</v>
       </c>
       <c r="AF14" s="17">
-        <v>-18</v>
+        <v>-68</v>
       </c>
       <c r="AG14" s="16">
-        <v>-25</v>
+        <v>-82</v>
       </c>
       <c r="AH14" s="16">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="AI14" s="22">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>65</v>
+      </c>
+      <c r="AJ14" s="21">
+        <v>-53</v>
       </c>
       <c r="AK14" s="46">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="AL14" s="29">
-        <v>-42</v>
+        <v>-71</v>
       </c>
       <c r="AM14" s="29">
-        <v>-76</v>
+        <v>-70</v>
       </c>
       <c r="AN14" s="29">
-        <v>-28</v>
+        <v>-64</v>
       </c>
       <c r="AO14" s="29">
-        <v>-48</v>
+        <v>-77</v>
       </c>
       <c r="AP14" s="29">
-        <v>-29</v>
+        <v>-122</v>
       </c>
       <c r="AQ14" s="29">
         <v>-38</v>
       </c>
       <c r="AR14" s="29">
-        <v>-39</v>
+        <v>-48</v>
       </c>
       <c r="AS14" s="29">
-        <v>-41</v>
+        <v>-103</v>
       </c>
       <c r="AT14" s="29">
-        <v>-27</v>
+        <v>-98</v>
       </c>
       <c r="AU14" s="29">
-        <v>-24</v>
+        <v>-90</v>
       </c>
       <c r="AV14" s="29">
-        <v>-27</v>
+        <v>-89</v>
       </c>
       <c r="AW14" s="44">
-        <v>-10</v>
+        <v>-58</v>
       </c>
       <c r="AX14" s="29">
-        <v>-44</v>
+        <v>-55</v>
       </c>
       <c r="AY14" s="29">
-        <v>-55</v>
+        <v>-2</v>
       </c>
       <c r="AZ14" s="29">
-        <v>-41</v>
+        <v>-21</v>
       </c>
       <c r="BA14" s="29">
-        <v>2</v>
+        <v>-57</v>
+      </c>
+      <c r="BB14" s="29">
+        <v>-46</v>
       </c>
       <c r="BI14" s="44"/>
       <c r="BZ14" s="19"/>
       <c r="CA14" s="19"/>
       <c r="CB14" s="19"/>
       <c r="CC14" s="19"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
       <c r="CH14" s="19"/>
       <c r="CI14" s="19"/>
       <c r="CJ14" s="19"/>
       <c r="CK14" s="19"/>
       <c r="CL14" s="19"/>
       <c r="CM14" s="19"/>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
       <c r="CX14" s="19"/>
       <c r="CY14" s="19"/>
       <c r="CZ14" s="19"/>
       <c r="DA14" s="19"/>
       <c r="DB14" s="19"/>
       <c r="DC14" s="19"/>
     </row>
-    <row r="15" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66" t="s">
-        <v>23</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="B15" s="11">
+        <v>3379</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2859</v>
+      </c>
+      <c r="D15" s="12">
+        <v>2797</v>
+      </c>
+      <c r="E15" s="12">
+        <v>2455</v>
+      </c>
+      <c r="F15" s="12">
+        <v>2646</v>
+      </c>
+      <c r="G15" s="12">
+        <v>3330</v>
+      </c>
+      <c r="H15" s="13">
+        <v>3161</v>
+      </c>
+      <c r="I15" s="12">
+        <v>3419</v>
+      </c>
+      <c r="J15" s="14">
+        <v>3032</v>
+      </c>
+      <c r="K15" s="15">
+        <v>2665</v>
+      </c>
+      <c r="L15" s="14">
+        <v>2856</v>
+      </c>
+      <c r="M15" s="14">
+        <v>2676</v>
       </c>
       <c r="N15" s="22">
-        <v>-12</v>
+        <v>-88</v>
       </c>
       <c r="O15" s="21">
-        <v>-41</v>
+        <v>-135</v>
       </c>
       <c r="P15" s="22">
-        <v>-26</v>
+        <v>-79</v>
       </c>
       <c r="Q15" s="22">
-        <v>-36</v>
+        <v>-80</v>
       </c>
       <c r="R15" s="22">
-        <v>-31</v>
+        <v>-118</v>
       </c>
       <c r="S15" s="22">
-        <v>-17</v>
+        <v>-159</v>
       </c>
       <c r="T15" s="22">
-        <v>-39</v>
+        <v>-134</v>
       </c>
       <c r="U15" s="22">
-        <v>-47</v>
+        <v>-121</v>
       </c>
       <c r="V15" s="22">
-        <v>-53</v>
+        <v>-219</v>
       </c>
       <c r="W15" s="30">
-        <v>-57</v>
+        <v>-173</v>
       </c>
       <c r="X15" s="22">
-        <v>-60</v>
+        <v>-195</v>
       </c>
       <c r="Y15" s="46">
-        <v>-43</v>
+        <v>-138</v>
       </c>
       <c r="Z15" s="16">
-        <v>-54</v>
+        <v>-142</v>
       </c>
       <c r="AA15" s="16">
-        <v>-39</v>
+        <v>-74</v>
       </c>
       <c r="AB15" s="16">
-        <v>-64</v>
+        <v>-122</v>
       </c>
       <c r="AC15" s="16">
-        <v>-35</v>
+        <v>-128</v>
       </c>
       <c r="AD15" s="16">
-        <v>-6</v>
+        <v>-106</v>
       </c>
       <c r="AE15" s="16">
-        <v>-19</v>
+        <v>-167</v>
       </c>
       <c r="AF15" s="17">
-        <v>-68</v>
+        <v>-185</v>
       </c>
       <c r="AG15" s="16">
-        <v>-82</v>
+        <v>-174</v>
       </c>
       <c r="AH15" s="16">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="AI15" s="22">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>-53</v>
+        <v>162</v>
+      </c>
+      <c r="AJ15" s="22">
+        <v>79</v>
       </c>
       <c r="AK15" s="46">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="AL15" s="29">
-        <v>-71</v>
+        <v>-304</v>
       </c>
       <c r="AM15" s="29">
-        <v>-70</v>
+        <v>-109</v>
       </c>
       <c r="AN15" s="29">
-        <v>-64</v>
+        <v>-161</v>
       </c>
       <c r="AO15" s="29">
-        <v>-77</v>
+        <v>-163</v>
       </c>
       <c r="AP15" s="29">
-        <v>-122</v>
+        <v>-217</v>
       </c>
       <c r="AQ15" s="29">
-        <v>-38</v>
+        <v>-238</v>
       </c>
       <c r="AR15" s="29">
-        <v>-48</v>
+        <v>-264</v>
       </c>
       <c r="AS15" s="29">
-        <v>-103</v>
+        <v>-302</v>
       </c>
       <c r="AT15" s="29">
-        <v>-98</v>
+        <v>-306</v>
       </c>
       <c r="AU15" s="29">
-        <v>-90</v>
+        <v>-238</v>
       </c>
       <c r="AV15" s="29">
-        <v>-89</v>
+        <v>-192</v>
       </c>
       <c r="AW15" s="44">
-        <v>-58</v>
+        <v>-95</v>
       </c>
       <c r="AX15" s="29">
-        <v>-55</v>
+        <v>-150</v>
       </c>
       <c r="AY15" s="29">
-        <v>-2</v>
+        <v>-178</v>
       </c>
       <c r="AZ15" s="29">
-        <v>-21</v>
+        <v>-210</v>
       </c>
       <c r="BA15" s="29">
-        <v>-57</v>
+        <v>-206</v>
+      </c>
+      <c r="BB15" s="29">
+        <v>-69</v>
       </c>
       <c r="BI15" s="44"/>
       <c r="BZ15" s="19"/>
       <c r="CA15" s="19"/>
       <c r="CB15" s="19"/>
       <c r="CC15" s="19"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
       <c r="CH15" s="19"/>
       <c r="CI15" s="19"/>
       <c r="CJ15" s="19"/>
       <c r="CK15" s="19"/>
       <c r="CL15" s="19"/>
       <c r="CM15" s="19"/>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
       <c r="CT15" s="19"/>
       <c r="CU15" s="19"/>
       <c r="CV15" s="19"/>
       <c r="CW15" s="19"/>
       <c r="CX15" s="19"/>
       <c r="CY15" s="19"/>
       <c r="CZ15" s="19"/>
       <c r="DA15" s="19"/>
       <c r="DB15" s="19"/>
       <c r="DC15" s="19"/>
     </row>
-    <row r="16" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B16" s="11">
-        <v>3379</v>
+        <v>1917</v>
       </c>
       <c r="C16" s="11">
-        <v>2859</v>
+        <v>1707</v>
       </c>
       <c r="D16" s="12">
-        <v>2797</v>
+        <v>1818</v>
       </c>
       <c r="E16" s="12">
-        <v>2455</v>
+        <v>1493</v>
       </c>
       <c r="F16" s="12">
-        <v>2646</v>
+        <v>1662</v>
       </c>
       <c r="G16" s="12">
-        <v>3330</v>
+        <v>2318</v>
       </c>
       <c r="H16" s="13">
-        <v>3161</v>
+        <v>2287</v>
       </c>
       <c r="I16" s="12">
-        <v>3419</v>
+        <v>2385</v>
       </c>
       <c r="J16" s="14">
-        <v>3032</v>
+        <v>2064</v>
       </c>
       <c r="K16" s="15">
-        <v>2665</v>
+        <v>1795</v>
       </c>
       <c r="L16" s="14">
-        <v>2856</v>
+        <v>2017</v>
       </c>
       <c r="M16" s="14">
-        <v>2676</v>
+        <v>1730</v>
       </c>
       <c r="N16" s="22">
-        <v>-88</v>
-[...2 lines deleted...]
-        <v>-135</v>
+        <v>-26</v>
+      </c>
+      <c r="O16" s="22">
+        <v>-38</v>
       </c>
       <c r="P16" s="22">
-        <v>-79</v>
+        <v>-19</v>
       </c>
       <c r="Q16" s="22">
-        <v>-80</v>
+        <v>-25</v>
       </c>
       <c r="R16" s="22">
-        <v>-118</v>
+        <v>-5</v>
       </c>
       <c r="S16" s="22">
-        <v>-159</v>
+        <v>-9</v>
       </c>
       <c r="T16" s="22">
-        <v>-134</v>
+        <v>-23</v>
       </c>
       <c r="U16" s="22">
-        <v>-121</v>
+        <v>-33</v>
       </c>
       <c r="V16" s="22">
-        <v>-219</v>
+        <v>-30</v>
       </c>
       <c r="W16" s="30">
-        <v>-173</v>
+        <v>-44</v>
       </c>
       <c r="X16" s="22">
-        <v>-195</v>
+        <v>-45</v>
       </c>
       <c r="Y16" s="46">
-        <v>-138</v>
+        <v>-31</v>
       </c>
       <c r="Z16" s="16">
-        <v>-142</v>
+        <v>-20</v>
       </c>
       <c r="AA16" s="16">
-        <v>-74</v>
+        <v>-10</v>
       </c>
       <c r="AB16" s="16">
-        <v>-122</v>
+        <v>-14</v>
       </c>
       <c r="AC16" s="16">
-        <v>-128</v>
+        <v>-33</v>
       </c>
       <c r="AD16" s="16">
-        <v>-106</v>
+        <v>-15</v>
       </c>
       <c r="AE16" s="16">
-        <v>-167</v>
+        <v>-13</v>
       </c>
       <c r="AF16" s="17">
-        <v>-185</v>
+        <v>-28</v>
       </c>
       <c r="AG16" s="16">
-        <v>-174</v>
+        <v>-49</v>
       </c>
       <c r="AH16" s="16">
-        <v>138</v>
+        <v>4</v>
       </c>
       <c r="AI16" s="22">
-        <v>162</v>
+        <v>38</v>
       </c>
       <c r="AJ16" s="22">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="AK16" s="46">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="AL16" s="29">
-        <v>-304</v>
+        <v>-8</v>
       </c>
       <c r="AM16" s="29">
-        <v>-109</v>
+        <v>-25</v>
       </c>
       <c r="AN16" s="29">
-        <v>-161</v>
+        <v>-28</v>
       </c>
       <c r="AO16" s="29">
-        <v>-163</v>
+        <v>-56</v>
       </c>
       <c r="AP16" s="29">
-        <v>-217</v>
+        <v>-41</v>
       </c>
       <c r="AQ16" s="29">
-        <v>-238</v>
+        <v>-36</v>
       </c>
       <c r="AR16" s="29">
-        <v>-264</v>
+        <v>-40</v>
       </c>
       <c r="AS16" s="29">
-        <v>-302</v>
+        <v>-45</v>
       </c>
       <c r="AT16" s="29">
-        <v>-306</v>
+        <v>-91</v>
       </c>
       <c r="AU16" s="29">
-        <v>-238</v>
+        <v>-48</v>
       </c>
       <c r="AV16" s="29">
-        <v>-192</v>
+        <v>-17</v>
       </c>
       <c r="AW16" s="44">
-        <v>-95</v>
+        <v>-11</v>
       </c>
       <c r="AX16" s="29">
-        <v>-150</v>
+        <v>-22</v>
       </c>
       <c r="AY16" s="29">
-        <v>-178</v>
+        <v>-37</v>
       </c>
       <c r="AZ16" s="29">
-        <v>-210</v>
+        <v>-22</v>
       </c>
       <c r="BA16" s="29">
-        <v>-206</v>
+        <v>-21</v>
+      </c>
+      <c r="BB16" s="29">
+        <v>-67</v>
       </c>
       <c r="BI16" s="44"/>
       <c r="BZ16" s="19"/>
       <c r="CA16" s="19"/>
       <c r="CB16" s="19"/>
       <c r="CC16" s="19"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
       <c r="CH16" s="19"/>
       <c r="CI16" s="19"/>
       <c r="CJ16" s="19"/>
       <c r="CK16" s="19"/>
       <c r="CL16" s="19"/>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
       <c r="CT16" s="19"/>
       <c r="CU16" s="19"/>
       <c r="CV16" s="19"/>
       <c r="CW16" s="19"/>
       <c r="CX16" s="19"/>
       <c r="CY16" s="19"/>
       <c r="CZ16" s="19"/>
       <c r="DA16" s="19"/>
       <c r="DB16" s="19"/>
       <c r="DC16" s="19"/>
     </row>
-    <row r="17" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="11">
-        <v>1917</v>
+        <v>2669</v>
       </c>
       <c r="C17" s="11">
-        <v>1707</v>
+        <v>2081</v>
       </c>
       <c r="D17" s="12">
-        <v>1818</v>
+        <v>1758</v>
       </c>
       <c r="E17" s="12">
-        <v>1493</v>
+        <v>1363</v>
       </c>
       <c r="F17" s="12">
-        <v>1662</v>
+        <v>1274</v>
       </c>
       <c r="G17" s="12">
-        <v>2318</v>
+        <v>1485</v>
       </c>
       <c r="H17" s="13">
-        <v>2287</v>
+        <v>1635</v>
       </c>
       <c r="I17" s="12">
-        <v>2385</v>
+        <v>1768</v>
       </c>
       <c r="J17" s="14">
-        <v>2064</v>
+        <v>1423</v>
       </c>
       <c r="K17" s="15">
-        <v>1795</v>
+        <v>1388</v>
       </c>
       <c r="L17" s="14">
-        <v>2017</v>
+        <v>1517</v>
       </c>
       <c r="M17" s="14">
-        <v>1730</v>
+        <v>1521</v>
       </c>
       <c r="N17" s="22">
-        <v>-26</v>
-[...1 lines deleted...]
-      <c r="O17" s="22">
+        <v>-29</v>
+      </c>
+      <c r="O17" s="21">
+        <v>-52</v>
+      </c>
+      <c r="P17" s="22">
+        <v>-22</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>-23</v>
+      </c>
+      <c r="R17" s="22">
+        <v>-30</v>
+      </c>
+      <c r="S17" s="22">
+        <v>-39</v>
+      </c>
+      <c r="T17" s="22">
+        <v>-21</v>
+      </c>
+      <c r="U17" s="22">
+        <v>-50</v>
+      </c>
+      <c r="V17" s="22">
+        <v>-3</v>
+      </c>
+      <c r="W17" s="30">
+        <v>-56</v>
+      </c>
+      <c r="X17" s="22">
+        <v>-62</v>
+      </c>
+      <c r="Y17" s="46">
+        <v>-28</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>-41</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>-19</v>
+      </c>
+      <c r="AB17" s="16">
+        <v>-3</v>
+      </c>
+      <c r="AC17" s="16">
+        <v>-36</v>
+      </c>
+      <c r="AD17" s="16">
+        <v>-52</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>-53</v>
+      </c>
+      <c r="AF17" s="17">
+        <v>-59</v>
+      </c>
+      <c r="AG17" s="16">
+        <v>-67</v>
+      </c>
+      <c r="AH17" s="16">
+        <v>28</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>69</v>
+      </c>
+      <c r="AJ17" s="22">
+        <v>34</v>
+      </c>
+      <c r="AK17" s="46">
+        <v>89</v>
+      </c>
+      <c r="AL17" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>-35</v>
+      </c>
+      <c r="AN17" s="29">
+        <v>-13</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AP17" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AQ17" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AR17" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS17" s="29">
         <v>-38</v>
       </c>
-      <c r="P17" s="22">
-[...26 lines deleted...]
-      <c r="Y17" s="46">
+      <c r="AT17" s="29">
+        <v>36</v>
+      </c>
+      <c r="AU17" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV17" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW17" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX17" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AY17" s="29">
         <v>-31</v>
       </c>
-      <c r="Z17" s="16">
-[...74 lines deleted...]
-      <c r="AY17" s="29">
+      <c r="AZ17" s="29">
+        <v>-29</v>
+      </c>
+      <c r="BA17" s="29">
         <v>-37</v>
       </c>
-      <c r="AZ17" s="29">
-[...3 lines deleted...]
-        <v>-21</v>
+      <c r="BB17" s="29">
+        <v>-76</v>
       </c>
       <c r="BI17" s="44"/>
       <c r="BZ17" s="19"/>
       <c r="CA17" s="19"/>
       <c r="CB17" s="19"/>
       <c r="CC17" s="19"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
       <c r="CH17" s="19"/>
       <c r="CI17" s="19"/>
       <c r="CJ17" s="19"/>
       <c r="CK17" s="19"/>
       <c r="CL17" s="19"/>
       <c r="CM17" s="19"/>
       <c r="CN17" s="19"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="19"/>
       <c r="CS17" s="19"/>
       <c r="CT17" s="19"/>
       <c r="CU17" s="19"/>
       <c r="CV17" s="19"/>
       <c r="CW17" s="19"/>
       <c r="CX17" s="19"/>
       <c r="CY17" s="19"/>
       <c r="CZ17" s="19"/>
       <c r="DA17" s="19"/>
       <c r="DB17" s="19"/>
       <c r="DC17" s="19"/>
     </row>
-    <row r="18" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="66" t="s">
-        <v>15</v>
-[...64 lines deleted...]
-      <c r="W18" s="30">
+        <v>27</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="29">
+        <v>9</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>-46</v>
+      </c>
+      <c r="AN18" s="29">
+        <v>19</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>-12</v>
+      </c>
+      <c r="AP18" s="29">
+        <v>-73</v>
+      </c>
+      <c r="AQ18" s="29">
+        <v>-62</v>
+      </c>
+      <c r="AR18" s="29">
         <v>-56</v>
       </c>
-      <c r="X18" s="22">
-[...44 lines deleted...]
-      <c r="AM18" s="29">
+      <c r="AS18" s="29">
+        <v>-25</v>
+      </c>
+      <c r="AT18" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AU18" s="29">
         <v>-35</v>
       </c>
-      <c r="AN18" s="29">
-[...22 lines deleted...]
-      </c>
       <c r="AV18" s="29">
-        <v>-89</v>
+        <v>-40</v>
       </c>
       <c r="AW18" s="44">
-        <v>-53</v>
+        <v>-12</v>
       </c>
       <c r="AX18" s="29">
-        <v>-56</v>
+        <v>-31</v>
       </c>
       <c r="AY18" s="29">
-        <v>-31</v>
+        <v>-25</v>
       </c>
       <c r="AZ18" s="29">
-        <v>-29</v>
+        <v>17</v>
       </c>
       <c r="BA18" s="29">
-        <v>-37</v>
+        <v>-32</v>
+      </c>
+      <c r="BB18" s="29">
+        <v>-33</v>
       </c>
       <c r="BI18" s="44"/>
       <c r="BZ18" s="19"/>
       <c r="CA18" s="19"/>
       <c r="CB18" s="19"/>
       <c r="CC18" s="19"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
       <c r="CH18" s="19"/>
       <c r="CI18" s="19"/>
       <c r="CJ18" s="19"/>
       <c r="CK18" s="19"/>
       <c r="CL18" s="19"/>
       <c r="CM18" s="19"/>
       <c r="CN18" s="19"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
       <c r="CX18" s="19"/>
       <c r="CY18" s="19"/>
       <c r="CZ18" s="19"/>
       <c r="DA18" s="19"/>
       <c r="DB18" s="19"/>
       <c r="DC18" s="19"/>
     </row>
-    <row r="19" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
-        <v>27</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B19" s="11">
+        <v>2972</v>
+      </c>
+      <c r="C19" s="11">
+        <v>2503</v>
+      </c>
+      <c r="D19" s="12">
+        <v>2357</v>
+      </c>
+      <c r="E19" s="12">
+        <v>2260</v>
+      </c>
+      <c r="F19" s="12">
+        <v>2344</v>
+      </c>
+      <c r="G19" s="12">
+        <v>2639</v>
+      </c>
+      <c r="H19" s="13">
+        <v>2671</v>
+      </c>
+      <c r="I19" s="12">
+        <v>2939</v>
+      </c>
+      <c r="J19" s="14">
+        <v>2104</v>
+      </c>
+      <c r="K19" s="15">
+        <v>1955</v>
+      </c>
+      <c r="L19" s="14">
+        <v>2050</v>
+      </c>
+      <c r="M19" s="14">
+        <v>2020</v>
+      </c>
+      <c r="N19" s="22">
+        <v>-53</v>
+      </c>
+      <c r="O19" s="21">
+        <v>-67</v>
+      </c>
+      <c r="P19" s="22">
+        <v>-52</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>-100</v>
+      </c>
+      <c r="R19" s="22">
+        <v>-89</v>
+      </c>
+      <c r="S19" s="22">
+        <v>-99</v>
+      </c>
+      <c r="T19" s="22">
+        <v>-104</v>
+      </c>
+      <c r="U19" s="22">
+        <v>-62</v>
+      </c>
+      <c r="V19" s="22">
+        <v>-132</v>
+      </c>
+      <c r="W19" s="30">
+        <v>-102</v>
+      </c>
+      <c r="X19" s="22">
+        <v>-102</v>
+      </c>
+      <c r="Y19" s="46">
+        <v>-69</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>-85</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>-46</v>
+      </c>
+      <c r="AB19" s="16">
+        <v>-60</v>
+      </c>
+      <c r="AC19" s="16">
+        <v>-57</v>
+      </c>
+      <c r="AD19" s="16">
+        <v>-42</v>
+      </c>
+      <c r="AE19" s="16">
+        <v>-80</v>
+      </c>
+      <c r="AF19" s="17">
+        <v>-136</v>
+      </c>
+      <c r="AG19" s="16">
+        <v>-152</v>
+      </c>
+      <c r="AH19" s="16">
+        <v>109</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>183</v>
+      </c>
+      <c r="AJ19" s="22">
+        <v>84</v>
+      </c>
+      <c r="AK19" s="46">
+        <v>115</v>
       </c>
       <c r="AL19" s="29">
-        <v>9</v>
+        <v>-147</v>
       </c>
       <c r="AM19" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AN19" s="29">
+        <v>-117</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>-78</v>
+      </c>
+      <c r="AP19" s="29">
+        <v>-156</v>
+      </c>
+      <c r="AQ19" s="29">
+        <v>-145</v>
+      </c>
+      <c r="AR19" s="29">
+        <v>-133</v>
+      </c>
+      <c r="AS19" s="29">
+        <v>-177</v>
+      </c>
+      <c r="AT19" s="29">
+        <v>-134</v>
+      </c>
+      <c r="AU19" s="29">
+        <v>-116</v>
+      </c>
+      <c r="AV19" s="29">
+        <v>-131</v>
+      </c>
+      <c r="AW19" s="44">
+        <v>-51</v>
+      </c>
+      <c r="AX19" s="29">
+        <v>-81</v>
+      </c>
+      <c r="AY19" s="29">
+        <v>-69</v>
+      </c>
+      <c r="AZ19" s="29">
         <v>-46</v>
       </c>
-      <c r="AN19" s="29">
-[...37 lines deleted...]
-      </c>
       <c r="BA19" s="29">
-        <v>-32</v>
+        <v>-93</v>
+      </c>
+      <c r="BB19" s="29">
+        <v>-77</v>
       </c>
       <c r="BI19" s="44"/>
       <c r="BZ19" s="19"/>
       <c r="CA19" s="19"/>
       <c r="CB19" s="19"/>
       <c r="CC19" s="19"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
       <c r="CH19" s="19"/>
       <c r="CI19" s="19"/>
       <c r="CJ19" s="19"/>
       <c r="CK19" s="19"/>
       <c r="CL19" s="19"/>
       <c r="CM19" s="19"/>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
       <c r="CT19" s="19"/>
       <c r="CU19" s="19"/>
       <c r="CV19" s="19"/>
       <c r="CW19" s="19"/>
       <c r="CX19" s="19"/>
       <c r="CY19" s="19"/>
       <c r="CZ19" s="19"/>
       <c r="DA19" s="19"/>
       <c r="DB19" s="19"/>
       <c r="DC19" s="19"/>
     </row>
-    <row r="20" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B20" s="11">
-        <v>2972</v>
+        <v>1808</v>
       </c>
       <c r="C20" s="11">
-        <v>2503</v>
+        <v>1610</v>
       </c>
       <c r="D20" s="12">
-        <v>2357</v>
+        <v>1676</v>
       </c>
       <c r="E20" s="12">
-        <v>2260</v>
+        <v>1450</v>
       </c>
       <c r="F20" s="12">
-        <v>2344</v>
+        <v>1584</v>
       </c>
       <c r="G20" s="12">
-        <v>2639</v>
+        <v>1917</v>
       </c>
       <c r="H20" s="13">
-        <v>2671</v>
+        <v>1996</v>
       </c>
       <c r="I20" s="12">
-        <v>2939</v>
+        <v>2277</v>
       </c>
       <c r="J20" s="14">
-        <v>2104</v>
+        <v>1871</v>
       </c>
       <c r="K20" s="15">
-        <v>1955</v>
+        <v>1339</v>
       </c>
       <c r="L20" s="14">
-        <v>2050</v>
+        <v>1535</v>
       </c>
       <c r="M20" s="14">
-        <v>2020</v>
+        <v>1476</v>
       </c>
       <c r="N20" s="22">
+        <v>-5</v>
+      </c>
+      <c r="O20" s="21">
+        <v>-32</v>
+      </c>
+      <c r="P20" s="22">
+        <v>-7</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>-44</v>
+      </c>
+      <c r="R20" s="22">
+        <v>-24</v>
+      </c>
+      <c r="S20" s="22">
+        <v>-23</v>
+      </c>
+      <c r="T20" s="22">
+        <v>-29</v>
+      </c>
+      <c r="U20" s="22">
+        <v>-29</v>
+      </c>
+      <c r="V20" s="22">
+        <v>-32</v>
+      </c>
+      <c r="W20" s="30">
+        <v>-36</v>
+      </c>
+      <c r="X20" s="22">
+        <v>-57</v>
+      </c>
+      <c r="Y20" s="46">
+        <v>-20</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>-33</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>-7</v>
+      </c>
+      <c r="AB20" s="16">
+        <v>-9</v>
+      </c>
+      <c r="AC20" s="16">
+        <v>-17</v>
+      </c>
+      <c r="AD20" s="16">
+        <v>-48</v>
+      </c>
+      <c r="AE20" s="16">
+        <v>-12</v>
+      </c>
+      <c r="AF20" s="17">
+        <v>-27</v>
+      </c>
+      <c r="AG20" s="16">
+        <v>-68</v>
+      </c>
+      <c r="AH20" s="16">
+        <v>20</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>24</v>
+      </c>
+      <c r="AJ20" s="22">
+        <v>3</v>
+      </c>
+      <c r="AK20" s="46">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="29">
+        <v>-70</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>-58</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>-19</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AP20" s="29">
+        <v>-40</v>
+      </c>
+      <c r="AQ20" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AR20" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AS20" s="29">
         <v>-53</v>
       </c>
-      <c r="O20" s="21">
-[...38 lines deleted...]
-      <c r="AB20" s="16">
+      <c r="AT20" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AU20" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AV20" s="29">
+        <v>-32</v>
+      </c>
+      <c r="AW20" s="44">
+        <v>-47</v>
+      </c>
+      <c r="AX20" s="29">
         <v>-60</v>
       </c>
-      <c r="AC20" s="16">
-[...64 lines deleted...]
-      </c>
       <c r="AY20" s="29">
-        <v>-69</v>
+        <v>-4</v>
       </c>
       <c r="AZ20" s="29">
-        <v>-46</v>
+        <v>-26</v>
       </c>
       <c r="BA20" s="29">
-        <v>-93</v>
+        <v>-18</v>
+      </c>
+      <c r="BB20" s="29">
+        <v>-49</v>
       </c>
       <c r="BI20" s="44"/>
       <c r="BZ20" s="19"/>
       <c r="CA20" s="19"/>
       <c r="CB20" s="19"/>
       <c r="CC20" s="19"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
       <c r="CH20" s="19"/>
       <c r="CI20" s="19"/>
       <c r="CJ20" s="19"/>
       <c r="CK20" s="19"/>
       <c r="CL20" s="19"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
       <c r="CT20" s="19"/>
       <c r="CU20" s="19"/>
       <c r="CV20" s="19"/>
       <c r="CW20" s="19"/>
       <c r="CX20" s="19"/>
       <c r="CY20" s="19"/>
       <c r="CZ20" s="19"/>
       <c r="DA20" s="19"/>
       <c r="DB20" s="19"/>
       <c r="DC20" s="19"/>
     </row>
-    <row r="21" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="66" t="s">
-        <v>17</v>
-[...70 lines deleted...]
-      <c r="Y21" s="46">
+        <v>29</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="15"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="21"/>
+      <c r="P21" s="22"/>
+      <c r="Q21" s="22"/>
+      <c r="R21" s="22"/>
+      <c r="S21" s="22"/>
+      <c r="T21" s="22"/>
+      <c r="U21" s="22"/>
+      <c r="V21" s="22"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="22"/>
+      <c r="Y21" s="46"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="16"/>
+      <c r="AD21" s="16"/>
+      <c r="AE21" s="16"/>
+      <c r="AF21" s="17"/>
+      <c r="AG21" s="16"/>
+      <c r="AH21" s="16"/>
+      <c r="AI21" s="22"/>
+      <c r="AJ21" s="22"/>
+      <c r="AK21" s="46"/>
+      <c r="AL21" s="29">
+        <v>-50</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AN21" s="29">
         <v>-20</v>
       </c>
-      <c r="Z21" s="16">
-[...14 lines deleted...]
-      <c r="AE21" s="16">
+      <c r="AO21" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AP21" s="29">
+        <v>-68</v>
+      </c>
+      <c r="AQ21" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AR21" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AS21" s="29">
+        <v>-99</v>
+      </c>
+      <c r="AT21" s="29">
+        <v>-140</v>
+      </c>
+      <c r="AU21" s="29">
+        <v>-77</v>
+      </c>
+      <c r="AV21" s="29">
+        <v>-108</v>
+      </c>
+      <c r="AW21" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX21" s="29">
+        <v>-54</v>
+      </c>
+      <c r="AY21" s="29">
+        <v>1</v>
+      </c>
+      <c r="AZ21" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BA21" s="29">
+        <v>-61</v>
+      </c>
+      <c r="BB21" s="29">
         <v>-12</v>
-      </c>
-[...64 lines deleted...]
-        <v>-18</v>
       </c>
       <c r="BI21" s="44"/>
       <c r="BZ21" s="19"/>
       <c r="CA21" s="19"/>
       <c r="CB21" s="19"/>
       <c r="CC21" s="19"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
       <c r="CH21" s="19"/>
       <c r="CI21" s="19"/>
       <c r="CJ21" s="19"/>
       <c r="CK21" s="19"/>
       <c r="CL21" s="19"/>
       <c r="CM21" s="19"/>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="19"/>
       <c r="CS21" s="19"/>
       <c r="CT21" s="19"/>
       <c r="CU21" s="19"/>
       <c r="CV21" s="19"/>
       <c r="CW21" s="19"/>
       <c r="CX21" s="19"/>
       <c r="CY21" s="19"/>
       <c r="CZ21" s="19"/>
       <c r="DA21" s="19"/>
       <c r="DB21" s="19"/>
       <c r="DC21" s="19"/>
     </row>
-    <row r="22" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
-        <v>29</v>
-[...38 lines deleted...]
-      <c r="AK22" s="46"/>
+        <v>18</v>
+      </c>
+      <c r="B22" s="11">
+        <v>1180</v>
+      </c>
+      <c r="C22" s="11">
+        <v>1008</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1037</v>
+      </c>
+      <c r="E22" s="12">
+        <v>950</v>
+      </c>
+      <c r="F22" s="12">
+        <v>868</v>
+      </c>
+      <c r="G22" s="12">
+        <v>1238</v>
+      </c>
+      <c r="H22" s="13">
+        <v>1242</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1478</v>
+      </c>
+      <c r="J22" s="14">
+        <v>1191</v>
+      </c>
+      <c r="K22" s="15">
+        <v>968</v>
+      </c>
+      <c r="L22" s="14">
+        <v>1110</v>
+      </c>
+      <c r="M22" s="14">
+        <v>1030</v>
+      </c>
+      <c r="N22" s="22">
+        <v>-90</v>
+      </c>
+      <c r="O22" s="21">
+        <v>-175</v>
+      </c>
+      <c r="P22" s="22">
+        <v>-89</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>-145</v>
+      </c>
+      <c r="R22" s="22">
+        <v>-116</v>
+      </c>
+      <c r="S22" s="22">
+        <v>-152</v>
+      </c>
+      <c r="T22" s="22">
+        <v>-116</v>
+      </c>
+      <c r="U22" s="22">
+        <v>-195</v>
+      </c>
+      <c r="V22" s="22">
+        <v>-230</v>
+      </c>
+      <c r="W22" s="30">
+        <v>-210</v>
+      </c>
+      <c r="X22" s="22">
+        <v>-165</v>
+      </c>
+      <c r="Y22" s="46">
+        <v>-142</v>
+      </c>
+      <c r="Z22" s="16">
+        <v>-145</v>
+      </c>
+      <c r="AA22" s="16">
+        <v>-67</v>
+      </c>
+      <c r="AB22" s="16">
+        <v>-83</v>
+      </c>
+      <c r="AC22" s="16">
+        <v>-100</v>
+      </c>
+      <c r="AD22" s="16">
+        <v>-96</v>
+      </c>
+      <c r="AE22" s="16">
+        <v>-138</v>
+      </c>
+      <c r="AF22" s="21">
+        <v>-174</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>-224</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>177</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>201</v>
+      </c>
+      <c r="AJ22" s="19">
+        <v>150</v>
+      </c>
+      <c r="AK22" s="44">
+        <v>147</v>
+      </c>
       <c r="AL22" s="29">
-        <v>-50</v>
+        <v>-208</v>
       </c>
       <c r="AM22" s="29">
-        <v>-89</v>
+        <v>-74</v>
       </c>
       <c r="AN22" s="29">
-        <v>-20</v>
+        <v>-92</v>
       </c>
       <c r="AO22" s="29">
-        <v>-64</v>
+        <v>-141</v>
       </c>
       <c r="AP22" s="29">
-        <v>-68</v>
+        <v>-120</v>
       </c>
       <c r="AQ22" s="29">
-        <v>-121</v>
+        <v>-147</v>
       </c>
       <c r="AR22" s="29">
+        <v>-208</v>
+      </c>
+      <c r="AS22" s="29">
+        <v>-191</v>
+      </c>
+      <c r="AT22" s="29">
+        <v>-130</v>
+      </c>
+      <c r="AU22" s="29">
+        <v>-65</v>
+      </c>
+      <c r="AV22" s="29">
+        <v>-80</v>
+      </c>
+      <c r="AW22" s="44">
+        <v>-104</v>
+      </c>
+      <c r="AX22" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AY22" s="29">
+        <v>-23</v>
+      </c>
+      <c r="AZ22" s="29">
+        <v>-150</v>
+      </c>
+      <c r="BA22" s="29">
+        <v>-148</v>
+      </c>
+      <c r="BB22" s="29">
         <v>-102</v>
-      </c>
-[...25 lines deleted...]
-        <v>-61</v>
       </c>
       <c r="BI22" s="44"/>
       <c r="BZ22" s="19"/>
       <c r="CA22" s="19"/>
       <c r="CB22" s="19"/>
       <c r="CC22" s="19"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
       <c r="CH22" s="19"/>
       <c r="CI22" s="19"/>
       <c r="CJ22" s="19"/>
       <c r="CK22" s="19"/>
       <c r="CL22" s="19"/>
       <c r="CM22" s="19"/>
       <c r="CN22" s="19"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
     </row>
-    <row r="23" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="R23" s="22">
+    <row r="23" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+      <c r="S23" s="87"/>
+      <c r="T23" s="87"/>
+      <c r="U23" s="87"/>
+      <c r="V23" s="87"/>
+      <c r="W23" s="87"/>
+      <c r="X23" s="87"/>
+      <c r="Y23" s="87"/>
+      <c r="Z23" s="87"/>
+      <c r="AA23" s="87"/>
+      <c r="AB23" s="87"/>
+      <c r="AC23" s="87"/>
+      <c r="AD23" s="87"/>
+      <c r="AE23" s="87"/>
+      <c r="AF23" s="87"/>
+      <c r="AG23" s="87"/>
+      <c r="AH23" s="87"/>
+      <c r="AI23" s="87"/>
+      <c r="AJ23" s="87"/>
+      <c r="AK23" s="87"/>
+      <c r="AL23" s="87"/>
+      <c r="AM23" s="87"/>
+      <c r="AN23" s="87"/>
+      <c r="AO23" s="87"/>
+      <c r="AP23" s="87"/>
+      <c r="AQ23" s="87"/>
+      <c r="AR23" s="87"/>
+      <c r="AS23" s="87"/>
+      <c r="AT23" s="87"/>
+      <c r="AU23" s="87"/>
+      <c r="AV23" s="87"/>
+      <c r="AW23" s="87"/>
+      <c r="AX23" s="87"/>
+      <c r="AY23" s="87"/>
+      <c r="AZ23" s="87"/>
+      <c r="BA23" s="87"/>
+      <c r="BB23" s="87"/>
+      <c r="BC23" s="87"/>
+      <c r="BD23" s="87"/>
+      <c r="BE23" s="87"/>
+      <c r="BF23" s="87"/>
+      <c r="BG23" s="87"/>
+      <c r="BH23" s="87"/>
+      <c r="BI23" s="87"/>
+      <c r="BY23" s="64"/>
+      <c r="BZ23" s="64"/>
+      <c r="CA23" s="64"/>
+      <c r="CB23" s="64"/>
+      <c r="CC23" s="64"/>
+      <c r="CD23" s="64"/>
+      <c r="CE23" s="64"/>
+      <c r="CF23" s="64"/>
+      <c r="CG23" s="64"/>
+      <c r="CH23" s="64"/>
+      <c r="CI23" s="64"/>
+      <c r="CJ23" s="64"/>
+      <c r="CK23" s="64"/>
+      <c r="CL23" s="64"/>
+      <c r="CM23" s="64"/>
+      <c r="CN23" s="64"/>
+      <c r="CO23" s="64"/>
+      <c r="CP23" s="64"/>
+      <c r="CQ23" s="64"/>
+      <c r="CR23" s="64"/>
+      <c r="CS23" s="64"/>
+      <c r="CT23" s="64"/>
+      <c r="CU23" s="64"/>
+      <c r="CV23" s="64"/>
+      <c r="CW23" s="64"/>
+      <c r="CX23" s="64"/>
+      <c r="CY23" s="64"/>
+      <c r="CZ23" s="64"/>
+      <c r="DA23" s="64"/>
+      <c r="DB23" s="64"/>
+      <c r="DC23" s="64"/>
+    </row>
+    <row r="24" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="11">
+        <v>8771</v>
+      </c>
+      <c r="C24" s="11">
+        <v>6136</v>
+      </c>
+      <c r="D24" s="12">
+        <v>4960</v>
+      </c>
+      <c r="E24" s="12">
+        <v>4483</v>
+      </c>
+      <c r="F24" s="12">
+        <v>4168</v>
+      </c>
+      <c r="G24" s="12">
+        <v>4454</v>
+      </c>
+      <c r="H24" s="13">
+        <v>6036</v>
+      </c>
+      <c r="I24" s="12">
+        <v>6275</v>
+      </c>
+      <c r="J24" s="14">
+        <v>4437</v>
+      </c>
+      <c r="K24" s="15">
+        <v>4212</v>
+      </c>
+      <c r="L24" s="14">
+        <v>4124</v>
+      </c>
+      <c r="M24" s="14">
+        <v>4584</v>
+      </c>
+      <c r="N24" s="22">
+        <v>-134</v>
+      </c>
+      <c r="O24" s="21">
+        <v>-61</v>
+      </c>
+      <c r="P24" s="21">
+        <v>-156</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>-148</v>
+      </c>
+      <c r="R24" s="21">
+        <v>-108</v>
+      </c>
+      <c r="S24" s="22">
+        <v>-203</v>
+      </c>
+      <c r="T24" s="22">
+        <v>-155</v>
+      </c>
+      <c r="U24" s="22">
+        <v>-197</v>
+      </c>
+      <c r="V24" s="22">
+        <v>-68</v>
+      </c>
+      <c r="W24" s="49">
+        <v>50</v>
+      </c>
+      <c r="X24" s="22">
+        <v>97</v>
+      </c>
+      <c r="Y24" s="46">
+        <v>114</v>
+      </c>
+      <c r="Z24" s="16">
+        <v>-41</v>
+      </c>
+      <c r="AA24" s="16">
+        <v>40</v>
+      </c>
+      <c r="AB24" s="16">
+        <v>-20</v>
+      </c>
+      <c r="AC24" s="16">
+        <v>27</v>
+      </c>
+      <c r="AD24" s="16">
+        <v>-38</v>
+      </c>
+      <c r="AE24" s="16">
+        <v>-169</v>
+      </c>
+      <c r="AF24" s="17">
+        <v>-180</v>
+      </c>
+      <c r="AG24" s="16">
+        <v>-329</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>-221</v>
+      </c>
+      <c r="AI24" s="21">
+        <v>-33</v>
+      </c>
+      <c r="AJ24" s="22">
+        <v>112</v>
+      </c>
+      <c r="AK24" s="46">
+        <v>79</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>-104</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>34</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>-208</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>-230</v>
+      </c>
+      <c r="AP24" s="29">
+        <v>-138</v>
+      </c>
+      <c r="AQ24" s="29">
+        <v>-189</v>
+      </c>
+      <c r="AR24" s="29">
+        <v>-62</v>
+      </c>
+      <c r="AS24" s="29">
+        <v>-254</v>
+      </c>
+      <c r="AT24" s="29">
+        <v>-309</v>
+      </c>
+      <c r="AU24" s="29">
+        <v>-196</v>
+      </c>
+      <c r="AV24" s="29">
+        <v>-122</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>10</v>
+      </c>
+      <c r="AX24" s="29">
+        <v>-127</v>
+      </c>
+      <c r="AY24" s="29">
+        <v>-309</v>
+      </c>
+      <c r="AZ24" s="29">
+        <v>-257</v>
+      </c>
+      <c r="BA24" s="29">
         <v>-116</v>
       </c>
-      <c r="S23" s="22">
-[...59 lines deleted...]
-      <c r="AM23" s="29">
+      <c r="BB24" s="29">
+        <v>19</v>
+      </c>
+      <c r="BI24" s="44"/>
+      <c r="BZ24" s="19"/>
+      <c r="CA24" s="19"/>
+      <c r="CB24" s="19"/>
+      <c r="CC24" s="19"/>
+      <c r="CD24" s="19"/>
+      <c r="CE24" s="19"/>
+      <c r="CF24" s="19"/>
+      <c r="CG24" s="19"/>
+      <c r="CH24" s="19"/>
+      <c r="CI24" s="19"/>
+      <c r="CJ24" s="19"/>
+      <c r="CK24" s="19"/>
+      <c r="CL24" s="19"/>
+      <c r="CM24" s="19"/>
+      <c r="CN24" s="19"/>
+      <c r="CO24" s="19"/>
+      <c r="CP24" s="19"/>
+      <c r="CQ24" s="19"/>
+      <c r="CR24" s="19"/>
+      <c r="CS24" s="19"/>
+      <c r="CT24" s="19"/>
+      <c r="CU24" s="19"/>
+      <c r="CV24" s="19"/>
+      <c r="CW24" s="19"/>
+      <c r="CX24" s="19"/>
+      <c r="CY24" s="19"/>
+      <c r="CZ24" s="19"/>
+      <c r="DA24" s="19"/>
+      <c r="DB24" s="19"/>
+      <c r="DC24" s="19"/>
+    </row>
+    <row r="25" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="22">
+        <v>-105</v>
+      </c>
+      <c r="O25" s="21">
+        <v>-2</v>
+      </c>
+      <c r="P25" s="21">
+        <v>-103</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>-97</v>
+      </c>
+      <c r="R25" s="21">
+        <v>-16</v>
+      </c>
+      <c r="S25" s="21">
         <v>-74</v>
       </c>
-      <c r="AN23" s="29">
-[...29 lines deleted...]
-      <c r="AX23" s="29">
+      <c r="T25" s="22">
+        <v>-50</v>
+      </c>
+      <c r="U25" s="22">
+        <v>-107</v>
+      </c>
+      <c r="V25" s="22">
+        <v>83</v>
+      </c>
+      <c r="W25" s="30">
+        <v>214</v>
+      </c>
+      <c r="X25" s="22">
+        <v>223</v>
+      </c>
+      <c r="Y25" s="46">
+        <v>200</v>
+      </c>
+      <c r="Z25" s="16">
+        <v>54</v>
+      </c>
+      <c r="AA25" s="16">
+        <v>83</v>
+      </c>
+      <c r="AB25" s="16">
+        <v>65</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>108</v>
+      </c>
+      <c r="AD25" s="16">
+        <v>45</v>
+      </c>
+      <c r="AE25" s="17">
+        <v>-12</v>
+      </c>
+      <c r="AF25" s="17">
+        <v>-46</v>
+      </c>
+      <c r="AG25" s="16">
+        <v>-132</v>
+      </c>
+      <c r="AH25" s="17">
+        <v>-88</v>
+      </c>
+      <c r="AI25" s="21">
+        <v>56</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>76</v>
+      </c>
+      <c r="AK25" s="46">
+        <v>161</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>146</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>124</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>-101</v>
+      </c>
+      <c r="AO25" s="29">
         <v>-122</v>
       </c>
-      <c r="AY23" s="29">
-[...179 lines deleted...]
-      <c r="O25" s="21">
+      <c r="AP25" s="29">
+        <v>9</v>
+      </c>
+      <c r="AQ25" s="29">
+        <v>28</v>
+      </c>
+      <c r="AR25" s="29">
+        <v>152</v>
+      </c>
+      <c r="AS25" s="29">
         <v>-61</v>
       </c>
-      <c r="P25" s="21">
-[...88 lines deleted...]
-      </c>
       <c r="AT25" s="29">
-        <v>-309</v>
+        <v>-51</v>
       </c>
       <c r="AU25" s="29">
-        <v>-196</v>
-[...2 lines deleted...]
-        <v>-122</v>
+        <v>-44</v>
+      </c>
+      <c r="AV25" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AW25" s="44">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="AX25" s="29">
-        <v>-127</v>
+        <v>-11</v>
       </c>
       <c r="AY25" s="29">
-        <v>-309</v>
+        <v>-193</v>
       </c>
       <c r="AZ25" s="29">
-        <v>-257</v>
+        <v>-95</v>
       </c>
       <c r="BA25" s="29">
-        <v>-116</v>
-      </c>
+        <v>15</v>
+      </c>
+      <c r="BB25" s="29">
+        <v>94</v>
+      </c>
+      <c r="BH25" s="2"/>
       <c r="BI25" s="44"/>
       <c r="BZ25" s="19"/>
       <c r="CA25" s="19"/>
       <c r="CB25" s="19"/>
       <c r="CC25" s="19"/>
       <c r="CD25" s="19"/>
       <c r="CE25" s="19"/>
       <c r="CF25" s="19"/>
       <c r="CG25" s="19"/>
       <c r="CH25" s="19"/>
       <c r="CI25" s="19"/>
       <c r="CJ25" s="19"/>
       <c r="CK25" s="19"/>
       <c r="CL25" s="19"/>
       <c r="CM25" s="19"/>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
       <c r="CT25" s="19"/>
       <c r="CU25" s="19"/>
       <c r="CV25" s="19"/>
       <c r="CW25" s="19"/>
       <c r="CX25" s="19"/>
       <c r="CY25" s="19"/>
       <c r="CZ25" s="19"/>
       <c r="DA25" s="19"/>
       <c r="DB25" s="19"/>
       <c r="DC25" s="19"/>
     </row>
-    <row r="26" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="11">
+        <v>3110</v>
+      </c>
+      <c r="C26" s="11">
+        <v>3180</v>
+      </c>
+      <c r="D26" s="12">
+        <v>2762</v>
+      </c>
+      <c r="E26" s="12">
+        <v>2717</v>
+      </c>
+      <c r="F26" s="12">
+        <v>2595</v>
+      </c>
+      <c r="G26" s="12">
+        <v>2883</v>
+      </c>
+      <c r="H26" s="13">
+        <v>2849</v>
+      </c>
+      <c r="I26" s="12">
+        <v>3422</v>
+      </c>
+      <c r="J26" s="14">
+        <v>3045</v>
+      </c>
+      <c r="K26" s="15">
+        <v>2459</v>
+      </c>
+      <c r="L26" s="14">
+        <v>2654</v>
+      </c>
+      <c r="M26" s="14">
+        <v>2396</v>
+      </c>
+      <c r="N26" s="21">
+        <v>5</v>
+      </c>
+      <c r="O26" s="21">
+        <v>4</v>
+      </c>
+      <c r="P26" s="21">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>3</v>
+      </c>
+      <c r="R26" s="21">
+        <v>-7</v>
+      </c>
+      <c r="S26" s="21">
+        <v>0</v>
+      </c>
+      <c r="T26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="U26" s="22">
+        <v>-1</v>
+      </c>
+      <c r="V26" s="22">
+        <v>2</v>
+      </c>
+      <c r="W26" s="30">
+        <v>-18</v>
+      </c>
+      <c r="X26" s="22">
+        <v>-8</v>
+      </c>
+      <c r="Y26" s="46">
+        <v>4</v>
+      </c>
+      <c r="Z26" s="16">
+        <v>-10</v>
+      </c>
+      <c r="AA26" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AB26" s="16">
+        <v>-9</v>
+      </c>
+      <c r="AC26" s="17">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="16">
+        <v>6</v>
+      </c>
+      <c r="AE26" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="17">
+        <v>-12</v>
+      </c>
+      <c r="AG26" s="16">
+        <v>-44</v>
+      </c>
+      <c r="AH26" s="18">
+        <v>41</v>
+      </c>
+      <c r="AI26" s="21">
+        <v>3</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>26</v>
+      </c>
+      <c r="AK26" s="46">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP26" s="29">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AR26" s="29">
+        <v>-34</v>
+      </c>
+      <c r="AS26" s="29">
+        <v>-57</v>
+      </c>
+      <c r="AT26" s="29">
+        <v>-49</v>
+      </c>
+      <c r="AU26" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AV26" s="29">
+        <v>-9</v>
+      </c>
+      <c r="AW26" s="44">
+        <v>-6</v>
+      </c>
+      <c r="AX26" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AY26" s="29">
+        <v>15</v>
+      </c>
+      <c r="AZ26" s="29">
+        <v>-29</v>
+      </c>
+      <c r="BA26" s="29">
+        <v>12</v>
+      </c>
+      <c r="BB26" s="29">
         <v>19</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...155 lines deleted...]
-      <c r="BH26" s="2"/>
       <c r="BI26" s="44"/>
       <c r="BZ26" s="19"/>
       <c r="CA26" s="19"/>
       <c r="CB26" s="19"/>
       <c r="CC26" s="19"/>
       <c r="CD26" s="19"/>
       <c r="CE26" s="19"/>
       <c r="CF26" s="19"/>
       <c r="CG26" s="19"/>
       <c r="CH26" s="19"/>
       <c r="CI26" s="19"/>
       <c r="CJ26" s="19"/>
       <c r="CK26" s="19"/>
       <c r="CL26" s="19"/>
       <c r="CM26" s="19"/>
       <c r="CN26" s="19"/>
       <c r="CO26" s="19"/>
       <c r="CP26" s="19"/>
       <c r="CQ26" s="19"/>
       <c r="CR26" s="19"/>
       <c r="CS26" s="19"/>
       <c r="CT26" s="19"/>
       <c r="CU26" s="19"/>
       <c r="CV26" s="19"/>
       <c r="CW26" s="19"/>
       <c r="CX26" s="19"/>
       <c r="CY26" s="19"/>
       <c r="CZ26" s="19"/>
       <c r="DA26" s="19"/>
       <c r="DB26" s="19"/>
       <c r="DC26" s="19"/>
     </row>
-    <row r="27" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B27" s="11">
-        <v>3110</v>
+        <v>12721</v>
       </c>
       <c r="C27" s="11">
-        <v>3180</v>
+        <v>11095</v>
       </c>
       <c r="D27" s="12">
-        <v>2762</v>
+        <v>9617</v>
       </c>
       <c r="E27" s="12">
-        <v>2717</v>
+        <v>7946</v>
       </c>
       <c r="F27" s="12">
-        <v>2595</v>
+        <v>9264</v>
       </c>
       <c r="G27" s="12">
-        <v>2883</v>
+        <v>11411</v>
       </c>
       <c r="H27" s="13">
-        <v>2849</v>
+        <v>11621</v>
       </c>
       <c r="I27" s="12">
-        <v>3422</v>
+        <v>13711</v>
       </c>
       <c r="J27" s="14">
-        <v>3045</v>
+        <v>10824</v>
       </c>
       <c r="K27" s="15">
-        <v>2459</v>
+        <v>10689</v>
       </c>
       <c r="L27" s="14">
-        <v>2654</v>
+        <v>11189</v>
       </c>
       <c r="M27" s="14">
-        <v>2396</v>
+        <v>10927</v>
       </c>
       <c r="N27" s="21">
+        <v>-23</v>
+      </c>
+      <c r="O27" s="21">
+        <v>-49</v>
+      </c>
+      <c r="P27" s="21">
+        <v>-46</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>-40</v>
+      </c>
+      <c r="R27" s="21">
+        <v>-70</v>
+      </c>
+      <c r="S27" s="21">
+        <v>-103</v>
+      </c>
+      <c r="T27" s="22">
+        <v>-83</v>
+      </c>
+      <c r="U27" s="22">
+        <v>-66</v>
+      </c>
+      <c r="V27" s="22">
+        <v>-131</v>
+      </c>
+      <c r="W27" s="30">
+        <v>-117</v>
+      </c>
+      <c r="X27" s="22">
+        <v>-96</v>
+      </c>
+      <c r="Y27" s="46">
+        <v>-73</v>
+      </c>
+      <c r="Z27" s="16">
+        <v>-66</v>
+      </c>
+      <c r="AA27" s="16">
+        <v>-27</v>
+      </c>
+      <c r="AB27" s="16">
+        <v>-72</v>
+      </c>
+      <c r="AC27" s="17">
+        <v>-71</v>
+      </c>
+      <c r="AD27" s="16">
+        <v>-90</v>
+      </c>
+      <c r="AE27" s="17">
+        <v>-132</v>
+      </c>
+      <c r="AF27" s="17">
+        <v>-92</v>
+      </c>
+      <c r="AG27" s="16">
+        <v>-122</v>
+      </c>
+      <c r="AH27" s="18">
+        <v>77</v>
+      </c>
+      <c r="AI27" s="21">
+        <v>-68</v>
+      </c>
+      <c r="AJ27" s="22">
         <v>5</v>
       </c>
-      <c r="O27" s="21">
-[...8 lines deleted...]
-      <c r="R27" s="21">
+      <c r="AK27" s="46">
+        <v>67</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>-199</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>-101</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AP27" s="29">
+        <v>-123</v>
+      </c>
+      <c r="AQ27" s="29">
+        <v>-191</v>
+      </c>
+      <c r="AR27" s="29">
+        <v>-168</v>
+      </c>
+      <c r="AS27" s="29">
+        <v>-142</v>
+      </c>
+      <c r="AT27" s="29">
+        <v>-179</v>
+      </c>
+      <c r="AU27" s="29">
+        <v>-131</v>
+      </c>
+      <c r="AV27" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>-17</v>
+      </c>
+      <c r="AX27" s="29">
+        <v>-69</v>
+      </c>
+      <c r="AY27" s="29">
+        <v>-134</v>
+      </c>
+      <c r="AZ27" s="29">
+        <v>-133</v>
+      </c>
+      <c r="BA27" s="29">
+        <v>-141</v>
+      </c>
+      <c r="BB27" s="29">
+        <v>-35</v>
+      </c>
+      <c r="BI27" s="44"/>
+    </row>
+    <row r="28" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>-6</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>10</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>8</v>
+      </c>
+      <c r="AP28" s="29">
         <v>-7</v>
       </c>
-      <c r="S27" s="21">
-[...32 lines deleted...]
-      <c r="AD27" s="16">
+      <c r="AQ28" s="29">
+        <v>-5</v>
+      </c>
+      <c r="AR28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS28" s="29">
+        <v>16</v>
+      </c>
+      <c r="AT28" s="29">
+        <v>7</v>
+      </c>
+      <c r="AU28" s="29">
+        <v>8</v>
+      </c>
+      <c r="AV28" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AW28" s="44">
+        <v>15</v>
+      </c>
+      <c r="AX28" s="29">
         <v>6</v>
       </c>
-      <c r="AE27" s="17">
-[...65 lines deleted...]
-      <c r="BA27" s="29">
+      <c r="AY28" s="29">
+        <v>-3</v>
+      </c>
+      <c r="AZ28" s="29">
+        <v>13</v>
+      </c>
+      <c r="BA28" s="29">
         <v>12</v>
       </c>
-      <c r="BI27" s="44"/>
-[...190 lines deleted...]
-      </c>
+      <c r="BB28" s="29">
+        <v>1</v>
+      </c>
+      <c r="BD28" s="2"/>
       <c r="BI28" s="44"/>
     </row>
-    <row r="29" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
-        <v>27</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B29" s="11">
+        <v>10658</v>
+      </c>
+      <c r="C29" s="11">
+        <v>9578</v>
+      </c>
+      <c r="D29" s="12">
+        <v>9535</v>
+      </c>
+      <c r="E29" s="12">
+        <v>7866</v>
+      </c>
+      <c r="F29" s="12">
+        <v>9085</v>
+      </c>
+      <c r="G29" s="12">
+        <v>10593</v>
+      </c>
+      <c r="H29" s="13">
+        <v>10299</v>
+      </c>
+      <c r="I29" s="12">
+        <v>12149</v>
+      </c>
+      <c r="J29" s="14">
+        <v>9562</v>
+      </c>
+      <c r="K29" s="15">
+        <v>8402</v>
+      </c>
+      <c r="L29" s="14">
+        <v>9756</v>
+      </c>
+      <c r="M29" s="14">
+        <v>9686</v>
+      </c>
+      <c r="N29" s="21">
+        <v>-11</v>
+      </c>
+      <c r="O29" s="21">
+        <v>-14</v>
+      </c>
+      <c r="P29" s="21">
+        <v>-12</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>-14</v>
+      </c>
+      <c r="R29" s="21">
+        <v>-15</v>
+      </c>
+      <c r="S29" s="21">
+        <v>-26</v>
+      </c>
+      <c r="T29" s="22">
+        <v>-20</v>
+      </c>
+      <c r="U29" s="22">
+        <v>-23</v>
+      </c>
+      <c r="V29" s="22">
+        <v>-22</v>
+      </c>
+      <c r="W29" s="30">
+        <v>-29</v>
+      </c>
+      <c r="X29" s="22">
+        <v>-22</v>
+      </c>
+      <c r="Y29" s="46">
+        <v>-17</v>
+      </c>
+      <c r="Z29" s="16">
+        <v>-19</v>
+      </c>
+      <c r="AA29" s="16">
+        <v>-8</v>
+      </c>
+      <c r="AB29" s="16">
+        <v>-4</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>-13</v>
+      </c>
+      <c r="AD29" s="16">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>-25</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>-30</v>
+      </c>
+      <c r="AG29" s="22">
+        <v>-31</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>15</v>
+      </c>
+      <c r="AI29" s="21">
+        <v>-24</v>
+      </c>
+      <c r="AJ29" s="19">
+        <v>5</v>
+      </c>
+      <c r="AK29" s="44">
+        <v>2</v>
       </c>
       <c r="AL29" s="29">
-        <v>-6</v>
+        <v>21</v>
       </c>
       <c r="AM29" s="29">
-        <v>2</v>
+        <v>-14</v>
       </c>
       <c r="AN29" s="29">
-        <v>10</v>
+        <v>-18</v>
       </c>
       <c r="AO29" s="29">
-        <v>8</v>
+        <v>-22</v>
       </c>
       <c r="AP29" s="29">
+        <v>-30</v>
+      </c>
+      <c r="AQ29" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AR29" s="29">
+        <v>-12</v>
+      </c>
+      <c r="AS29" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AT29" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AU29" s="29">
+        <v>-14</v>
+      </c>
+      <c r="AV29" s="29">
+        <v>-11</v>
+      </c>
+      <c r="AW29" s="44">
         <v>-7</v>
       </c>
-      <c r="AQ29" s="29">
-[...14 lines deleted...]
-      <c r="AV29" s="29">
+      <c r="AX29" s="29">
         <v>-16</v>
       </c>
-      <c r="AW29" s="44">
-[...2 lines deleted...]
-      <c r="AX29" s="29">
+      <c r="AY29" s="29">
         <v>6</v>
       </c>
-      <c r="AY29" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="AZ29" s="29">
-        <v>13</v>
+        <v>-13</v>
       </c>
       <c r="BA29" s="29">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="BD29" s="2"/>
+        <v>-14</v>
+      </c>
+      <c r="BB29" s="29">
+        <v>-36</v>
+      </c>
       <c r="BI29" s="44"/>
     </row>
-    <row r="30" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      <c r="N30" s="21">
+    <row r="30" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="87"/>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="87"/>
+      <c r="I30" s="87"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="87"/>
+      <c r="M30" s="87"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="87"/>
+      <c r="P30" s="87"/>
+      <c r="Q30" s="87"/>
+      <c r="R30" s="87"/>
+      <c r="S30" s="87"/>
+      <c r="T30" s="87"/>
+      <c r="U30" s="87"/>
+      <c r="V30" s="87"/>
+      <c r="W30" s="87"/>
+      <c r="X30" s="87"/>
+      <c r="Y30" s="87"/>
+      <c r="Z30" s="87"/>
+      <c r="AA30" s="87"/>
+      <c r="AB30" s="87"/>
+      <c r="AC30" s="87"/>
+      <c r="AD30" s="87"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AL30" s="87"/>
+      <c r="AM30" s="87"/>
+      <c r="AN30" s="87"/>
+      <c r="AO30" s="87"/>
+      <c r="AP30" s="87"/>
+      <c r="AQ30" s="87"/>
+      <c r="AR30" s="87"/>
+      <c r="AS30" s="87"/>
+      <c r="AT30" s="87"/>
+      <c r="AU30" s="87"/>
+      <c r="AV30" s="87"/>
+      <c r="AW30" s="87"/>
+      <c r="AX30" s="87"/>
+      <c r="AY30" s="87"/>
+      <c r="AZ30" s="87"/>
+      <c r="BA30" s="87"/>
+      <c r="BB30" s="87"/>
+      <c r="BC30" s="87"/>
+      <c r="BD30" s="87"/>
+      <c r="BE30" s="87"/>
+      <c r="BF30" s="87"/>
+      <c r="BG30" s="87"/>
+      <c r="BH30" s="87"/>
+      <c r="BI30" s="87"/>
+      <c r="BJ30" s="64"/>
+      <c r="BK30" s="64"/>
+      <c r="BL30" s="64"/>
+      <c r="BM30" s="64"/>
+      <c r="BN30" s="64"/>
+      <c r="BO30" s="64"/>
+      <c r="BP30" s="64"/>
+      <c r="BQ30" s="64"/>
+      <c r="BR30" s="64"/>
+      <c r="BS30" s="64"/>
+      <c r="BT30" s="64"/>
+      <c r="BU30" s="64"/>
+      <c r="BV30" s="64"/>
+      <c r="BW30" s="64"/>
+      <c r="BX30" s="64"/>
+      <c r="BY30" s="64"/>
+      <c r="BZ30" s="64"/>
+      <c r="CA30" s="64"/>
+      <c r="CB30" s="64"/>
+      <c r="CC30" s="64"/>
+      <c r="CD30" s="64"/>
+      <c r="CE30" s="64"/>
+      <c r="CF30" s="64"/>
+      <c r="CG30" s="64"/>
+      <c r="CH30" s="64"/>
+      <c r="CI30" s="64"/>
+      <c r="CJ30" s="64"/>
+      <c r="CK30" s="64"/>
+      <c r="CL30" s="64"/>
+      <c r="CM30" s="64"/>
+      <c r="CN30" s="64"/>
+      <c r="CO30" s="64"/>
+      <c r="CP30" s="64"/>
+      <c r="CQ30" s="64"/>
+      <c r="CR30" s="64"/>
+      <c r="CS30" s="64"/>
+      <c r="CT30" s="64"/>
+      <c r="CU30" s="64"/>
+      <c r="CV30" s="64"/>
+      <c r="CW30" s="64"/>
+      <c r="CX30" s="64"/>
+      <c r="CY30" s="64"/>
+      <c r="CZ30" s="64"/>
+      <c r="DA30" s="64"/>
+      <c r="DB30" s="64"/>
+      <c r="DC30" s="64"/>
+    </row>
+    <row r="31" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31" s="22">
+        <v>-305</v>
+      </c>
+      <c r="O31" s="22">
+        <v>-518</v>
+      </c>
+      <c r="P31" s="21">
+        <v>-253</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>-419</v>
+      </c>
+      <c r="R31" s="22">
+        <v>-358</v>
+      </c>
+      <c r="S31" s="22">
+        <v>-401</v>
+      </c>
+      <c r="T31" s="22">
+        <v>-427</v>
+      </c>
+      <c r="U31" s="22">
+        <v>-494</v>
+      </c>
+      <c r="V31" s="22">
+        <v>-601</v>
+      </c>
+      <c r="W31" s="30">
+        <v>-585</v>
+      </c>
+      <c r="X31" s="22">
+        <v>-651</v>
+      </c>
+      <c r="Y31" s="46">
+        <v>-422</v>
+      </c>
+      <c r="Z31" s="16">
+        <v>-480</v>
+      </c>
+      <c r="AA31" s="16">
+        <v>-253</v>
+      </c>
+      <c r="AB31" s="16">
+        <v>-302</v>
+      </c>
+      <c r="AC31" s="16">
+        <v>-368</v>
+      </c>
+      <c r="AD31" s="16">
+        <v>-310</v>
+      </c>
+      <c r="AE31" s="16">
+        <v>-419</v>
+      </c>
+      <c r="AF31" s="17">
+        <v>-636</v>
+      </c>
+      <c r="AG31" s="16">
+        <v>-714</v>
+      </c>
+      <c r="AH31" s="17">
+        <v>-465</v>
+      </c>
+      <c r="AI31" s="21">
+        <v>-707</v>
+      </c>
+      <c r="AJ31" s="22">
+        <v>460</v>
+      </c>
+      <c r="AK31" s="46">
+        <v>637</v>
+      </c>
+      <c r="AL31" s="29">
+        <v>-757</v>
+      </c>
+      <c r="AM31" s="29">
+        <v>-627</v>
+      </c>
+      <c r="AN31" s="29">
+        <v>-414</v>
+      </c>
+      <c r="AO31" s="29">
+        <v>-580</v>
+      </c>
+      <c r="AP31" s="29">
+        <v>-754</v>
+      </c>
+      <c r="AQ31" s="29">
+        <v>-662</v>
+      </c>
+      <c r="AR31" s="29">
+        <v>-804</v>
+      </c>
+      <c r="AS31" s="29">
+        <v>-938</v>
+      </c>
+      <c r="AT31" s="29">
+        <v>-720</v>
+      </c>
+      <c r="AU31" s="29">
+        <v>-655</v>
+      </c>
+      <c r="AV31" s="29">
+        <v>-692</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>-485</v>
+      </c>
+      <c r="AX31" s="29">
+        <v>-596</v>
+      </c>
+      <c r="AY31" s="29">
+        <v>-292</v>
+      </c>
+      <c r="AZ31" s="29">
+        <v>-413</v>
+      </c>
+      <c r="BA31" s="29">
+        <v>-528</v>
+      </c>
+      <c r="BB31" s="29">
+        <v>-476</v>
+      </c>
+      <c r="BI31" s="44"/>
+    </row>
+    <row r="32" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="11">
+        <v>2202</v>
+      </c>
+      <c r="C32" s="11">
+        <v>2314</v>
+      </c>
+      <c r="D32" s="12">
+        <v>1744</v>
+      </c>
+      <c r="E32" s="12">
+        <v>1173</v>
+      </c>
+      <c r="F32" s="12">
+        <v>1487</v>
+      </c>
+      <c r="G32" s="33">
+        <v>2434</v>
+      </c>
+      <c r="H32" s="13">
+        <v>2868</v>
+      </c>
+      <c r="I32" s="12">
+        <v>4168</v>
+      </c>
+      <c r="J32" s="14">
+        <v>3328</v>
+      </c>
+      <c r="K32" s="15">
+        <v>3368</v>
+      </c>
+      <c r="L32" s="14">
+        <v>3377</v>
+      </c>
+      <c r="M32" s="14">
+        <v>3443</v>
+      </c>
+      <c r="N32" s="22">
+        <v>-22</v>
+      </c>
+      <c r="O32" s="21">
+        <v>-18</v>
+      </c>
+      <c r="P32" s="21">
+        <v>-8</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>-4</v>
+      </c>
+      <c r="R32" s="22">
+        <v>-28</v>
+      </c>
+      <c r="S32" s="22">
+        <v>-18</v>
+      </c>
+      <c r="T32" s="22">
+        <v>-36</v>
+      </c>
+      <c r="U32" s="22">
+        <v>-37</v>
+      </c>
+      <c r="V32" s="22">
+        <v>-21</v>
+      </c>
+      <c r="W32" s="30">
         <v>-11</v>
       </c>
-      <c r="O30" s="21">
+      <c r="X32" s="22">
+        <v>-27</v>
+      </c>
+      <c r="Y32" s="46">
+        <v>-29</v>
+      </c>
+      <c r="Z32" s="16">
         <v>-14</v>
       </c>
-      <c r="P30" s="21">
+      <c r="AA32" s="16">
+        <v>-15</v>
+      </c>
+      <c r="AB32" s="16">
+        <v>7</v>
+      </c>
+      <c r="AC32" s="16">
+        <v>-30</v>
+      </c>
+      <c r="AD32" s="16">
+        <v>-11</v>
+      </c>
+      <c r="AE32" s="16">
+        <v>-45</v>
+      </c>
+      <c r="AF32" s="17">
+        <v>-63</v>
+      </c>
+      <c r="AG32" s="16">
+        <v>-26</v>
+      </c>
+      <c r="AH32" s="17">
+        <v>-34</v>
+      </c>
+      <c r="AI32" s="21">
+        <v>-8</v>
+      </c>
+      <c r="AJ32" s="22">
+        <v>27</v>
+      </c>
+      <c r="AK32" s="46">
+        <v>46</v>
+      </c>
+      <c r="AL32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="2"/>
+      <c r="BD32" s="2"/>
+      <c r="BE32" s="2"/>
+      <c r="BF32" s="2"/>
+      <c r="BG32" s="2"/>
+      <c r="BH32" s="2"/>
+      <c r="BI32" s="61"/>
+    </row>
+    <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="11">
+        <v>3223</v>
+      </c>
+      <c r="C33" s="11">
+        <v>2611</v>
+      </c>
+      <c r="D33" s="12">
+        <v>2121</v>
+      </c>
+      <c r="E33" s="12">
+        <v>1642</v>
+      </c>
+      <c r="F33" s="12">
+        <v>2050</v>
+      </c>
+      <c r="G33" s="33">
+        <v>2580</v>
+      </c>
+      <c r="H33" s="13">
+        <v>2675</v>
+      </c>
+      <c r="I33" s="12">
+        <v>3333</v>
+      </c>
+      <c r="J33" s="14">
+        <v>2111</v>
+      </c>
+      <c r="K33" s="15">
+        <v>2005</v>
+      </c>
+      <c r="L33" s="14">
+        <v>2542</v>
+      </c>
+      <c r="M33" s="14">
+        <v>2360</v>
+      </c>
+      <c r="N33" s="22">
+        <v>-14</v>
+      </c>
+      <c r="O33" s="22">
+        <v>-23</v>
+      </c>
+      <c r="P33" s="22">
+        <v>-9</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>-16</v>
+      </c>
+      <c r="R33" s="22">
+        <v>-2</v>
+      </c>
+      <c r="S33" s="22">
+        <v>-14</v>
+      </c>
+      <c r="T33" s="22">
+        <v>-28</v>
+      </c>
+      <c r="U33" s="22">
+        <v>-9</v>
+      </c>
+      <c r="V33" s="22">
+        <v>-34</v>
+      </c>
+      <c r="W33" s="30">
+        <v>-42</v>
+      </c>
+      <c r="X33" s="22">
+        <v>-56</v>
+      </c>
+      <c r="Y33" s="46">
         <v>-12</v>
       </c>
-      <c r="Q30" s="21">
-[...2 lines deleted...]
-      <c r="R30" s="21">
+      <c r="Z33" s="16">
+        <v>-31</v>
+      </c>
+      <c r="AA33" s="16">
+        <v>-11</v>
+      </c>
+      <c r="AB33" s="16">
+        <v>-30</v>
+      </c>
+      <c r="AC33" s="16">
+        <v>-16</v>
+      </c>
+      <c r="AD33" s="16">
+        <v>-23</v>
+      </c>
+      <c r="AE33" s="16">
+        <v>-49</v>
+      </c>
+      <c r="AF33" s="16">
+        <v>-18</v>
+      </c>
+      <c r="AG33" s="16">
+        <v>-25</v>
+      </c>
+      <c r="AH33" s="16">
+        <v>32</v>
+      </c>
+      <c r="AI33" s="21">
+        <v>-49</v>
+      </c>
+      <c r="AJ33" s="22">
+        <v>15</v>
+      </c>
+      <c r="AK33" s="46">
+        <v>25</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>-42</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>-76</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO33" s="2">
+        <v>-48</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>-29</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>-38</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AU33" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AV33" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>-10</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AZ33" s="29">
+        <v>-41</v>
+      </c>
+      <c r="BA33" s="2">
+        <v>-64</v>
+      </c>
+      <c r="BB33" s="29">
         <v>-15</v>
       </c>
-      <c r="S30" s="21">
+      <c r="BI33" s="44"/>
+    </row>
+    <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="11">
+        <v>3060</v>
+      </c>
+      <c r="C34" s="11">
+        <v>1782</v>
+      </c>
+      <c r="D34" s="12">
+        <v>839</v>
+      </c>
+      <c r="E34" s="12">
+        <v>1029</v>
+      </c>
+      <c r="F34" s="12">
+        <v>632</v>
+      </c>
+      <c r="G34" s="33">
+        <v>732</v>
+      </c>
+      <c r="H34" s="14">
+        <v>891</v>
+      </c>
+      <c r="I34" s="12">
+        <v>311</v>
+      </c>
+      <c r="J34" s="14">
+        <v>292</v>
+      </c>
+      <c r="K34" s="15">
+        <v>-109</v>
+      </c>
+      <c r="L34" s="14">
+        <v>86</v>
+      </c>
+      <c r="M34" s="14">
+        <v>229</v>
+      </c>
+      <c r="N34" s="22">
+        <v>-12</v>
+      </c>
+      <c r="O34" s="21">
+        <v>-41</v>
+      </c>
+      <c r="P34" s="21">
         <v>-26</v>
       </c>
-      <c r="T30" s="22">
-[...14 lines deleted...]
-      <c r="Y30" s="46">
+      <c r="Q34" s="22">
+        <v>-36</v>
+      </c>
+      <c r="R34" s="22">
+        <v>-31</v>
+      </c>
+      <c r="S34" s="22">
         <v>-17</v>
       </c>
-      <c r="Z30" s="16">
+      <c r="T34" s="22">
+        <v>-39</v>
+      </c>
+      <c r="U34" s="22">
+        <v>-47</v>
+      </c>
+      <c r="V34" s="22">
+        <v>-53</v>
+      </c>
+      <c r="W34" s="30">
+        <v>-57</v>
+      </c>
+      <c r="X34" s="22">
+        <v>-60</v>
+      </c>
+      <c r="Y34" s="46">
+        <v>-43</v>
+      </c>
+      <c r="Z34" s="16">
+        <v>-54</v>
+      </c>
+      <c r="AA34" s="16">
+        <v>-39</v>
+      </c>
+      <c r="AB34" s="16">
+        <v>-64</v>
+      </c>
+      <c r="AC34" s="16">
+        <v>-35</v>
+      </c>
+      <c r="AD34" s="16">
+        <v>-6</v>
+      </c>
+      <c r="AE34" s="16">
         <v>-19</v>
       </c>
-      <c r="AA30" s="16">
-[...583 lines deleted...]
-        <v>-18</v>
+      <c r="AF34" s="17">
+        <v>-68</v>
       </c>
       <c r="AG34" s="16">
-        <v>-25</v>
+        <v>-82</v>
       </c>
       <c r="AH34" s="16">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="AI34" s="21">
-        <v>-49</v>
+        <v>-65</v>
       </c>
       <c r="AJ34" s="22">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="AK34" s="46">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="AL34" s="29">
-        <v>-42</v>
+        <v>-71</v>
       </c>
       <c r="AM34" s="29">
-        <v>-76</v>
+        <v>-70</v>
       </c>
       <c r="AN34" s="29">
-        <v>-28</v>
+        <v>-64</v>
       </c>
       <c r="AO34" s="2">
-        <v>-48</v>
+        <v>-77</v>
       </c>
       <c r="AP34" s="29">
-        <v>-29</v>
+        <v>-122</v>
       </c>
       <c r="AQ34" s="29">
         <v>-38</v>
       </c>
       <c r="AR34" s="29">
-        <v>-39</v>
+        <v>-48</v>
       </c>
       <c r="AS34" s="29">
-        <v>-41</v>
+        <v>-103</v>
       </c>
       <c r="AT34" s="29">
-        <v>-27</v>
+        <v>-98</v>
       </c>
       <c r="AU34" s="29">
-        <v>-24</v>
+        <v>-90</v>
       </c>
       <c r="AV34" s="29">
-        <v>-27</v>
+        <v>-89</v>
       </c>
       <c r="AW34" s="44">
-        <v>-10</v>
+        <v>-58</v>
       </c>
       <c r="AX34" s="29">
-        <v>-44</v>
+        <v>-55</v>
       </c>
       <c r="AY34" s="29">
-        <v>-55</v>
+        <v>-2</v>
       </c>
       <c r="AZ34" s="29">
-        <v>-41</v>
+        <v>-21</v>
       </c>
       <c r="BA34" s="2">
-        <v>-64</v>
+        <v>-57</v>
+      </c>
+      <c r="BB34" s="29">
+        <v>-46</v>
       </c>
       <c r="BI34" s="44"/>
     </row>
-    <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-        <v>229</v>
+    <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="N35" s="22">
-        <v>-12</v>
+        <v>-65</v>
       </c>
       <c r="O35" s="21">
-        <v>-41</v>
+        <v>-86</v>
       </c>
       <c r="P35" s="21">
-        <v>-26</v>
+        <v>-33</v>
       </c>
       <c r="Q35" s="22">
-        <v>-36</v>
+        <v>-40</v>
       </c>
       <c r="R35" s="22">
-        <v>-31</v>
+        <v>-48</v>
       </c>
       <c r="S35" s="22">
-        <v>-17</v>
-[...2 lines deleted...]
-        <v>-39</v>
+        <v>-56</v>
+      </c>
+      <c r="T35" s="21">
+        <v>-51</v>
       </c>
       <c r="U35" s="22">
+        <v>-55</v>
+      </c>
+      <c r="V35" s="22">
+        <v>-88</v>
+      </c>
+      <c r="W35" s="30">
+        <v>-56</v>
+      </c>
+      <c r="X35" s="22">
+        <v>-99</v>
+      </c>
+      <c r="Y35" s="46">
+        <v>-65</v>
+      </c>
+      <c r="Z35" s="16">
+        <v>-76</v>
+      </c>
+      <c r="AA35" s="16">
         <v>-47</v>
       </c>
-      <c r="V35" s="22">
-[...2 lines deleted...]
-      <c r="W35" s="30">
+      <c r="AB35" s="16">
+        <v>-50</v>
+      </c>
+      <c r="AC35" s="16">
         <v>-57</v>
       </c>
-      <c r="X35" s="22">
+      <c r="AD35" s="16">
+        <v>-16</v>
+      </c>
+      <c r="AE35" s="16">
+        <v>-35</v>
+      </c>
+      <c r="AF35" s="17">
+        <v>-93</v>
+      </c>
+      <c r="AG35" s="16">
+        <v>-52</v>
+      </c>
+      <c r="AH35" s="16">
+        <v>61</v>
+      </c>
+      <c r="AI35" s="21">
+        <v>-94</v>
+      </c>
+      <c r="AJ35" s="22">
+        <v>74</v>
+      </c>
+      <c r="AK35" s="46">
+        <v>87</v>
+      </c>
+      <c r="AL35" s="29">
+        <v>-105</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AN35" s="29">
         <v>-60</v>
       </c>
-      <c r="Y35" s="46">
-[...29 lines deleted...]
-      <c r="AI35" s="21">
+      <c r="AO35" s="29">
+        <v>-61</v>
+      </c>
+      <c r="AP35" s="29">
+        <v>-94</v>
+      </c>
+      <c r="AQ35" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AR35" s="29">
+        <v>-96</v>
+      </c>
+      <c r="AS35" s="29">
+        <v>-160</v>
+      </c>
+      <c r="AT35" s="29">
+        <v>-127</v>
+      </c>
+      <c r="AU35" s="29">
+        <v>-107</v>
+      </c>
+      <c r="AV35" s="29">
+        <v>-106</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>-78</v>
+      </c>
+      <c r="AX35" s="29">
+        <v>-81</v>
+      </c>
+      <c r="AY35" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AZ35" s="29">
+        <v>-77</v>
+      </c>
+      <c r="BA35" s="29">
         <v>-65</v>
       </c>
-      <c r="AJ35" s="22">
-[...51 lines deleted...]
-        <v>-57</v>
+      <c r="BB35" s="29">
+        <v>-34</v>
       </c>
       <c r="BI35" s="44"/>
     </row>
-    <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
-        <v>21</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="B36" s="11">
+        <v>-144</v>
+      </c>
+      <c r="C36" s="11">
+        <v>20</v>
+      </c>
+      <c r="D36" s="12">
+        <v>-47</v>
+      </c>
+      <c r="E36" s="12">
+        <v>64</v>
+      </c>
+      <c r="F36" s="12">
+        <v>25</v>
+      </c>
+      <c r="G36" s="12">
+        <v>-30</v>
+      </c>
+      <c r="H36" s="13">
+        <v>-138</v>
+      </c>
+      <c r="I36" s="12">
+        <v>16</v>
+      </c>
+      <c r="J36" s="14">
+        <v>32</v>
+      </c>
+      <c r="K36" s="15">
+        <v>-115</v>
+      </c>
+      <c r="L36" s="14">
+        <v>-4</v>
+      </c>
+      <c r="M36" s="14">
+        <v>-18</v>
       </c>
       <c r="N36" s="22">
-        <v>-65</v>
+        <v>-26</v>
       </c>
       <c r="O36" s="21">
-        <v>-86</v>
+        <v>-38</v>
       </c>
       <c r="P36" s="21">
+        <v>-19</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>-25</v>
+      </c>
+      <c r="R36" s="22">
+        <v>-5</v>
+      </c>
+      <c r="S36" s="22">
+        <v>-9</v>
+      </c>
+      <c r="T36" s="21">
+        <v>-23</v>
+      </c>
+      <c r="U36" s="22">
         <v>-33</v>
       </c>
-      <c r="Q36" s="22">
+      <c r="V36" s="22">
+        <v>-30</v>
+      </c>
+      <c r="W36" s="30">
+        <v>-44</v>
+      </c>
+      <c r="X36" s="22">
+        <v>-45</v>
+      </c>
+      <c r="Y36" s="46">
+        <v>-31</v>
+      </c>
+      <c r="Z36" s="16">
+        <v>-20</v>
+      </c>
+      <c r="AA36" s="16">
+        <v>-10</v>
+      </c>
+      <c r="AB36" s="16">
+        <v>-14</v>
+      </c>
+      <c r="AC36" s="16">
+        <v>-33</v>
+      </c>
+      <c r="AD36" s="16">
+        <v>-15</v>
+      </c>
+      <c r="AE36" s="16">
+        <v>-13</v>
+      </c>
+      <c r="AF36" s="17">
+        <v>-28</v>
+      </c>
+      <c r="AG36" s="16">
+        <v>-49</v>
+      </c>
+      <c r="AH36" s="16">
+        <v>4</v>
+      </c>
+      <c r="AI36" s="21">
+        <v>-38</v>
+      </c>
+      <c r="AJ36" s="22">
+        <v>25</v>
+      </c>
+      <c r="AK36" s="46">
+        <v>25</v>
+      </c>
+      <c r="AL36" s="29">
+        <v>-8</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>-25</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>-28</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AP36" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AQ36" s="29">
+        <v>-36</v>
+      </c>
+      <c r="AR36" s="29">
         <v>-40</v>
       </c>
-      <c r="R36" s="22">
+      <c r="AS36" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AT36" s="29">
+        <v>-91</v>
+      </c>
+      <c r="AU36" s="29">
         <v>-48</v>
       </c>
-      <c r="S36" s="22">
-[...85 lines deleted...]
-      </c>
       <c r="AV36" s="29">
-        <v>-106</v>
+        <v>-17</v>
       </c>
       <c r="AW36" s="44">
-        <v>-78</v>
+        <v>-11</v>
       </c>
       <c r="AX36" s="29">
-        <v>-81</v>
+        <v>-22</v>
       </c>
       <c r="AY36" s="29">
-        <v>-44</v>
+        <v>-37</v>
       </c>
       <c r="AZ36" s="29">
-        <v>-77</v>
+        <v>-22</v>
       </c>
       <c r="BA36" s="29">
-        <v>-65</v>
+        <v>-21</v>
+      </c>
+      <c r="BB36" s="29">
+        <v>-67</v>
       </c>
       <c r="BI36" s="44"/>
     </row>
-    <row r="37" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B37" s="11">
-        <v>-144</v>
+        <v>170</v>
       </c>
       <c r="C37" s="11">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="D37" s="12">
-        <v>-47</v>
+        <v>140</v>
       </c>
       <c r="E37" s="12">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="F37" s="12">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="G37" s="12">
+        <v>233</v>
+      </c>
+      <c r="H37" s="13">
+        <v>215</v>
+      </c>
+      <c r="I37" s="12">
+        <v>150</v>
+      </c>
+      <c r="J37" s="14">
+        <v>142</v>
+      </c>
+      <c r="K37" s="15">
+        <v>32</v>
+      </c>
+      <c r="L37" s="14">
+        <v>155</v>
+      </c>
+      <c r="M37" s="14">
+        <v>123</v>
+      </c>
+      <c r="N37" s="22">
+        <v>-29</v>
+      </c>
+      <c r="O37" s="21">
+        <v>-52</v>
+      </c>
+      <c r="P37" s="21">
+        <v>-22</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>-23</v>
+      </c>
+      <c r="R37" s="22">
         <v>-30</v>
       </c>
-      <c r="H37" s="13">
-[...20 lines deleted...]
-      <c r="O37" s="21">
+      <c r="S37" s="22">
+        <v>-39</v>
+      </c>
+      <c r="T37" s="21">
+        <v>-21</v>
+      </c>
+      <c r="U37" s="22">
+        <v>-50</v>
+      </c>
+      <c r="V37" s="22">
+        <v>-3</v>
+      </c>
+      <c r="W37" s="30">
+        <v>-56</v>
+      </c>
+      <c r="X37" s="22">
+        <v>-62</v>
+      </c>
+      <c r="Y37" s="46">
+        <v>-28</v>
+      </c>
+      <c r="Z37" s="16">
+        <v>-41</v>
+      </c>
+      <c r="AA37" s="16">
+        <v>-19</v>
+      </c>
+      <c r="AB37" s="16">
+        <v>-3</v>
+      </c>
+      <c r="AC37" s="16">
+        <v>-36</v>
+      </c>
+      <c r="AD37" s="16">
+        <v>-52</v>
+      </c>
+      <c r="AE37" s="16">
+        <v>-53</v>
+      </c>
+      <c r="AF37" s="17">
+        <v>-59</v>
+      </c>
+      <c r="AG37" s="16">
+        <v>-67</v>
+      </c>
+      <c r="AH37" s="16">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="21">
+        <v>-69</v>
+      </c>
+      <c r="AJ37" s="22">
+        <v>34</v>
+      </c>
+      <c r="AK37" s="46">
+        <v>89</v>
+      </c>
+      <c r="AL37" s="29">
+        <v>-86</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>-35</v>
+      </c>
+      <c r="AN37" s="29">
+        <v>-13</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>-10</v>
+      </c>
+      <c r="AP37" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AQ37" s="29">
+        <v>-27</v>
+      </c>
+      <c r="AR37" s="29">
+        <v>-39</v>
+      </c>
+      <c r="AS37" s="29">
         <v>-38</v>
       </c>
-      <c r="P37" s="21">
-[...26 lines deleted...]
-      <c r="Y37" s="46">
+      <c r="AT37" s="29">
+        <v>36</v>
+      </c>
+      <c r="AU37" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AV37" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX37" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AY37" s="29">
         <v>-31</v>
       </c>
-      <c r="Z37" s="16">
-[...74 lines deleted...]
-      <c r="AY37" s="29">
+      <c r="AZ37" s="29">
+        <v>-29</v>
+      </c>
+      <c r="BA37" s="29">
         <v>-37</v>
       </c>
-      <c r="AZ37" s="29">
-[...3 lines deleted...]
-        <v>-21</v>
+      <c r="BB37" s="29">
+        <v>-76</v>
       </c>
       <c r="BI37" s="44"/>
     </row>
-    <row r="38" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="29">
         <v>15</v>
       </c>
-      <c r="B38" s="11">
-[...41 lines deleted...]
-      <c r="P38" s="21">
+      <c r="AM38" s="29">
+        <v>-48</v>
+      </c>
+      <c r="AN38" s="29">
+        <v>9</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AP38" s="29">
+        <v>-66</v>
+      </c>
+      <c r="AQ38" s="29">
+        <v>-57</v>
+      </c>
+      <c r="AR38" s="29">
+        <v>-56</v>
+      </c>
+      <c r="AS38" s="29">
+        <v>-41</v>
+      </c>
+      <c r="AT38" s="29">
+        <v>-31</v>
+      </c>
+      <c r="AU38" s="29">
+        <v>-43</v>
+      </c>
+      <c r="AV38" s="29">
+        <v>-24</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>-27</v>
+      </c>
+      <c r="AX38" s="29">
+        <v>-37</v>
+      </c>
+      <c r="AY38" s="29">
         <v>-22</v>
       </c>
-      <c r="Q38" s="22">
-[...103 lines deleted...]
-      </c>
       <c r="AZ38" s="29">
-        <v>-29</v>
+        <v>4</v>
       </c>
       <c r="BA38" s="29">
-        <v>-37</v>
+        <v>-44</v>
+      </c>
+      <c r="BB38" s="29">
+        <v>-34</v>
       </c>
       <c r="BI38" s="44"/>
     </row>
-    <row r="39" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
-        <v>27</v>
-[...83 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B39" s="11">
+        <v>-338</v>
+      </c>
+      <c r="C39" s="11">
+        <v>-246</v>
+      </c>
+      <c r="D39" s="12">
+        <v>-214</v>
+      </c>
+      <c r="E39" s="12">
+        <v>-261</v>
+      </c>
+      <c r="F39" s="12">
+        <v>-198</v>
+      </c>
+      <c r="G39" s="12">
+        <v>-180</v>
+      </c>
+      <c r="H39" s="13">
+        <v>-192</v>
+      </c>
+      <c r="I39" s="12">
+        <v>-156</v>
+      </c>
+      <c r="J39" s="14">
+        <v>-252</v>
+      </c>
+      <c r="K39" s="15">
+        <v>-100</v>
+      </c>
+      <c r="L39" s="14">
+        <v>-111</v>
+      </c>
+      <c r="M39" s="14">
+        <v>-114</v>
+      </c>
+      <c r="N39" s="22">
+        <v>-42</v>
+      </c>
+      <c r="O39" s="21">
+        <v>-53</v>
+      </c>
+      <c r="P39" s="21">
+        <v>-40</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>-86</v>
+      </c>
+      <c r="R39" s="22">
+        <v>-74</v>
+      </c>
+      <c r="S39" s="22">
+        <v>-73</v>
+      </c>
+      <c r="T39" s="21">
+        <v>-84</v>
+      </c>
+      <c r="U39" s="22">
+        <v>-39</v>
+      </c>
+      <c r="V39" s="22">
+        <v>-110</v>
+      </c>
+      <c r="W39" s="30">
+        <v>-73</v>
+      </c>
+      <c r="X39" s="22">
+        <v>-80</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>-52</v>
+      </c>
+      <c r="Z39" s="16">
+        <v>-66</v>
+      </c>
+      <c r="AA39" s="16">
+        <v>-38</v>
+      </c>
+      <c r="AB39" s="16">
+        <v>-56</v>
+      </c>
+      <c r="AC39" s="16">
+        <v>-44</v>
+      </c>
+      <c r="AD39" s="16">
+        <v>-43</v>
+      </c>
+      <c r="AE39" s="16">
+        <v>-55</v>
+      </c>
+      <c r="AF39" s="17">
+        <v>-106</v>
+      </c>
+      <c r="AG39" s="16">
+        <v>-121</v>
+      </c>
+      <c r="AH39" s="16">
+        <v>94</v>
+      </c>
+      <c r="AI39" s="21">
+        <v>-159</v>
+      </c>
+      <c r="AJ39" s="22">
+        <v>79</v>
+      </c>
+      <c r="AK39" s="46">
+        <v>113</v>
       </c>
       <c r="AL39" s="29">
-        <v>15</v>
+        <v>-132</v>
       </c>
       <c r="AM39" s="29">
-        <v>-48</v>
+        <v>-107</v>
       </c>
       <c r="AN39" s="29">
-        <v>9</v>
+        <v>-99</v>
       </c>
       <c r="AO39" s="29">
-        <v>-20</v>
+        <v>-56</v>
       </c>
       <c r="AP39" s="29">
-        <v>-66</v>
+        <v>-126</v>
       </c>
       <c r="AQ39" s="29">
-        <v>-57</v>
+        <v>-131</v>
       </c>
       <c r="AR39" s="29">
-        <v>-56</v>
+        <v>-121</v>
       </c>
       <c r="AS39" s="29">
+        <v>-167</v>
+      </c>
+      <c r="AT39" s="29">
+        <v>-97</v>
+      </c>
+      <c r="AU39" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AV39" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>-44</v>
+      </c>
+      <c r="AX39" s="29">
+        <v>-65</v>
+      </c>
+      <c r="AY39" s="29">
+        <v>-75</v>
+      </c>
+      <c r="AZ39" s="29">
+        <v>-33</v>
+      </c>
+      <c r="BA39" s="29">
+        <v>-79</v>
+      </c>
+      <c r="BB39" s="29">
         <v>-41</v>
-      </c>
-[...22 lines deleted...]
-        <v>-44</v>
       </c>
       <c r="BI39" s="44"/>
     </row>
-    <row r="40" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B40" s="11">
-        <v>-338</v>
+        <v>-283</v>
       </c>
       <c r="C40" s="11">
-        <v>-246</v>
+        <v>-124</v>
       </c>
       <c r="D40" s="12">
-        <v>-214</v>
+        <v>-133</v>
       </c>
       <c r="E40" s="12">
-        <v>-261</v>
+        <v>-3</v>
       </c>
       <c r="F40" s="12">
-        <v>-198</v>
+        <v>-174</v>
       </c>
       <c r="G40" s="12">
-        <v>-180</v>
+        <v>-185</v>
       </c>
       <c r="H40" s="13">
-        <v>-192</v>
+        <v>-172</v>
       </c>
       <c r="I40" s="12">
-        <v>-156</v>
+        <v>-316</v>
       </c>
       <c r="J40" s="14">
-        <v>-252</v>
+        <v>-158</v>
       </c>
       <c r="K40" s="15">
-        <v>-100</v>
+        <v>-175</v>
       </c>
       <c r="L40" s="14">
-        <v>-111</v>
+        <v>-140</v>
       </c>
       <c r="M40" s="14">
-        <v>-114</v>
+        <v>-159</v>
       </c>
       <c r="N40" s="22">
-        <v>-42</v>
+        <v>-5</v>
       </c>
       <c r="O40" s="21">
+        <v>-32</v>
+      </c>
+      <c r="P40" s="21">
+        <v>-7</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>-44</v>
+      </c>
+      <c r="R40" s="22">
+        <v>-24</v>
+      </c>
+      <c r="S40" s="22">
+        <v>-23</v>
+      </c>
+      <c r="T40" s="21">
+        <v>-29</v>
+      </c>
+      <c r="U40" s="22">
+        <v>-29</v>
+      </c>
+      <c r="V40" s="22">
+        <v>-32</v>
+      </c>
+      <c r="W40" s="30">
+        <v>-36</v>
+      </c>
+      <c r="X40" s="22">
+        <v>-57</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>-20</v>
+      </c>
+      <c r="Z40" s="16">
+        <v>-33</v>
+      </c>
+      <c r="AA40" s="16">
+        <v>-7</v>
+      </c>
+      <c r="AB40" s="16">
+        <v>-9</v>
+      </c>
+      <c r="AC40" s="16">
+        <v>-17</v>
+      </c>
+      <c r="AD40" s="16">
+        <v>-48</v>
+      </c>
+      <c r="AE40" s="16">
+        <v>-12</v>
+      </c>
+      <c r="AF40" s="17">
+        <v>-27</v>
+      </c>
+      <c r="AG40" s="16">
+        <v>-68</v>
+      </c>
+      <c r="AH40" s="16">
+        <v>20</v>
+      </c>
+      <c r="AI40" s="21">
+        <v>-24</v>
+      </c>
+      <c r="AJ40" s="22">
+        <v>3</v>
+      </c>
+      <c r="AK40" s="46">
+        <v>49</v>
+      </c>
+      <c r="AL40" s="19">
+        <v>-70</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>-58</v>
+      </c>
+      <c r="AN40" s="29">
+        <v>-19</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>-47</v>
+      </c>
+      <c r="AP40" s="29">
+        <v>-40</v>
+      </c>
+      <c r="AQ40" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AR40" s="29">
+        <v>-55</v>
+      </c>
+      <c r="AS40" s="29">
         <v>-53</v>
       </c>
-      <c r="P40" s="21">
-[...88 lines deleted...]
-      </c>
       <c r="AT40" s="29">
-        <v>-97</v>
+        <v>-15</v>
       </c>
       <c r="AU40" s="29">
-        <v>-102</v>
+        <v>-9</v>
       </c>
       <c r="AV40" s="29">
-        <v>-120</v>
+        <v>-32</v>
       </c>
       <c r="AW40" s="44">
-        <v>-44</v>
-[...2 lines deleted...]
-        <v>-65</v>
+        <v>-47</v>
+      </c>
+      <c r="AX40" s="19">
+        <v>-60</v>
       </c>
       <c r="AY40" s="29">
-        <v>-75</v>
+        <v>-4</v>
       </c>
       <c r="AZ40" s="29">
-        <v>-33</v>
+        <v>-26</v>
       </c>
       <c r="BA40" s="29">
-        <v>-79</v>
+        <v>-18</v>
+      </c>
+      <c r="BB40" s="29">
+        <v>-49</v>
       </c>
       <c r="BI40" s="44"/>
     </row>
-    <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="L41" s="14">
+    <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="19">
+        <v>-50</v>
+      </c>
+      <c r="AM41" s="29">
+        <v>-89</v>
+      </c>
+      <c r="AN41" s="29">
+        <v>-20</v>
+      </c>
+      <c r="AO41" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AP41" s="29">
+        <v>-68</v>
+      </c>
+      <c r="AQ41" s="29">
+        <v>-121</v>
+      </c>
+      <c r="AR41" s="29">
+        <v>-102</v>
+      </c>
+      <c r="AS41" s="29">
+        <v>-99</v>
+      </c>
+      <c r="AT41" s="29">
         <v>-140</v>
       </c>
-      <c r="M41" s="14">
-[...53 lines deleted...]
-      <c r="AE41" s="16">
+      <c r="AU41" s="29">
+        <v>-77</v>
+      </c>
+      <c r="AV41" s="29">
+        <v>-108</v>
+      </c>
+      <c r="AW41" s="44">
+        <v>-53</v>
+      </c>
+      <c r="AX41" s="19">
+        <v>-54</v>
+      </c>
+      <c r="AY41" s="29">
+        <v>1</v>
+      </c>
+      <c r="AZ41" s="29">
+        <v>-18</v>
+      </c>
+      <c r="BA41" s="29">
+        <v>-61</v>
+      </c>
+      <c r="BB41" s="29">
         <v>-12</v>
-      </c>
-[...64 lines deleted...]
-        <v>-18</v>
       </c>
       <c r="BI41" s="44"/>
     </row>
-    <row r="42" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="AM42" s="29">
+    <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="57">
+        <v>118</v>
+      </c>
+      <c r="C42" s="57">
+        <v>59</v>
+      </c>
+      <c r="D42" s="57">
+        <v>16</v>
+      </c>
+      <c r="E42" s="57">
+        <v>-25</v>
+      </c>
+      <c r="F42" s="57">
+        <v>38</v>
+      </c>
+      <c r="G42" s="57">
+        <v>26</v>
+      </c>
+      <c r="H42" s="58">
+        <v>84</v>
+      </c>
+      <c r="I42" s="57">
+        <v>75</v>
+      </c>
+      <c r="J42" s="58">
+        <v>142</v>
+      </c>
+      <c r="K42" s="59">
+        <v>104</v>
+      </c>
+      <c r="L42" s="58">
+        <v>146</v>
+      </c>
+      <c r="M42" s="58">
+        <v>107</v>
+      </c>
+      <c r="N42" s="54">
+        <v>-90</v>
+      </c>
+      <c r="O42" s="53">
+        <v>-175</v>
+      </c>
+      <c r="P42" s="53">
         <v>-89</v>
       </c>
-      <c r="AN42" s="29">
-[...11 lines deleted...]
-      <c r="AR42" s="29">
+      <c r="Q42" s="54">
+        <v>-145</v>
+      </c>
+      <c r="R42" s="54">
+        <v>-116</v>
+      </c>
+      <c r="S42" s="54">
+        <v>-152</v>
+      </c>
+      <c r="T42" s="53">
+        <v>-116</v>
+      </c>
+      <c r="U42" s="54">
+        <v>-195</v>
+      </c>
+      <c r="V42" s="54">
+        <v>-230</v>
+      </c>
+      <c r="W42" s="55">
+        <v>-210</v>
+      </c>
+      <c r="X42" s="54">
+        <v>-165</v>
+      </c>
+      <c r="Y42" s="56">
+        <v>-142</v>
+      </c>
+      <c r="Z42" s="54">
+        <v>-145</v>
+      </c>
+      <c r="AA42" s="54">
+        <v>-67</v>
+      </c>
+      <c r="AB42" s="54">
+        <v>-83</v>
+      </c>
+      <c r="AC42" s="54">
+        <v>-100</v>
+      </c>
+      <c r="AD42" s="54">
+        <v>-96</v>
+      </c>
+      <c r="AE42" s="54">
+        <v>-138</v>
+      </c>
+      <c r="AF42" s="53">
+        <v>-174</v>
+      </c>
+      <c r="AG42" s="54">
+        <v>-224</v>
+      </c>
+      <c r="AH42" s="54">
+        <v>177</v>
+      </c>
+      <c r="AI42" s="53">
+        <v>-201</v>
+      </c>
+      <c r="AJ42" s="31">
+        <v>150</v>
+      </c>
+      <c r="AK42" s="51">
+        <v>147</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>-208</v>
+      </c>
+      <c r="AM42" s="31">
+        <v>-74</v>
+      </c>
+      <c r="AN42" s="31">
+        <v>-92</v>
+      </c>
+      <c r="AO42" s="31">
+        <v>-141</v>
+      </c>
+      <c r="AP42" s="31">
+        <v>-120</v>
+      </c>
+      <c r="AQ42" s="31">
+        <v>-147</v>
+      </c>
+      <c r="AR42" s="31">
+        <v>-208</v>
+      </c>
+      <c r="AS42" s="31">
+        <v>-191</v>
+      </c>
+      <c r="AT42" s="31">
+        <v>-130</v>
+      </c>
+      <c r="AU42" s="31">
+        <v>-65</v>
+      </c>
+      <c r="AV42" s="31">
+        <v>-80</v>
+      </c>
+      <c r="AW42" s="51">
+        <v>-104</v>
+      </c>
+      <c r="AX42" s="31">
+        <v>-122</v>
+      </c>
+      <c r="AY42" s="31">
+        <v>-23</v>
+      </c>
+      <c r="AZ42" s="31">
+        <v>-150</v>
+      </c>
+      <c r="BA42" s="31">
+        <v>-148</v>
+      </c>
+      <c r="BB42" s="31">
         <v>-102</v>
       </c>
-      <c r="AS42" s="29">
-[...26 lines deleted...]
-      <c r="BI42" s="44"/>
+      <c r="BI42" s="51"/>
     </row>
-    <row r="43" spans="1:61" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...159 lines deleted...]
-      <c r="BI43" s="51"/>
+    <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="85"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A10:BI10"/>
-[...20 lines deleted...]
-    <mergeCell ref="AX8:AZ8"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="A9:BI9"/>
+    <mergeCell ref="A23:BI23"/>
+    <mergeCell ref="A30:BI30"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>