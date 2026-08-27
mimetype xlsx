--- v2 (2026-07-17)
+++ v3 (2026-08-27)
@@ -7,66 +7,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
+    <workbookView xWindow="75" yWindow="4410" windowWidth="28740" windowHeight="7905"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Кеткендер!$A$3:$BI$42</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="803" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="45">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -190,50 +190,53 @@
     <t xml:space="preserve">                                                 Барлық  халық</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Қала   халқы</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">          1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                   Абай    облысы халқының    ішкі   көші-қон  айырымы</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Ауыл  халқы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                  Ауыл  халқы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -485,51 +488,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -706,57 +709,59 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1266,63 +1271,64 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BU43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A53" sqref="A53"/>
-      <selection pane="bottomLeft" activeCell="BZ7" sqref="BZ7"/>
+      <selection pane="bottomLeft" activeCell="BF14" sqref="BF14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="29" customWidth="1"/>
     <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="29"/>
     <col min="58" max="58" width="9.85546875" style="29" customWidth="1"/>
-    <col min="59" max="60" width="9.140625" style="29"/>
+    <col min="59" max="59" width="9.7109375" style="29" customWidth="1"/>
+    <col min="60" max="60" width="9.5703125" style="29" customWidth="1"/>
     <col min="61" max="61" width="9.42578125" style="29" customWidth="1"/>
     <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:73" s="81" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="80"/>
       <c r="C3" s="80"/>
       <c r="D3" s="80"/>
       <c r="E3" s="80"/>
       <c r="F3" s="80"/>
       <c r="G3" s="80"/>
       <c r="H3" s="80"/>
       <c r="I3" s="80"/>
       <c r="J3" s="80"/>
       <c r="K3" s="80"/>
       <c r="L3" s="80"/>
       <c r="M3" s="80"/>
       <c r="N3" s="80"/>
       <c r="O3" s="80"/>
@@ -1398,138 +1404,138 @@
       <c r="W5" s="62"/>
       <c r="X5" s="62"/>
       <c r="Y5" s="62"/>
       <c r="Z5" s="62"/>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AU5" s="72"/>
       <c r="AV5" s="72"/>
       <c r="AW5" s="72"/>
       <c r="AX5" s="72"/>
       <c r="AY5" s="72"/>
       <c r="AZ5" s="72"/>
     </row>
     <row r="6" spans="1:73" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X6" s="2"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="4"/>
       <c r="AK6" s="50"/>
       <c r="BI6" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A7" s="89"/>
-      <c r="B7" s="91">
+      <c r="A7" s="91"/>
+      <c r="B7" s="93">
         <v>2021</v>
       </c>
-      <c r="C7" s="92"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="94"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="95">
         <v>2022</v>
       </c>
-      <c r="O7" s="94"/>
-[...16 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="98"/>
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="99">
         <v>2023</v>
       </c>
-      <c r="AG7" s="97"/>
-[...10 lines deleted...]
-      <c r="AR7" s="97">
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="98"/>
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="100"/>
+      <c r="AL7" s="98"/>
+      <c r="AM7" s="98"/>
+      <c r="AN7" s="98"/>
+      <c r="AO7" s="98"/>
+      <c r="AP7" s="98"/>
+      <c r="AQ7" s="98"/>
+      <c r="AR7" s="99">
         <v>2025</v>
       </c>
-      <c r="AS7" s="97"/>
-[...10 lines deleted...]
-      <c r="BD7" s="97">
+      <c r="AS7" s="99"/>
+      <c r="AT7" s="99"/>
+      <c r="AU7" s="98"/>
+      <c r="AV7" s="98"/>
+      <c r="AW7" s="100"/>
+      <c r="AX7" s="98"/>
+      <c r="AY7" s="98"/>
+      <c r="AZ7" s="98"/>
+      <c r="BA7" s="98"/>
+      <c r="BB7" s="98"/>
+      <c r="BC7" s="98"/>
+      <c r="BD7" s="99">
         <v>2026</v>
       </c>
-      <c r="BE7" s="97"/>
-[...10 lines deleted...]
-      <c r="BP7" s="97">
+      <c r="BE7" s="99"/>
+      <c r="BF7" s="99"/>
+      <c r="BG7" s="98"/>
+      <c r="BH7" s="98"/>
+      <c r="BI7" s="100"/>
+      <c r="BJ7" s="98"/>
+      <c r="BK7" s="98"/>
+      <c r="BL7" s="98"/>
+      <c r="BM7" s="98"/>
+      <c r="BN7" s="98"/>
+      <c r="BO7" s="98"/>
+      <c r="BP7" s="99">
         <v>2026</v>
       </c>
-      <c r="BQ7" s="97"/>
-[...3 lines deleted...]
-      <c r="BU7" s="98"/>
+      <c r="BQ7" s="99"/>
+      <c r="BR7" s="99"/>
+      <c r="BS7" s="98"/>
+      <c r="BT7" s="98"/>
+      <c r="BU7" s="100"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
+      <c r="A8" s="92"/>
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="5" t="s">
@@ -1704,113 +1710,113 @@
         <v>6</v>
       </c>
       <c r="BO8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="BP8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="BQ8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BR8" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BS8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="BT8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BU8" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="86"/>
-[...58 lines deleted...]
-      <c r="BI9" s="86"/>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+      <c r="I9" s="89"/>
+      <c r="J9" s="89"/>
+      <c r="K9" s="89"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="89"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="89"/>
+      <c r="P9" s="89"/>
+      <c r="Q9" s="89"/>
+      <c r="R9" s="89"/>
+      <c r="S9" s="89"/>
+      <c r="T9" s="89"/>
+      <c r="U9" s="89"/>
+      <c r="V9" s="89"/>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="89"/>
+      <c r="AE9" s="89"/>
+      <c r="AF9" s="89"/>
+      <c r="AG9" s="89"/>
+      <c r="AH9" s="89"/>
+      <c r="AI9" s="89"/>
+      <c r="AJ9" s="89"/>
+      <c r="AK9" s="89"/>
+      <c r="AL9" s="89"/>
+      <c r="AM9" s="89"/>
+      <c r="AN9" s="89"/>
+      <c r="AO9" s="89"/>
+      <c r="AP9" s="89"/>
+      <c r="AQ9" s="89"/>
+      <c r="AR9" s="89"/>
+      <c r="AS9" s="89"/>
+      <c r="AT9" s="89"/>
+      <c r="AU9" s="89"/>
+      <c r="AV9" s="89"/>
+      <c r="AW9" s="89"/>
+      <c r="AX9" s="89"/>
+      <c r="AY9" s="89"/>
+      <c r="AZ9" s="89"/>
+      <c r="BA9" s="89"/>
+      <c r="BB9" s="89"/>
+      <c r="BC9" s="89"/>
+      <c r="BD9" s="89"/>
+      <c r="BE9" s="89"/>
+      <c r="BF9" s="89"/>
+      <c r="BG9" s="89"/>
+      <c r="BH9" s="89"/>
+      <c r="BI9" s="89"/>
     </row>
     <row r="10" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="11">
         <v>78664</v>
       </c>
       <c r="C10" s="11">
         <v>66796</v>
       </c>
       <c r="D10" s="12">
         <v>60396</v>
       </c>
       <c r="E10" s="12">
         <v>52550</v>
       </c>
       <c r="F10" s="12">
         <v>56117</v>
       </c>
       <c r="G10" s="12">
         <v>65767</v>
       </c>
       <c r="H10" s="13">
         <v>68189</v>
@@ -1930,50 +1936,53 @@
         <v>2999</v>
       </c>
       <c r="AU10" s="29">
         <v>2591</v>
       </c>
       <c r="AV10" s="19">
         <v>2206</v>
       </c>
       <c r="AW10" s="44">
         <v>2076</v>
       </c>
       <c r="AX10" s="29">
         <v>2746</v>
       </c>
       <c r="AY10" s="29">
         <v>2921</v>
       </c>
       <c r="AZ10" s="29">
         <v>2863</v>
       </c>
       <c r="BA10" s="29">
         <v>2359</v>
       </c>
       <c r="BB10" s="29">
         <v>2400</v>
+      </c>
+      <c r="BC10" s="29">
+        <v>2517</v>
       </c>
       <c r="BH10" s="19"/>
       <c r="BI10" s="44"/>
     </row>
     <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>13</v>
@@ -2097,50 +2106,53 @@
       </c>
       <c r="AU11" s="29">
         <v>1405</v>
       </c>
       <c r="AV11" s="19">
         <v>1221</v>
       </c>
       <c r="AW11" s="44">
         <v>1053</v>
       </c>
       <c r="AX11" s="29">
         <v>1497</v>
       </c>
       <c r="AY11" s="29">
         <v>1376</v>
       </c>
       <c r="AZ11" s="29">
         <v>1428</v>
       </c>
       <c r="BA11" s="29">
         <v>1205</v>
       </c>
       <c r="BB11" s="29">
         <v>1252</v>
       </c>
+      <c r="BC11" s="29">
+        <v>1284</v>
+      </c>
       <c r="BH11" s="19"/>
       <c r="BI11" s="44"/>
     </row>
     <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>2192</v>
       </c>
       <c r="C12" s="11">
         <v>2114</v>
       </c>
       <c r="D12" s="12">
         <v>2196</v>
       </c>
       <c r="E12" s="12">
         <v>2179</v>
       </c>
       <c r="F12" s="12">
         <v>2480</v>
       </c>
       <c r="G12" s="12">
         <v>2447</v>
       </c>
@@ -2263,50 +2275,53 @@
       </c>
       <c r="AU12" s="29">
         <v>53</v>
       </c>
       <c r="AV12" s="19">
         <v>41</v>
       </c>
       <c r="AW12" s="44">
         <v>40</v>
       </c>
       <c r="AX12" s="29">
         <v>30</v>
       </c>
       <c r="AY12" s="29">
         <v>68</v>
       </c>
       <c r="AZ12" s="29">
         <v>54</v>
       </c>
       <c r="BA12" s="29">
         <v>46</v>
       </c>
       <c r="BB12" s="29">
         <v>56</v>
       </c>
+      <c r="BC12" s="29">
+        <v>51</v>
+      </c>
       <c r="BH12" s="19"/>
       <c r="BI12" s="44"/>
     </row>
     <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>2951</v>
       </c>
       <c r="C13" s="11">
         <v>2357</v>
       </c>
       <c r="D13" s="12">
         <v>2217</v>
       </c>
       <c r="E13" s="12">
         <v>1790</v>
       </c>
       <c r="F13" s="12">
         <v>2170</v>
       </c>
       <c r="G13" s="12">
         <v>2537</v>
       </c>
@@ -2429,50 +2444,53 @@
       </c>
       <c r="AU13" s="29">
         <v>45</v>
       </c>
       <c r="AV13" s="19">
         <v>54</v>
       </c>
       <c r="AW13" s="44">
         <v>60</v>
       </c>
       <c r="AX13" s="29">
         <v>33</v>
       </c>
       <c r="AY13" s="29">
         <v>71</v>
       </c>
       <c r="AZ13" s="29">
         <v>72</v>
       </c>
       <c r="BA13" s="29">
         <v>64</v>
       </c>
       <c r="BB13" s="29">
         <v>71</v>
       </c>
+      <c r="BC13" s="29">
+        <v>74</v>
+      </c>
       <c r="BH13" s="19"/>
       <c r="BI13" s="44"/>
     </row>
     <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11">
         <v>8498</v>
       </c>
       <c r="C14" s="11">
         <v>8286</v>
       </c>
       <c r="D14" s="12">
         <v>7136</v>
       </c>
       <c r="E14" s="12">
         <v>5767</v>
       </c>
       <c r="F14" s="12">
         <v>6467</v>
       </c>
       <c r="G14" s="12">
         <v>7998</v>
       </c>
@@ -2595,50 +2613,53 @@
       </c>
       <c r="AU14" s="29">
         <v>68</v>
       </c>
       <c r="AV14" s="19">
         <v>51</v>
       </c>
       <c r="AW14" s="44">
         <v>63</v>
       </c>
       <c r="AX14" s="29">
         <v>131</v>
       </c>
       <c r="AY14" s="29">
         <v>142</v>
       </c>
       <c r="AZ14" s="29">
         <v>99</v>
       </c>
       <c r="BA14" s="29">
         <v>67</v>
       </c>
       <c r="BB14" s="29">
         <v>60</v>
       </c>
+      <c r="BC14" s="29">
+        <v>64</v>
+      </c>
       <c r="BH14" s="19"/>
       <c r="BI14" s="44"/>
     </row>
     <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="11">
         <v>1736</v>
       </c>
       <c r="C15" s="11">
         <v>1443</v>
       </c>
       <c r="D15" s="12">
         <v>1371</v>
       </c>
       <c r="E15" s="12">
         <v>1369</v>
       </c>
       <c r="F15" s="12">
         <v>1550</v>
       </c>
       <c r="G15" s="12">
         <v>1676</v>
       </c>
@@ -2761,50 +2782,53 @@
       </c>
       <c r="AU15" s="29">
         <v>198</v>
       </c>
       <c r="AV15" s="19">
         <v>156</v>
       </c>
       <c r="AW15" s="44">
         <v>237</v>
       </c>
       <c r="AX15" s="29">
         <v>307</v>
       </c>
       <c r="AY15" s="29">
         <v>245</v>
       </c>
       <c r="AZ15" s="29">
         <v>207</v>
       </c>
       <c r="BA15" s="29">
         <v>222</v>
       </c>
       <c r="BB15" s="29">
         <v>262</v>
       </c>
+      <c r="BC15" s="29">
+        <v>243</v>
+      </c>
       <c r="BH15" s="19"/>
       <c r="BI15" s="44"/>
     </row>
     <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>2185</v>
       </c>
       <c r="C16" s="11">
         <v>1777</v>
       </c>
       <c r="D16" s="12">
         <v>1579</v>
       </c>
       <c r="E16" s="12">
         <v>1382</v>
       </c>
       <c r="F16" s="12">
         <v>1552</v>
       </c>
       <c r="G16" s="12">
         <v>1755</v>
       </c>
@@ -2927,50 +2951,53 @@
       </c>
       <c r="AU16" s="29">
         <v>75</v>
       </c>
       <c r="AV16" s="19">
         <v>59</v>
       </c>
       <c r="AW16" s="44">
         <v>60</v>
       </c>
       <c r="AX16" s="29">
         <v>75</v>
       </c>
       <c r="AY16" s="29">
         <v>69</v>
       </c>
       <c r="AZ16" s="29">
         <v>93</v>
       </c>
       <c r="BA16" s="29">
         <v>101</v>
       </c>
       <c r="BB16" s="29">
         <v>53</v>
       </c>
+      <c r="BC16" s="29">
+        <v>94</v>
+      </c>
       <c r="BH16" s="19"/>
       <c r="BI16" s="44"/>
     </row>
     <row r="17" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>3453</v>
       </c>
       <c r="C17" s="11">
         <v>3082</v>
       </c>
       <c r="D17" s="12">
         <v>2859</v>
       </c>
       <c r="E17" s="12">
         <v>2403</v>
       </c>
       <c r="F17" s="12">
         <v>2268</v>
       </c>
       <c r="G17" s="12">
         <v>2582</v>
       </c>
@@ -3092,50 +3119,53 @@
         <v>235</v>
       </c>
       <c r="AU17" s="29">
         <v>95</v>
       </c>
       <c r="AV17" s="19">
         <v>88</v>
       </c>
       <c r="AW17" s="44">
         <v>70</v>
       </c>
       <c r="AX17" s="29">
         <v>110</v>
       </c>
       <c r="AY17" s="29">
         <v>131</v>
       </c>
       <c r="AZ17" s="29">
         <v>153</v>
       </c>
       <c r="BA17" s="29">
         <v>130</v>
       </c>
       <c r="BB17" s="29">
         <v>96</v>
+      </c>
+      <c r="BC17" s="29">
+        <v>168</v>
       </c>
       <c r="BH17" s="19"/>
       <c r="BI17" s="44"/>
     </row>
     <row r="18" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="15"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="22"/>
       <c r="O18" s="21"/>
       <c r="P18" s="21"/>
       <c r="Q18" s="21"/>
       <c r="R18" s="21"/>
@@ -3187,50 +3217,53 @@
       </c>
       <c r="AU18" s="29">
         <v>131</v>
       </c>
       <c r="AV18" s="19">
         <v>83</v>
       </c>
       <c r="AW18" s="44">
         <v>78</v>
       </c>
       <c r="AX18" s="29">
         <v>117</v>
       </c>
       <c r="AY18" s="29">
         <v>145</v>
       </c>
       <c r="AZ18" s="29">
         <v>187</v>
       </c>
       <c r="BA18" s="29">
         <v>108</v>
       </c>
       <c r="BB18" s="29">
         <v>98</v>
       </c>
+      <c r="BC18" s="29">
+        <v>79</v>
+      </c>
       <c r="BH18" s="19"/>
       <c r="BI18" s="44"/>
     </row>
     <row r="19" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>13</v>
       </c>
@@ -3353,50 +3386,53 @@
       </c>
       <c r="AU19" s="29">
         <v>139</v>
       </c>
       <c r="AV19" s="19">
         <v>130</v>
       </c>
       <c r="AW19" s="44">
         <v>125</v>
       </c>
       <c r="AX19" s="29">
         <v>150</v>
       </c>
       <c r="AY19" s="29">
         <v>186</v>
       </c>
       <c r="AZ19" s="29">
         <v>205</v>
       </c>
       <c r="BA19" s="29">
         <v>121</v>
       </c>
       <c r="BB19" s="29">
         <v>135</v>
       </c>
+      <c r="BC19" s="29">
+        <v>138</v>
+      </c>
       <c r="BH19" s="19"/>
       <c r="BI19" s="44"/>
     </row>
     <row r="20" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="11">
         <v>3379</v>
       </c>
       <c r="C20" s="11">
         <v>2859</v>
       </c>
       <c r="D20" s="12">
         <v>2797</v>
       </c>
       <c r="E20" s="12">
         <v>2455</v>
       </c>
       <c r="F20" s="12">
         <v>2646</v>
       </c>
       <c r="G20" s="12">
         <v>3330</v>
       </c>
@@ -3518,50 +3554,53 @@
         <v>74</v>
       </c>
       <c r="AU20" s="29">
         <v>69</v>
       </c>
       <c r="AV20" s="19">
         <v>55</v>
       </c>
       <c r="AW20" s="44">
         <v>59</v>
       </c>
       <c r="AX20" s="29">
         <v>21</v>
       </c>
       <c r="AY20" s="29">
         <v>79</v>
       </c>
       <c r="AZ20" s="29">
         <v>50</v>
       </c>
       <c r="BA20" s="29">
         <v>54</v>
       </c>
       <c r="BB20" s="29">
         <v>50</v>
+      </c>
+      <c r="BC20" s="29">
+        <v>58</v>
       </c>
       <c r="BH20" s="19"/>
       <c r="BI20" s="44"/>
     </row>
     <row r="21" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="15"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="22" t="s">
         <v>13</v>
@@ -3661,50 +3700,53 @@
       </c>
       <c r="AU21" s="29">
         <v>91</v>
       </c>
       <c r="AV21" s="19">
         <v>78</v>
       </c>
       <c r="AW21" s="44">
         <v>95</v>
       </c>
       <c r="AX21" s="29">
         <v>133</v>
       </c>
       <c r="AY21" s="29">
         <v>155</v>
       </c>
       <c r="AZ21" s="29">
         <v>158</v>
       </c>
       <c r="BA21" s="29">
         <v>107</v>
       </c>
       <c r="BB21" s="29">
         <v>112</v>
       </c>
+      <c r="BC21" s="29">
+        <v>137</v>
+      </c>
       <c r="BH21" s="19"/>
       <c r="BI21" s="44"/>
     </row>
     <row r="22" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>1917</v>
       </c>
       <c r="C22" s="11">
         <v>1707</v>
       </c>
       <c r="D22" s="12">
         <v>1818</v>
       </c>
       <c r="E22" s="12">
         <v>1493</v>
       </c>
       <c r="F22" s="12">
         <v>1662</v>
       </c>
       <c r="G22" s="12">
         <v>2318</v>
       </c>
@@ -3827,117 +3869,120 @@
       </c>
       <c r="AU22" s="29">
         <v>222</v>
       </c>
       <c r="AV22" s="19">
         <v>190</v>
       </c>
       <c r="AW22" s="44">
         <v>136</v>
       </c>
       <c r="AX22" s="29">
         <v>142</v>
       </c>
       <c r="AY22" s="29">
         <v>254</v>
       </c>
       <c r="AZ22" s="29">
         <v>157</v>
       </c>
       <c r="BA22" s="29">
         <v>134</v>
       </c>
       <c r="BB22" s="29">
         <v>155</v>
       </c>
+      <c r="BC22" s="29">
+        <v>127</v>
+      </c>
       <c r="BH22" s="19"/>
       <c r="BI22" s="44"/>
     </row>
     <row r="23" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="87" t="s">
+      <c r="A23" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="87"/>
-[...58 lines deleted...]
-      <c r="BI23" s="87"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
     </row>
     <row r="24" spans="1:61" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="23">
         <v>2669</v>
       </c>
       <c r="C24" s="23">
         <v>2081</v>
       </c>
       <c r="D24" s="24">
         <v>1758</v>
       </c>
       <c r="E24" s="24">
         <v>1363</v>
       </c>
       <c r="F24" s="24">
         <v>1274</v>
       </c>
       <c r="G24" s="24">
         <v>1485</v>
       </c>
       <c r="H24" s="25">
         <v>1635</v>
@@ -4058,51 +4103,53 @@
       </c>
       <c r="AU24" s="29">
         <v>1634</v>
       </c>
       <c r="AV24" s="19">
         <v>1419</v>
       </c>
       <c r="AW24" s="44">
         <v>1324</v>
       </c>
       <c r="AX24" s="29">
         <v>1769</v>
       </c>
       <c r="AY24" s="29">
         <v>1667</v>
       </c>
       <c r="AZ24" s="29">
         <v>1668</v>
       </c>
       <c r="BA24" s="29">
         <v>1437</v>
       </c>
       <c r="BB24" s="29">
         <v>1516</v>
       </c>
-      <c r="BC24" s="29"/>
+      <c r="BC24" s="29">
+        <v>1542</v>
+      </c>
       <c r="BD24" s="29"/>
       <c r="BE24" s="29"/>
       <c r="BF24" s="29"/>
       <c r="BG24" s="29"/>
       <c r="BH24" s="19"/>
       <c r="BI24" s="44"/>
     </row>
     <row r="25" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="11">
         <v>2972</v>
       </c>
       <c r="C25" s="11">
         <v>2503</v>
       </c>
       <c r="D25" s="12">
         <v>2357</v>
       </c>
       <c r="E25" s="12">
         <v>2260</v>
       </c>
       <c r="F25" s="12">
         <v>2344</v>
@@ -4229,50 +4276,53 @@
       </c>
       <c r="AU25" s="29">
         <v>1405</v>
       </c>
       <c r="AV25" s="19">
         <v>1221</v>
       </c>
       <c r="AW25" s="44">
         <v>1053</v>
       </c>
       <c r="AX25" s="29">
         <v>1497</v>
       </c>
       <c r="AY25" s="29">
         <v>1376</v>
       </c>
       <c r="AZ25" s="29">
         <v>1428</v>
       </c>
       <c r="BA25" s="29">
         <v>1205</v>
       </c>
       <c r="BB25" s="29">
         <v>1252</v>
       </c>
+      <c r="BC25" s="29">
+        <v>1284</v>
+      </c>
       <c r="BH25" s="19"/>
       <c r="BI25" s="44"/>
     </row>
     <row r="26" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="11">
         <v>1808</v>
       </c>
       <c r="C26" s="11">
         <v>1610</v>
       </c>
       <c r="D26" s="12">
         <v>1676</v>
       </c>
       <c r="E26" s="12">
         <v>1450</v>
       </c>
       <c r="F26" s="12">
         <v>1584</v>
       </c>
       <c r="G26" s="12">
         <v>1917</v>
       </c>
@@ -4395,50 +4445,53 @@
       </c>
       <c r="AU26" s="29">
         <v>53</v>
       </c>
       <c r="AV26" s="19">
         <v>41</v>
       </c>
       <c r="AW26" s="44">
         <v>40</v>
       </c>
       <c r="AX26" s="29">
         <v>30</v>
       </c>
       <c r="AY26" s="29">
         <v>68</v>
       </c>
       <c r="AZ26" s="29">
         <v>54</v>
       </c>
       <c r="BA26" s="29">
         <v>46</v>
       </c>
       <c r="BB26" s="29">
         <v>56</v>
       </c>
+      <c r="BC26" s="29">
+        <v>51</v>
+      </c>
       <c r="BH26" s="19"/>
       <c r="BI26" s="44"/>
     </row>
     <row r="27" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="11">
         <v>1180</v>
       </c>
       <c r="C27" s="11">
         <v>1008</v>
       </c>
       <c r="D27" s="12">
         <v>1037</v>
       </c>
       <c r="E27" s="12">
         <v>950</v>
       </c>
       <c r="F27" s="12">
         <v>868</v>
       </c>
       <c r="G27" s="12">
         <v>1238</v>
       </c>
@@ -4560,50 +4613,53 @@
         <v>153</v>
       </c>
       <c r="AU27" s="29">
         <v>133</v>
       </c>
       <c r="AV27" s="19">
         <v>126</v>
       </c>
       <c r="AW27" s="44">
         <v>189</v>
       </c>
       <c r="AX27" s="29">
         <v>199</v>
       </c>
       <c r="AY27" s="29">
         <v>154</v>
       </c>
       <c r="AZ27" s="29">
         <v>130</v>
       </c>
       <c r="BA27" s="29">
         <v>135</v>
       </c>
       <c r="BB27" s="29">
         <v>179</v>
+      </c>
+      <c r="BC27" s="29">
+        <v>178</v>
       </c>
       <c r="BH27" s="19"/>
       <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="15"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="21" t="s">
         <v>13</v>
@@ -4703,50 +4759,53 @@
       </c>
       <c r="AU28" s="29">
         <v>23</v>
       </c>
       <c r="AV28" s="19">
         <v>10</v>
       </c>
       <c r="AW28" s="44">
         <v>23</v>
       </c>
       <c r="AX28" s="29">
         <v>27</v>
       </c>
       <c r="AY28" s="29">
         <v>26</v>
       </c>
       <c r="AZ28" s="29">
         <v>37</v>
       </c>
       <c r="BA28" s="29">
         <v>30</v>
       </c>
       <c r="BB28" s="29">
         <v>14</v>
       </c>
+      <c r="BC28" s="29">
+        <v>12</v>
+      </c>
       <c r="BH28" s="19"/>
       <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="11">
         <v>8771</v>
       </c>
       <c r="C29" s="11">
         <v>6136</v>
       </c>
       <c r="D29" s="12">
         <v>4960</v>
       </c>
       <c r="E29" s="12">
         <v>4483</v>
       </c>
       <c r="F29" s="12">
         <v>4168</v>
       </c>
       <c r="G29" s="12">
         <v>4454</v>
       </c>
@@ -4869,115 +4928,120 @@
       </c>
       <c r="AU29" s="29">
         <v>20</v>
       </c>
       <c r="AV29" s="19">
         <v>21</v>
       </c>
       <c r="AW29" s="44">
         <v>19</v>
       </c>
       <c r="AX29" s="29">
         <v>16</v>
       </c>
       <c r="AY29" s="29">
         <v>43</v>
       </c>
       <c r="AZ29" s="29">
         <v>19</v>
       </c>
       <c r="BA29" s="29">
         <v>21</v>
       </c>
       <c r="BB29" s="29">
         <v>15</v>
       </c>
+      <c r="BC29" s="29">
+        <v>17</v>
+      </c>
       <c r="BH29" s="19"/>
       <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="87"/>
-[...59 lines deleted...]
-      <c r="BI30" s="88"/>
+      <c r="A30" s="90" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="90"/>
+      <c r="AC30" s="90"/>
+      <c r="AD30" s="90"/>
+      <c r="AE30" s="90"/>
+      <c r="AF30" s="90"/>
+      <c r="AG30" s="90"/>
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="90"/>
+      <c r="AJ30" s="90"/>
+      <c r="AK30" s="90"/>
+      <c r="AL30" s="90"/>
+      <c r="AM30" s="90"/>
+      <c r="AN30" s="90"/>
+      <c r="AO30" s="90"/>
+      <c r="AP30" s="90"/>
+      <c r="AQ30" s="90"/>
+      <c r="AR30" s="90"/>
+      <c r="AS30" s="90"/>
+      <c r="AT30" s="90"/>
+      <c r="AU30" s="90"/>
+      <c r="AV30" s="90"/>
+      <c r="AW30" s="90"/>
+      <c r="AX30" s="90"/>
+      <c r="AY30" s="90"/>
+      <c r="AZ30" s="90"/>
+      <c r="BA30" s="90"/>
+      <c r="BB30" s="90"/>
+      <c r="BC30" s="90"/>
+      <c r="BD30" s="90"/>
+      <c r="BE30" s="90"/>
+      <c r="BF30" s="90"/>
+      <c r="BG30" s="90"/>
+      <c r="BH30" s="90"/>
+      <c r="BI30" s="90"/>
     </row>
     <row r="31" spans="1:61" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>13</v>
@@ -5098,51 +5162,53 @@
       </c>
       <c r="AU31" s="29">
         <v>957</v>
       </c>
       <c r="AV31" s="19">
         <v>787</v>
       </c>
       <c r="AW31" s="44">
         <v>752</v>
       </c>
       <c r="AX31" s="29">
         <v>977</v>
       </c>
       <c r="AY31" s="29">
         <v>1254</v>
       </c>
       <c r="AZ31" s="29">
         <v>1195</v>
       </c>
       <c r="BA31" s="29">
         <v>922</v>
       </c>
       <c r="BB31" s="29">
         <v>884</v>
       </c>
-      <c r="BC31" s="29"/>
+      <c r="BC31" s="29">
+        <v>975</v>
+      </c>
       <c r="BD31" s="29"/>
       <c r="BE31" s="29"/>
       <c r="BF31" s="29"/>
       <c r="BG31" s="29"/>
       <c r="BH31" s="19"/>
       <c r="BI31" s="44"/>
     </row>
     <row r="32" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="11">
         <v>3110</v>
       </c>
       <c r="C32" s="11">
         <v>3180</v>
       </c>
       <c r="D32" s="12">
         <v>2762</v>
       </c>
       <c r="E32" s="12">
         <v>2717</v>
       </c>
       <c r="F32" s="12">
         <v>2595</v>
@@ -5269,51 +5335,53 @@
       </c>
       <c r="AU32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AW32" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BC32" s="2"/>
+      <c r="BC32" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="4"/>
       <c r="BI32" s="61"/>
     </row>
     <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="11">
         <v>12721</v>
       </c>
       <c r="C33" s="11">
         <v>11095</v>
       </c>
       <c r="D33" s="12">
         <v>9617</v>
       </c>
       <c r="E33" s="12">
         <v>7946</v>
       </c>
       <c r="F33" s="12">
         <v>9264</v>
@@ -5440,50 +5508,53 @@
       </c>
       <c r="AU33" s="29">
         <v>45</v>
       </c>
       <c r="AV33" s="19">
         <v>54</v>
       </c>
       <c r="AW33" s="44">
         <v>60</v>
       </c>
       <c r="AX33" s="29">
         <v>33</v>
       </c>
       <c r="AY33" s="29">
         <v>71</v>
       </c>
       <c r="AZ33" s="2">
         <v>72</v>
       </c>
       <c r="BA33" s="29">
         <v>64</v>
       </c>
       <c r="BB33" s="29">
         <v>71</v>
       </c>
+      <c r="BC33" s="29">
+        <v>74</v>
+      </c>
       <c r="BH33" s="19"/>
       <c r="BI33" s="44"/>
     </row>
     <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="11">
         <v>10658</v>
       </c>
       <c r="C34" s="11">
         <v>9578</v>
       </c>
       <c r="D34" s="12">
         <v>9535</v>
       </c>
       <c r="E34" s="12">
         <v>7866</v>
       </c>
       <c r="F34" s="12">
         <v>9085</v>
       </c>
       <c r="G34" s="12">
         <v>10593</v>
       </c>
@@ -5606,50 +5677,53 @@
       </c>
       <c r="AU34" s="29">
         <v>68</v>
       </c>
       <c r="AV34" s="19">
         <v>51</v>
       </c>
       <c r="AW34" s="44">
         <v>63</v>
       </c>
       <c r="AX34" s="29">
         <v>131</v>
       </c>
       <c r="AY34" s="29">
         <v>142</v>
       </c>
       <c r="AZ34" s="29">
         <v>99</v>
       </c>
       <c r="BA34" s="29">
         <v>67</v>
       </c>
       <c r="BB34" s="29">
         <v>60</v>
       </c>
+      <c r="BC34" s="29">
+        <v>64</v>
+      </c>
       <c r="BH34" s="19"/>
       <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>21</v>
       </c>
       <c r="N35" s="21">
         <v>35</v>
       </c>
       <c r="O35" s="21">
         <v>35</v>
       </c>
       <c r="P35" s="21">
         <v>35</v>
       </c>
       <c r="Q35" s="21">
         <v>48</v>
       </c>
       <c r="R35" s="21">
         <v>28</v>
       </c>
       <c r="S35" s="21">
         <v>36</v>
       </c>
@@ -5736,50 +5810,53 @@
       </c>
       <c r="AU35" s="29">
         <v>65</v>
       </c>
       <c r="AV35" s="19">
         <v>30</v>
       </c>
       <c r="AW35" s="44">
         <v>48</v>
       </c>
       <c r="AX35" s="29">
         <v>108</v>
       </c>
       <c r="AY35" s="29">
         <v>91</v>
       </c>
       <c r="AZ35" s="29">
         <v>77</v>
       </c>
       <c r="BA35" s="29">
         <v>87</v>
       </c>
       <c r="BB35" s="29">
         <v>83</v>
       </c>
+      <c r="BC35" s="29">
+        <v>65</v>
+      </c>
       <c r="BH35" s="19"/>
       <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
         <v>14</v>
       </c>
       <c r="N36" s="22">
         <v>22</v>
       </c>
       <c r="O36" s="21">
         <v>38</v>
       </c>
       <c r="P36" s="21">
         <v>28</v>
       </c>
       <c r="Q36" s="21">
         <v>40</v>
       </c>
       <c r="R36" s="21">
         <v>39</v>
       </c>
       <c r="S36" s="21">
         <v>52</v>
       </c>
@@ -5866,50 +5943,53 @@
       </c>
       <c r="AU36" s="29">
         <v>75</v>
       </c>
       <c r="AV36" s="19">
         <v>59</v>
       </c>
       <c r="AW36" s="44">
         <v>60</v>
       </c>
       <c r="AX36" s="29">
         <v>75</v>
       </c>
       <c r="AY36" s="29">
         <v>69</v>
       </c>
       <c r="AZ36" s="29">
         <v>93</v>
       </c>
       <c r="BA36" s="29">
         <v>101</v>
       </c>
       <c r="BB36" s="29">
         <v>53</v>
       </c>
+      <c r="BC36" s="29">
+        <v>94</v>
+      </c>
       <c r="BH36" s="19"/>
       <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
         <v>15</v>
       </c>
       <c r="N37" s="22">
         <v>63</v>
       </c>
       <c r="O37" s="21">
         <v>56</v>
       </c>
       <c r="P37" s="21">
         <v>46</v>
       </c>
       <c r="Q37" s="21">
         <v>58</v>
       </c>
       <c r="R37" s="21">
         <v>50</v>
       </c>
       <c r="S37" s="21">
         <v>75</v>
       </c>
@@ -5996,50 +6076,53 @@
       </c>
       <c r="AU37" s="29">
         <v>95</v>
       </c>
       <c r="AV37" s="19">
         <v>88</v>
       </c>
       <c r="AW37" s="44">
         <v>70</v>
       </c>
       <c r="AX37" s="29">
         <v>110</v>
       </c>
       <c r="AY37" s="29">
         <v>131</v>
       </c>
       <c r="AZ37" s="29">
         <v>153</v>
       </c>
       <c r="BA37" s="29">
         <v>130</v>
       </c>
       <c r="BB37" s="29">
         <v>96</v>
       </c>
+      <c r="BC37" s="29">
+        <v>168</v>
+      </c>
       <c r="BH37" s="19"/>
       <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
         <v>27</v>
       </c>
       <c r="N38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Q38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="R38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="S38" s="22" t="s">
         <v>13</v>
       </c>
@@ -6126,50 +6209,53 @@
       </c>
       <c r="AU38" s="29">
         <v>108</v>
       </c>
       <c r="AV38" s="19">
         <v>73</v>
       </c>
       <c r="AW38" s="44">
         <v>55</v>
       </c>
       <c r="AX38" s="29">
         <v>90</v>
       </c>
       <c r="AY38" s="29">
         <v>119</v>
       </c>
       <c r="AZ38" s="29">
         <v>150</v>
       </c>
       <c r="BA38" s="29">
         <v>78</v>
       </c>
       <c r="BB38" s="29">
         <v>84</v>
       </c>
+      <c r="BC38" s="29">
+        <v>67</v>
+      </c>
       <c r="BH38" s="19"/>
       <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
         <v>16</v>
       </c>
       <c r="N39" s="21">
         <v>63</v>
       </c>
       <c r="O39" s="21">
         <v>90</v>
       </c>
       <c r="P39" s="21">
         <v>45</v>
       </c>
       <c r="Q39" s="21">
         <v>63</v>
       </c>
       <c r="R39" s="21">
         <v>51</v>
       </c>
       <c r="S39" s="21">
         <v>68</v>
       </c>
@@ -6255,50 +6341,53 @@
         <v>148</v>
       </c>
       <c r="AU39" s="29">
         <v>119</v>
       </c>
       <c r="AV39" s="19">
         <v>109</v>
       </c>
       <c r="AW39" s="44">
         <v>106</v>
       </c>
       <c r="AX39" s="29">
         <v>134</v>
       </c>
       <c r="AY39" s="29">
         <v>143</v>
       </c>
       <c r="AZ39" s="29">
         <v>186</v>
       </c>
       <c r="BA39" s="29">
         <v>100</v>
       </c>
       <c r="BB39" s="29">
         <v>120</v>
+      </c>
+      <c r="BC39" s="29">
+        <v>121</v>
       </c>
       <c r="BH39" s="19"/>
       <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
       <c r="N40" s="21">
         <v>27</v>
       </c>
       <c r="O40" s="21">
         <v>27</v>
@@ -6398,51 +6487,53 @@
       </c>
       <c r="AU40" s="29">
         <v>69</v>
       </c>
       <c r="AV40" s="19">
         <v>55</v>
       </c>
       <c r="AW40" s="44">
         <v>59</v>
       </c>
       <c r="AX40" s="19">
         <v>21</v>
       </c>
       <c r="AY40" s="19">
         <v>79</v>
       </c>
       <c r="AZ40" s="29">
         <v>50</v>
       </c>
       <c r="BA40" s="19">
         <v>54</v>
       </c>
       <c r="BB40" s="19">
         <v>50</v>
       </c>
-      <c r="BC40" s="19"/>
+      <c r="BC40" s="19">
+        <v>58</v>
+      </c>
       <c r="BD40" s="19"/>
       <c r="BE40" s="19"/>
       <c r="BF40" s="19"/>
       <c r="BH40" s="19"/>
       <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
       <c r="N41" s="21" t="s">
         <v>13</v>
       </c>
@@ -6544,51 +6635,53 @@
       </c>
       <c r="AU41" s="29">
         <v>91</v>
       </c>
       <c r="AV41" s="19">
         <v>78</v>
       </c>
       <c r="AW41" s="44">
         <v>95</v>
       </c>
       <c r="AX41" s="19">
         <v>133</v>
       </c>
       <c r="AY41" s="19">
         <v>155</v>
       </c>
       <c r="AZ41" s="19">
         <v>158</v>
       </c>
       <c r="BA41" s="19">
         <v>107</v>
       </c>
       <c r="BB41" s="19">
         <v>112</v>
       </c>
-      <c r="BC41" s="19"/>
+      <c r="BC41" s="19">
+        <v>137</v>
+      </c>
       <c r="BD41" s="19"/>
       <c r="BE41" s="19"/>
       <c r="BF41" s="19"/>
       <c r="BH41" s="19"/>
       <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="68" t="s">
         <v>18</v>
       </c>
       <c r="N42" s="53">
         <v>142</v>
       </c>
       <c r="O42" s="53">
         <v>148</v>
       </c>
       <c r="P42" s="53">
         <v>118</v>
       </c>
       <c r="Q42" s="53">
         <v>148</v>
       </c>
       <c r="R42" s="53">
         <v>122</v>
       </c>
@@ -6677,50 +6770,53 @@
         <v>151</v>
       </c>
       <c r="AU42" s="31">
         <v>222</v>
       </c>
       <c r="AV42" s="31">
         <v>190</v>
       </c>
       <c r="AW42" s="51">
         <v>136</v>
       </c>
       <c r="AX42" s="31">
         <v>142</v>
       </c>
       <c r="AY42" s="31">
         <v>254</v>
       </c>
       <c r="AZ42" s="31">
         <v>157</v>
       </c>
       <c r="BA42" s="31">
         <v>134</v>
       </c>
       <c r="BB42" s="31">
         <v>155</v>
+      </c>
+      <c r="BC42" s="31">
+        <v>127</v>
       </c>
       <c r="BI42" s="51"/>
     </row>
     <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="83" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="83"/>
       <c r="C43" s="83"/>
       <c r="D43" s="83"/>
       <c r="E43" s="83"/>
       <c r="F43" s="83"/>
       <c r="G43" s="83"/>
       <c r="T43" s="39"/>
       <c r="U43" s="39"/>
       <c r="V43" s="39"/>
       <c r="W43" s="39"/>
       <c r="X43" s="39"/>
       <c r="Y43" s="41"/>
       <c r="Z43" s="39"/>
       <c r="AA43" s="39"/>
       <c r="AB43" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="22">
@@ -6735,177 +6831,177 @@
     <mergeCell ref="BD7:BF7"/>
     <mergeCell ref="BG7:BI7"/>
     <mergeCell ref="AL7:AN7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="AX7:AZ7"/>
     <mergeCell ref="A9:BI9"/>
     <mergeCell ref="A23:BI23"/>
     <mergeCell ref="A30:BI30"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BU43"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="CA6" sqref="CA6"/>
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BC33" sqref="BC33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="29" customWidth="1"/>
     <col min="2" max="24" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="61" width="9.140625" style="29"/>
     <col min="62" max="78" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:73" s="80" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:73" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="4"/>
       <c r="AK6" s="50" t="s">
         <v>9</v>
       </c>
       <c r="BI6" s="50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A7" s="89"/>
-      <c r="B7" s="91">
+      <c r="A7" s="91"/>
+      <c r="B7" s="93">
         <v>2021</v>
       </c>
-      <c r="C7" s="92"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="94"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="95">
         <v>2022</v>
       </c>
-      <c r="O7" s="94"/>
-[...16 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="98"/>
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="99">
         <v>2023</v>
       </c>
-      <c r="AG7" s="97"/>
-[...10 lines deleted...]
-      <c r="AR7" s="97">
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="98"/>
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="100"/>
+      <c r="AL7" s="98"/>
+      <c r="AM7" s="98"/>
+      <c r="AN7" s="98"/>
+      <c r="AO7" s="98"/>
+      <c r="AP7" s="98"/>
+      <c r="AQ7" s="98"/>
+      <c r="AR7" s="99">
         <v>2025</v>
       </c>
-      <c r="AS7" s="97"/>
-[...10 lines deleted...]
-      <c r="BD7" s="97">
+      <c r="AS7" s="99"/>
+      <c r="AT7" s="99"/>
+      <c r="AU7" s="98"/>
+      <c r="AV7" s="98"/>
+      <c r="AW7" s="100"/>
+      <c r="AX7" s="98"/>
+      <c r="AY7" s="98"/>
+      <c r="AZ7" s="98"/>
+      <c r="BA7" s="98"/>
+      <c r="BB7" s="98"/>
+      <c r="BC7" s="98"/>
+      <c r="BD7" s="99">
         <v>2026</v>
       </c>
-      <c r="BE7" s="97"/>
-[...10 lines deleted...]
-      <c r="BP7" s="97">
+      <c r="BE7" s="99"/>
+      <c r="BF7" s="99"/>
+      <c r="BG7" s="98"/>
+      <c r="BH7" s="98"/>
+      <c r="BI7" s="100"/>
+      <c r="BJ7" s="98"/>
+      <c r="BK7" s="98"/>
+      <c r="BL7" s="98"/>
+      <c r="BM7" s="98"/>
+      <c r="BN7" s="98"/>
+      <c r="BO7" s="98"/>
+      <c r="BP7" s="99">
         <v>2026</v>
       </c>
-      <c r="BQ7" s="97"/>
-[...3 lines deleted...]
-      <c r="BU7" s="98"/>
+      <c r="BQ7" s="99"/>
+      <c r="BR7" s="99"/>
+      <c r="BS7" s="98"/>
+      <c r="BT7" s="98"/>
+      <c r="BU7" s="100"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
+      <c r="A8" s="92"/>
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="5" t="s">
@@ -7080,113 +7176,113 @@
         <v>6</v>
       </c>
       <c r="BO8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BP8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BQ8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BR8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BS8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BT8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BU8" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:73" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="99" t="s">
+      <c r="A9" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="99"/>
-[...58 lines deleted...]
-      <c r="BI9" s="99"/>
+      <c r="B9" s="101"/>
+      <c r="C9" s="101"/>
+      <c r="D9" s="101"/>
+      <c r="E9" s="101"/>
+      <c r="F9" s="101"/>
+      <c r="G9" s="101"/>
+      <c r="H9" s="101"/>
+      <c r="I9" s="101"/>
+      <c r="J9" s="101"/>
+      <c r="K9" s="101"/>
+      <c r="L9" s="101"/>
+      <c r="M9" s="101"/>
+      <c r="N9" s="101"/>
+      <c r="O9" s="101"/>
+      <c r="P9" s="101"/>
+      <c r="Q9" s="101"/>
+      <c r="R9" s="101"/>
+      <c r="S9" s="101"/>
+      <c r="T9" s="101"/>
+      <c r="U9" s="101"/>
+      <c r="V9" s="101"/>
+      <c r="W9" s="101"/>
+      <c r="X9" s="101"/>
+      <c r="Y9" s="101"/>
+      <c r="Z9" s="101"/>
+      <c r="AA9" s="101"/>
+      <c r="AB9" s="101"/>
+      <c r="AC9" s="101"/>
+      <c r="AD9" s="101"/>
+      <c r="AE9" s="101"/>
+      <c r="AF9" s="101"/>
+      <c r="AG9" s="101"/>
+      <c r="AH9" s="101"/>
+      <c r="AI9" s="101"/>
+      <c r="AJ9" s="101"/>
+      <c r="AK9" s="101"/>
+      <c r="AL9" s="101"/>
+      <c r="AM9" s="101"/>
+      <c r="AN9" s="101"/>
+      <c r="AO9" s="101"/>
+      <c r="AP9" s="101"/>
+      <c r="AQ9" s="101"/>
+      <c r="AR9" s="101"/>
+      <c r="AS9" s="101"/>
+      <c r="AT9" s="101"/>
+      <c r="AU9" s="101"/>
+      <c r="AV9" s="101"/>
+      <c r="AW9" s="101"/>
+      <c r="AX9" s="101"/>
+      <c r="AY9" s="101"/>
+      <c r="AZ9" s="101"/>
+      <c r="BA9" s="101"/>
+      <c r="BB9" s="101"/>
+      <c r="BC9" s="101"/>
+      <c r="BD9" s="101"/>
+      <c r="BE9" s="101"/>
+      <c r="BF9" s="101"/>
+      <c r="BG9" s="101"/>
+      <c r="BH9" s="101"/>
+      <c r="BI9" s="101"/>
     </row>
     <row r="10" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="11">
         <v>8498</v>
       </c>
       <c r="C10" s="11">
         <v>8286</v>
       </c>
       <c r="D10" s="12">
         <v>7136</v>
       </c>
       <c r="E10" s="12">
         <v>5767</v>
       </c>
       <c r="F10" s="12">
         <v>6467</v>
       </c>
       <c r="G10" s="12">
         <v>7998</v>
       </c>
       <c r="H10" s="13">
         <v>7476</v>
@@ -7306,50 +7402,53 @@
         <v>4028</v>
       </c>
       <c r="AU10" s="19">
         <v>3442</v>
       </c>
       <c r="AV10" s="19">
         <v>3020</v>
       </c>
       <c r="AW10" s="44">
         <v>2551</v>
       </c>
       <c r="AX10" s="29">
         <v>3469</v>
       </c>
       <c r="AY10" s="29">
         <v>3522</v>
       </c>
       <c r="AZ10" s="29">
         <v>3533</v>
       </c>
       <c r="BA10" s="29">
         <v>3003</v>
       </c>
       <c r="BB10" s="29">
         <v>2857</v>
+      </c>
+      <c r="BC10" s="86">
+        <v>3358</v>
       </c>
       <c r="BG10" s="19"/>
       <c r="BH10" s="19"/>
       <c r="BI10" s="44"/>
     </row>
     <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>1736</v>
       </c>
       <c r="C11" s="11">
         <v>1443</v>
       </c>
       <c r="D11" s="12">
         <v>1371</v>
       </c>
       <c r="E11" s="12">
         <v>1369</v>
       </c>
       <c r="F11" s="12">
         <v>1550</v>
       </c>
       <c r="G11" s="12">
@@ -7474,50 +7573,53 @@
       </c>
       <c r="AU11" s="19">
         <v>1449</v>
       </c>
       <c r="AV11" s="19">
         <v>1221</v>
       </c>
       <c r="AW11" s="44">
         <v>1028</v>
       </c>
       <c r="AX11" s="29">
         <v>1508</v>
       </c>
       <c r="AY11" s="29">
         <v>1569</v>
       </c>
       <c r="AZ11" s="29">
         <v>1523</v>
       </c>
       <c r="BA11" s="29">
         <v>1190</v>
       </c>
       <c r="BB11" s="29">
         <v>1158</v>
       </c>
+      <c r="BC11" s="86">
+        <v>1469</v>
+      </c>
       <c r="BG11" s="19"/>
       <c r="BH11" s="19"/>
       <c r="BI11" s="44"/>
     </row>
     <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="11">
         <v>2185</v>
       </c>
       <c r="C12" s="11">
         <v>1777</v>
       </c>
       <c r="D12" s="12">
         <v>1579</v>
       </c>
       <c r="E12" s="12">
         <v>1382</v>
       </c>
       <c r="F12" s="12">
         <v>1552</v>
       </c>
       <c r="G12" s="12">
         <v>1755</v>
@@ -7641,50 +7743,53 @@
       </c>
       <c r="AU12" s="19">
         <v>68</v>
       </c>
       <c r="AV12" s="19">
         <v>50</v>
       </c>
       <c r="AW12" s="44">
         <v>46</v>
       </c>
       <c r="AX12" s="29">
         <v>67</v>
       </c>
       <c r="AY12" s="29">
         <v>53</v>
       </c>
       <c r="AZ12" s="29">
         <v>83</v>
       </c>
       <c r="BA12" s="29">
         <v>34</v>
       </c>
       <c r="BB12" s="29">
         <v>61</v>
       </c>
+      <c r="BC12" s="86">
+        <v>82</v>
+      </c>
       <c r="BG12" s="19"/>
       <c r="BH12" s="19"/>
       <c r="BI12" s="44"/>
     </row>
     <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="11">
         <v>3453</v>
       </c>
       <c r="C13" s="11">
         <v>3082</v>
       </c>
       <c r="D13" s="12">
         <v>2859</v>
       </c>
       <c r="E13" s="12">
         <v>2403</v>
       </c>
       <c r="F13" s="12">
         <v>2268</v>
       </c>
       <c r="G13" s="12">
         <v>2582</v>
@@ -7808,50 +7913,53 @@
       </c>
       <c r="AU13" s="19">
         <v>69</v>
       </c>
       <c r="AV13" s="19">
         <v>81</v>
       </c>
       <c r="AW13" s="44">
         <v>70</v>
       </c>
       <c r="AX13" s="29">
         <v>77</v>
       </c>
       <c r="AY13" s="29">
         <v>126</v>
       </c>
       <c r="AZ13" s="29">
         <v>113</v>
       </c>
       <c r="BA13" s="29">
         <v>62</v>
       </c>
       <c r="BB13" s="29">
         <v>86</v>
       </c>
+      <c r="BC13" s="86">
+        <v>61</v>
+      </c>
       <c r="BG13" s="19"/>
       <c r="BH13" s="19"/>
       <c r="BI13" s="44"/>
     </row>
     <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>13</v>
@@ -7975,50 +8083,53 @@
       </c>
       <c r="AU14" s="19">
         <v>158</v>
       </c>
       <c r="AV14" s="19">
         <v>140</v>
       </c>
       <c r="AW14" s="44">
         <v>121</v>
       </c>
       <c r="AX14" s="29">
         <v>186</v>
       </c>
       <c r="AY14" s="29">
         <v>144</v>
       </c>
       <c r="AZ14" s="29">
         <v>120</v>
       </c>
       <c r="BA14" s="29">
         <v>124</v>
       </c>
       <c r="BB14" s="29">
         <v>106</v>
       </c>
+      <c r="BC14" s="86">
+        <v>104</v>
+      </c>
       <c r="BG14" s="19"/>
       <c r="BH14" s="19"/>
       <c r="BI14" s="44"/>
     </row>
     <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="11">
         <v>3379</v>
       </c>
       <c r="C15" s="11">
         <v>2859</v>
       </c>
       <c r="D15" s="12">
         <v>2797</v>
       </c>
       <c r="E15" s="12">
         <v>2455</v>
       </c>
       <c r="F15" s="12">
         <v>2646</v>
       </c>
       <c r="G15" s="12">
         <v>3330</v>
@@ -8142,50 +8253,53 @@
       </c>
       <c r="AU15" s="19">
         <v>436</v>
       </c>
       <c r="AV15" s="19">
         <v>348</v>
       </c>
       <c r="AW15" s="44">
         <v>332</v>
       </c>
       <c r="AX15" s="29">
         <v>457</v>
       </c>
       <c r="AY15" s="29">
         <v>423</v>
       </c>
       <c r="AZ15" s="29">
         <v>417</v>
       </c>
       <c r="BA15" s="29">
         <v>428</v>
       </c>
       <c r="BB15" s="29">
         <v>331</v>
       </c>
+      <c r="BC15" s="86">
+        <v>415</v>
+      </c>
       <c r="BG15" s="19"/>
       <c r="BH15" s="19"/>
       <c r="BI15" s="44"/>
     </row>
     <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>1917</v>
       </c>
       <c r="C16" s="11">
         <v>1707</v>
       </c>
       <c r="D16" s="12">
         <v>1818</v>
       </c>
       <c r="E16" s="12">
         <v>1493</v>
       </c>
       <c r="F16" s="12">
         <v>1662</v>
       </c>
       <c r="G16" s="12">
         <v>2318</v>
@@ -8309,50 +8423,53 @@
       </c>
       <c r="AU16" s="19">
         <v>123</v>
       </c>
       <c r="AV16" s="19">
         <v>76</v>
       </c>
       <c r="AW16" s="44">
         <v>71</v>
       </c>
       <c r="AX16" s="29">
         <v>97</v>
       </c>
       <c r="AY16" s="29">
         <v>106</v>
       </c>
       <c r="AZ16" s="29">
         <v>115</v>
       </c>
       <c r="BA16" s="29">
         <v>122</v>
       </c>
       <c r="BB16" s="29">
         <v>120</v>
       </c>
+      <c r="BC16" s="86">
+        <v>95</v>
+      </c>
       <c r="BG16" s="19"/>
       <c r="BH16" s="19"/>
       <c r="BI16" s="44"/>
     </row>
     <row r="17" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="66" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>2669</v>
       </c>
       <c r="C17" s="11">
         <v>2081</v>
       </c>
       <c r="D17" s="12">
         <v>1758</v>
       </c>
       <c r="E17" s="12">
         <v>1363</v>
       </c>
       <c r="F17" s="12">
         <v>1274</v>
       </c>
       <c r="G17" s="12">
         <v>1485</v>
@@ -8475,50 +8592,53 @@
         <v>199</v>
       </c>
       <c r="AU17" s="19">
         <v>185</v>
       </c>
       <c r="AV17" s="19">
         <v>177</v>
       </c>
       <c r="AW17" s="44">
         <v>123</v>
       </c>
       <c r="AX17" s="29">
         <v>166</v>
       </c>
       <c r="AY17" s="29">
         <v>162</v>
       </c>
       <c r="AZ17" s="29">
         <v>182</v>
       </c>
       <c r="BA17" s="29">
         <v>167</v>
       </c>
       <c r="BB17" s="29">
         <v>172</v>
+      </c>
+      <c r="BC17" s="86">
+        <v>210</v>
       </c>
       <c r="BG17" s="19"/>
       <c r="BH17" s="19"/>
       <c r="BI17" s="44"/>
     </row>
     <row r="18" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="14"/>
       <c r="K18" s="15"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="22" t="s">
@@ -8619,50 +8739,53 @@
       </c>
       <c r="AU18" s="19">
         <v>166</v>
       </c>
       <c r="AV18" s="19">
         <v>123</v>
       </c>
       <c r="AW18" s="44">
         <v>90</v>
       </c>
       <c r="AX18" s="29">
         <v>148</v>
       </c>
       <c r="AY18" s="29">
         <v>170</v>
       </c>
       <c r="AZ18" s="29">
         <v>170</v>
       </c>
       <c r="BA18" s="29">
         <v>140</v>
       </c>
       <c r="BB18" s="29">
         <v>131</v>
       </c>
+      <c r="BC18" s="86">
+        <v>141</v>
+      </c>
       <c r="BG18" s="19"/>
       <c r="BH18" s="19"/>
       <c r="BI18" s="44"/>
     </row>
     <row r="19" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="11">
         <v>2972</v>
       </c>
       <c r="C19" s="11">
         <v>2503</v>
       </c>
       <c r="D19" s="12">
         <v>2357</v>
       </c>
       <c r="E19" s="12">
         <v>2260</v>
       </c>
       <c r="F19" s="12">
         <v>2344</v>
       </c>
       <c r="G19" s="12">
         <v>2639</v>
@@ -8786,50 +8909,53 @@
       </c>
       <c r="AU19" s="19">
         <v>255</v>
       </c>
       <c r="AV19" s="19">
         <v>261</v>
       </c>
       <c r="AW19" s="44">
         <v>176</v>
       </c>
       <c r="AX19" s="29">
         <v>231</v>
       </c>
       <c r="AY19" s="29">
         <v>255</v>
       </c>
       <c r="AZ19" s="29">
         <v>251</v>
       </c>
       <c r="BA19" s="29">
         <v>214</v>
       </c>
       <c r="BB19" s="29">
         <v>212</v>
       </c>
+      <c r="BC19" s="86">
+        <v>286</v>
+      </c>
       <c r="BG19" s="19"/>
       <c r="BH19" s="19"/>
       <c r="BI19" s="44"/>
     </row>
     <row r="20" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="11">
         <v>1808</v>
       </c>
       <c r="C20" s="11">
         <v>1610</v>
       </c>
       <c r="D20" s="12">
         <v>1676</v>
       </c>
       <c r="E20" s="12">
         <v>1450</v>
       </c>
       <c r="F20" s="12">
         <v>1584</v>
       </c>
       <c r="G20" s="12">
         <v>1917</v>
@@ -8952,50 +9078,53 @@
         <v>89</v>
       </c>
       <c r="AU20" s="19">
         <v>78</v>
       </c>
       <c r="AV20" s="19">
         <v>87</v>
       </c>
       <c r="AW20" s="44">
         <v>106</v>
       </c>
       <c r="AX20" s="29">
         <v>81</v>
       </c>
       <c r="AY20" s="29">
         <v>83</v>
       </c>
       <c r="AZ20" s="29">
         <v>76</v>
       </c>
       <c r="BA20" s="29">
         <v>72</v>
       </c>
       <c r="BB20" s="29">
         <v>99</v>
+      </c>
+      <c r="BC20" s="86">
+        <v>102</v>
       </c>
       <c r="BG20" s="19"/>
       <c r="BH20" s="19"/>
       <c r="BI20" s="44"/>
     </row>
     <row r="21" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="14"/>
       <c r="K21" s="15"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="22" t="s">
@@ -9096,50 +9225,53 @@
       </c>
       <c r="AU21" s="19">
         <v>168</v>
       </c>
       <c r="AV21" s="19">
         <v>186</v>
       </c>
       <c r="AW21" s="44">
         <v>148</v>
       </c>
       <c r="AX21" s="29">
         <v>187</v>
       </c>
       <c r="AY21" s="29">
         <v>154</v>
       </c>
       <c r="AZ21" s="29">
         <v>176</v>
       </c>
       <c r="BA21" s="29">
         <v>168</v>
       </c>
       <c r="BB21" s="29">
         <v>124</v>
       </c>
+      <c r="BC21" s="86">
+        <v>156</v>
+      </c>
       <c r="BG21" s="19"/>
       <c r="BH21" s="19"/>
       <c r="BI21" s="44"/>
     </row>
     <row r="22" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>1180</v>
       </c>
       <c r="C22" s="11">
         <v>1008</v>
       </c>
       <c r="D22" s="12">
         <v>1037</v>
       </c>
       <c r="E22" s="12">
         <v>950</v>
       </c>
       <c r="F22" s="12">
         <v>868</v>
       </c>
       <c r="G22" s="12">
         <v>1238</v>
@@ -9263,118 +9395,121 @@
       </c>
       <c r="AU22" s="19">
         <v>287</v>
       </c>
       <c r="AV22" s="19">
         <v>270</v>
       </c>
       <c r="AW22" s="44">
         <v>240</v>
       </c>
       <c r="AX22" s="29">
         <v>264</v>
       </c>
       <c r="AY22" s="29">
         <v>277</v>
       </c>
       <c r="AZ22" s="29">
         <v>307</v>
       </c>
       <c r="BA22" s="29">
         <v>282</v>
       </c>
       <c r="BB22" s="29">
         <v>257</v>
       </c>
+      <c r="BC22" s="86">
+        <v>237</v>
+      </c>
       <c r="BG22" s="19"/>
       <c r="BH22" s="19"/>
       <c r="BI22" s="44"/>
     </row>
     <row r="23" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="87" t="s">
+      <c r="A23" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="87"/>
-[...58 lines deleted...]
-      <c r="BI23" s="87"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
     </row>
     <row r="24" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="11">
         <v>8771</v>
       </c>
       <c r="C24" s="11">
         <v>6136</v>
       </c>
       <c r="D24" s="12">
         <v>4960</v>
       </c>
       <c r="E24" s="12">
         <v>4483</v>
       </c>
       <c r="F24" s="12">
         <v>4168</v>
       </c>
       <c r="G24" s="12">
         <v>4454</v>
       </c>
       <c r="H24" s="13">
         <v>6036</v>
@@ -9494,50 +9629,53 @@
         <v>2237</v>
       </c>
       <c r="AU24" s="19">
         <v>1830</v>
       </c>
       <c r="AV24" s="19">
         <v>1541</v>
       </c>
       <c r="AW24" s="44">
         <v>1314</v>
       </c>
       <c r="AX24" s="29">
         <v>1896</v>
       </c>
       <c r="AY24" s="29">
         <v>1976</v>
       </c>
       <c r="AZ24" s="29">
         <v>1925</v>
       </c>
       <c r="BA24" s="29">
         <v>1553</v>
       </c>
       <c r="BB24" s="29">
         <v>1497</v>
+      </c>
+      <c r="BC24" s="86">
+        <v>1844</v>
       </c>
       <c r="BG24" s="19"/>
       <c r="BH24" s="19"/>
       <c r="BI24" s="44"/>
     </row>
     <row r="25" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="11" t="s">
@@ -9662,50 +9800,53 @@
       </c>
       <c r="AU25" s="19">
         <v>1449</v>
       </c>
       <c r="AV25" s="19">
         <v>1221</v>
       </c>
       <c r="AW25" s="44">
         <v>1028</v>
       </c>
       <c r="AX25" s="29">
         <v>1508</v>
       </c>
       <c r="AY25" s="29">
         <v>1569</v>
       </c>
       <c r="AZ25" s="29">
         <v>1523</v>
       </c>
       <c r="BA25" s="29">
         <v>1190</v>
       </c>
       <c r="BB25" s="29">
         <v>1158</v>
       </c>
+      <c r="BC25" s="86">
+        <v>1469</v>
+      </c>
       <c r="BG25" s="19"/>
       <c r="BH25" s="19"/>
       <c r="BI25" s="44"/>
     </row>
     <row r="26" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="11">
         <v>3110</v>
       </c>
       <c r="C26" s="11">
         <v>3180</v>
       </c>
       <c r="D26" s="12">
         <v>2762</v>
       </c>
       <c r="E26" s="12">
         <v>2717</v>
       </c>
       <c r="F26" s="12">
         <v>2595</v>
       </c>
       <c r="G26" s="12">
         <v>2883</v>
@@ -9829,50 +9970,53 @@
       </c>
       <c r="AU26" s="19">
         <v>68</v>
       </c>
       <c r="AV26" s="19">
         <v>50</v>
       </c>
       <c r="AW26" s="44">
         <v>46</v>
       </c>
       <c r="AX26" s="29">
         <v>67</v>
       </c>
       <c r="AY26" s="29">
         <v>53</v>
       </c>
       <c r="AZ26" s="29">
         <v>83</v>
       </c>
       <c r="BA26" s="29">
         <v>34</v>
       </c>
       <c r="BB26" s="29">
         <v>61</v>
       </c>
+      <c r="BC26" s="86">
+        <v>82</v>
+      </c>
       <c r="BG26" s="19"/>
       <c r="BH26" s="19"/>
       <c r="BI26" s="44"/>
     </row>
     <row r="27" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="11">
         <v>12721</v>
       </c>
       <c r="C27" s="11">
         <v>11095</v>
       </c>
       <c r="D27" s="12">
         <v>9617</v>
       </c>
       <c r="E27" s="12">
         <v>7946</v>
       </c>
       <c r="F27" s="12">
         <v>9264</v>
       </c>
       <c r="G27" s="12">
         <v>11411</v>
@@ -9995,50 +10139,53 @@
         <v>332</v>
       </c>
       <c r="AU27" s="19">
         <v>264</v>
       </c>
       <c r="AV27" s="19">
         <v>212</v>
       </c>
       <c r="AW27" s="44">
         <v>206</v>
       </c>
       <c r="AX27" s="29">
         <v>268</v>
       </c>
       <c r="AY27" s="29">
         <v>288</v>
       </c>
       <c r="AZ27" s="29">
         <v>263</v>
       </c>
       <c r="BA27" s="29">
         <v>276</v>
       </c>
       <c r="BB27" s="29">
         <v>214</v>
+      </c>
+      <c r="BC27" s="86">
+        <v>245</v>
       </c>
       <c r="BG27" s="19"/>
       <c r="BH27" s="19"/>
       <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="15"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="21" t="s">
@@ -10139,50 +10286,53 @@
       </c>
       <c r="AU28" s="19">
         <v>15</v>
       </c>
       <c r="AV28" s="19">
         <v>26</v>
       </c>
       <c r="AW28" s="44">
         <v>8</v>
       </c>
       <c r="AX28" s="29">
         <v>21</v>
       </c>
       <c r="AY28" s="29">
         <v>29</v>
       </c>
       <c r="AZ28" s="29">
         <v>24</v>
       </c>
       <c r="BA28" s="29">
         <v>18</v>
       </c>
       <c r="BB28" s="29">
         <v>13</v>
       </c>
+      <c r="BC28" s="86">
+        <v>10</v>
+      </c>
       <c r="BG28" s="19"/>
       <c r="BH28" s="19"/>
       <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="11">
         <v>10658</v>
       </c>
       <c r="C29" s="11">
         <v>9578</v>
       </c>
       <c r="D29" s="12">
         <v>9535</v>
       </c>
       <c r="E29" s="12">
         <v>7866</v>
       </c>
       <c r="F29" s="12">
         <v>9085</v>
       </c>
       <c r="G29" s="12">
         <v>10593</v>
@@ -10306,118 +10456,121 @@
       </c>
       <c r="AU29" s="19">
         <v>34</v>
       </c>
       <c r="AV29" s="19">
         <v>32</v>
       </c>
       <c r="AW29" s="44">
         <v>26</v>
       </c>
       <c r="AX29" s="29">
         <v>32</v>
       </c>
       <c r="AY29" s="29">
         <v>37</v>
       </c>
       <c r="AZ29" s="29">
         <v>32</v>
       </c>
       <c r="BA29" s="29">
         <v>35</v>
       </c>
       <c r="BB29" s="29">
         <v>51</v>
       </c>
+      <c r="BC29" s="86">
+        <v>38</v>
+      </c>
       <c r="BG29" s="19"/>
       <c r="BH29" s="19"/>
       <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:61" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="87" t="s">
+      <c r="A30" s="90" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="87"/>
-[...58 lines deleted...]
-      <c r="BI30" s="87"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="90"/>
+      <c r="AC30" s="90"/>
+      <c r="AD30" s="90"/>
+      <c r="AE30" s="90"/>
+      <c r="AF30" s="90"/>
+      <c r="AG30" s="90"/>
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="90"/>
+      <c r="AJ30" s="90"/>
+      <c r="AK30" s="90"/>
+      <c r="AL30" s="90"/>
+      <c r="AM30" s="90"/>
+      <c r="AN30" s="90"/>
+      <c r="AO30" s="90"/>
+      <c r="AP30" s="90"/>
+      <c r="AQ30" s="90"/>
+      <c r="AR30" s="90"/>
+      <c r="AS30" s="90"/>
+      <c r="AT30" s="90"/>
+      <c r="AU30" s="90"/>
+      <c r="AV30" s="90"/>
+      <c r="AW30" s="90"/>
+      <c r="AX30" s="90"/>
+      <c r="AY30" s="90"/>
+      <c r="AZ30" s="90"/>
+      <c r="BA30" s="90"/>
+      <c r="BB30" s="90"/>
+      <c r="BC30" s="90"/>
+      <c r="BD30" s="90"/>
+      <c r="BE30" s="90"/>
+      <c r="BF30" s="90"/>
+      <c r="BG30" s="90"/>
+      <c r="BH30" s="90"/>
+      <c r="BI30" s="90"/>
     </row>
     <row r="31" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37" t="s">
         <v>26</v>
       </c>
       <c r="N31" s="22">
         <v>753</v>
       </c>
       <c r="O31" s="21">
         <v>1030</v>
       </c>
       <c r="P31" s="21">
         <v>650</v>
       </c>
       <c r="Q31" s="21">
         <v>929</v>
       </c>
       <c r="R31" s="21">
         <v>762</v>
       </c>
       <c r="S31" s="21">
         <v>900</v>
       </c>
       <c r="T31" s="22">
         <v>823</v>
@@ -10501,50 +10654,53 @@
         <v>1791</v>
       </c>
       <c r="AU31" s="19">
         <v>1612</v>
       </c>
       <c r="AV31" s="19">
         <v>1479</v>
       </c>
       <c r="AW31" s="44">
         <v>1237</v>
       </c>
       <c r="AX31" s="29">
         <v>1573</v>
       </c>
       <c r="AY31" s="29">
         <v>1546</v>
       </c>
       <c r="AZ31" s="29">
         <v>1608</v>
       </c>
       <c r="BA31" s="29">
         <v>1450</v>
       </c>
       <c r="BB31" s="29">
         <v>1360</v>
+      </c>
+      <c r="BC31" s="86">
+        <v>1514</v>
       </c>
       <c r="BG31" s="19"/>
       <c r="BH31" s="19"/>
       <c r="BI31" s="44"/>
     </row>
     <row r="32" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="11">
         <v>3845</v>
       </c>
       <c r="C32" s="11">
         <v>3782</v>
       </c>
       <c r="D32" s="12">
         <v>3316</v>
       </c>
       <c r="E32" s="12">
         <v>3130</v>
       </c>
       <c r="F32" s="12">
         <v>3082</v>
       </c>
       <c r="G32" s="12">
@@ -10669,51 +10825,53 @@
       </c>
       <c r="AU32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AV32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AW32" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BC32" s="2"/>
+      <c r="BC32" s="87" t="s">
+        <v>13</v>
+      </c>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="4"/>
       <c r="BH32" s="4"/>
       <c r="BI32" s="61"/>
     </row>
     <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="11">
         <v>10519</v>
       </c>
       <c r="C33" s="11">
         <v>8781</v>
       </c>
       <c r="D33" s="12">
         <v>7873</v>
       </c>
       <c r="E33" s="12">
         <v>6773</v>
       </c>
       <c r="F33" s="12">
         <v>7777</v>
@@ -10840,50 +10998,53 @@
       </c>
       <c r="AU33" s="19">
         <v>69</v>
       </c>
       <c r="AV33" s="19">
         <v>81</v>
       </c>
       <c r="AW33" s="44">
         <v>70</v>
       </c>
       <c r="AX33" s="29">
         <v>77</v>
       </c>
       <c r="AY33" s="29">
         <v>126</v>
       </c>
       <c r="AZ33" s="29">
         <v>113</v>
       </c>
       <c r="BA33" s="29">
         <v>62</v>
       </c>
       <c r="BB33" s="29">
         <v>86</v>
       </c>
+      <c r="BC33" s="86">
+        <v>61</v>
+      </c>
       <c r="BG33" s="19"/>
       <c r="BH33" s="19"/>
       <c r="BI33" s="44"/>
     </row>
     <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="11">
         <v>7435</v>
       </c>
       <c r="C34" s="11">
         <v>6967</v>
       </c>
       <c r="D34" s="12">
         <v>7414</v>
       </c>
       <c r="E34" s="12">
         <v>6224</v>
       </c>
       <c r="F34" s="12">
         <v>7035</v>
       </c>
       <c r="G34" s="12">
         <v>8013</v>
@@ -11007,50 +11168,53 @@
       </c>
       <c r="AU34" s="19">
         <v>158</v>
       </c>
       <c r="AV34" s="19">
         <v>140</v>
       </c>
       <c r="AW34" s="44">
         <v>121</v>
       </c>
       <c r="AX34" s="29">
         <v>186</v>
       </c>
       <c r="AY34" s="29">
         <v>144</v>
       </c>
       <c r="AZ34" s="29">
         <v>120</v>
       </c>
       <c r="BA34" s="29">
         <v>124</v>
       </c>
       <c r="BB34" s="29">
         <v>106</v>
       </c>
+      <c r="BC34" s="86">
+        <v>104</v>
+      </c>
       <c r="BG34" s="19"/>
       <c r="BH34" s="19"/>
       <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="11">
         <v>5404</v>
       </c>
       <c r="C35" s="11">
         <v>4198</v>
       </c>
       <c r="D35" s="12">
         <v>3882</v>
       </c>
       <c r="E35" s="12">
         <v>3648</v>
       </c>
       <c r="F35" s="12">
         <v>3508</v>
       </c>
       <c r="G35" s="12">
         <v>3772</v>
@@ -11174,50 +11338,53 @@
       </c>
       <c r="AU35" s="19">
         <v>172</v>
       </c>
       <c r="AV35" s="19">
         <v>136</v>
       </c>
       <c r="AW35" s="44">
         <v>126</v>
       </c>
       <c r="AX35" s="29">
         <v>189</v>
       </c>
       <c r="AY35" s="29">
         <v>135</v>
       </c>
       <c r="AZ35" s="29">
         <v>154</v>
       </c>
       <c r="BA35" s="29">
         <v>152</v>
       </c>
       <c r="BB35" s="29">
         <v>117</v>
       </c>
+      <c r="BC35" s="86">
+        <v>170</v>
+      </c>
       <c r="BG35" s="19"/>
       <c r="BH35" s="19"/>
       <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="11">
         <v>43873</v>
       </c>
       <c r="C36" s="11">
         <v>37863</v>
       </c>
       <c r="D36" s="12">
         <v>35952</v>
       </c>
       <c r="E36" s="12">
         <v>31138</v>
       </c>
       <c r="F36" s="12">
         <v>33972</v>
       </c>
       <c r="G36" s="12">
         <v>39359</v>
@@ -11341,50 +11508,53 @@
       </c>
       <c r="AU36" s="19">
         <v>123</v>
       </c>
       <c r="AV36" s="19">
         <v>76</v>
       </c>
       <c r="AW36" s="44">
         <v>71</v>
       </c>
       <c r="AX36" s="29">
         <v>97</v>
       </c>
       <c r="AY36" s="29">
         <v>106</v>
       </c>
       <c r="AZ36" s="29">
         <v>115</v>
       </c>
       <c r="BA36" s="29">
         <v>122</v>
       </c>
       <c r="BB36" s="29">
         <v>120</v>
       </c>
+      <c r="BC36" s="86">
+        <v>95</v>
+      </c>
       <c r="BG36" s="19"/>
       <c r="BH36" s="19"/>
       <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>13</v>
@@ -11507,50 +11677,53 @@
         <v>199</v>
       </c>
       <c r="AU37" s="19">
         <v>185</v>
       </c>
       <c r="AV37" s="19">
         <v>177</v>
       </c>
       <c r="AW37" s="44">
         <v>123</v>
       </c>
       <c r="AX37" s="29">
         <v>166</v>
       </c>
       <c r="AY37" s="29">
         <v>162</v>
       </c>
       <c r="AZ37" s="29">
         <v>182</v>
       </c>
       <c r="BA37" s="29">
         <v>167</v>
       </c>
       <c r="BB37" s="29">
         <v>172</v>
+      </c>
+      <c r="BC37" s="86">
+        <v>210</v>
       </c>
       <c r="BG37" s="19"/>
       <c r="BH37" s="19"/>
       <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O38" s="22" t="s">
@@ -11651,50 +11824,53 @@
       </c>
       <c r="AU38" s="19">
         <v>151</v>
       </c>
       <c r="AV38" s="19">
         <v>97</v>
       </c>
       <c r="AW38" s="44">
         <v>82</v>
       </c>
       <c r="AX38" s="29">
         <v>127</v>
       </c>
       <c r="AY38" s="29">
         <v>141</v>
       </c>
       <c r="AZ38" s="29">
         <v>146</v>
       </c>
       <c r="BA38" s="29">
         <v>122</v>
       </c>
       <c r="BB38" s="29">
         <v>118</v>
       </c>
+      <c r="BC38" s="86">
+        <v>131</v>
+      </c>
       <c r="BG38" s="19"/>
       <c r="BH38" s="19"/>
       <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="11">
         <v>969</v>
       </c>
       <c r="C39" s="11">
         <v>906</v>
       </c>
       <c r="D39" s="12">
         <v>962</v>
       </c>
       <c r="E39" s="12">
         <v>751</v>
       </c>
       <c r="F39" s="12">
         <v>825</v>
       </c>
       <c r="G39" s="12">
         <v>1058</v>
@@ -11818,50 +11994,53 @@
       </c>
       <c r="AU39" s="19">
         <v>221</v>
       </c>
       <c r="AV39" s="19">
         <v>229</v>
       </c>
       <c r="AW39" s="44">
         <v>150</v>
       </c>
       <c r="AX39" s="29">
         <v>199</v>
       </c>
       <c r="AY39" s="29">
         <v>218</v>
       </c>
       <c r="AZ39" s="29">
         <v>219</v>
       </c>
       <c r="BA39" s="29">
         <v>179</v>
       </c>
       <c r="BB39" s="29">
         <v>161</v>
       </c>
+      <c r="BC39" s="86">
+        <v>248</v>
+      </c>
       <c r="BG39" s="19"/>
       <c r="BH39" s="19"/>
       <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="11">
         <v>2077</v>
       </c>
       <c r="C40" s="11">
         <v>1716</v>
       </c>
       <c r="D40" s="12">
         <v>1650</v>
       </c>
       <c r="E40" s="12">
         <v>1307</v>
       </c>
       <c r="F40" s="12">
         <v>1638</v>
       </c>
       <c r="G40" s="12">
         <v>1820</v>
@@ -11984,50 +12163,53 @@
         <v>89</v>
       </c>
       <c r="AU40" s="19">
         <v>78</v>
       </c>
       <c r="AV40" s="19">
         <v>87</v>
       </c>
       <c r="AW40" s="44">
         <v>106</v>
       </c>
       <c r="AX40" s="29">
         <v>81</v>
       </c>
       <c r="AY40" s="29">
         <v>83</v>
       </c>
       <c r="AZ40" s="29">
         <v>76</v>
       </c>
       <c r="BA40" s="29">
         <v>72</v>
       </c>
       <c r="BB40" s="29">
         <v>99</v>
+      </c>
+      <c r="BC40" s="86">
+        <v>102</v>
       </c>
       <c r="BG40" s="19"/>
       <c r="BH40" s="19"/>
       <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="66" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="13"/>
       <c r="I41" s="12"/>
       <c r="J41" s="14"/>
       <c r="K41" s="15"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
       <c r="N41" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O41" s="21" t="s">
@@ -12128,50 +12310,53 @@
       </c>
       <c r="AU41" s="19">
         <v>168</v>
       </c>
       <c r="AV41" s="19">
         <v>186</v>
       </c>
       <c r="AW41" s="44">
         <v>148</v>
       </c>
       <c r="AX41" s="29">
         <v>187</v>
       </c>
       <c r="AY41" s="29">
         <v>154</v>
       </c>
       <c r="AZ41" s="29">
         <v>176</v>
       </c>
       <c r="BA41" s="29">
         <v>168</v>
       </c>
       <c r="BB41" s="29">
         <v>124</v>
       </c>
+      <c r="BC41" s="86">
+        <v>156</v>
+      </c>
       <c r="BG41" s="19"/>
       <c r="BH41" s="19"/>
       <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="57">
         <v>2136</v>
       </c>
       <c r="C42" s="57">
         <v>1990</v>
       </c>
       <c r="D42" s="57">
         <v>1721</v>
       </c>
       <c r="E42" s="57">
         <v>1430</v>
       </c>
       <c r="F42" s="57">
         <v>1569</v>
       </c>
       <c r="G42" s="57">
         <v>1848</v>
@@ -12295,221 +12480,225 @@
       </c>
       <c r="AU42" s="31">
         <v>287</v>
       </c>
       <c r="AV42" s="31">
         <v>270</v>
       </c>
       <c r="AW42" s="51">
         <v>240</v>
       </c>
       <c r="AX42" s="31">
         <v>264</v>
       </c>
       <c r="AY42" s="31">
         <v>277</v>
       </c>
       <c r="AZ42" s="31">
         <v>307</v>
       </c>
       <c r="BA42" s="31">
         <v>282</v>
       </c>
       <c r="BB42" s="31">
         <v>257</v>
       </c>
+      <c r="BC42" s="88">
+        <v>237</v>
+      </c>
       <c r="BI42" s="51"/>
     </row>
     <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="83"/>
       <c r="C43" s="83"/>
       <c r="D43" s="83"/>
       <c r="E43" s="83"/>
       <c r="F43" s="83"/>
+      <c r="BC43" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="BJ7:BL7"/>
     <mergeCell ref="BM7:BO7"/>
     <mergeCell ref="BP7:BR7"/>
     <mergeCell ref="BS7:BU7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="BA7:BC7"/>
     <mergeCell ref="BD7:BF7"/>
     <mergeCell ref="BG7:BI7"/>
     <mergeCell ref="AL7:AN7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="AX7:AZ7"/>
     <mergeCell ref="A9:BI9"/>
     <mergeCell ref="A23:BI23"/>
     <mergeCell ref="A30:BI30"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DC44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BZ6" sqref="BZ6"/>
+      <selection activeCell="BD10" sqref="BD10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="29" customWidth="1"/>
     <col min="2" max="37" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="38" max="61" width="9.140625" style="29"/>
     <col min="62" max="77" width="0" style="29" hidden="1" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:107" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:107" s="80" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="80" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:107" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:107" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:107" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X6" s="2"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="40"/>
       <c r="AA6" s="40"/>
       <c r="AB6" s="3"/>
       <c r="AK6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BI6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:107" x14ac:dyDescent="0.2">
-      <c r="A7" s="89"/>
-      <c r="B7" s="91">
+      <c r="A7" s="91"/>
+      <c r="B7" s="93">
         <v>2021</v>
       </c>
-      <c r="C7" s="92"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="94"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="95">
         <v>2022</v>
       </c>
-      <c r="O7" s="94"/>
-[...16 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="96"/>
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="98"/>
+      <c r="AA7" s="98"/>
+      <c r="AB7" s="98"/>
+      <c r="AC7" s="98"/>
+      <c r="AD7" s="98"/>
+      <c r="AE7" s="98"/>
+      <c r="AF7" s="99">
         <v>2023</v>
       </c>
-      <c r="AG7" s="97"/>
-[...10 lines deleted...]
-      <c r="AR7" s="97">
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="98"/>
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="100"/>
+      <c r="AL7" s="98"/>
+      <c r="AM7" s="98"/>
+      <c r="AN7" s="98"/>
+      <c r="AO7" s="98"/>
+      <c r="AP7" s="98"/>
+      <c r="AQ7" s="98"/>
+      <c r="AR7" s="99">
         <v>2025</v>
       </c>
-      <c r="AS7" s="97"/>
-[...10 lines deleted...]
-      <c r="BD7" s="97">
+      <c r="AS7" s="99"/>
+      <c r="AT7" s="99"/>
+      <c r="AU7" s="98"/>
+      <c r="AV7" s="98"/>
+      <c r="AW7" s="100"/>
+      <c r="AX7" s="98"/>
+      <c r="AY7" s="98"/>
+      <c r="AZ7" s="98"/>
+      <c r="BA7" s="98"/>
+      <c r="BB7" s="98"/>
+      <c r="BC7" s="98"/>
+      <c r="BD7" s="99">
         <v>2026</v>
       </c>
-      <c r="BE7" s="97"/>
-[...10 lines deleted...]
-      <c r="BP7" s="97">
+      <c r="BE7" s="99"/>
+      <c r="BF7" s="99"/>
+      <c r="BG7" s="98"/>
+      <c r="BH7" s="98"/>
+      <c r="BI7" s="100"/>
+      <c r="BJ7" s="98"/>
+      <c r="BK7" s="98"/>
+      <c r="BL7" s="98"/>
+      <c r="BM7" s="98"/>
+      <c r="BN7" s="98"/>
+      <c r="BO7" s="98"/>
+      <c r="BP7" s="99">
         <v>2026</v>
       </c>
-      <c r="BQ7" s="97"/>
-[...3 lines deleted...]
-      <c r="BU7" s="98"/>
+      <c r="BQ7" s="99"/>
+      <c r="BR7" s="99"/>
+      <c r="BS7" s="98"/>
+      <c r="BT7" s="98"/>
+      <c r="BU7" s="100"/>
     </row>
     <row r="8" spans="1:107" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
+      <c r="A8" s="92"/>
       <c r="B8" s="74" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="74" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="75" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="75" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="74" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="74" t="s">
@@ -12684,113 +12873,113 @@
         <v>6</v>
       </c>
       <c r="BO8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BP8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BQ8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BR8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BS8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BT8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BU8" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:107" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="86" t="s">
+      <c r="A9" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="86"/>
-[...58 lines deleted...]
-      <c r="BI9" s="86"/>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+      <c r="I9" s="89"/>
+      <c r="J9" s="89"/>
+      <c r="K9" s="89"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="89"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="89"/>
+      <c r="P9" s="89"/>
+      <c r="Q9" s="89"/>
+      <c r="R9" s="89"/>
+      <c r="S9" s="89"/>
+      <c r="T9" s="89"/>
+      <c r="U9" s="89"/>
+      <c r="V9" s="89"/>
+      <c r="W9" s="89"/>
+      <c r="X9" s="89"/>
+      <c r="Y9" s="89"/>
+      <c r="Z9" s="89"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="89"/>
+      <c r="AE9" s="89"/>
+      <c r="AF9" s="89"/>
+      <c r="AG9" s="89"/>
+      <c r="AH9" s="89"/>
+      <c r="AI9" s="89"/>
+      <c r="AJ9" s="89"/>
+      <c r="AK9" s="89"/>
+      <c r="AL9" s="89"/>
+      <c r="AM9" s="89"/>
+      <c r="AN9" s="89"/>
+      <c r="AO9" s="89"/>
+      <c r="AP9" s="89"/>
+      <c r="AQ9" s="89"/>
+      <c r="AR9" s="89"/>
+      <c r="AS9" s="89"/>
+      <c r="AT9" s="89"/>
+      <c r="AU9" s="89"/>
+      <c r="AV9" s="89"/>
+      <c r="AW9" s="89"/>
+      <c r="AX9" s="89"/>
+      <c r="AY9" s="89"/>
+      <c r="AZ9" s="89"/>
+      <c r="BA9" s="89"/>
+      <c r="BB9" s="89"/>
+      <c r="BC9" s="89"/>
+      <c r="BD9" s="89"/>
+      <c r="BE9" s="89"/>
+      <c r="BF9" s="89"/>
+      <c r="BG9" s="89"/>
+      <c r="BH9" s="89"/>
+      <c r="BI9" s="89"/>
       <c r="BJ9" s="63"/>
       <c r="BK9" s="63"/>
       <c r="BL9" s="63"/>
       <c r="BM9" s="63"/>
       <c r="BN9" s="63"/>
       <c r="BO9" s="63"/>
       <c r="BP9" s="63"/>
       <c r="BQ9" s="63"/>
       <c r="BR9" s="63"/>
       <c r="BS9" s="63"/>
       <c r="BT9" s="63"/>
       <c r="BU9" s="63"/>
       <c r="BY9" s="63"/>
       <c r="BZ9" s="63"/>
       <c r="CA9" s="63"/>
       <c r="CB9" s="63"/>
       <c r="CC9" s="63"/>
       <c r="CD9" s="63"/>
       <c r="CE9" s="63"/>
       <c r="CF9" s="63"/>
       <c r="CG9" s="63"/>
       <c r="CH9" s="63"/>
       <c r="CI9" s="63"/>
       <c r="CJ9" s="63"/>
       <c r="CK9" s="63"/>
@@ -12954,50 +13143,53 @@
       </c>
       <c r="AU10" s="29">
         <v>-851</v>
       </c>
       <c r="AV10" s="29">
         <v>-814</v>
       </c>
       <c r="AW10" s="44">
         <v>-475</v>
       </c>
       <c r="AX10" s="29">
         <v>-723</v>
       </c>
       <c r="AY10" s="29">
         <v>-601</v>
       </c>
       <c r="AZ10" s="29">
         <v>-670</v>
       </c>
       <c r="BA10" s="29">
         <v>-644</v>
       </c>
       <c r="BB10" s="29">
         <v>-457</v>
       </c>
+      <c r="BC10" s="86">
+        <v>-841</v>
+      </c>
       <c r="BI10" s="44"/>
       <c r="BZ10" s="19"/>
       <c r="CA10" s="19"/>
       <c r="CB10" s="19"/>
       <c r="CC10" s="19"/>
       <c r="CD10" s="19"/>
       <c r="CE10" s="19"/>
       <c r="CF10" s="19"/>
       <c r="CG10" s="19"/>
       <c r="CH10" s="19"/>
       <c r="CI10" s="19"/>
       <c r="CJ10" s="19"/>
       <c r="CK10" s="19"/>
       <c r="CL10" s="19"/>
       <c r="CM10" s="19"/>
       <c r="CN10" s="19"/>
       <c r="CO10" s="19"/>
       <c r="CP10" s="19"/>
       <c r="CQ10" s="19"/>
       <c r="CR10" s="19"/>
       <c r="CS10" s="19"/>
       <c r="CT10" s="19"/>
       <c r="CU10" s="19"/>
       <c r="CV10" s="19"/>
       <c r="CW10" s="19"/>
@@ -13148,50 +13340,53 @@
         <v>-51</v>
       </c>
       <c r="AU11" s="29">
         <v>-44</v>
       </c>
       <c r="AV11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AW11" s="44">
         <v>25</v>
       </c>
       <c r="AX11" s="29">
         <v>-11</v>
       </c>
       <c r="AY11" s="29">
         <v>-193</v>
       </c>
       <c r="AZ11" s="29">
         <v>-95</v>
       </c>
       <c r="BA11" s="29">
         <v>15</v>
       </c>
       <c r="BB11" s="29">
         <v>94</v>
+      </c>
+      <c r="BC11" s="86">
+        <v>-185</v>
       </c>
       <c r="BH11" s="2"/>
       <c r="BI11" s="44"/>
       <c r="BZ11" s="19"/>
       <c r="CA11" s="19"/>
       <c r="CB11" s="19"/>
       <c r="CC11" s="19"/>
       <c r="CD11" s="19"/>
       <c r="CE11" s="19"/>
       <c r="CF11" s="19"/>
       <c r="CG11" s="19"/>
       <c r="CH11" s="19"/>
       <c r="CI11" s="19"/>
       <c r="CJ11" s="19"/>
       <c r="CK11" s="19"/>
       <c r="CL11" s="19"/>
       <c r="CM11" s="19"/>
       <c r="CN11" s="19"/>
       <c r="CO11" s="19"/>
       <c r="CP11" s="19"/>
       <c r="CQ11" s="19"/>
       <c r="CR11" s="19"/>
       <c r="CS11" s="19"/>
       <c r="CT11" s="19"/>
       <c r="CU11" s="19"/>
@@ -13345,50 +13540,53 @@
       </c>
       <c r="AU12" s="29">
         <v>-15</v>
       </c>
       <c r="AV12" s="29">
         <v>-9</v>
       </c>
       <c r="AW12" s="44">
         <v>-6</v>
       </c>
       <c r="AX12" s="29">
         <v>-37</v>
       </c>
       <c r="AY12" s="29">
         <v>15</v>
       </c>
       <c r="AZ12" s="29">
         <v>-29</v>
       </c>
       <c r="BA12" s="29">
         <v>12</v>
       </c>
       <c r="BB12" s="29">
         <v>-5</v>
       </c>
+      <c r="BC12" s="86">
+        <v>-31</v>
+      </c>
       <c r="BI12" s="44"/>
       <c r="BZ12" s="19"/>
       <c r="CA12" s="19"/>
       <c r="CB12" s="19"/>
       <c r="CC12" s="19"/>
       <c r="CD12" s="19"/>
       <c r="CE12" s="19"/>
       <c r="CF12" s="19"/>
       <c r="CG12" s="19"/>
       <c r="CH12" s="19"/>
       <c r="CI12" s="19"/>
       <c r="CJ12" s="19"/>
       <c r="CK12" s="19"/>
       <c r="CL12" s="19"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="19"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
       <c r="CT12" s="19"/>
       <c r="CU12" s="19"/>
       <c r="CV12" s="19"/>
       <c r="CW12" s="19"/>
@@ -13540,50 +13738,53 @@
       </c>
       <c r="AU13" s="29">
         <v>-24</v>
       </c>
       <c r="AV13" s="29">
         <v>-27</v>
       </c>
       <c r="AW13" s="44">
         <v>-10</v>
       </c>
       <c r="AX13" s="29">
         <v>-44</v>
       </c>
       <c r="AY13" s="29">
         <v>-55</v>
       </c>
       <c r="AZ13" s="29">
         <v>-41</v>
       </c>
       <c r="BA13" s="29">
         <v>2</v>
       </c>
       <c r="BB13" s="29">
         <v>-15</v>
       </c>
+      <c r="BC13" s="86">
+        <v>13</v>
+      </c>
       <c r="BI13" s="44"/>
       <c r="BZ13" s="19"/>
       <c r="CA13" s="19"/>
       <c r="CB13" s="19"/>
       <c r="CC13" s="19"/>
       <c r="CD13" s="19"/>
       <c r="CE13" s="19"/>
       <c r="CF13" s="19"/>
       <c r="CG13" s="19"/>
       <c r="CH13" s="19"/>
       <c r="CI13" s="19"/>
       <c r="CJ13" s="19"/>
       <c r="CK13" s="19"/>
       <c r="CL13" s="19"/>
       <c r="CM13" s="19"/>
       <c r="CN13" s="19"/>
       <c r="CO13" s="19"/>
       <c r="CP13" s="19"/>
       <c r="CQ13" s="19"/>
       <c r="CR13" s="19"/>
       <c r="CS13" s="19"/>
       <c r="CT13" s="19"/>
       <c r="CU13" s="19"/>
       <c r="CV13" s="19"/>
       <c r="CW13" s="19"/>
@@ -13735,50 +13936,53 @@
       </c>
       <c r="AU14" s="29">
         <v>-90</v>
       </c>
       <c r="AV14" s="29">
         <v>-89</v>
       </c>
       <c r="AW14" s="44">
         <v>-58</v>
       </c>
       <c r="AX14" s="29">
         <v>-55</v>
       </c>
       <c r="AY14" s="29">
         <v>-2</v>
       </c>
       <c r="AZ14" s="29">
         <v>-21</v>
       </c>
       <c r="BA14" s="29">
         <v>-57</v>
       </c>
       <c r="BB14" s="29">
         <v>-46</v>
       </c>
+      <c r="BC14" s="86">
+        <v>-40</v>
+      </c>
       <c r="BI14" s="44"/>
       <c r="BZ14" s="19"/>
       <c r="CA14" s="19"/>
       <c r="CB14" s="19"/>
       <c r="CC14" s="19"/>
       <c r="CD14" s="19"/>
       <c r="CE14" s="19"/>
       <c r="CF14" s="19"/>
       <c r="CG14" s="19"/>
       <c r="CH14" s="19"/>
       <c r="CI14" s="19"/>
       <c r="CJ14" s="19"/>
       <c r="CK14" s="19"/>
       <c r="CL14" s="19"/>
       <c r="CM14" s="19"/>
       <c r="CN14" s="19"/>
       <c r="CO14" s="19"/>
       <c r="CP14" s="19"/>
       <c r="CQ14" s="19"/>
       <c r="CR14" s="19"/>
       <c r="CS14" s="19"/>
       <c r="CT14" s="19"/>
       <c r="CU14" s="19"/>
       <c r="CV14" s="19"/>
       <c r="CW14" s="19"/>
@@ -13930,50 +14134,53 @@
       </c>
       <c r="AU15" s="29">
         <v>-238</v>
       </c>
       <c r="AV15" s="29">
         <v>-192</v>
       </c>
       <c r="AW15" s="44">
         <v>-95</v>
       </c>
       <c r="AX15" s="29">
         <v>-150</v>
       </c>
       <c r="AY15" s="29">
         <v>-178</v>
       </c>
       <c r="AZ15" s="29">
         <v>-210</v>
       </c>
       <c r="BA15" s="29">
         <v>-206</v>
       </c>
       <c r="BB15" s="29">
         <v>-69</v>
       </c>
+      <c r="BC15" s="86">
+        <v>-172</v>
+      </c>
       <c r="BI15" s="44"/>
       <c r="BZ15" s="19"/>
       <c r="CA15" s="19"/>
       <c r="CB15" s="19"/>
       <c r="CC15" s="19"/>
       <c r="CD15" s="19"/>
       <c r="CE15" s="19"/>
       <c r="CF15" s="19"/>
       <c r="CG15" s="19"/>
       <c r="CH15" s="19"/>
       <c r="CI15" s="19"/>
       <c r="CJ15" s="19"/>
       <c r="CK15" s="19"/>
       <c r="CL15" s="19"/>
       <c r="CM15" s="19"/>
       <c r="CN15" s="19"/>
       <c r="CO15" s="19"/>
       <c r="CP15" s="19"/>
       <c r="CQ15" s="19"/>
       <c r="CR15" s="19"/>
       <c r="CS15" s="19"/>
       <c r="CT15" s="19"/>
       <c r="CU15" s="19"/>
       <c r="CV15" s="19"/>
       <c r="CW15" s="19"/>
@@ -14125,50 +14332,53 @@
       </c>
       <c r="AU16" s="29">
         <v>-48</v>
       </c>
       <c r="AV16" s="29">
         <v>-17</v>
       </c>
       <c r="AW16" s="44">
         <v>-11</v>
       </c>
       <c r="AX16" s="29">
         <v>-22</v>
       </c>
       <c r="AY16" s="29">
         <v>-37</v>
       </c>
       <c r="AZ16" s="29">
         <v>-22</v>
       </c>
       <c r="BA16" s="29">
         <v>-21</v>
       </c>
       <c r="BB16" s="29">
         <v>-67</v>
       </c>
+      <c r="BC16" s="86">
+        <v>-1</v>
+      </c>
       <c r="BI16" s="44"/>
       <c r="BZ16" s="19"/>
       <c r="CA16" s="19"/>
       <c r="CB16" s="19"/>
       <c r="CC16" s="19"/>
       <c r="CD16" s="19"/>
       <c r="CE16" s="19"/>
       <c r="CF16" s="19"/>
       <c r="CG16" s="19"/>
       <c r="CH16" s="19"/>
       <c r="CI16" s="19"/>
       <c r="CJ16" s="19"/>
       <c r="CK16" s="19"/>
       <c r="CL16" s="19"/>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
       <c r="CT16" s="19"/>
       <c r="CU16" s="19"/>
       <c r="CV16" s="19"/>
       <c r="CW16" s="19"/>
@@ -14320,50 +14530,53 @@
       </c>
       <c r="AU17" s="29">
         <v>-90</v>
       </c>
       <c r="AV17" s="29">
         <v>-89</v>
       </c>
       <c r="AW17" s="44">
         <v>-53</v>
       </c>
       <c r="AX17" s="29">
         <v>-56</v>
       </c>
       <c r="AY17" s="29">
         <v>-31</v>
       </c>
       <c r="AZ17" s="29">
         <v>-29</v>
       </c>
       <c r="BA17" s="29">
         <v>-37</v>
       </c>
       <c r="BB17" s="29">
         <v>-76</v>
       </c>
+      <c r="BC17" s="86">
+        <v>-42</v>
+      </c>
       <c r="BI17" s="44"/>
       <c r="BZ17" s="19"/>
       <c r="CA17" s="19"/>
       <c r="CB17" s="19"/>
       <c r="CC17" s="19"/>
       <c r="CD17" s="19"/>
       <c r="CE17" s="19"/>
       <c r="CF17" s="19"/>
       <c r="CG17" s="19"/>
       <c r="CH17" s="19"/>
       <c r="CI17" s="19"/>
       <c r="CJ17" s="19"/>
       <c r="CK17" s="19"/>
       <c r="CL17" s="19"/>
       <c r="CM17" s="19"/>
       <c r="CN17" s="19"/>
       <c r="CO17" s="19"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="19"/>
       <c r="CS17" s="19"/>
       <c r="CT17" s="19"/>
       <c r="CU17" s="19"/>
       <c r="CV17" s="19"/>
       <c r="CW17" s="19"/>
@@ -14491,50 +14704,53 @@
       </c>
       <c r="AU18" s="29">
         <v>-35</v>
       </c>
       <c r="AV18" s="29">
         <v>-40</v>
       </c>
       <c r="AW18" s="44">
         <v>-12</v>
       </c>
       <c r="AX18" s="29">
         <v>-31</v>
       </c>
       <c r="AY18" s="29">
         <v>-25</v>
       </c>
       <c r="AZ18" s="29">
         <v>17</v>
       </c>
       <c r="BA18" s="29">
         <v>-32</v>
       </c>
       <c r="BB18" s="29">
         <v>-33</v>
       </c>
+      <c r="BC18" s="86">
+        <v>-62</v>
+      </c>
       <c r="BI18" s="44"/>
       <c r="BZ18" s="19"/>
       <c r="CA18" s="19"/>
       <c r="CB18" s="19"/>
       <c r="CC18" s="19"/>
       <c r="CD18" s="19"/>
       <c r="CE18" s="19"/>
       <c r="CF18" s="19"/>
       <c r="CG18" s="19"/>
       <c r="CH18" s="19"/>
       <c r="CI18" s="19"/>
       <c r="CJ18" s="19"/>
       <c r="CK18" s="19"/>
       <c r="CL18" s="19"/>
       <c r="CM18" s="19"/>
       <c r="CN18" s="19"/>
       <c r="CO18" s="19"/>
       <c r="CP18" s="19"/>
       <c r="CQ18" s="19"/>
       <c r="CR18" s="19"/>
       <c r="CS18" s="19"/>
       <c r="CT18" s="19"/>
       <c r="CU18" s="19"/>
       <c r="CV18" s="19"/>
       <c r="CW18" s="19"/>
@@ -14686,50 +14902,53 @@
       </c>
       <c r="AU19" s="29">
         <v>-116</v>
       </c>
       <c r="AV19" s="29">
         <v>-131</v>
       </c>
       <c r="AW19" s="44">
         <v>-51</v>
       </c>
       <c r="AX19" s="29">
         <v>-81</v>
       </c>
       <c r="AY19" s="29">
         <v>-69</v>
       </c>
       <c r="AZ19" s="29">
         <v>-46</v>
       </c>
       <c r="BA19" s="29">
         <v>-93</v>
       </c>
       <c r="BB19" s="29">
         <v>-77</v>
       </c>
+      <c r="BC19" s="86">
+        <v>-148</v>
+      </c>
       <c r="BI19" s="44"/>
       <c r="BZ19" s="19"/>
       <c r="CA19" s="19"/>
       <c r="CB19" s="19"/>
       <c r="CC19" s="19"/>
       <c r="CD19" s="19"/>
       <c r="CE19" s="19"/>
       <c r="CF19" s="19"/>
       <c r="CG19" s="19"/>
       <c r="CH19" s="19"/>
       <c r="CI19" s="19"/>
       <c r="CJ19" s="19"/>
       <c r="CK19" s="19"/>
       <c r="CL19" s="19"/>
       <c r="CM19" s="19"/>
       <c r="CN19" s="19"/>
       <c r="CO19" s="19"/>
       <c r="CP19" s="19"/>
       <c r="CQ19" s="19"/>
       <c r="CR19" s="19"/>
       <c r="CS19" s="19"/>
       <c r="CT19" s="19"/>
       <c r="CU19" s="19"/>
       <c r="CV19" s="19"/>
       <c r="CW19" s="19"/>
@@ -14881,50 +15100,53 @@
       </c>
       <c r="AU20" s="29">
         <v>-9</v>
       </c>
       <c r="AV20" s="29">
         <v>-32</v>
       </c>
       <c r="AW20" s="44">
         <v>-47</v>
       </c>
       <c r="AX20" s="29">
         <v>-60</v>
       </c>
       <c r="AY20" s="29">
         <v>-4</v>
       </c>
       <c r="AZ20" s="29">
         <v>-26</v>
       </c>
       <c r="BA20" s="29">
         <v>-18</v>
       </c>
       <c r="BB20" s="29">
         <v>-49</v>
       </c>
+      <c r="BC20" s="86">
+        <v>-44</v>
+      </c>
       <c r="BI20" s="44"/>
       <c r="BZ20" s="19"/>
       <c r="CA20" s="19"/>
       <c r="CB20" s="19"/>
       <c r="CC20" s="19"/>
       <c r="CD20" s="19"/>
       <c r="CE20" s="19"/>
       <c r="CF20" s="19"/>
       <c r="CG20" s="19"/>
       <c r="CH20" s="19"/>
       <c r="CI20" s="19"/>
       <c r="CJ20" s="19"/>
       <c r="CK20" s="19"/>
       <c r="CL20" s="19"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="19"/>
       <c r="CP20" s="19"/>
       <c r="CQ20" s="19"/>
       <c r="CR20" s="19"/>
       <c r="CS20" s="19"/>
       <c r="CT20" s="19"/>
       <c r="CU20" s="19"/>
       <c r="CV20" s="19"/>
       <c r="CW20" s="19"/>
@@ -15006,50 +15228,53 @@
       </c>
       <c r="AU21" s="29">
         <v>-77</v>
       </c>
       <c r="AV21" s="29">
         <v>-108</v>
       </c>
       <c r="AW21" s="44">
         <v>-53</v>
       </c>
       <c r="AX21" s="29">
         <v>-54</v>
       </c>
       <c r="AY21" s="29">
         <v>1</v>
       </c>
       <c r="AZ21" s="29">
         <v>-18</v>
       </c>
       <c r="BA21" s="29">
         <v>-61</v>
       </c>
       <c r="BB21" s="29">
         <v>-12</v>
       </c>
+      <c r="BC21" s="86">
+        <v>-19</v>
+      </c>
       <c r="BI21" s="44"/>
       <c r="BZ21" s="19"/>
       <c r="CA21" s="19"/>
       <c r="CB21" s="19"/>
       <c r="CC21" s="19"/>
       <c r="CD21" s="19"/>
       <c r="CE21" s="19"/>
       <c r="CF21" s="19"/>
       <c r="CG21" s="19"/>
       <c r="CH21" s="19"/>
       <c r="CI21" s="19"/>
       <c r="CJ21" s="19"/>
       <c r="CK21" s="19"/>
       <c r="CL21" s="19"/>
       <c r="CM21" s="19"/>
       <c r="CN21" s="19"/>
       <c r="CO21" s="19"/>
       <c r="CP21" s="19"/>
       <c r="CQ21" s="19"/>
       <c r="CR21" s="19"/>
       <c r="CS21" s="19"/>
       <c r="CT21" s="19"/>
       <c r="CU21" s="19"/>
       <c r="CV21" s="19"/>
       <c r="CW21" s="19"/>
@@ -15201,146 +15426,149 @@
       </c>
       <c r="AU22" s="29">
         <v>-65</v>
       </c>
       <c r="AV22" s="29">
         <v>-80</v>
       </c>
       <c r="AW22" s="44">
         <v>-104</v>
       </c>
       <c r="AX22" s="29">
         <v>-122</v>
       </c>
       <c r="AY22" s="29">
         <v>-23</v>
       </c>
       <c r="AZ22" s="29">
         <v>-150</v>
       </c>
       <c r="BA22" s="29">
         <v>-148</v>
       </c>
       <c r="BB22" s="29">
         <v>-102</v>
       </c>
+      <c r="BC22" s="86">
+        <v>-110</v>
+      </c>
       <c r="BI22" s="44"/>
       <c r="BZ22" s="19"/>
       <c r="CA22" s="19"/>
       <c r="CB22" s="19"/>
       <c r="CC22" s="19"/>
       <c r="CD22" s="19"/>
       <c r="CE22" s="19"/>
       <c r="CF22" s="19"/>
       <c r="CG22" s="19"/>
       <c r="CH22" s="19"/>
       <c r="CI22" s="19"/>
       <c r="CJ22" s="19"/>
       <c r="CK22" s="19"/>
       <c r="CL22" s="19"/>
       <c r="CM22" s="19"/>
       <c r="CN22" s="19"/>
       <c r="CO22" s="19"/>
       <c r="CP22" s="19"/>
       <c r="CQ22" s="19"/>
       <c r="CR22" s="19"/>
       <c r="CS22" s="19"/>
       <c r="CT22" s="19"/>
       <c r="CU22" s="19"/>
       <c r="CV22" s="19"/>
       <c r="CW22" s="19"/>
       <c r="CX22" s="19"/>
       <c r="CY22" s="19"/>
       <c r="CZ22" s="19"/>
       <c r="DA22" s="19"/>
       <c r="DB22" s="19"/>
       <c r="DC22" s="19"/>
     </row>
     <row r="23" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="87" t="s">
+      <c r="A23" s="90" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="87"/>
-[...58 lines deleted...]
-      <c r="BI23" s="87"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="90"/>
+      <c r="AR23" s="90"/>
+      <c r="AS23" s="90"/>
+      <c r="AT23" s="90"/>
+      <c r="AU23" s="90"/>
+      <c r="AV23" s="90"/>
+      <c r="AW23" s="90"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BE23" s="90"/>
+      <c r="BF23" s="90"/>
+      <c r="BG23" s="90"/>
+      <c r="BH23" s="90"/>
+      <c r="BI23" s="90"/>
       <c r="BY23" s="64"/>
       <c r="BZ23" s="64"/>
       <c r="CA23" s="64"/>
       <c r="CB23" s="64"/>
       <c r="CC23" s="64"/>
       <c r="CD23" s="64"/>
       <c r="CE23" s="64"/>
       <c r="CF23" s="64"/>
       <c r="CG23" s="64"/>
       <c r="CH23" s="64"/>
       <c r="CI23" s="64"/>
       <c r="CJ23" s="64"/>
       <c r="CK23" s="64"/>
       <c r="CL23" s="64"/>
       <c r="CM23" s="64"/>
       <c r="CN23" s="64"/>
       <c r="CO23" s="64"/>
       <c r="CP23" s="64"/>
       <c r="CQ23" s="64"/>
       <c r="CR23" s="64"/>
       <c r="CS23" s="64"/>
       <c r="CT23" s="64"/>
       <c r="CU23" s="64"/>
       <c r="CV23" s="64"/>
       <c r="CW23" s="64"/>
@@ -15492,50 +15720,53 @@
       </c>
       <c r="AU24" s="29">
         <v>-196</v>
       </c>
       <c r="AV24" s="29">
         <v>-122</v>
       </c>
       <c r="AW24" s="44">
         <v>10</v>
       </c>
       <c r="AX24" s="29">
         <v>-127</v>
       </c>
       <c r="AY24" s="29">
         <v>-309</v>
       </c>
       <c r="AZ24" s="29">
         <v>-257</v>
       </c>
       <c r="BA24" s="29">
         <v>-116</v>
       </c>
       <c r="BB24" s="29">
         <v>19</v>
       </c>
+      <c r="BC24" s="86">
+        <v>-302</v>
+      </c>
       <c r="BI24" s="44"/>
       <c r="BZ24" s="19"/>
       <c r="CA24" s="19"/>
       <c r="CB24" s="19"/>
       <c r="CC24" s="19"/>
       <c r="CD24" s="19"/>
       <c r="CE24" s="19"/>
       <c r="CF24" s="19"/>
       <c r="CG24" s="19"/>
       <c r="CH24" s="19"/>
       <c r="CI24" s="19"/>
       <c r="CJ24" s="19"/>
       <c r="CK24" s="19"/>
       <c r="CL24" s="19"/>
       <c r="CM24" s="19"/>
       <c r="CN24" s="19"/>
       <c r="CO24" s="19"/>
       <c r="CP24" s="19"/>
       <c r="CQ24" s="19"/>
       <c r="CR24" s="19"/>
       <c r="CS24" s="19"/>
       <c r="CT24" s="19"/>
       <c r="CU24" s="19"/>
       <c r="CV24" s="19"/>
       <c r="CW24" s="19"/>
@@ -15686,50 +15917,53 @@
         <v>-51</v>
       </c>
       <c r="AU25" s="29">
         <v>-44</v>
       </c>
       <c r="AV25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AW25" s="44">
         <v>25</v>
       </c>
       <c r="AX25" s="29">
         <v>-11</v>
       </c>
       <c r="AY25" s="29">
         <v>-193</v>
       </c>
       <c r="AZ25" s="29">
         <v>-95</v>
       </c>
       <c r="BA25" s="29">
         <v>15</v>
       </c>
       <c r="BB25" s="29">
         <v>94</v>
+      </c>
+      <c r="BC25" s="86">
+        <v>-185</v>
       </c>
       <c r="BH25" s="2"/>
       <c r="BI25" s="44"/>
       <c r="BZ25" s="19"/>
       <c r="CA25" s="19"/>
       <c r="CB25" s="19"/>
       <c r="CC25" s="19"/>
       <c r="CD25" s="19"/>
       <c r="CE25" s="19"/>
       <c r="CF25" s="19"/>
       <c r="CG25" s="19"/>
       <c r="CH25" s="19"/>
       <c r="CI25" s="19"/>
       <c r="CJ25" s="19"/>
       <c r="CK25" s="19"/>
       <c r="CL25" s="19"/>
       <c r="CM25" s="19"/>
       <c r="CN25" s="19"/>
       <c r="CO25" s="19"/>
       <c r="CP25" s="19"/>
       <c r="CQ25" s="19"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="19"/>
       <c r="CT25" s="19"/>
       <c r="CU25" s="19"/>
@@ -15883,50 +16117,53 @@
       </c>
       <c r="AU26" s="29">
         <v>-15</v>
       </c>
       <c r="AV26" s="29">
         <v>-9</v>
       </c>
       <c r="AW26" s="44">
         <v>-6</v>
       </c>
       <c r="AX26" s="29">
         <v>-37</v>
       </c>
       <c r="AY26" s="29">
         <v>15</v>
       </c>
       <c r="AZ26" s="29">
         <v>-29</v>
       </c>
       <c r="BA26" s="29">
         <v>12</v>
       </c>
       <c r="BB26" s="29">
         <v>19</v>
       </c>
+      <c r="BC26" s="86">
+        <v>-31</v>
+      </c>
       <c r="BI26" s="44"/>
       <c r="BZ26" s="19"/>
       <c r="CA26" s="19"/>
       <c r="CB26" s="19"/>
       <c r="CC26" s="19"/>
       <c r="CD26" s="19"/>
       <c r="CE26" s="19"/>
       <c r="CF26" s="19"/>
       <c r="CG26" s="19"/>
       <c r="CH26" s="19"/>
       <c r="CI26" s="19"/>
       <c r="CJ26" s="19"/>
       <c r="CK26" s="19"/>
       <c r="CL26" s="19"/>
       <c r="CM26" s="19"/>
       <c r="CN26" s="19"/>
       <c r="CO26" s="19"/>
       <c r="CP26" s="19"/>
       <c r="CQ26" s="19"/>
       <c r="CR26" s="19"/>
       <c r="CS26" s="19"/>
       <c r="CT26" s="19"/>
       <c r="CU26" s="19"/>
       <c r="CV26" s="19"/>
       <c r="CW26" s="19"/>
@@ -16078,50 +16315,53 @@
       </c>
       <c r="AU27" s="29">
         <v>-131</v>
       </c>
       <c r="AV27" s="29">
         <v>-86</v>
       </c>
       <c r="AW27" s="44">
         <v>-17</v>
       </c>
       <c r="AX27" s="29">
         <v>-69</v>
       </c>
       <c r="AY27" s="29">
         <v>-134</v>
       </c>
       <c r="AZ27" s="29">
         <v>-133</v>
       </c>
       <c r="BA27" s="29">
         <v>-141</v>
       </c>
       <c r="BB27" s="29">
         <v>-35</v>
       </c>
+      <c r="BC27" s="86">
+        <v>-67</v>
+      </c>
       <c r="BI27" s="44"/>
     </row>
     <row r="28" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="15"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="21" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="21" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="21" t="s">
@@ -16219,50 +16459,53 @@
       </c>
       <c r="AU28" s="29">
         <v>8</v>
       </c>
       <c r="AV28" s="29">
         <v>-16</v>
       </c>
       <c r="AW28" s="44">
         <v>15</v>
       </c>
       <c r="AX28" s="29">
         <v>6</v>
       </c>
       <c r="AY28" s="29">
         <v>-3</v>
       </c>
       <c r="AZ28" s="29">
         <v>13</v>
       </c>
       <c r="BA28" s="29">
         <v>12</v>
       </c>
       <c r="BB28" s="29">
         <v>1</v>
       </c>
+      <c r="BC28" s="86">
+        <v>2</v>
+      </c>
       <c r="BD28" s="2"/>
       <c r="BI28" s="44"/>
     </row>
     <row r="29" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="11">
         <v>10658</v>
       </c>
       <c r="C29" s="11">
         <v>9578</v>
       </c>
       <c r="D29" s="12">
         <v>9535</v>
       </c>
       <c r="E29" s="12">
         <v>7866</v>
       </c>
       <c r="F29" s="12">
         <v>9085</v>
       </c>
       <c r="G29" s="12">
         <v>10593</v>
       </c>
@@ -16385,116 +16628,119 @@
       </c>
       <c r="AU29" s="29">
         <v>-14</v>
       </c>
       <c r="AV29" s="29">
         <v>-11</v>
       </c>
       <c r="AW29" s="44">
         <v>-7</v>
       </c>
       <c r="AX29" s="29">
         <v>-16</v>
       </c>
       <c r="AY29" s="29">
         <v>6</v>
       </c>
       <c r="AZ29" s="29">
         <v>-13</v>
       </c>
       <c r="BA29" s="29">
         <v>-14</v>
       </c>
       <c r="BB29" s="29">
         <v>-36</v>
       </c>
+      <c r="BC29" s="86">
+        <v>-21</v>
+      </c>
       <c r="BI29" s="44"/>
     </row>
     <row r="30" spans="1:107" s="71" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="87" t="s">
+      <c r="A30" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="B30" s="87"/>
-[...58 lines deleted...]
-      <c r="BI30" s="87"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="90"/>
+      <c r="S30" s="90"/>
+      <c r="T30" s="90"/>
+      <c r="U30" s="90"/>
+      <c r="V30" s="90"/>
+      <c r="W30" s="90"/>
+      <c r="X30" s="90"/>
+      <c r="Y30" s="90"/>
+      <c r="Z30" s="90"/>
+      <c r="AA30" s="90"/>
+      <c r="AB30" s="90"/>
+      <c r="AC30" s="90"/>
+      <c r="AD30" s="90"/>
+      <c r="AE30" s="90"/>
+      <c r="AF30" s="90"/>
+      <c r="AG30" s="90"/>
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="90"/>
+      <c r="AJ30" s="90"/>
+      <c r="AK30" s="90"/>
+      <c r="AL30" s="90"/>
+      <c r="AM30" s="90"/>
+      <c r="AN30" s="90"/>
+      <c r="AO30" s="90"/>
+      <c r="AP30" s="90"/>
+      <c r="AQ30" s="90"/>
+      <c r="AR30" s="90"/>
+      <c r="AS30" s="90"/>
+      <c r="AT30" s="90"/>
+      <c r="AU30" s="90"/>
+      <c r="AV30" s="90"/>
+      <c r="AW30" s="90"/>
+      <c r="AX30" s="90"/>
+      <c r="AY30" s="90"/>
+      <c r="AZ30" s="90"/>
+      <c r="BA30" s="90"/>
+      <c r="BB30" s="90"/>
+      <c r="BC30" s="90"/>
+      <c r="BD30" s="90"/>
+      <c r="BE30" s="90"/>
+      <c r="BF30" s="90"/>
+      <c r="BG30" s="90"/>
+      <c r="BH30" s="90"/>
+      <c r="BI30" s="90"/>
       <c r="BJ30" s="64"/>
       <c r="BK30" s="64"/>
       <c r="BL30" s="64"/>
       <c r="BM30" s="64"/>
       <c r="BN30" s="64"/>
       <c r="BO30" s="64"/>
       <c r="BP30" s="64"/>
       <c r="BQ30" s="64"/>
       <c r="BR30" s="64"/>
       <c r="BS30" s="64"/>
       <c r="BT30" s="64"/>
       <c r="BU30" s="64"/>
       <c r="BV30" s="64"/>
       <c r="BW30" s="64"/>
       <c r="BX30" s="64"/>
       <c r="BY30" s="64"/>
       <c r="BZ30" s="64"/>
       <c r="CA30" s="64"/>
       <c r="CB30" s="64"/>
       <c r="CC30" s="64"/>
       <c r="CD30" s="64"/>
       <c r="CE30" s="64"/>
       <c r="CF30" s="64"/>
       <c r="CG30" s="64"/>
       <c r="CH30" s="64"/>
@@ -16625,50 +16871,53 @@
       </c>
       <c r="AU31" s="29">
         <v>-655</v>
       </c>
       <c r="AV31" s="29">
         <v>-692</v>
       </c>
       <c r="AW31" s="44">
         <v>-485</v>
       </c>
       <c r="AX31" s="29">
         <v>-596</v>
       </c>
       <c r="AY31" s="29">
         <v>-292</v>
       </c>
       <c r="AZ31" s="29">
         <v>-413</v>
       </c>
       <c r="BA31" s="29">
         <v>-528</v>
       </c>
       <c r="BB31" s="29">
         <v>-476</v>
       </c>
+      <c r="BC31" s="86">
+        <v>-539</v>
+      </c>
       <c r="BI31" s="44"/>
     </row>
     <row r="32" spans="1:107" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="66" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="11">
         <v>2202</v>
       </c>
       <c r="C32" s="11">
         <v>2314</v>
       </c>
       <c r="D32" s="12">
         <v>1744</v>
       </c>
       <c r="E32" s="12">
         <v>1173</v>
       </c>
       <c r="F32" s="12">
         <v>1487</v>
       </c>
       <c r="G32" s="33">
         <v>2434</v>
       </c>
       <c r="H32" s="13">
@@ -16790,51 +17039,53 @@
       </c>
       <c r="AU32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AV32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AW32" s="61" t="s">
         <v>13</v>
       </c>
       <c r="AX32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="BC32" s="2"/>
+      <c r="BC32" s="87" t="s">
+        <v>13</v>
+      </c>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="61"/>
     </row>
     <row r="33" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="11">
         <v>3223</v>
       </c>
       <c r="C33" s="11">
         <v>2611</v>
       </c>
       <c r="D33" s="12">
         <v>2121</v>
       </c>
       <c r="E33" s="12">
         <v>1642</v>
       </c>
       <c r="F33" s="12">
         <v>2050</v>
@@ -16961,50 +17212,53 @@
       </c>
       <c r="AU33" s="29">
         <v>-24</v>
       </c>
       <c r="AV33" s="29">
         <v>-27</v>
       </c>
       <c r="AW33" s="44">
         <v>-10</v>
       </c>
       <c r="AX33" s="29">
         <v>-44</v>
       </c>
       <c r="AY33" s="29">
         <v>-55</v>
       </c>
       <c r="AZ33" s="29">
         <v>-41</v>
       </c>
       <c r="BA33" s="2">
         <v>-64</v>
       </c>
       <c r="BB33" s="29">
         <v>-15</v>
       </c>
+      <c r="BC33" s="86">
+        <v>13</v>
+      </c>
       <c r="BI33" s="44"/>
     </row>
     <row r="34" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="66" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="11">
         <v>3060</v>
       </c>
       <c r="C34" s="11">
         <v>1782</v>
       </c>
       <c r="D34" s="12">
         <v>839</v>
       </c>
       <c r="E34" s="12">
         <v>1029</v>
       </c>
       <c r="F34" s="12">
         <v>632</v>
       </c>
       <c r="G34" s="33">
         <v>732</v>
       </c>
       <c r="H34" s="14">
@@ -17126,50 +17380,53 @@
       </c>
       <c r="AU34" s="29">
         <v>-90</v>
       </c>
       <c r="AV34" s="29">
         <v>-89</v>
       </c>
       <c r="AW34" s="44">
         <v>-58</v>
       </c>
       <c r="AX34" s="29">
         <v>-55</v>
       </c>
       <c r="AY34" s="29">
         <v>-2</v>
       </c>
       <c r="AZ34" s="29">
         <v>-21</v>
       </c>
       <c r="BA34" s="2">
         <v>-57</v>
       </c>
       <c r="BB34" s="29">
         <v>-46</v>
       </c>
+      <c r="BC34" s="86">
+        <v>-40</v>
+      </c>
       <c r="BI34" s="44"/>
     </row>
     <row r="35" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="67" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="11" t="s">
@@ -17291,50 +17548,53 @@
       </c>
       <c r="AU35" s="29">
         <v>-107</v>
       </c>
       <c r="AV35" s="29">
         <v>-106</v>
       </c>
       <c r="AW35" s="44">
         <v>-78</v>
       </c>
       <c r="AX35" s="29">
         <v>-81</v>
       </c>
       <c r="AY35" s="29">
         <v>-44</v>
       </c>
       <c r="AZ35" s="29">
         <v>-77</v>
       </c>
       <c r="BA35" s="29">
         <v>-65</v>
       </c>
       <c r="BB35" s="29">
         <v>-34</v>
       </c>
+      <c r="BC35" s="86">
+        <v>-105</v>
+      </c>
       <c r="BI35" s="44"/>
     </row>
     <row r="36" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="11">
         <v>-144</v>
       </c>
       <c r="C36" s="11">
         <v>20</v>
       </c>
       <c r="D36" s="12">
         <v>-47</v>
       </c>
       <c r="E36" s="12">
         <v>64</v>
       </c>
       <c r="F36" s="12">
         <v>25</v>
       </c>
       <c r="G36" s="12">
         <v>-30</v>
       </c>
       <c r="H36" s="13">
@@ -17456,50 +17716,53 @@
       </c>
       <c r="AU36" s="29">
         <v>-48</v>
       </c>
       <c r="AV36" s="29">
         <v>-17</v>
       </c>
       <c r="AW36" s="44">
         <v>-11</v>
       </c>
       <c r="AX36" s="29">
         <v>-22</v>
       </c>
       <c r="AY36" s="29">
         <v>-37</v>
       </c>
       <c r="AZ36" s="29">
         <v>-22</v>
       </c>
       <c r="BA36" s="29">
         <v>-21</v>
       </c>
       <c r="BB36" s="29">
         <v>-67</v>
       </c>
+      <c r="BC36" s="86">
+        <v>-1</v>
+      </c>
       <c r="BI36" s="44"/>
     </row>
     <row r="37" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="11">
         <v>170</v>
       </c>
       <c r="C37" s="11">
         <v>124</v>
       </c>
       <c r="D37" s="12">
         <v>140</v>
       </c>
       <c r="E37" s="12">
         <v>94</v>
       </c>
       <c r="F37" s="12">
         <v>96</v>
       </c>
       <c r="G37" s="12">
         <v>233</v>
       </c>
       <c r="H37" s="13">
@@ -17620,50 +17883,53 @@
         <v>36</v>
       </c>
       <c r="AU37" s="29">
         <v>-90</v>
       </c>
       <c r="AV37" s="29">
         <v>-89</v>
       </c>
       <c r="AW37" s="44">
         <v>-53</v>
       </c>
       <c r="AX37" s="29">
         <v>-56</v>
       </c>
       <c r="AY37" s="29">
         <v>-31</v>
       </c>
       <c r="AZ37" s="29">
         <v>-29</v>
       </c>
       <c r="BA37" s="29">
         <v>-37</v>
       </c>
       <c r="BB37" s="29">
         <v>-76</v>
+      </c>
+      <c r="BC37" s="86">
+        <v>-42</v>
       </c>
       <c r="BI37" s="44"/>
     </row>
     <row r="38" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="13"/>
       <c r="I38" s="12"/>
       <c r="J38" s="14"/>
       <c r="K38" s="15"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O38" s="22" t="s">
         <v>13</v>
       </c>
@@ -17762,50 +18028,53 @@
       </c>
       <c r="AU38" s="29">
         <v>-43</v>
       </c>
       <c r="AV38" s="29">
         <v>-24</v>
       </c>
       <c r="AW38" s="44">
         <v>-27</v>
       </c>
       <c r="AX38" s="29">
         <v>-37</v>
       </c>
       <c r="AY38" s="29">
         <v>-22</v>
       </c>
       <c r="AZ38" s="29">
         <v>4</v>
       </c>
       <c r="BA38" s="29">
         <v>-44</v>
       </c>
       <c r="BB38" s="29">
         <v>-34</v>
       </c>
+      <c r="BC38" s="86">
+        <v>-64</v>
+      </c>
       <c r="BI38" s="44"/>
     </row>
     <row r="39" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="11">
         <v>-338</v>
       </c>
       <c r="C39" s="11">
         <v>-246</v>
       </c>
       <c r="D39" s="12">
         <v>-214</v>
       </c>
       <c r="E39" s="12">
         <v>-261</v>
       </c>
       <c r="F39" s="12">
         <v>-198</v>
       </c>
       <c r="G39" s="12">
         <v>-180</v>
       </c>
       <c r="H39" s="13">
@@ -17927,50 +18196,53 @@
       </c>
       <c r="AU39" s="29">
         <v>-102</v>
       </c>
       <c r="AV39" s="29">
         <v>-120</v>
       </c>
       <c r="AW39" s="44">
         <v>-44</v>
       </c>
       <c r="AX39" s="29">
         <v>-65</v>
       </c>
       <c r="AY39" s="29">
         <v>-75</v>
       </c>
       <c r="AZ39" s="29">
         <v>-33</v>
       </c>
       <c r="BA39" s="29">
         <v>-79</v>
       </c>
       <c r="BB39" s="29">
         <v>-41</v>
       </c>
+      <c r="BC39" s="86">
+        <v>-127</v>
+      </c>
       <c r="BI39" s="44"/>
     </row>
     <row r="40" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="11">
         <v>-283</v>
       </c>
       <c r="C40" s="11">
         <v>-124</v>
       </c>
       <c r="D40" s="12">
         <v>-133</v>
       </c>
       <c r="E40" s="12">
         <v>-3</v>
       </c>
       <c r="F40" s="12">
         <v>-174</v>
       </c>
       <c r="G40" s="12">
         <v>-185</v>
       </c>
       <c r="H40" s="13">
@@ -18091,50 +18363,53 @@
         <v>-15</v>
       </c>
       <c r="AU40" s="29">
         <v>-9</v>
       </c>
       <c r="AV40" s="29">
         <v>-32</v>
       </c>
       <c r="AW40" s="44">
         <v>-47</v>
       </c>
       <c r="AX40" s="19">
         <v>-60</v>
       </c>
       <c r="AY40" s="29">
         <v>-4</v>
       </c>
       <c r="AZ40" s="29">
         <v>-26</v>
       </c>
       <c r="BA40" s="29">
         <v>-18</v>
       </c>
       <c r="BB40" s="29">
         <v>-49</v>
+      </c>
+      <c r="BC40" s="86">
+        <v>-44</v>
       </c>
       <c r="BI40" s="44"/>
     </row>
     <row r="41" spans="1:61" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="13"/>
       <c r="I41" s="12"/>
       <c r="J41" s="14"/>
       <c r="K41" s="15"/>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
       <c r="N41" s="22" t="s">
         <v>13</v>
       </c>
       <c r="O41" s="22" t="s">
         <v>13</v>
       </c>
@@ -18233,50 +18508,53 @@
       </c>
       <c r="AU41" s="29">
         <v>-77</v>
       </c>
       <c r="AV41" s="29">
         <v>-108</v>
       </c>
       <c r="AW41" s="44">
         <v>-53</v>
       </c>
       <c r="AX41" s="19">
         <v>-54</v>
       </c>
       <c r="AY41" s="29">
         <v>1</v>
       </c>
       <c r="AZ41" s="29">
         <v>-18</v>
       </c>
       <c r="BA41" s="29">
         <v>-61</v>
       </c>
       <c r="BB41" s="29">
         <v>-12</v>
       </c>
+      <c r="BC41" s="86">
+        <v>-19</v>
+      </c>
       <c r="BI41" s="44"/>
     </row>
     <row r="42" spans="1:61" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="57">
         <v>118</v>
       </c>
       <c r="C42" s="57">
         <v>59</v>
       </c>
       <c r="D42" s="57">
         <v>16</v>
       </c>
       <c r="E42" s="57">
         <v>-25</v>
       </c>
       <c r="F42" s="57">
         <v>38</v>
       </c>
       <c r="G42" s="57">
         <v>26</v>
       </c>
       <c r="H42" s="58">
@@ -18398,61 +18676,65 @@
       </c>
       <c r="AU42" s="31">
         <v>-65</v>
       </c>
       <c r="AV42" s="31">
         <v>-80</v>
       </c>
       <c r="AW42" s="51">
         <v>-104</v>
       </c>
       <c r="AX42" s="31">
         <v>-122</v>
       </c>
       <c r="AY42" s="31">
         <v>-23</v>
       </c>
       <c r="AZ42" s="31">
         <v>-150</v>
       </c>
       <c r="BA42" s="31">
         <v>-148</v>
       </c>
       <c r="BB42" s="31">
         <v>-102</v>
       </c>
+      <c r="BC42" s="88">
+        <v>-110</v>
+      </c>
       <c r="BI42" s="51"/>
     </row>
     <row r="43" spans="1:61" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="85"/>
       <c r="C43" s="85"/>
       <c r="D43" s="85"/>
       <c r="E43" s="85"/>
       <c r="F43" s="85"/>
+      <c r="BC43" s="86"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B44" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="BJ7:BL7"/>
     <mergeCell ref="BM7:BO7"/>
     <mergeCell ref="BP7:BR7"/>
     <mergeCell ref="BS7:BU7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="BA7:BC7"/>
     <mergeCell ref="BD7:BF7"/>
     <mergeCell ref="BG7:BI7"/>
     <mergeCell ref="AL7:AN7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="AX7:AZ7"/>
     <mergeCell ref="A9:BI9"/>
     <mergeCell ref="A23:BI23"/>
     <mergeCell ref="A30:BI30"/>
     <mergeCell ref="A7:A8"/>