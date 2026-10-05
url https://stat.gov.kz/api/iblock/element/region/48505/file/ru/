--- v4 (2026-08-23)
+++ v5 (2026-10-05)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13110" yWindow="15" windowWidth="15675" windowHeight="11100"/>
+    <workbookView xWindow="13110" yWindow="75" windowWidth="15675" windowHeight="11040"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем тех. обс" sheetId="4" r:id="rId1"/>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Объемы" sheetId="4" r:id="rId3"/>
+    <sheet name="ИФО" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО тех.обс.'!$A$1:$M$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем тех. обс'!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">ИФО!$A$1:$M$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Объемы!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -71,62 +76,193 @@
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн теңге, процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С июня 2018 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация, расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистическая форма «Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Шәдібекова Жаңыл</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>zh_shadibekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>171301, 171302</t>
+  </si>
+  <si>
+    <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт. Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравнению с базисным, с учетом изменения цен по техническому обслуживанию и ремонту автомобилей.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+В физическом выражении индекс объема реализации товаров и услуг рассчитывается путем дефлятирования текущей стоимости объема реализации с помощью надлежащих ценовых индексов. В качестве дефлятора объема реализации применяется соответствующий индекс цен
+</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей, Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -160,50 +296,95 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -341,59 +522,60 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -537,121 +719,190 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -896,105 +1147,629 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L18" sqref="L18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="84" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="84" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="113.85546875" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="113.85546875" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="113.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="113.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="113.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="113.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="113.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="113.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="113.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="113.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="113.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="113.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="113.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="113.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="113.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="113.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="113.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="113.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="113.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="113.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="113.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="113.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="113.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="113.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="113.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="113.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="113.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="113.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="113.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="113.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="113.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="113.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="113.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="113.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="113.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="113.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="113.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="113.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="113.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="113.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="113.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="113.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="113.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="96" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="78" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="97" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="78" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="79" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="97" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="96" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="78" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A6" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="98" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="77" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="96" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="78" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="97" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="97" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="97"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="77" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="99" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="100" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="102">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="102">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="103" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="103" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="104" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="77" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="105" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="82"/>
+      <c r="B21" s="83"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B20" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A18"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="74" customWidth="1"/>
+    <col min="2" max="256" width="9.140625" style="74"/>
+    <col min="257" max="257" width="113.5703125" style="74" customWidth="1"/>
+    <col min="258" max="512" width="9.140625" style="74"/>
+    <col min="513" max="513" width="113.5703125" style="74" customWidth="1"/>
+    <col min="514" max="768" width="9.140625" style="74"/>
+    <col min="769" max="769" width="113.5703125" style="74" customWidth="1"/>
+    <col min="770" max="1024" width="9.140625" style="74"/>
+    <col min="1025" max="1025" width="113.5703125" style="74" customWidth="1"/>
+    <col min="1026" max="1280" width="9.140625" style="74"/>
+    <col min="1281" max="1281" width="113.5703125" style="74" customWidth="1"/>
+    <col min="1282" max="1536" width="9.140625" style="74"/>
+    <col min="1537" max="1537" width="113.5703125" style="74" customWidth="1"/>
+    <col min="1538" max="1792" width="9.140625" style="74"/>
+    <col min="1793" max="1793" width="113.5703125" style="74" customWidth="1"/>
+    <col min="1794" max="2048" width="9.140625" style="74"/>
+    <col min="2049" max="2049" width="113.5703125" style="74" customWidth="1"/>
+    <col min="2050" max="2304" width="9.140625" style="74"/>
+    <col min="2305" max="2305" width="113.5703125" style="74" customWidth="1"/>
+    <col min="2306" max="2560" width="9.140625" style="74"/>
+    <col min="2561" max="2561" width="113.5703125" style="74" customWidth="1"/>
+    <col min="2562" max="2816" width="9.140625" style="74"/>
+    <col min="2817" max="2817" width="113.5703125" style="74" customWidth="1"/>
+    <col min="2818" max="3072" width="9.140625" style="74"/>
+    <col min="3073" max="3073" width="113.5703125" style="74" customWidth="1"/>
+    <col min="3074" max="3328" width="9.140625" style="74"/>
+    <col min="3329" max="3329" width="113.5703125" style="74" customWidth="1"/>
+    <col min="3330" max="3584" width="9.140625" style="74"/>
+    <col min="3585" max="3585" width="113.5703125" style="74" customWidth="1"/>
+    <col min="3586" max="3840" width="9.140625" style="74"/>
+    <col min="3841" max="3841" width="113.5703125" style="74" customWidth="1"/>
+    <col min="3842" max="4096" width="9.140625" style="74"/>
+    <col min="4097" max="4097" width="113.5703125" style="74" customWidth="1"/>
+    <col min="4098" max="4352" width="9.140625" style="74"/>
+    <col min="4353" max="4353" width="113.5703125" style="74" customWidth="1"/>
+    <col min="4354" max="4608" width="9.140625" style="74"/>
+    <col min="4609" max="4609" width="113.5703125" style="74" customWidth="1"/>
+    <col min="4610" max="4864" width="9.140625" style="74"/>
+    <col min="4865" max="4865" width="113.5703125" style="74" customWidth="1"/>
+    <col min="4866" max="5120" width="9.140625" style="74"/>
+    <col min="5121" max="5121" width="113.5703125" style="74" customWidth="1"/>
+    <col min="5122" max="5376" width="9.140625" style="74"/>
+    <col min="5377" max="5377" width="113.5703125" style="74" customWidth="1"/>
+    <col min="5378" max="5632" width="9.140625" style="74"/>
+    <col min="5633" max="5633" width="113.5703125" style="74" customWidth="1"/>
+    <col min="5634" max="5888" width="9.140625" style="74"/>
+    <col min="5889" max="5889" width="113.5703125" style="74" customWidth="1"/>
+    <col min="5890" max="6144" width="9.140625" style="74"/>
+    <col min="6145" max="6145" width="113.5703125" style="74" customWidth="1"/>
+    <col min="6146" max="6400" width="9.140625" style="74"/>
+    <col min="6401" max="6401" width="113.5703125" style="74" customWidth="1"/>
+    <col min="6402" max="6656" width="9.140625" style="74"/>
+    <col min="6657" max="6657" width="113.5703125" style="74" customWidth="1"/>
+    <col min="6658" max="6912" width="9.140625" style="74"/>
+    <col min="6913" max="6913" width="113.5703125" style="74" customWidth="1"/>
+    <col min="6914" max="7168" width="9.140625" style="74"/>
+    <col min="7169" max="7169" width="113.5703125" style="74" customWidth="1"/>
+    <col min="7170" max="7424" width="9.140625" style="74"/>
+    <col min="7425" max="7425" width="113.5703125" style="74" customWidth="1"/>
+    <col min="7426" max="7680" width="9.140625" style="74"/>
+    <col min="7681" max="7681" width="113.5703125" style="74" customWidth="1"/>
+    <col min="7682" max="7936" width="9.140625" style="74"/>
+    <col min="7937" max="7937" width="113.5703125" style="74" customWidth="1"/>
+    <col min="7938" max="8192" width="9.140625" style="74"/>
+    <col min="8193" max="8193" width="113.5703125" style="74" customWidth="1"/>
+    <col min="8194" max="8448" width="9.140625" style="74"/>
+    <col min="8449" max="8449" width="113.5703125" style="74" customWidth="1"/>
+    <col min="8450" max="8704" width="9.140625" style="74"/>
+    <col min="8705" max="8705" width="113.5703125" style="74" customWidth="1"/>
+    <col min="8706" max="8960" width="9.140625" style="74"/>
+    <col min="8961" max="8961" width="113.5703125" style="74" customWidth="1"/>
+    <col min="8962" max="9216" width="9.140625" style="74"/>
+    <col min="9217" max="9217" width="113.5703125" style="74" customWidth="1"/>
+    <col min="9218" max="9472" width="9.140625" style="74"/>
+    <col min="9473" max="9473" width="113.5703125" style="74" customWidth="1"/>
+    <col min="9474" max="9728" width="9.140625" style="74"/>
+    <col min="9729" max="9729" width="113.5703125" style="74" customWidth="1"/>
+    <col min="9730" max="9984" width="9.140625" style="74"/>
+    <col min="9985" max="9985" width="113.5703125" style="74" customWidth="1"/>
+    <col min="9986" max="10240" width="9.140625" style="74"/>
+    <col min="10241" max="10241" width="113.5703125" style="74" customWidth="1"/>
+    <col min="10242" max="10496" width="9.140625" style="74"/>
+    <col min="10497" max="10497" width="113.5703125" style="74" customWidth="1"/>
+    <col min="10498" max="10752" width="9.140625" style="74"/>
+    <col min="10753" max="10753" width="113.5703125" style="74" customWidth="1"/>
+    <col min="10754" max="11008" width="9.140625" style="74"/>
+    <col min="11009" max="11009" width="113.5703125" style="74" customWidth="1"/>
+    <col min="11010" max="11264" width="9.140625" style="74"/>
+    <col min="11265" max="11265" width="113.5703125" style="74" customWidth="1"/>
+    <col min="11266" max="11520" width="9.140625" style="74"/>
+    <col min="11521" max="11521" width="113.5703125" style="74" customWidth="1"/>
+    <col min="11522" max="11776" width="9.140625" style="74"/>
+    <col min="11777" max="11777" width="113.5703125" style="74" customWidth="1"/>
+    <col min="11778" max="12032" width="9.140625" style="74"/>
+    <col min="12033" max="12033" width="113.5703125" style="74" customWidth="1"/>
+    <col min="12034" max="12288" width="9.140625" style="74"/>
+    <col min="12289" max="12289" width="113.5703125" style="74" customWidth="1"/>
+    <col min="12290" max="12544" width="9.140625" style="74"/>
+    <col min="12545" max="12545" width="113.5703125" style="74" customWidth="1"/>
+    <col min="12546" max="12800" width="9.140625" style="74"/>
+    <col min="12801" max="12801" width="113.5703125" style="74" customWidth="1"/>
+    <col min="12802" max="13056" width="9.140625" style="74"/>
+    <col min="13057" max="13057" width="113.5703125" style="74" customWidth="1"/>
+    <col min="13058" max="13312" width="9.140625" style="74"/>
+    <col min="13313" max="13313" width="113.5703125" style="74" customWidth="1"/>
+    <col min="13314" max="13568" width="9.140625" style="74"/>
+    <col min="13569" max="13569" width="113.5703125" style="74" customWidth="1"/>
+    <col min="13570" max="13824" width="9.140625" style="74"/>
+    <col min="13825" max="13825" width="113.5703125" style="74" customWidth="1"/>
+    <col min="13826" max="14080" width="9.140625" style="74"/>
+    <col min="14081" max="14081" width="113.5703125" style="74" customWidth="1"/>
+    <col min="14082" max="14336" width="9.140625" style="74"/>
+    <col min="14337" max="14337" width="113.5703125" style="74" customWidth="1"/>
+    <col min="14338" max="14592" width="9.140625" style="74"/>
+    <col min="14593" max="14593" width="113.5703125" style="74" customWidth="1"/>
+    <col min="14594" max="14848" width="9.140625" style="74"/>
+    <col min="14849" max="14849" width="113.5703125" style="74" customWidth="1"/>
+    <col min="14850" max="15104" width="9.140625" style="74"/>
+    <col min="15105" max="15105" width="113.5703125" style="74" customWidth="1"/>
+    <col min="15106" max="15360" width="9.140625" style="74"/>
+    <col min="15361" max="15361" width="113.5703125" style="74" customWidth="1"/>
+    <col min="15362" max="15616" width="9.140625" style="74"/>
+    <col min="15617" max="15617" width="113.5703125" style="74" customWidth="1"/>
+    <col min="15618" max="15872" width="9.140625" style="74"/>
+    <col min="15873" max="15873" width="113.5703125" style="74" customWidth="1"/>
+    <col min="15874" max="16128" width="9.140625" style="74"/>
+    <col min="16129" max="16129" width="113.5703125" style="74" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="74"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="73"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="75" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="75" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="75" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="75" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="75"/>
+    </row>
+    <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="76" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="75"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="75"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A18" s="106" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="U39" sqref="U39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="87" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="70"/>
-[...10 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="B2" s="87"/>
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="88"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -1290,195 +2065,197 @@
         <v>520.19000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="15">
         <v>2025</v>
       </c>
       <c r="B11" s="40">
         <v>334.53699999999998</v>
       </c>
       <c r="C11" s="40">
         <v>341.97</v>
       </c>
       <c r="D11" s="62">
         <v>343.05500000000001</v>
       </c>
       <c r="E11" s="41">
         <v>348.80399999999997</v>
       </c>
       <c r="F11" s="40">
         <v>352.173</v>
       </c>
       <c r="G11" s="40">
         <v>408.572</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="65">
         <v>361.553</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="65">
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="63">
         <v>365.7</v>
       </c>
       <c r="K11" s="64">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="63">
         <v>550.4</v>
       </c>
       <c r="M11" s="57">
         <v>651.33900000000006</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15">
         <v>2026</v>
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
-      <c r="C12" s="66">
+      <c r="C12" s="65">
         <v>375.60300000000001</v>
       </c>
-      <c r="D12" s="67">
+      <c r="D12" s="66">
         <v>1135.453</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E12" s="66">
         <v>1131.4659999999999</v>
       </c>
-      <c r="F12" s="66">
+      <c r="F12" s="65">
         <v>1159.7560000000001</v>
       </c>
-      <c r="G12" s="66">
+      <c r="G12" s="65">
         <v>1149.481</v>
       </c>
-      <c r="H12" s="79">
-[...6 lines deleted...]
-      <c r="M12" s="65"/>
+      <c r="H12" s="85">
+        <v>1139.1189999999999</v>
+      </c>
+      <c r="I12" s="85">
+        <v>1153.9280000000001</v>
+      </c>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="U26" sqref="U26"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Y34" sqref="Y34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="74"/>
-[...10 lines deleted...]
-      <c r="M3" s="75"/>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="92"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="15">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -1742,78 +2519,80 @@
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="60">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="15">
         <v>2026</v>
       </c>
       <c r="B11" s="16">
         <v>57.5</v>
       </c>
       <c r="C11" s="28">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="16">
         <v>99.6</v>
       </c>
       <c r="F11" s="28">
         <v>102.5</v>
       </c>
-      <c r="G11" s="80">
+      <c r="G11" s="68">
         <v>99.1</v>
       </c>
       <c r="H11" s="21">
         <v>99.1</v>
       </c>
-      <c r="I11" s="21"/>
+      <c r="I11" s="35">
+        <v>101.3</v>
+      </c>
       <c r="J11" s="34"/>
       <c r="K11" s="35"/>
       <c r="L11" s="20"/>
       <c r="M11" s="60"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="76" t="s">
+      <c r="A12" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="77"/>
-[...10 lines deleted...]
-      <c r="M12" s="78"/>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="95"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2077,78 +2856,80 @@
         <v>102</v>
       </c>
       <c r="M19" s="61">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2026</v>
       </c>
       <c r="B20" s="25">
         <v>107.3</v>
       </c>
       <c r="C20" s="58">
         <v>99.7</v>
       </c>
       <c r="D20" s="25">
         <v>300.3</v>
       </c>
       <c r="E20" s="12">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="28">
         <v>298.8</v>
       </c>
-      <c r="G20" s="68">
+      <c r="G20" s="67">
         <v>255.3</v>
       </c>
       <c r="H20" s="6">
         <v>285.89999999999998</v>
       </c>
-      <c r="I20" s="6"/>
+      <c r="I20" s="36">
+        <v>239.5</v>
+      </c>
       <c r="J20" s="34"/>
       <c r="K20" s="36"/>
       <c r="L20" s="26"/>
       <c r="M20" s="61"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="76" t="s">
+      <c r="A21" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="77"/>
-[...10 lines deleted...]
-      <c r="M21" s="78"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="95"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -2393,112 +3174,117 @@
       <c r="F28" s="29">
         <v>115.4</v>
       </c>
       <c r="G28" s="28">
         <v>116.5</v>
       </c>
       <c r="H28" s="29">
         <v>114.5</v>
       </c>
       <c r="I28" s="29">
         <v>114.8</v>
       </c>
       <c r="J28" s="29">
         <v>112.2</v>
       </c>
       <c r="K28" s="31">
         <v>108.1</v>
       </c>
       <c r="L28" s="29">
         <v>107.4</v>
       </c>
       <c r="M28" s="31">
         <v>107.9</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="15">
         <v>2026</v>
       </c>
       <c r="B29" s="29">
         <v>107.3</v>
       </c>
       <c r="C29" s="29">
         <v>103.4</v>
       </c>
       <c r="D29" s="29">
         <v>170.3</v>
       </c>
       <c r="E29" s="29">
         <v>202.2</v>
       </c>
       <c r="F29" s="28">
         <v>222</v>
       </c>
-      <c r="G29" s="82">
+      <c r="G29" s="70">
         <v>228.5</v>
       </c>
-      <c r="H29" s="81">
+      <c r="H29" s="69">
         <v>236.8</v>
       </c>
-      <c r="I29" s="65"/>
-[...3 lines deleted...]
-      <c r="M29" s="65"/>
+      <c r="I29" s="31">
+        <v>237.3</v>
+      </c>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Объем тех. обс'!Область_печати</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Объемы</vt:lpstr>
+      <vt:lpstr>ИФО</vt:lpstr>
+      <vt:lpstr>ИФО!Область_печати</vt:lpstr>
+      <vt:lpstr>Метаданные!Область_печати</vt:lpstr>
+      <vt:lpstr>Объемы!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>