--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -218,51 +218,51 @@
   </si>
   <si>
     <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт. Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравнению с базисным, с учетом изменения цен по техническому обслуживанию и ремонту автомобилей.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
 В физическом выражении индекс объема реализации товаров и услуг рассчитывается путем дефлятирования текущей стоимости объема реализации с помощью надлежащих ценовых индексов. В качестве дефлятора объема реализации применяется соответствующий индекс цен
 </t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей, Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -341,50 +341,64 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -522,60 +536,67 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -774,119 +795,131 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 6" xfId="7"/>
+    <cellStyle name="Обычный 2 8" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1167,51 +1200,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/turkestan/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="84" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="84" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1306,235 +1339,235 @@
     <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="96" t="s">
+      <c r="B1" s="86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="78" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="97" t="s">
+      <c r="B2" s="87" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="96" t="s">
+      <c r="B3" s="86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="78" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="79" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="87" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="80"/>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
       <c r="J4" s="80"/>
     </row>
     <row r="5" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="78" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A6" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="98" t="s">
+      <c r="B6" s="88" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="96" t="s">
+      <c r="B7" s="86" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="78" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="97" t="s">
+      <c r="B8" s="87" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="97" t="s">
+      <c r="B9" s="87" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="97"/>
+      <c r="B10" s="87"/>
     </row>
     <row r="11" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="99" t="s">
+      <c r="B11" s="89" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="100" t="s">
+      <c r="B12" s="90" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="91" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="78" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="101" t="s">
+      <c r="B14" s="91" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="77" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="102">
+      <c r="B15" s="92">
         <v>46279</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="102">
+      <c r="B16" s="92">
         <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="103" t="s">
+      <c r="B17" s="93" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="103" t="s">
+      <c r="B18" s="93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="77" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="104" t="s">
+      <c r="B19" s="94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="77" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="105" t="s">
+      <c r="B20" s="95" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="82"/>
       <c r="B21" s="83"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection activeCell="P39" sqref="P39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="113.5703125" style="74" customWidth="1"/>
     <col min="2" max="256" width="9.140625" style="74"/>
     <col min="257" max="257" width="113.5703125" style="74" customWidth="1"/>
     <col min="258" max="512" width="9.140625" style="74"/>
     <col min="513" max="513" width="113.5703125" style="74" customWidth="1"/>
     <col min="514" max="768" width="9.140625" style="74"/>
     <col min="769" max="769" width="113.5703125" style="74" customWidth="1"/>
     <col min="770" max="1024" width="9.140625" style="74"/>
     <col min="1025" max="1025" width="113.5703125" style="74" customWidth="1"/>
     <col min="1026" max="1280" width="9.140625" style="74"/>
     <col min="1281" max="1281" width="113.5703125" style="74" customWidth="1"/>
     <col min="1282" max="1536" width="9.140625" style="74"/>
     <col min="1537" max="1537" width="113.5703125" style="74" customWidth="1"/>
     <col min="1538" max="1792" width="9.140625" style="74"/>
     <col min="1793" max="1793" width="113.5703125" style="74" customWidth="1"/>
     <col min="1794" max="2048" width="9.140625" style="74"/>
     <col min="2049" max="2049" width="113.5703125" style="74" customWidth="1"/>
     <col min="2050" max="2304" width="9.140625" style="74"/>
     <col min="2305" max="2305" width="113.5703125" style="74" customWidth="1"/>
     <col min="2306" max="2560" width="9.140625" style="74"/>
     <col min="2561" max="2561" width="113.5703125" style="74" customWidth="1"/>
@@ -1668,108 +1701,108 @@
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A10" s="75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A11" s="75"/>
     </row>
     <row r="12" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="75"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="75"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="96" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U39" sqref="U39"/>
+      <selection activeCell="Y39" sqref="Y39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="86"/>
-[...10 lines deleted...]
-      <c r="M1" s="86"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="87"/>
-[...10 lines deleted...]
-      <c r="M2" s="88"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="103"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -2112,150 +2145,152 @@
       </c>
       <c r="B12" s="16">
         <v>384.59</v>
       </c>
       <c r="C12" s="65">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="66">
         <v>1135.453</v>
       </c>
       <c r="E12" s="66">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="65">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="65">
         <v>1149.481</v>
       </c>
       <c r="H12" s="85">
         <v>1139.1189999999999</v>
       </c>
       <c r="I12" s="85">
         <v>1153.9280000000001</v>
       </c>
-      <c r="J12" s="71"/>
+      <c r="J12" s="98">
+        <v>1179.4000000000001</v>
+      </c>
       <c r="K12" s="71"/>
       <c r="L12" s="71"/>
       <c r="M12" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Y34" sqref="Y34"/>
+      <selection activeCell="AB33" sqref="AB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="104" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="86"/>
-[...10 lines deleted...]
-      <c r="M1" s="86"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A3" s="90" t="s">
+      <c r="A3" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="91"/>
-[...10 lines deleted...]
-      <c r="M3" s="92"/>
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="107"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="15">
         <v>2019</v>
       </c>
       <c r="B4" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="16">
         <v>99.8</v>
       </c>
       <c r="D4" s="17">
         <v>100.1</v>
       </c>
       <c r="E4" s="16">
         <v>98.8</v>
       </c>
       <c r="F4" s="17">
         <v>99.9</v>
       </c>
       <c r="G4" s="16">
         <v>98.1</v>
       </c>
       <c r="H4" s="17">
         <v>102.8</v>
@@ -2528,71 +2563,73 @@
       </c>
       <c r="B11" s="16">
         <v>57.5</v>
       </c>
       <c r="C11" s="28">
         <v>93.4</v>
       </c>
       <c r="D11" s="20">
         <v>302.3</v>
       </c>
       <c r="E11" s="16">
         <v>99.6</v>
       </c>
       <c r="F11" s="28">
         <v>102.5</v>
       </c>
       <c r="G11" s="68">
         <v>99.1</v>
       </c>
       <c r="H11" s="21">
         <v>99.1</v>
       </c>
       <c r="I11" s="35">
         <v>101.3</v>
       </c>
-      <c r="J11" s="34"/>
+      <c r="J11" s="97">
+        <v>102.2</v>
+      </c>
       <c r="K11" s="35"/>
       <c r="L11" s="20"/>
       <c r="M11" s="60"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="93" t="s">
+      <c r="A12" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="94"/>
-[...10 lines deleted...]
-      <c r="M12" s="95"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="109"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="110"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>2019</v>
       </c>
       <c r="B13" s="17">
         <v>120</v>
       </c>
       <c r="C13" s="17">
         <v>119.8</v>
       </c>
       <c r="D13" s="17">
         <v>87.7</v>
       </c>
       <c r="E13" s="17">
         <v>86.1</v>
       </c>
       <c r="F13" s="17">
         <v>86</v>
       </c>
       <c r="G13" s="17">
         <v>84.4</v>
       </c>
       <c r="H13" s="17">
         <v>64.8</v>
@@ -2865,71 +2902,73 @@
       </c>
       <c r="B20" s="25">
         <v>107.3</v>
       </c>
       <c r="C20" s="58">
         <v>99.7</v>
       </c>
       <c r="D20" s="25">
         <v>300.3</v>
       </c>
       <c r="E20" s="12">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="28">
         <v>298.8</v>
       </c>
       <c r="G20" s="67">
         <v>255.3</v>
       </c>
       <c r="H20" s="6">
         <v>285.89999999999998</v>
       </c>
       <c r="I20" s="36">
         <v>239.5</v>
       </c>
-      <c r="J20" s="34"/>
+      <c r="J20" s="100">
+        <v>292.60000000000002</v>
+      </c>
       <c r="K20" s="36"/>
       <c r="L20" s="26"/>
       <c r="M20" s="61"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="93" t="s">
+      <c r="A21" s="108" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="94"/>
-[...10 lines deleted...]
-      <c r="M21" s="95"/>
+      <c r="B21" s="109"/>
+      <c r="C21" s="109"/>
+      <c r="D21" s="109"/>
+      <c r="E21" s="109"/>
+      <c r="F21" s="109"/>
+      <c r="G21" s="109"/>
+      <c r="H21" s="109"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
+      <c r="L21" s="109"/>
+      <c r="M21" s="110"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2019</v>
       </c>
       <c r="B22" s="16">
         <v>120</v>
       </c>
       <c r="C22" s="16">
         <v>119.9</v>
       </c>
       <c r="D22" s="16">
         <v>106.8</v>
       </c>
       <c r="E22" s="17">
         <v>100.8</v>
       </c>
       <c r="F22" s="16">
         <v>97.4</v>
       </c>
       <c r="G22" s="16">
         <v>95</v>
       </c>
       <c r="H22" s="16">
         <v>89</v>
@@ -3174,79 +3213,81 @@
       <c r="F28" s="29">
         <v>115.4</v>
       </c>
       <c r="G28" s="28">
         <v>116.5</v>
       </c>
       <c r="H28" s="29">
         <v>114.5</v>
       </c>
       <c r="I28" s="29">
         <v>114.8</v>
       </c>
       <c r="J28" s="29">
         <v>112.2</v>
       </c>
       <c r="K28" s="31">
         <v>108.1</v>
       </c>
       <c r="L28" s="29">
         <v>107.4</v>
       </c>
       <c r="M28" s="31">
         <v>107.9</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="15">
         <v>2026</v>
       </c>
       <c r="B29" s="29">
         <v>107.3</v>
       </c>
       <c r="C29" s="29">
         <v>103.4</v>
       </c>
       <c r="D29" s="29">
         <v>170.3</v>
       </c>
       <c r="E29" s="29">
         <v>202.2</v>
       </c>
       <c r="F29" s="28">
         <v>222</v>
       </c>
       <c r="G29" s="70">
         <v>228.5</v>
       </c>
       <c r="H29" s="69">
         <v>236.8</v>
       </c>
       <c r="I29" s="31">
         <v>237.3</v>
       </c>
-      <c r="J29" s="71"/>
+      <c r="J29" s="99">
+        <v>243.4</v>
+      </c>
       <c r="K29" s="71"/>
       <c r="L29" s="71"/>
       <c r="M29" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>