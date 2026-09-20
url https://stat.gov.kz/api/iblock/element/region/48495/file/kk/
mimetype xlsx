--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="16380" yWindow="570" windowWidth="15105" windowHeight="12210"/>
+    <workbookView xWindow="16380" yWindow="690" windowWidth="15105" windowHeight="12090"/>
   </bookViews>
   <sheets>
-    <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
-    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Көлемдер" sheetId="4" r:id="rId3"/>
+    <sheet name="НКИ " sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ Автокөлік'!$A$1:$M$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көлемдер!$A$1:$M$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!$A$1:$B$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'НКИ '!$A$1:$M$29</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="61">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -71,62 +76,192 @@
     <t>наурыз</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн теңге, пайызбен</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 жылғы маусымнан бастап </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/turkestan/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Шәдібекова Жаңыл</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 727 239 01 83</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>zh_shadibekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Агрегация, есептеу</t>
+  </si>
+  <si>
+    <t>171301, 171302</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702060?keyword=</t>
+  </si>
+  <si>
+    <t>Автомобильдерге техникалық қызмет көрсету және жөндеу бойынша қызмет көрсетудің көлемі, Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша қызметтер көрсетудің нақты көлем индексі.</t>
+  </si>
+  <si>
+    <t>Бұл көрсеткішке көлік құралдарына техникалық қызмет көрсету және оларды жөндеу кіреді: механикалық, электротехникалық жөндеу жұмыстары, отынды электронды бүрку жүйелерін жөндеу, тұрақты тексеру және ағымдағы жөндеу. Салыстырмалы көрсеткіш, автомобильдерге техникалық қызмет көрсету және оларды жөндеу бағаларының өзгерісін ескере отырып, есепті кезеңдегі көрсетілген қызметтер көлемінің базистік кезеңмен салыстырғандағы өзгерісін сипаттайды.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ағымдағы бағадағы айналымның құндық көлемдері индексі айналым көлемдерінің өзгеруін екі фактор арқылы – бағаның өзгеруі және сатылған тауарлар санының өзгеруімен сипаттайды. Тауарлар мен қызметтерді өткізу көлемінің индексі нақты тұлғалануда тиісті баға индекстерінің көмегі арқылы өткізу көлемінің ағымдағы құнын дефляторлау арқылы есептеледі
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп ( индексі-2-сауда, кезеңділігі-айлық) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -147,50 +282,93 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -317,60 +495,61 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -498,116 +677,177 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -852,105 +1092,778 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B28"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="75" customWidth="1"/>
+    <col min="2" max="2" width="102.7109375" style="75" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="75"/>
+    <col min="257" max="257" width="44.28515625" style="75" customWidth="1"/>
+    <col min="258" max="258" width="102.7109375" style="75" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="75"/>
+    <col min="513" max="513" width="44.28515625" style="75" customWidth="1"/>
+    <col min="514" max="514" width="102.7109375" style="75" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="75"/>
+    <col min="769" max="769" width="44.28515625" style="75" customWidth="1"/>
+    <col min="770" max="770" width="102.7109375" style="75" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="75"/>
+    <col min="1025" max="1025" width="44.28515625" style="75" customWidth="1"/>
+    <col min="1026" max="1026" width="102.7109375" style="75" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="75"/>
+    <col min="1281" max="1281" width="44.28515625" style="75" customWidth="1"/>
+    <col min="1282" max="1282" width="102.7109375" style="75" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="75"/>
+    <col min="1537" max="1537" width="44.28515625" style="75" customWidth="1"/>
+    <col min="1538" max="1538" width="102.7109375" style="75" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="75"/>
+    <col min="1793" max="1793" width="44.28515625" style="75" customWidth="1"/>
+    <col min="1794" max="1794" width="102.7109375" style="75" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="75"/>
+    <col min="2049" max="2049" width="44.28515625" style="75" customWidth="1"/>
+    <col min="2050" max="2050" width="102.7109375" style="75" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="75"/>
+    <col min="2305" max="2305" width="44.28515625" style="75" customWidth="1"/>
+    <col min="2306" max="2306" width="102.7109375" style="75" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="75"/>
+    <col min="2561" max="2561" width="44.28515625" style="75" customWidth="1"/>
+    <col min="2562" max="2562" width="102.7109375" style="75" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="75"/>
+    <col min="2817" max="2817" width="44.28515625" style="75" customWidth="1"/>
+    <col min="2818" max="2818" width="102.7109375" style="75" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="75"/>
+    <col min="3073" max="3073" width="44.28515625" style="75" customWidth="1"/>
+    <col min="3074" max="3074" width="102.7109375" style="75" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="75"/>
+    <col min="3329" max="3329" width="44.28515625" style="75" customWidth="1"/>
+    <col min="3330" max="3330" width="102.7109375" style="75" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="75"/>
+    <col min="3585" max="3585" width="44.28515625" style="75" customWidth="1"/>
+    <col min="3586" max="3586" width="102.7109375" style="75" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="75"/>
+    <col min="3841" max="3841" width="44.28515625" style="75" customWidth="1"/>
+    <col min="3842" max="3842" width="102.7109375" style="75" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="75"/>
+    <col min="4097" max="4097" width="44.28515625" style="75" customWidth="1"/>
+    <col min="4098" max="4098" width="102.7109375" style="75" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="75"/>
+    <col min="4353" max="4353" width="44.28515625" style="75" customWidth="1"/>
+    <col min="4354" max="4354" width="102.7109375" style="75" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="75"/>
+    <col min="4609" max="4609" width="44.28515625" style="75" customWidth="1"/>
+    <col min="4610" max="4610" width="102.7109375" style="75" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="75"/>
+    <col min="4865" max="4865" width="44.28515625" style="75" customWidth="1"/>
+    <col min="4866" max="4866" width="102.7109375" style="75" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="75"/>
+    <col min="5121" max="5121" width="44.28515625" style="75" customWidth="1"/>
+    <col min="5122" max="5122" width="102.7109375" style="75" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="75"/>
+    <col min="5377" max="5377" width="44.28515625" style="75" customWidth="1"/>
+    <col min="5378" max="5378" width="102.7109375" style="75" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="75"/>
+    <col min="5633" max="5633" width="44.28515625" style="75" customWidth="1"/>
+    <col min="5634" max="5634" width="102.7109375" style="75" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="75"/>
+    <col min="5889" max="5889" width="44.28515625" style="75" customWidth="1"/>
+    <col min="5890" max="5890" width="102.7109375" style="75" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="75"/>
+    <col min="6145" max="6145" width="44.28515625" style="75" customWidth="1"/>
+    <col min="6146" max="6146" width="102.7109375" style="75" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="75"/>
+    <col min="6401" max="6401" width="44.28515625" style="75" customWidth="1"/>
+    <col min="6402" max="6402" width="102.7109375" style="75" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="75"/>
+    <col min="6657" max="6657" width="44.28515625" style="75" customWidth="1"/>
+    <col min="6658" max="6658" width="102.7109375" style="75" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="75"/>
+    <col min="6913" max="6913" width="44.28515625" style="75" customWidth="1"/>
+    <col min="6914" max="6914" width="102.7109375" style="75" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="75"/>
+    <col min="7169" max="7169" width="44.28515625" style="75" customWidth="1"/>
+    <col min="7170" max="7170" width="102.7109375" style="75" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="75"/>
+    <col min="7425" max="7425" width="44.28515625" style="75" customWidth="1"/>
+    <col min="7426" max="7426" width="102.7109375" style="75" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="75"/>
+    <col min="7681" max="7681" width="44.28515625" style="75" customWidth="1"/>
+    <col min="7682" max="7682" width="102.7109375" style="75" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="75"/>
+    <col min="7937" max="7937" width="44.28515625" style="75" customWidth="1"/>
+    <col min="7938" max="7938" width="102.7109375" style="75" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="75"/>
+    <col min="8193" max="8193" width="44.28515625" style="75" customWidth="1"/>
+    <col min="8194" max="8194" width="102.7109375" style="75" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="75"/>
+    <col min="8449" max="8449" width="44.28515625" style="75" customWidth="1"/>
+    <col min="8450" max="8450" width="102.7109375" style="75" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="75"/>
+    <col min="8705" max="8705" width="44.28515625" style="75" customWidth="1"/>
+    <col min="8706" max="8706" width="102.7109375" style="75" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="75"/>
+    <col min="8961" max="8961" width="44.28515625" style="75" customWidth="1"/>
+    <col min="8962" max="8962" width="102.7109375" style="75" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="75"/>
+    <col min="9217" max="9217" width="44.28515625" style="75" customWidth="1"/>
+    <col min="9218" max="9218" width="102.7109375" style="75" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="75"/>
+    <col min="9473" max="9473" width="44.28515625" style="75" customWidth="1"/>
+    <col min="9474" max="9474" width="102.7109375" style="75" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="75"/>
+    <col min="9729" max="9729" width="44.28515625" style="75" customWidth="1"/>
+    <col min="9730" max="9730" width="102.7109375" style="75" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="75"/>
+    <col min="9985" max="9985" width="44.28515625" style="75" customWidth="1"/>
+    <col min="9986" max="9986" width="102.7109375" style="75" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="75"/>
+    <col min="10241" max="10241" width="44.28515625" style="75" customWidth="1"/>
+    <col min="10242" max="10242" width="102.7109375" style="75" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="75"/>
+    <col min="10497" max="10497" width="44.28515625" style="75" customWidth="1"/>
+    <col min="10498" max="10498" width="102.7109375" style="75" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="75"/>
+    <col min="10753" max="10753" width="44.28515625" style="75" customWidth="1"/>
+    <col min="10754" max="10754" width="102.7109375" style="75" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="75"/>
+    <col min="11009" max="11009" width="44.28515625" style="75" customWidth="1"/>
+    <col min="11010" max="11010" width="102.7109375" style="75" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="75"/>
+    <col min="11265" max="11265" width="44.28515625" style="75" customWidth="1"/>
+    <col min="11266" max="11266" width="102.7109375" style="75" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="75"/>
+    <col min="11521" max="11521" width="44.28515625" style="75" customWidth="1"/>
+    <col min="11522" max="11522" width="102.7109375" style="75" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="75"/>
+    <col min="11777" max="11777" width="44.28515625" style="75" customWidth="1"/>
+    <col min="11778" max="11778" width="102.7109375" style="75" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="75"/>
+    <col min="12033" max="12033" width="44.28515625" style="75" customWidth="1"/>
+    <col min="12034" max="12034" width="102.7109375" style="75" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="75"/>
+    <col min="12289" max="12289" width="44.28515625" style="75" customWidth="1"/>
+    <col min="12290" max="12290" width="102.7109375" style="75" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="75"/>
+    <col min="12545" max="12545" width="44.28515625" style="75" customWidth="1"/>
+    <col min="12546" max="12546" width="102.7109375" style="75" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="75"/>
+    <col min="12801" max="12801" width="44.28515625" style="75" customWidth="1"/>
+    <col min="12802" max="12802" width="102.7109375" style="75" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="75"/>
+    <col min="13057" max="13057" width="44.28515625" style="75" customWidth="1"/>
+    <col min="13058" max="13058" width="102.7109375" style="75" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="75"/>
+    <col min="13313" max="13313" width="44.28515625" style="75" customWidth="1"/>
+    <col min="13314" max="13314" width="102.7109375" style="75" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="75"/>
+    <col min="13569" max="13569" width="44.28515625" style="75" customWidth="1"/>
+    <col min="13570" max="13570" width="102.7109375" style="75" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="75"/>
+    <col min="13825" max="13825" width="44.28515625" style="75" customWidth="1"/>
+    <col min="13826" max="13826" width="102.7109375" style="75" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="75"/>
+    <col min="14081" max="14081" width="44.28515625" style="75" customWidth="1"/>
+    <col min="14082" max="14082" width="102.7109375" style="75" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="75"/>
+    <col min="14337" max="14337" width="44.28515625" style="75" customWidth="1"/>
+    <col min="14338" max="14338" width="102.7109375" style="75" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="75"/>
+    <col min="14593" max="14593" width="44.28515625" style="75" customWidth="1"/>
+    <col min="14594" max="14594" width="102.7109375" style="75" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="75"/>
+    <col min="14849" max="14849" width="44.28515625" style="75" customWidth="1"/>
+    <col min="14850" max="14850" width="102.7109375" style="75" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="75"/>
+    <col min="15105" max="15105" width="44.28515625" style="75" customWidth="1"/>
+    <col min="15106" max="15106" width="102.7109375" style="75" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="75"/>
+    <col min="15361" max="15361" width="44.28515625" style="75" customWidth="1"/>
+    <col min="15362" max="15362" width="102.7109375" style="75" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="75"/>
+    <col min="15617" max="15617" width="44.28515625" style="75" customWidth="1"/>
+    <col min="15618" max="15618" width="102.7109375" style="75" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="75"/>
+    <col min="15873" max="15873" width="44.28515625" style="75" customWidth="1"/>
+    <col min="15874" max="15874" width="102.7109375" style="75" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="75"/>
+    <col min="16129" max="16129" width="44.28515625" style="75" customWidth="1"/>
+    <col min="16130" max="16130" width="102.7109375" style="75" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="77" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="90" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="91" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="90" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="91" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="90" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="91" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="76" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="90" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="90" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="79"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="80" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="83" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="84">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="84">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="85" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="85" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="87" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="88"/>
+      <c r="B21" s="88"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="88"/>
+      <c r="B22" s="88"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="88"/>
+      <c r="B23" s="88"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="88"/>
+      <c r="B24" s="88"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="88"/>
+      <c r="B25" s="88"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="88"/>
+      <c r="B26" s="88"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="88"/>
+      <c r="B27" s="88"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="89"/>
+      <c r="B28" s="89"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:C20"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="88.42578125" style="70" customWidth="1"/>
+    <col min="2" max="2" width="37.85546875" style="70" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="70"/>
+    <col min="257" max="257" width="88.42578125" style="70" customWidth="1"/>
+    <col min="258" max="258" width="37.85546875" style="70" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="70"/>
+    <col min="513" max="513" width="88.42578125" style="70" customWidth="1"/>
+    <col min="514" max="514" width="37.85546875" style="70" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="70"/>
+    <col min="769" max="769" width="88.42578125" style="70" customWidth="1"/>
+    <col min="770" max="770" width="37.85546875" style="70" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="70"/>
+    <col min="1025" max="1025" width="88.42578125" style="70" customWidth="1"/>
+    <col min="1026" max="1026" width="37.85546875" style="70" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="70"/>
+    <col min="1281" max="1281" width="88.42578125" style="70" customWidth="1"/>
+    <col min="1282" max="1282" width="37.85546875" style="70" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="70"/>
+    <col min="1537" max="1537" width="88.42578125" style="70" customWidth="1"/>
+    <col min="1538" max="1538" width="37.85546875" style="70" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="70"/>
+    <col min="1793" max="1793" width="88.42578125" style="70" customWidth="1"/>
+    <col min="1794" max="1794" width="37.85546875" style="70" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="70"/>
+    <col min="2049" max="2049" width="88.42578125" style="70" customWidth="1"/>
+    <col min="2050" max="2050" width="37.85546875" style="70" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="70"/>
+    <col min="2305" max="2305" width="88.42578125" style="70" customWidth="1"/>
+    <col min="2306" max="2306" width="37.85546875" style="70" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="70"/>
+    <col min="2561" max="2561" width="88.42578125" style="70" customWidth="1"/>
+    <col min="2562" max="2562" width="37.85546875" style="70" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="70"/>
+    <col min="2817" max="2817" width="88.42578125" style="70" customWidth="1"/>
+    <col min="2818" max="2818" width="37.85546875" style="70" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="70"/>
+    <col min="3073" max="3073" width="88.42578125" style="70" customWidth="1"/>
+    <col min="3074" max="3074" width="37.85546875" style="70" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="70"/>
+    <col min="3329" max="3329" width="88.42578125" style="70" customWidth="1"/>
+    <col min="3330" max="3330" width="37.85546875" style="70" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="70"/>
+    <col min="3585" max="3585" width="88.42578125" style="70" customWidth="1"/>
+    <col min="3586" max="3586" width="37.85546875" style="70" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="70"/>
+    <col min="3841" max="3841" width="88.42578125" style="70" customWidth="1"/>
+    <col min="3842" max="3842" width="37.85546875" style="70" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="70"/>
+    <col min="4097" max="4097" width="88.42578125" style="70" customWidth="1"/>
+    <col min="4098" max="4098" width="37.85546875" style="70" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="70"/>
+    <col min="4353" max="4353" width="88.42578125" style="70" customWidth="1"/>
+    <col min="4354" max="4354" width="37.85546875" style="70" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="70"/>
+    <col min="4609" max="4609" width="88.42578125" style="70" customWidth="1"/>
+    <col min="4610" max="4610" width="37.85546875" style="70" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="70"/>
+    <col min="4865" max="4865" width="88.42578125" style="70" customWidth="1"/>
+    <col min="4866" max="4866" width="37.85546875" style="70" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="70"/>
+    <col min="5121" max="5121" width="88.42578125" style="70" customWidth="1"/>
+    <col min="5122" max="5122" width="37.85546875" style="70" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="70"/>
+    <col min="5377" max="5377" width="88.42578125" style="70" customWidth="1"/>
+    <col min="5378" max="5378" width="37.85546875" style="70" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="70"/>
+    <col min="5633" max="5633" width="88.42578125" style="70" customWidth="1"/>
+    <col min="5634" max="5634" width="37.85546875" style="70" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="70"/>
+    <col min="5889" max="5889" width="88.42578125" style="70" customWidth="1"/>
+    <col min="5890" max="5890" width="37.85546875" style="70" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="70"/>
+    <col min="6145" max="6145" width="88.42578125" style="70" customWidth="1"/>
+    <col min="6146" max="6146" width="37.85546875" style="70" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="70"/>
+    <col min="6401" max="6401" width="88.42578125" style="70" customWidth="1"/>
+    <col min="6402" max="6402" width="37.85546875" style="70" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="70"/>
+    <col min="6657" max="6657" width="88.42578125" style="70" customWidth="1"/>
+    <col min="6658" max="6658" width="37.85546875" style="70" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="70"/>
+    <col min="6913" max="6913" width="88.42578125" style="70" customWidth="1"/>
+    <col min="6914" max="6914" width="37.85546875" style="70" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="70"/>
+    <col min="7169" max="7169" width="88.42578125" style="70" customWidth="1"/>
+    <col min="7170" max="7170" width="37.85546875" style="70" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="70"/>
+    <col min="7425" max="7425" width="88.42578125" style="70" customWidth="1"/>
+    <col min="7426" max="7426" width="37.85546875" style="70" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="70"/>
+    <col min="7681" max="7681" width="88.42578125" style="70" customWidth="1"/>
+    <col min="7682" max="7682" width="37.85546875" style="70" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="70"/>
+    <col min="7937" max="7937" width="88.42578125" style="70" customWidth="1"/>
+    <col min="7938" max="7938" width="37.85546875" style="70" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="70"/>
+    <col min="8193" max="8193" width="88.42578125" style="70" customWidth="1"/>
+    <col min="8194" max="8194" width="37.85546875" style="70" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="70"/>
+    <col min="8449" max="8449" width="88.42578125" style="70" customWidth="1"/>
+    <col min="8450" max="8450" width="37.85546875" style="70" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="70"/>
+    <col min="8705" max="8705" width="88.42578125" style="70" customWidth="1"/>
+    <col min="8706" max="8706" width="37.85546875" style="70" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="70"/>
+    <col min="8961" max="8961" width="88.42578125" style="70" customWidth="1"/>
+    <col min="8962" max="8962" width="37.85546875" style="70" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="70"/>
+    <col min="9217" max="9217" width="88.42578125" style="70" customWidth="1"/>
+    <col min="9218" max="9218" width="37.85546875" style="70" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="70"/>
+    <col min="9473" max="9473" width="88.42578125" style="70" customWidth="1"/>
+    <col min="9474" max="9474" width="37.85546875" style="70" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="70"/>
+    <col min="9729" max="9729" width="88.42578125" style="70" customWidth="1"/>
+    <col min="9730" max="9730" width="37.85546875" style="70" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="70"/>
+    <col min="9985" max="9985" width="88.42578125" style="70" customWidth="1"/>
+    <col min="9986" max="9986" width="37.85546875" style="70" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="70"/>
+    <col min="10241" max="10241" width="88.42578125" style="70" customWidth="1"/>
+    <col min="10242" max="10242" width="37.85546875" style="70" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="70"/>
+    <col min="10497" max="10497" width="88.42578125" style="70" customWidth="1"/>
+    <col min="10498" max="10498" width="37.85546875" style="70" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="70"/>
+    <col min="10753" max="10753" width="88.42578125" style="70" customWidth="1"/>
+    <col min="10754" max="10754" width="37.85546875" style="70" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="70"/>
+    <col min="11009" max="11009" width="88.42578125" style="70" customWidth="1"/>
+    <col min="11010" max="11010" width="37.85546875" style="70" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="70"/>
+    <col min="11265" max="11265" width="88.42578125" style="70" customWidth="1"/>
+    <col min="11266" max="11266" width="37.85546875" style="70" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="70"/>
+    <col min="11521" max="11521" width="88.42578125" style="70" customWidth="1"/>
+    <col min="11522" max="11522" width="37.85546875" style="70" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="70"/>
+    <col min="11777" max="11777" width="88.42578125" style="70" customWidth="1"/>
+    <col min="11778" max="11778" width="37.85546875" style="70" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="70"/>
+    <col min="12033" max="12033" width="88.42578125" style="70" customWidth="1"/>
+    <col min="12034" max="12034" width="37.85546875" style="70" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="70"/>
+    <col min="12289" max="12289" width="88.42578125" style="70" customWidth="1"/>
+    <col min="12290" max="12290" width="37.85546875" style="70" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="70"/>
+    <col min="12545" max="12545" width="88.42578125" style="70" customWidth="1"/>
+    <col min="12546" max="12546" width="37.85546875" style="70" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="70"/>
+    <col min="12801" max="12801" width="88.42578125" style="70" customWidth="1"/>
+    <col min="12802" max="12802" width="37.85546875" style="70" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="70"/>
+    <col min="13057" max="13057" width="88.42578125" style="70" customWidth="1"/>
+    <col min="13058" max="13058" width="37.85546875" style="70" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="70"/>
+    <col min="13313" max="13313" width="88.42578125" style="70" customWidth="1"/>
+    <col min="13314" max="13314" width="37.85546875" style="70" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="70"/>
+    <col min="13569" max="13569" width="88.42578125" style="70" customWidth="1"/>
+    <col min="13570" max="13570" width="37.85546875" style="70" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="70"/>
+    <col min="13825" max="13825" width="88.42578125" style="70" customWidth="1"/>
+    <col min="13826" max="13826" width="37.85546875" style="70" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="70"/>
+    <col min="14081" max="14081" width="88.42578125" style="70" customWidth="1"/>
+    <col min="14082" max="14082" width="37.85546875" style="70" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="70"/>
+    <col min="14337" max="14337" width="88.42578125" style="70" customWidth="1"/>
+    <col min="14338" max="14338" width="37.85546875" style="70" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="70"/>
+    <col min="14593" max="14593" width="88.42578125" style="70" customWidth="1"/>
+    <col min="14594" max="14594" width="37.85546875" style="70" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="70"/>
+    <col min="14849" max="14849" width="88.42578125" style="70" customWidth="1"/>
+    <col min="14850" max="14850" width="37.85546875" style="70" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="70"/>
+    <col min="15105" max="15105" width="88.42578125" style="70" customWidth="1"/>
+    <col min="15106" max="15106" width="37.85546875" style="70" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="70"/>
+    <col min="15361" max="15361" width="88.42578125" style="70" customWidth="1"/>
+    <col min="15362" max="15362" width="37.85546875" style="70" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="70"/>
+    <col min="15617" max="15617" width="88.42578125" style="70" customWidth="1"/>
+    <col min="15618" max="15618" width="37.85546875" style="70" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="70"/>
+    <col min="15873" max="15873" width="88.42578125" style="70" customWidth="1"/>
+    <col min="15874" max="15874" width="37.85546875" style="70" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="70"/>
+    <col min="16129" max="16129" width="88.42578125" style="70" customWidth="1"/>
+    <col min="16130" max="16130" width="37.85546875" style="70" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="70"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="69"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="71" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="71" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="71" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="71" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="71" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="71"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="72" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="71"/>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="71"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21:H22"/>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="J36" sqref="J36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="61"/>
-[...10 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1265,179 +2178,181 @@
       <c r="F11" s="15">
         <v>352.173</v>
       </c>
       <c r="G11" s="15">
         <v>408.572</v>
       </c>
       <c r="H11" s="15">
         <v>361.553</v>
       </c>
       <c r="I11" s="15">
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="45">
         <v>365.7</v>
       </c>
       <c r="K11" s="52">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="46">
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="70" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="61" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="55">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="53">
         <v>1135.453</v>
       </c>
       <c r="E12" s="54">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="53">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="15">
         <v>1149.481</v>
       </c>
-      <c r="H12" s="76">
+      <c r="H12" s="67">
         <v>1139.0999999999999</v>
       </c>
-      <c r="I12" s="69"/>
-[...3 lines deleted...]
-      <c r="M12" s="69"/>
+      <c r="I12" s="45">
+        <v>1153.9000000000001</v>
+      </c>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="L34" sqref="L34"/>
+      <selection activeCell="P28" sqref="P28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="64"/>
-[...10 lines deleted...]
-      <c r="M3" s="65"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="97"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -1707,72 +2622,74 @@
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
       <c r="E11" s="55">
         <v>99.6</v>
       </c>
       <c r="F11" s="26">
         <v>102.5</v>
       </c>
       <c r="G11" s="57">
         <v>99.1</v>
       </c>
       <c r="H11" s="16">
         <v>99.1</v>
       </c>
-      <c r="I11" s="16"/>
+      <c r="I11" s="16">
+        <v>101.3</v>
+      </c>
       <c r="J11" s="35"/>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="67"/>
-[...10 lines deleted...]
-      <c r="M12" s="68"/>
+      <c r="B12" s="99"/>
+      <c r="C12" s="99"/>
+      <c r="D12" s="99"/>
+      <c r="E12" s="99"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="100"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -2042,72 +2959,74 @@
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
       <c r="E20" s="56">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="26">
         <v>298.8</v>
       </c>
       <c r="G20" s="58">
         <v>255.3</v>
       </c>
       <c r="H20" s="6">
         <v>285.89999999999998</v>
       </c>
-      <c r="I20" s="6"/>
+      <c r="I20" s="6">
+        <v>239.5</v>
+      </c>
       <c r="J20" s="35"/>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="67"/>
-[...10 lines deleted...]
-      <c r="M21" s="68"/>
+      <c r="B21" s="99"/>
+      <c r="C21" s="99"/>
+      <c r="D21" s="99"/>
+      <c r="E21" s="99"/>
+      <c r="F21" s="99"/>
+      <c r="G21" s="99"/>
+      <c r="H21" s="99"/>
+      <c r="I21" s="99"/>
+      <c r="J21" s="99"/>
+      <c r="K21" s="99"/>
+      <c r="L21" s="99"/>
+      <c r="M21" s="100"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -2352,112 +3271,117 @@
       <c r="F28" s="45">
         <v>115.4</v>
       </c>
       <c r="G28" s="26">
         <v>116.5</v>
       </c>
       <c r="H28" s="45">
         <v>114.5</v>
       </c>
       <c r="I28" s="45">
         <v>114.8</v>
       </c>
       <c r="J28" s="45">
         <v>112.2</v>
       </c>
       <c r="K28" s="45">
         <v>108.1</v>
       </c>
       <c r="L28" s="46">
         <v>107.4</v>
       </c>
       <c r="M28" s="45">
         <v>107.9</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" s="66" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2026</v>
       </c>
       <c r="B29" s="35">
         <v>107.3</v>
       </c>
-      <c r="C29" s="71">
+      <c r="C29" s="62">
         <v>103.4</v>
       </c>
-      <c r="D29" s="71">
+      <c r="D29" s="62">
         <v>170.3</v>
       </c>
-      <c r="E29" s="72">
+      <c r="E29" s="63">
         <v>202.2</v>
       </c>
       <c r="F29" s="35">
         <v>222</v>
       </c>
       <c r="G29" s="59">
         <v>228.5</v>
       </c>
-      <c r="H29" s="73">
+      <c r="H29" s="64">
         <v>236.8</v>
       </c>
-      <c r="I29" s="74"/>
-[...3 lines deleted...]
-      <c r="M29" s="74"/>
+      <c r="I29" s="68">
+        <v>237.3</v>
+      </c>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'НКИ Автокөлік'!Область_печати</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көлемдер</vt:lpstr>
+      <vt:lpstr>НКИ </vt:lpstr>
+      <vt:lpstr>Көлемдер!Область_печати</vt:lpstr>
+      <vt:lpstr>Метадеректер!Область_печати</vt:lpstr>
+      <vt:lpstr>'НКИ '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>