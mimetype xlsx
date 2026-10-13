--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -217,51 +217,51 @@
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702060?keyword=</t>
   </si>
   <si>
     <t>Автомобильдерге техникалық қызмет көрсету және жөндеу бойынша қызмет көрсетудің көлемі, Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша қызметтер көрсетудің нақты көлем индексі.</t>
   </si>
   <si>
     <t>Бұл көрсеткішке көлік құралдарына техникалық қызмет көрсету және оларды жөндеу кіреді: механикалық, электротехникалық жөндеу жұмыстары, отынды электронды бүрку жүйелерін жөндеу, тұрақты тексеру және ағымдағы жөндеу. Салыстырмалы көрсеткіш, автомобильдерге техникалық қызмет көрсету және оларды жөндеу бағаларының өзгерісін ескере отырып, есепті кезеңдегі көрсетілген қызметтер көлемінің базистік кезеңмен салыстырғандағы өзгерісін сипаттайды.</t>
   </si>
   <si>
     <t xml:space="preserve">Ағымдағы бағадағы айналымның құндық көлемдері индексі айналым көлемдерінің өзгеруін екі фактор арқылы – бағаның өзгеруі және сатылған тауарлар санының өзгеруімен сипаттайды. Тауарлар мен қызметтерді өткізу көлемінің индексі нақты тұлғалануда тиісті баға индекстерінің көмегі арқылы өткізу көлемінің ағымдағы құнын дефляторлау арқылы есептеледі
 </t>
   </si>
   <si>
     <t xml:space="preserve">Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп ( индексі-2-сауда, кезеңділігі-айлық) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -326,50 +326,69 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -495,61 +514,68 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -754,84 +780,96 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="12">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 6" xfId="8"/>
+    <cellStyle name="Обычный 2 8" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1112,51 +1150,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh_shadibekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="75" customWidth="1"/>
     <col min="2" max="2" width="102.7109375" style="75" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="75"/>
     <col min="257" max="257" width="44.28515625" style="75" customWidth="1"/>
     <col min="258" max="258" width="102.7109375" style="75" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="75"/>
     <col min="513" max="513" width="44.28515625" style="75" customWidth="1"/>
     <col min="514" max="514" width="102.7109375" style="75" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="75"/>
     <col min="769" max="769" width="44.28515625" style="75" customWidth="1"/>
     <col min="770" max="770" width="102.7109375" style="75" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="75"/>
     <col min="1025" max="1025" width="44.28515625" style="75" customWidth="1"/>
     <col min="1026" max="1026" width="102.7109375" style="75" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="75"/>
     <col min="1281" max="1281" width="44.28515625" style="75" customWidth="1"/>
     <col min="1282" max="1282" width="102.7109375" style="75" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="75"/>
     <col min="1537" max="1537" width="44.28515625" style="75" customWidth="1"/>
     <col min="1538" max="1538" width="102.7109375" style="75" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="75"/>
@@ -1776,94 +1814,94 @@
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A12" s="71"/>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A13" s="71"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="74"/>
       <c r="C20" s="74"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="J36" sqref="J36"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="93"/>
-[...10 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -2178,181 +2216,183 @@
       <c r="F11" s="15">
         <v>352.173</v>
       </c>
       <c r="G11" s="15">
         <v>408.572</v>
       </c>
       <c r="H11" s="15">
         <v>361.553</v>
       </c>
       <c r="I11" s="15">
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="45">
         <v>365.7</v>
       </c>
       <c r="K11" s="52">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="46">
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="61" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="61" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="55">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="53">
         <v>1135.453</v>
       </c>
       <c r="E12" s="54">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="53">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="15">
         <v>1149.481</v>
       </c>
       <c r="H12" s="67">
         <v>1139.0999999999999</v>
       </c>
       <c r="I12" s="45">
         <v>1153.9000000000001</v>
       </c>
-      <c r="J12" s="60"/>
+      <c r="J12" s="93">
+        <v>1179.4000000000001</v>
+      </c>
       <c r="K12" s="60"/>
       <c r="L12" s="60"/>
       <c r="M12" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="P28" sqref="P28"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="95" t="s">
+      <c r="A3" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="96"/>
-[...10 lines deleted...]
-      <c r="M3" s="97"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="101"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -2625,71 +2665,73 @@
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
       <c r="E11" s="55">
         <v>99.6</v>
       </c>
       <c r="F11" s="26">
         <v>102.5</v>
       </c>
       <c r="G11" s="57">
         <v>99.1</v>
       </c>
       <c r="H11" s="16">
         <v>99.1</v>
       </c>
       <c r="I11" s="16">
         <v>101.3</v>
       </c>
-      <c r="J11" s="35"/>
+      <c r="J11" s="94">
+        <v>102.2</v>
+      </c>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="98" t="s">
+      <c r="A12" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="99"/>
-[...10 lines deleted...]
-      <c r="M12" s="100"/>
+      <c r="B12" s="103"/>
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="103"/>
+      <c r="L12" s="103"/>
+      <c r="M12" s="104"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -2962,71 +3004,73 @@
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
       <c r="E20" s="56">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="26">
         <v>298.8</v>
       </c>
       <c r="G20" s="58">
         <v>255.3</v>
       </c>
       <c r="H20" s="6">
         <v>285.89999999999998</v>
       </c>
       <c r="I20" s="6">
         <v>239.5</v>
       </c>
-      <c r="J20" s="35"/>
+      <c r="J20" s="92">
+        <v>292.60000000000002</v>
+      </c>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="98" t="s">
+      <c r="A21" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="99"/>
-[...10 lines deleted...]
-      <c r="M21" s="100"/>
+      <c r="B21" s="103"/>
+      <c r="C21" s="103"/>
+      <c r="D21" s="103"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="103"/>
+      <c r="G21" s="103"/>
+      <c r="H21" s="103"/>
+      <c r="I21" s="103"/>
+      <c r="J21" s="103"/>
+      <c r="K21" s="103"/>
+      <c r="L21" s="103"/>
+      <c r="M21" s="104"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -3299,51 +3343,53 @@
       </c>
       <c r="B29" s="35">
         <v>107.3</v>
       </c>
       <c r="C29" s="62">
         <v>103.4</v>
       </c>
       <c r="D29" s="62">
         <v>170.3</v>
       </c>
       <c r="E29" s="63">
         <v>202.2</v>
       </c>
       <c r="F29" s="35">
         <v>222</v>
       </c>
       <c r="G29" s="59">
         <v>228.5</v>
       </c>
       <c r="H29" s="64">
         <v>236.8</v>
       </c>
       <c r="I29" s="68">
         <v>237.3</v>
       </c>
-      <c r="J29" s="65"/>
+      <c r="J29" s="95">
+        <v>243.4</v>
+      </c>
       <c r="K29" s="65"/>
       <c r="L29" s="65"/>
       <c r="M29" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>