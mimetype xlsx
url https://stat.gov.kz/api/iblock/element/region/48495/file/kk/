--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13620" yWindow="15" windowWidth="15105" windowHeight="10515"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ Автокөлік'!$A$1:$M$29</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
@@ -317,57 +317,60 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -476,85 +479,100 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -825,93 +843,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="R31" sqref="R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1236,161 +1254,163 @@
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="45">
         <v>365.7</v>
       </c>
       <c r="K11" s="53">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="46">
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="19">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="54">
         <v>1135.453</v>
       </c>
-      <c r="E12" s="47"/>
+      <c r="E12" s="55">
+        <v>1131.4659999999999</v>
+      </c>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="58"/>
-[...10 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="64"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -1648,76 +1668,78 @@
         <v>83.7</v>
       </c>
       <c r="K10" s="16">
         <v>106.6</v>
       </c>
       <c r="L10" s="21">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="22">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
-      <c r="E11" s="19"/>
+      <c r="E11" s="56">
+        <v>99.6</v>
+      </c>
       <c r="F11" s="26"/>
       <c r="G11" s="36"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="35"/>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="61"/>
-[...10 lines deleted...]
-      <c r="M12" s="62"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="66"/>
+      <c r="J12" s="66"/>
+      <c r="K12" s="66"/>
+      <c r="L12" s="66"/>
+      <c r="M12" s="67"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -1975,76 +1997,78 @@
         <v>95.1</v>
       </c>
       <c r="K19" s="9">
         <v>82.6</v>
       </c>
       <c r="L19" s="24">
         <v>102</v>
       </c>
       <c r="M19" s="25">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
-      <c r="E20" s="13"/>
+      <c r="E20" s="57">
+        <v>294.39999999999998</v>
+      </c>
       <c r="F20" s="26"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="6"/>
       <c r="J20" s="35"/>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="60" t="s">
+      <c r="A21" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="61"/>
-[...10 lines deleted...]
-      <c r="M21" s="62"/>
+      <c r="B21" s="66"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="66"/>
+      <c r="G21" s="66"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="67"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -2302,51 +2326,53 @@
         <v>112.2</v>
       </c>
       <c r="K28" s="45">
         <v>108.1</v>
       </c>
       <c r="L28" s="46">
         <v>107.4</v>
       </c>
       <c r="M28" s="45">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2026</v>
       </c>
       <c r="B29" s="26">
         <v>107.3</v>
       </c>
       <c r="C29" s="45">
         <v>103.4</v>
       </c>
       <c r="D29" s="10">
         <v>170.3</v>
       </c>
-      <c r="E29" s="47"/>
+      <c r="E29" s="58">
+        <v>202.2</v>
+      </c>
       <c r="F29" s="47"/>
       <c r="G29" s="47"/>
       <c r="H29" s="47"/>
       <c r="I29" s="47"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>