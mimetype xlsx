--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13620" yWindow="15" windowWidth="15105" windowHeight="10515"/>
+    <workbookView xWindow="-15" yWindow="45" windowWidth="15105" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ Автокөлік'!$A$1:$M$29</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -326,51 +326,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -493,50 +493,53 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -843,93 +846,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="R31" sqref="R31"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1260,157 +1263,159 @@
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="46">
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="19">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="54">
         <v>1135.453</v>
       </c>
       <c r="E12" s="55">
         <v>1131.4659999999999</v>
       </c>
-      <c r="F12" s="47"/>
+      <c r="F12" s="59">
+        <v>1159.7560000000001</v>
+      </c>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F35" sqref="F35"/>
+      <selection activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="63"/>
-[...10 lines deleted...]
-      <c r="M3" s="64"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -1671,75 +1676,77 @@
         <v>106.6</v>
       </c>
       <c r="L10" s="21">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="22">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
       <c r="E11" s="56">
         <v>99.6</v>
       </c>
-      <c r="F11" s="26"/>
+      <c r="F11" s="26">
+        <v>102.5</v>
+      </c>
       <c r="G11" s="36"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="35"/>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="66"/>
-[...10 lines deleted...]
-      <c r="M12" s="67"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="68"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -2000,75 +2007,77 @@
         <v>82.6</v>
       </c>
       <c r="L19" s="24">
         <v>102</v>
       </c>
       <c r="M19" s="25">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
       <c r="E20" s="57">
         <v>294.39999999999998</v>
       </c>
-      <c r="F20" s="26"/>
+      <c r="F20" s="26">
+        <v>298.8</v>
+      </c>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="6"/>
       <c r="J20" s="35"/>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="65" t="s">
+      <c r="A21" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="66"/>
-[...10 lines deleted...]
-      <c r="M21" s="67"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="68"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -2329,52 +2338,54 @@
         <v>108.1</v>
       </c>
       <c r="L28" s="46">
         <v>107.4</v>
       </c>
       <c r="M28" s="45">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2026</v>
       </c>
       <c r="B29" s="26">
         <v>107.3</v>
       </c>
       <c r="C29" s="45">
         <v>103.4</v>
       </c>
       <c r="D29" s="10">
         <v>170.3</v>
       </c>
       <c r="E29" s="58">
         <v>202.2</v>
       </c>
-      <c r="F29" s="47"/>
-      <c r="G29" s="47"/>
+      <c r="F29" s="26">
+        <v>222</v>
+      </c>
+      <c r="G29" s="11"/>
       <c r="H29" s="47"/>
       <c r="I29" s="47"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>