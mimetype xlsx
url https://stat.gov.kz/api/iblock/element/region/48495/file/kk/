--- v2 (2026-06-23)
+++ v3 (2026-08-11)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="45" windowWidth="15105" windowHeight="12210"/>
+    <workbookView xWindow="16380" yWindow="570" windowWidth="15105" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Автокөлік бойынша көлемі'!$A$1:$M$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ Автокөлік'!$A$1:$M$29</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -326,51 +326,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -495,50 +495,59 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -846,93 +855,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="V37" sqref="V37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="61"/>
-[...10 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1266,156 +1275,158 @@
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="19">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
       <c r="D12" s="54">
         <v>1135.453</v>
       </c>
       <c r="E12" s="55">
         <v>1131.4659999999999</v>
       </c>
       <c r="F12" s="59">
         <v>1159.7560000000001</v>
       </c>
-      <c r="G12" s="47"/>
+      <c r="G12" s="15">
+        <v>1149.481</v>
+      </c>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="R15" sqref="R15"/>
+      <selection activeCell="Z34" sqref="Z34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="63" t="s">
+      <c r="A3" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="64"/>
-[...10 lines deleted...]
-      <c r="M3" s="65"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -1679,74 +1690,76 @@
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="22">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
       <c r="E11" s="56">
         <v>99.6</v>
       </c>
       <c r="F11" s="26">
         <v>102.5</v>
       </c>
-      <c r="G11" s="36"/>
+      <c r="G11" s="60">
+        <v>99.1</v>
+      </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="35"/>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="67"/>
-[...10 lines deleted...]
-      <c r="M12" s="68"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
+      <c r="D12" s="70"/>
+      <c r="E12" s="70"/>
+      <c r="F12" s="70"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="70"/>
+      <c r="I12" s="70"/>
+      <c r="J12" s="70"/>
+      <c r="K12" s="70"/>
+      <c r="L12" s="70"/>
+      <c r="M12" s="71"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -2010,74 +2023,76 @@
         <v>102</v>
       </c>
       <c r="M19" s="25">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
       <c r="E20" s="57">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="26">
         <v>298.8</v>
       </c>
-      <c r="G20" s="35"/>
+      <c r="G20" s="61">
+        <v>255.3</v>
+      </c>
       <c r="H20" s="35"/>
       <c r="I20" s="6"/>
       <c r="J20" s="35"/>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="67"/>
-[...10 lines deleted...]
-      <c r="M21" s="68"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="70"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="71"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -2341,51 +2356,53 @@
         <v>107.4</v>
       </c>
       <c r="M28" s="45">
         <v>107.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2026</v>
       </c>
       <c r="B29" s="26">
         <v>107.3</v>
       </c>
       <c r="C29" s="45">
         <v>103.4</v>
       </c>
       <c r="D29" s="10">
         <v>170.3</v>
       </c>
       <c r="E29" s="58">
         <v>202.2</v>
       </c>
       <c r="F29" s="26">
         <v>222</v>
       </c>
-      <c r="G29" s="11"/>
+      <c r="G29" s="62">
+        <v>228.5</v>
+      </c>
       <c r="H29" s="47"/>
       <c r="I29" s="47"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>