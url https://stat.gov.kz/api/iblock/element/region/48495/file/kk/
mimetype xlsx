--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -326,51 +326,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -460,122 +460,131 @@
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -855,93 +864,93 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="V37" sqref="V37"/>
+      <selection activeCell="H21" sqref="H21:H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="8" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="64"/>
-[...10 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1228,205 +1237,207 @@
         <v>335.762</v>
       </c>
       <c r="K10" s="17">
         <v>411.67700000000002</v>
       </c>
       <c r="L10" s="17">
         <v>458.74400000000003</v>
       </c>
       <c r="M10" s="44">
         <v>520.19000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>2025</v>
       </c>
       <c r="B11" s="15">
         <v>334.53699999999998</v>
       </c>
       <c r="C11" s="15">
         <v>341.97</v>
       </c>
       <c r="D11" s="15">
         <v>343.05500000000001</v>
       </c>
-      <c r="E11" s="52">
+      <c r="E11" s="51">
         <v>348.80399999999997</v>
       </c>
       <c r="F11" s="15">
         <v>352.173</v>
       </c>
       <c r="G11" s="15">
         <v>408.572</v>
       </c>
       <c r="H11" s="15">
         <v>361.553</v>
       </c>
       <c r="I11" s="15">
         <v>437.15199999999999</v>
       </c>
       <c r="J11" s="45">
         <v>365.7</v>
       </c>
-      <c r="K11" s="53">
+      <c r="K11" s="52">
         <v>389.71899999999999</v>
       </c>
       <c r="L11" s="46">
         <v>550.4</v>
       </c>
       <c r="M11" s="44">
         <v>651.33900000000006</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="70" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
-      <c r="B12" s="19">
+      <c r="B12" s="55">
         <v>384.59</v>
       </c>
       <c r="C12" s="15">
         <v>375.60300000000001</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D12" s="53">
         <v>1135.453</v>
       </c>
-      <c r="E12" s="55">
+      <c r="E12" s="54">
         <v>1131.4659999999999</v>
       </c>
-      <c r="F12" s="59">
+      <c r="F12" s="53">
         <v>1159.7560000000001</v>
       </c>
       <c r="G12" s="15">
         <v>1149.481</v>
       </c>
-      <c r="H12" s="47"/>
-[...4 lines deleted...]
-      <c r="M12" s="47"/>
+      <c r="H12" s="76">
+        <v>1139.0999999999999</v>
+      </c>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="Z34" sqref="Z34"/>
+      <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="8" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="8"/>
     <col min="13" max="13" width="11.42578125" style="8" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="67"/>
-[...10 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="65"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="18">
         <v>2019</v>
       </c>
       <c r="B4" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="C4" s="19">
         <v>99.8</v>
       </c>
       <c r="D4" s="28">
         <v>100.1</v>
       </c>
       <c r="E4" s="19">
         <v>98.8</v>
       </c>
       <c r="F4" s="28">
         <v>99.9</v>
       </c>
       <c r="G4" s="19">
         <v>98.1</v>
       </c>
       <c r="H4" s="28">
         <v>102.8</v>
@@ -1684,82 +1695,84 @@
         <v>83.7</v>
       </c>
       <c r="K10" s="16">
         <v>106.6</v>
       </c>
       <c r="L10" s="21">
         <v>137.69999999999999</v>
       </c>
       <c r="M10" s="22">
         <v>118.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="19">
         <v>57.5</v>
       </c>
       <c r="C11" s="26">
         <v>93.4</v>
       </c>
       <c r="D11" s="21">
         <v>302.3</v>
       </c>
-      <c r="E11" s="56">
+      <c r="E11" s="55">
         <v>99.6</v>
       </c>
       <c r="F11" s="26">
         <v>102.5</v>
       </c>
-      <c r="G11" s="60">
+      <c r="G11" s="57">
         <v>99.1</v>
       </c>
-      <c r="H11" s="16"/>
+      <c r="H11" s="16">
+        <v>99.1</v>
+      </c>
       <c r="I11" s="16"/>
       <c r="J11" s="35"/>
       <c r="K11" s="16"/>
       <c r="L11" s="21"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69" t="s">
+      <c r="A12" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="70"/>
-[...10 lines deleted...]
-      <c r="M12" s="71"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="68"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="33">
         <v>2019</v>
       </c>
       <c r="B13" s="28">
         <v>120</v>
       </c>
       <c r="C13" s="28">
         <v>119.8</v>
       </c>
       <c r="D13" s="28">
         <v>87.7</v>
       </c>
       <c r="E13" s="28">
         <v>86.1</v>
       </c>
       <c r="F13" s="28">
         <v>86</v>
       </c>
       <c r="G13" s="28">
         <v>84.4</v>
       </c>
       <c r="H13" s="28">
         <v>64.8</v>
@@ -1967,132 +1980,134 @@
         <v>109.6</v>
       </c>
       <c r="H18" s="35">
         <v>113.7</v>
       </c>
       <c r="I18" s="6">
         <v>121.5</v>
       </c>
       <c r="J18" s="35">
         <v>123.7</v>
       </c>
       <c r="K18" s="6">
         <v>155.19999999999999</v>
       </c>
       <c r="L18" s="27">
         <v>188.9</v>
       </c>
       <c r="M18" s="17">
         <v>183.5</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="34">
         <v>2025</v>
       </c>
-      <c r="B19" s="48">
+      <c r="B19" s="47">
         <v>120.9</v>
       </c>
-      <c r="C19" s="48">
+      <c r="C19" s="47">
         <v>124.3</v>
       </c>
-      <c r="D19" s="48">
+      <c r="D19" s="47">
         <v>121.5</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="48">
         <v>106</v>
       </c>
-      <c r="F19" s="50">
+      <c r="F19" s="49">
         <v>107.5</v>
       </c>
       <c r="G19" s="11">
         <v>121.2</v>
       </c>
-      <c r="H19" s="51">
+      <c r="H19" s="50">
         <v>103.8</v>
       </c>
       <c r="I19" s="9">
         <v>116.6</v>
       </c>
-      <c r="J19" s="51">
+      <c r="J19" s="50">
         <v>95.1</v>
       </c>
       <c r="K19" s="9">
         <v>82.6</v>
       </c>
       <c r="L19" s="24">
         <v>102</v>
       </c>
       <c r="M19" s="25">
         <v>111.7</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="35">
         <v>107.3</v>
       </c>
       <c r="C20" s="32">
         <v>99.7</v>
       </c>
       <c r="D20" s="32">
         <v>300.3</v>
       </c>
-      <c r="E20" s="57">
+      <c r="E20" s="56">
         <v>294.39999999999998</v>
       </c>
       <c r="F20" s="26">
         <v>298.8</v>
       </c>
-      <c r="G20" s="61">
+      <c r="G20" s="58">
         <v>255.3</v>
       </c>
-      <c r="H20" s="35"/>
+      <c r="H20" s="6">
+        <v>285.89999999999998</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="35"/>
       <c r="K20" s="6"/>
       <c r="L20" s="27"/>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="70"/>
-[...10 lines deleted...]
-      <c r="M21" s="71"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="67"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="68"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>2019</v>
       </c>
       <c r="B22" s="19">
         <v>120</v>
       </c>
       <c r="C22" s="19">
         <v>119.9</v>
       </c>
       <c r="D22" s="19">
         <v>106.8</v>
       </c>
       <c r="E22" s="28">
         <v>100.8</v>
       </c>
       <c r="F22" s="19">
         <v>97.4</v>
       </c>
       <c r="G22" s="19">
         <v>95</v>
       </c>
       <c r="H22" s="19">
         <v>89</v>
@@ -2337,78 +2352,80 @@
       <c r="F28" s="45">
         <v>115.4</v>
       </c>
       <c r="G28" s="26">
         <v>116.5</v>
       </c>
       <c r="H28" s="45">
         <v>114.5</v>
       </c>
       <c r="I28" s="45">
         <v>114.8</v>
       </c>
       <c r="J28" s="45">
         <v>112.2</v>
       </c>
       <c r="K28" s="45">
         <v>108.1</v>
       </c>
       <c r="L28" s="46">
         <v>107.4</v>
       </c>
       <c r="M28" s="45">
         <v>107.9</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2026</v>
       </c>
-      <c r="B29" s="26">
+      <c r="B29" s="35">
         <v>107.3</v>
       </c>
-      <c r="C29" s="45">
+      <c r="C29" s="71">
         <v>103.4</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="71">
         <v>170.3</v>
       </c>
-      <c r="E29" s="58">
+      <c r="E29" s="72">
         <v>202.2</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="35">
         <v>222</v>
       </c>
-      <c r="G29" s="62">
+      <c r="G29" s="59">
         <v>228.5</v>
       </c>
-      <c r="H29" s="47"/>
-[...4 lines deleted...]
-      <c r="M29" s="47"/>
+      <c r="H29" s="73">
+        <v>236.8</v>
+      </c>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>