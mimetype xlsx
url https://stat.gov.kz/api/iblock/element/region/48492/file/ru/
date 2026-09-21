--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -257,70 +257,70 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -585,229 +585,229 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q78"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N67" sqref="N67"/>
+      <pane ySplit="5" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q73" sqref="Q73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="21"/>
-[...14 lines deleted...]
-      <c r="Q1" s="21"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="22"/>
-[...14 lines deleted...]
-      <c r="Q2" s="22"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="23"/>
-      <c r="B3" s="24" t="s">
+      <c r="A3" s="27"/>
+      <c r="B3" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="24"/>
-[...2 lines deleted...]
-      <c r="F3" s="24" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="24"/>
-[...2 lines deleted...]
-      <c r="J3" s="24" t="s">
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="24"/>
-[...2 lines deleted...]
-      <c r="N3" s="24" t="s">
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="24"/>
-[...1 lines deleted...]
-      <c r="Q3" s="24"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="23"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="27"/>
+      <c r="B4" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="C4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="24"/>
-      <c r="E4" s="25" t="s">
+      <c r="D4" s="23"/>
+      <c r="E4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="25" t="s">
+      <c r="F4" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="24" t="s">
+      <c r="G4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="24"/>
-      <c r="I4" s="25" t="s">
+      <c r="H4" s="23"/>
+      <c r="I4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="25" t="s">
+      <c r="J4" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="24" t="s">
+      <c r="K4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="24"/>
-      <c r="M4" s="25" t="s">
+      <c r="L4" s="23"/>
+      <c r="M4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="25" t="s">
+      <c r="N4" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="24" t="s">
+      <c r="O4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="24"/>
-      <c r="Q4" s="25" t="s">
+      <c r="P4" s="23"/>
+      <c r="Q4" s="22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="23"/>
-      <c r="B5" s="25"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="22"/>
       <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="25"/>
-      <c r="F5" s="25"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
       <c r="G5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="25"/>
-      <c r="J5" s="25"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="25"/>
-      <c r="N5" s="25"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
       <c r="O5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="25"/>
+      <c r="Q5" s="22"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="27">
+      <c r="A6" s="24">
         <v>2022</v>
       </c>
-      <c r="B6" s="27"/>
-[...14 lines deleted...]
-      <c r="Q6" s="27"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>100.6</v>
       </c>
       <c r="C7" s="11">
         <v>101</v>
       </c>
       <c r="D7" s="11">
         <v>100.3</v>
       </c>
       <c r="E7" s="11">
         <v>100.3</v>
       </c>
       <c r="F7" s="11">
         <v>100.6</v>
       </c>
       <c r="G7" s="11">
         <v>101</v>
       </c>
       <c r="H7" s="11">
         <v>100.3</v>
@@ -1402,69 +1402,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="12">
         <v>125.7</v>
       </c>
       <c r="L18" s="12">
         <v>119.6</v>
       </c>
       <c r="M18" s="12">
         <v>114.2</v>
       </c>
       <c r="N18" s="12">
         <v>114.8</v>
       </c>
       <c r="O18" s="12">
         <v>119.4</v>
       </c>
       <c r="P18" s="12">
         <v>113.8</v>
       </c>
       <c r="Q18" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="26">
+      <c r="A19" s="21">
         <v>2023</v>
       </c>
-      <c r="B19" s="26"/>
-[...14 lines deleted...]
-      <c r="Q19" s="26"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="13">
         <v>101.5</v>
       </c>
       <c r="C20" s="13">
         <v>101.8</v>
       </c>
       <c r="D20" s="13">
         <v>101.4</v>
       </c>
       <c r="E20" s="13">
         <v>101.2</v>
       </c>
       <c r="F20" s="13">
         <v>121.7</v>
       </c>
       <c r="G20" s="13">
         <v>126.7</v>
       </c>
       <c r="H20" s="13">
         <v>120.9</v>
@@ -3768,66 +3768,98 @@
         <v>110.8</v>
       </c>
       <c r="L65" s="16">
         <v>113</v>
       </c>
       <c r="M65" s="16">
         <v>115.1</v>
       </c>
       <c r="N65" s="16">
         <v>113.5</v>
       </c>
       <c r="O65" s="16">
         <v>112.8</v>
       </c>
       <c r="P65" s="16">
         <v>112.6</v>
       </c>
       <c r="Q65" s="16">
         <v>115.7</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B66" s="16"/>
-[...14 lines deleted...]
-      <c r="Q66" s="16"/>
+      <c r="B66" s="16">
+        <v>100.4</v>
+      </c>
+      <c r="C66" s="16">
+        <v>99.5</v>
+      </c>
+      <c r="D66" s="16">
+        <v>100.8</v>
+      </c>
+      <c r="E66" s="16">
+        <v>101</v>
+      </c>
+      <c r="F66" s="16">
+        <v>106.9</v>
+      </c>
+      <c r="G66" s="16">
+        <v>105.5</v>
+      </c>
+      <c r="H66" s="16">
+        <v>108.3</v>
+      </c>
+      <c r="I66" s="16">
+        <v>107.2</v>
+      </c>
+      <c r="J66" s="16">
+        <v>112</v>
+      </c>
+      <c r="K66" s="16">
+        <v>109.8</v>
+      </c>
+      <c r="L66" s="16">
+        <v>112.3</v>
+      </c>
+      <c r="M66" s="16">
+        <v>114.6</v>
+      </c>
+      <c r="N66" s="16">
+        <v>113.3</v>
+      </c>
+      <c r="O66" s="16">
+        <v>112.4</v>
+      </c>
+      <c r="P66" s="16">
+        <v>112.6</v>
+      </c>
+      <c r="Q66" s="16">
+        <v>115.5</v>
+      </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="3" t="s">
         <v>13</v>
@@ -4023,71 +4055,71 @@
       <c r="O77" s="9"/>
       <c r="P77" s="9"/>
       <c r="Q77" s="9"/>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="9"/>
       <c r="B78" s="9"/>
       <c r="C78" s="9"/>
       <c r="D78" s="9"/>
       <c r="E78" s="9"/>
       <c r="F78" s="9"/>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9"/>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
       <c r="L78" s="9"/>
       <c r="M78" s="9"/>
       <c r="N78" s="9"/>
       <c r="O78" s="9"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИПЦ</vt:lpstr>
     </vt:vector>