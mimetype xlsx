--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12210" yWindow="105" windowWidth="16620" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="65">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
@@ -80,61 +84,187 @@
     <t>Ноябрь</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>К предыдущему месяцу</t>
   </si>
   <si>
     <t>К декабрю предыдущего года</t>
   </si>
   <si>
     <t>К соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>К соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>продоволь-ственные</t>
   </si>
   <si>
     <t>непродо-вольственные</t>
   </si>
   <si>
     <t>Индекс потребительских цен в Северо-Казахстанской области</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей:</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя:</t>
+  </si>
+  <si>
+    <t>Единицы измерения:</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП:</t>
+  </si>
+  <si>
+    <t>История показателя:</t>
+  </si>
+  <si>
+    <t>Определение показателя:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> изменение во времени среднего уровня цен на фиксированный перечень товаров и услуг, приобретаемых населением для личного потребления. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных:</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета:</t>
+  </si>
+  <si>
+    <t>Методологии построения индекса потребительских цен утвержденые Приказ и.о. Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 30 декабря 2015 года № 230. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 января 2016 года № 12955.</t>
+  </si>
+  <si>
+    <t>Источник показателя:</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание:</t>
+  </si>
+  <si>
+    <t>Классификаторы:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509861/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение:</t>
+  </si>
+  <si>
+    <t>Управление статистики цен</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель:</t>
+  </si>
+  <si>
+    <t>Муканова Асель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>+7 715 2465587</t>
+  </si>
+  <si>
+    <t>Электронная почта:</t>
+  </si>
+  <si>
+    <t>a.mukanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Индекс потребительских цен</t>
+  </si>
+  <si>
+    <t>Индекс потребительских цен и его составляющие</t>
+  </si>
+  <si>
+    <t>с 2022 года</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -159,50 +289,124 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -220,121 +424,217 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="8"/>
+    <cellStyle name="Обычный 3 3" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -577,237 +877,544 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509861/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="5.28515625" customWidth="1"/>
+    <col min="2" max="2" width="43.5703125" customWidth="1"/>
+    <col min="3" max="3" width="86.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="21"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="23"/>
+      <c r="B2" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" s="25">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="23"/>
+      <c r="B3" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="23"/>
+      <c r="B4" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="23"/>
+      <c r="B5" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="23"/>
+      <c r="B6" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5">
+      <c r="A7" s="23"/>
+      <c r="B7" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="23"/>
+      <c r="B8" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="51.75">
+      <c r="A9" s="23"/>
+      <c r="B9" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="33" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="23"/>
+      <c r="B10" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="23"/>
+      <c r="B11" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="35"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="23"/>
+      <c r="B12" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="38" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="23"/>
+      <c r="B14" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="23"/>
+      <c r="B15" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="23"/>
+      <c r="B16" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="58">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="23"/>
+      <c r="B17" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="58">
+        <v>46328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="23"/>
+      <c r="B18" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="23"/>
+      <c r="B19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="42" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="23"/>
+      <c r="B21" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="2" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B2" s="46"/>
+    </row>
+    <row r="3" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="4" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="5" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="6" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B6" s="47" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B7" s="48" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B8" s="48" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B9" s="48" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B10" s="48"/>
+    </row>
+    <row r="11" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:15" s="45" customFormat="1" ht="12.75">
+      <c r="B12" s="48"/>
+    </row>
+    <row r="13" spans="1:15" s="45" customFormat="1" ht="15" customHeight="1">
+      <c r="B13" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+      <c r="N13" s="50"/>
+      <c r="O13" s="50"/>
+    </row>
+    <row r="14" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="15" spans="1:15" s="45" customFormat="1" ht="12.75"/>
+    <row r="16" spans="1:15" s="45" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" s="45" customFormat="1" ht="12.75"/>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="B13:O13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q78"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="Q73" sqref="Q73"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G69" sqref="G69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="25"/>
-[...14 lines deleted...]
-      <c r="Q1" s="25"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="26"/>
-[...14 lines deleted...]
-      <c r="Q2" s="26"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="27"/>
-      <c r="B3" s="23" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="23"/>
-[...2 lines deleted...]
-      <c r="F3" s="23" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="23"/>
-[...2 lines deleted...]
-      <c r="J3" s="23" t="s">
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="23"/>
-[...2 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="23"/>
-[...1 lines deleted...]
-      <c r="Q3" s="23"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="27"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="23"/>
-      <c r="E4" s="22" t="s">
+      <c r="D4" s="53"/>
+      <c r="E4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="22" t="s">
+      <c r="F4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="23"/>
-      <c r="I4" s="22" t="s">
+      <c r="H4" s="53"/>
+      <c r="I4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="23"/>
-      <c r="M4" s="22" t="s">
+      <c r="L4" s="53"/>
+      <c r="M4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="22" t="s">
+      <c r="N4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="23" t="s">
+      <c r="O4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="23"/>
-      <c r="Q4" s="22" t="s">
+      <c r="P4" s="53"/>
+      <c r="Q4" s="52" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="22"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="52"/>
       <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="22"/>
-      <c r="F5" s="22"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
       <c r="G5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="22"/>
-      <c r="J5" s="22"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="22"/>
-      <c r="N5" s="22"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
       <c r="O5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="22"/>
+      <c r="Q5" s="52"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="24">
+      <c r="A6" s="54">
         <v>2022</v>
       </c>
-      <c r="B6" s="24"/>
-[...14 lines deleted...]
-      <c r="Q6" s="24"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>100.6</v>
       </c>
       <c r="C7" s="11">
         <v>101</v>
       </c>
       <c r="D7" s="11">
         <v>100.3</v>
       </c>
       <c r="E7" s="11">
         <v>100.3</v>
       </c>
       <c r="F7" s="11">
         <v>100.6</v>
       </c>
       <c r="G7" s="11">
         <v>101</v>
       </c>
       <c r="H7" s="11">
         <v>100.3</v>
@@ -1402,69 +2009,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="12">
         <v>125.7</v>
       </c>
       <c r="L18" s="12">
         <v>119.6</v>
       </c>
       <c r="M18" s="12">
         <v>114.2</v>
       </c>
       <c r="N18" s="12">
         <v>114.8</v>
       </c>
       <c r="O18" s="12">
         <v>119.4</v>
       </c>
       <c r="P18" s="12">
         <v>113.8</v>
       </c>
       <c r="Q18" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="21">
+      <c r="A19" s="51">
         <v>2023</v>
       </c>
-      <c r="B19" s="21"/>
-[...14 lines deleted...]
-      <c r="Q19" s="21"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="51"/>
+      <c r="P19" s="51"/>
+      <c r="Q19" s="51"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="13">
         <v>101.5</v>
       </c>
       <c r="C20" s="13">
         <v>101.8</v>
       </c>
       <c r="D20" s="13">
         <v>101.4</v>
       </c>
       <c r="E20" s="13">
         <v>101.2</v>
       </c>
       <c r="F20" s="13">
         <v>121.7</v>
       </c>
       <c r="G20" s="13">
         <v>126.7</v>
       </c>
       <c r="H20" s="13">
         <v>120.9</v>
@@ -3821,66 +4428,98 @@
         <v>109.8</v>
       </c>
       <c r="L66" s="16">
         <v>112.3</v>
       </c>
       <c r="M66" s="16">
         <v>114.6</v>
       </c>
       <c r="N66" s="16">
         <v>113.3</v>
       </c>
       <c r="O66" s="16">
         <v>112.4</v>
       </c>
       <c r="P66" s="16">
         <v>112.6</v>
       </c>
       <c r="Q66" s="16">
         <v>115.5</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B67" s="7"/>
-[...14 lines deleted...]
-      <c r="Q67" s="7"/>
+      <c r="B67" s="7">
+        <v>100.4</v>
+      </c>
+      <c r="C67" s="7">
+        <v>99.8</v>
+      </c>
+      <c r="D67" s="7">
+        <v>100.9</v>
+      </c>
+      <c r="E67" s="7">
+        <v>100.7</v>
+      </c>
+      <c r="F67" s="7">
+        <v>107.4</v>
+      </c>
+      <c r="G67" s="7">
+        <v>105.2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>109.3</v>
+      </c>
+      <c r="I67" s="7">
+        <v>107.9</v>
+      </c>
+      <c r="J67" s="7">
+        <v>111.3</v>
+      </c>
+      <c r="K67" s="7">
+        <v>108.4</v>
+      </c>
+      <c r="L67" s="7">
+        <v>112</v>
+      </c>
+      <c r="M67" s="7">
+        <v>114.2</v>
+      </c>
+      <c r="N67" s="7">
+        <v>113.1</v>
+      </c>
+      <c r="O67" s="7">
+        <v>111.9</v>
+      </c>
+      <c r="P67" s="7">
+        <v>112.5</v>
+      </c>
+      <c r="Q67" s="7">
+        <v>115.4</v>
+      </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="6" t="s">
         <v>14</v>
@@ -4093,49 +4732,51 @@
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="A19:Q19"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ИПЦ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>