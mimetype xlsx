--- v6 (2026-10-13)
+++ v7 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12210" yWindow="105" windowWidth="16620" windowHeight="8010"/>
+    <workbookView xWindow="12210" yWindow="105" windowWidth="16620" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="ИПЦ" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="65">
   <si>
     <t>товары и услуги</t>
   </si>
   <si>
     <t>товары</t>
   </si>
   <si>
     <t>платные услуги</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
@@ -542,79 +542,79 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 3 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -888,52 +888,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509861/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" customWidth="1"/>
     <col min="2" max="2" width="43.5703125" customWidth="1"/>
     <col min="3" max="3" width="86.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="21"/>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="25">
         <v>261601</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="23"/>
@@ -1033,60 +1033,60 @@
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="23"/>
       <c r="B14" s="39" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="23"/>
       <c r="B15" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="23"/>
       <c r="B16" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="49">
         <v>46297</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="23"/>
       <c r="B17" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="49">
         <v>46328</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="23"/>
       <c r="B18" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="23"/>
       <c r="B19" s="24" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="23"/>
       <c r="B20" s="24" t="s">
         <v>52</v>
@@ -1141,280 +1141,280 @@
     <row r="7" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B7" s="48" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B8" s="48" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B9" s="48" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B10" s="48"/>
     </row>
     <row r="11" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B11" s="48"/>
     </row>
     <row r="12" spans="1:15" s="45" customFormat="1" ht="12.75">
       <c r="B12" s="48"/>
     </row>
     <row r="13" spans="1:15" s="45" customFormat="1" ht="15" customHeight="1">
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="50"/>
-[...11 lines deleted...]
-      <c r="O13" s="50"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="51"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="51"/>
+      <c r="O13" s="51"/>
     </row>
     <row r="14" spans="1:15" s="45" customFormat="1" ht="12.75"/>
     <row r="15" spans="1:15" s="45" customFormat="1" ht="12.75"/>
     <row r="16" spans="1:15" s="45" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="49"/>
-[...10 lines deleted...]
-      <c r="M16" s="49"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
     </row>
     <row r="17" s="45" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="B13:O13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q78"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G69" sqref="G69"/>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A54" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J73" sqref="J73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="55"/>
-[...14 lines deleted...]
-      <c r="Q1" s="55"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="56"/>
-[...14 lines deleted...]
-      <c r="Q2" s="56"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="57"/>
-      <c r="B3" s="53" t="s">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="53"/>
-[...2 lines deleted...]
-      <c r="F3" s="53" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="53"/>
-[...2 lines deleted...]
-      <c r="J3" s="53" t="s">
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="53"/>
-[...2 lines deleted...]
-      <c r="N3" s="53" t="s">
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="O3" s="53"/>
-[...1 lines deleted...]
-      <c r="Q3" s="53"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="57"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="53"/>
-      <c r="E4" s="52" t="s">
+      <c r="D4" s="55"/>
+      <c r="E4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="52" t="s">
+      <c r="F4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="G4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="53"/>
-      <c r="I4" s="52" t="s">
+      <c r="H4" s="55"/>
+      <c r="I4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="52" t="s">
+      <c r="J4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="53" t="s">
+      <c r="K4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="53"/>
-      <c r="M4" s="52" t="s">
+      <c r="L4" s="55"/>
+      <c r="M4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="N4" s="52" t="s">
+      <c r="N4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="O4" s="53" t="s">
+      <c r="O4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="P4" s="53"/>
-      <c r="Q4" s="52" t="s">
+      <c r="P4" s="55"/>
+      <c r="Q4" s="56" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="36" customHeight="1">
-      <c r="A5" s="57"/>
-      <c r="B5" s="52"/>
+      <c r="A5" s="54"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="52"/>
-      <c r="F5" s="52"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
       <c r="G5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="52"/>
-      <c r="J5" s="52"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="52"/>
-      <c r="N5" s="52"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
       <c r="O5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="52"/>
+      <c r="Q5" s="56"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="54">
+      <c r="A6" s="58">
         <v>2022</v>
       </c>
-      <c r="B6" s="54"/>
-[...14 lines deleted...]
-      <c r="Q6" s="54"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>100.6</v>
       </c>
       <c r="C7" s="11">
         <v>101</v>
       </c>
       <c r="D7" s="11">
         <v>100.3</v>
       </c>
       <c r="E7" s="11">
         <v>100.3</v>
       </c>
       <c r="F7" s="11">
         <v>100.6</v>
       </c>
       <c r="G7" s="11">
         <v>101</v>
       </c>
       <c r="H7" s="11">
         <v>100.3</v>
@@ -2009,69 +2009,69 @@
         <v>120.6</v>
       </c>
       <c r="K18" s="12">
         <v>125.7</v>
       </c>
       <c r="L18" s="12">
         <v>119.6</v>
       </c>
       <c r="M18" s="12">
         <v>114.2</v>
       </c>
       <c r="N18" s="12">
         <v>114.8</v>
       </c>
       <c r="O18" s="12">
         <v>119.4</v>
       </c>
       <c r="P18" s="12">
         <v>113.8</v>
       </c>
       <c r="Q18" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="51">
+      <c r="A19" s="57">
         <v>2023</v>
       </c>
-      <c r="B19" s="51"/>
-[...14 lines deleted...]
-      <c r="Q19" s="51"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="57"/>
+      <c r="O19" s="57"/>
+      <c r="P19" s="57"/>
+      <c r="Q19" s="57"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="13">
         <v>101.5</v>
       </c>
       <c r="C20" s="13">
         <v>101.8</v>
       </c>
       <c r="D20" s="13">
         <v>101.4</v>
       </c>
       <c r="E20" s="13">
         <v>101.2</v>
       </c>
       <c r="F20" s="13">
         <v>121.7</v>
       </c>
       <c r="G20" s="13">
         <v>126.7</v>
       </c>
       <c r="H20" s="13">
         <v>120.9</v>
@@ -4481,66 +4481,98 @@
         <v>108.4</v>
       </c>
       <c r="L67" s="7">
         <v>112</v>
       </c>
       <c r="M67" s="7">
         <v>114.2</v>
       </c>
       <c r="N67" s="7">
         <v>113.1</v>
       </c>
       <c r="O67" s="7">
         <v>111.9</v>
       </c>
       <c r="P67" s="7">
         <v>112.5</v>
       </c>
       <c r="Q67" s="7">
         <v>115.4</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B68" s="7"/>
-[...14 lines deleted...]
-      <c r="Q68" s="7"/>
+      <c r="B68" s="7">
+        <v>100.6</v>
+      </c>
+      <c r="C68" s="7">
+        <v>100.1</v>
+      </c>
+      <c r="D68" s="7">
+        <v>101</v>
+      </c>
+      <c r="E68" s="7">
+        <v>100.9</v>
+      </c>
+      <c r="F68" s="7">
+        <v>108.1</v>
+      </c>
+      <c r="G68" s="7">
+        <v>105.3</v>
+      </c>
+      <c r="H68" s="7">
+        <v>110.4</v>
+      </c>
+      <c r="I68" s="7">
+        <v>108.9</v>
+      </c>
+      <c r="J68" s="7">
+        <v>110.9</v>
+      </c>
+      <c r="K68" s="7">
+        <v>107.8</v>
+      </c>
+      <c r="L68" s="7">
+        <v>111.9</v>
+      </c>
+      <c r="M68" s="7">
+        <v>114</v>
+      </c>
+      <c r="N68" s="7">
+        <v>112.8</v>
+      </c>
+      <c r="O68" s="7">
+        <v>111.5</v>
+      </c>
+      <c r="P68" s="7">
+        <v>112.5</v>
+      </c>
+      <c r="Q68" s="7">
+        <v>115.2</v>
+      </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="18" t="s">
         <v>3</v>
@@ -4694,71 +4726,71 @@
       <c r="O77" s="9"/>
       <c r="P77" s="9"/>
       <c r="Q77" s="9"/>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="9"/>
       <c r="B78" s="9"/>
       <c r="C78" s="9"/>
       <c r="D78" s="9"/>
       <c r="E78" s="9"/>
       <c r="F78" s="9"/>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9"/>
       <c r="J78" s="9"/>
       <c r="K78" s="9"/>
       <c r="L78" s="9"/>
       <c r="M78" s="9"/>
       <c r="N78" s="9"/>
       <c r="O78" s="9"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="A19:Q19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>