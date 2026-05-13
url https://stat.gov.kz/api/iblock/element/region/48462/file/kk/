--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -627,52 +627,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D114" sqref="D114"/>
+      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q102" sqref="Q102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -1807,51 +1807,53 @@
         <v>101.1</v>
       </c>
       <c r="K30" s="25">
         <v>100.9</v>
       </c>
       <c r="L30" s="24">
         <v>101.2</v>
       </c>
       <c r="M30" s="24">
         <v>101.5</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="32">
         <v>101</v>
       </c>
       <c r="C31" s="32">
         <v>101.3</v>
       </c>
       <c r="D31" s="32">
         <v>100.6</v>
       </c>
-      <c r="E31" s="32"/>
+      <c r="E31" s="32">
+        <v>101.1</v>
+      </c>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A32" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
@@ -2913,50 +2915,53 @@
         <v>101</v>
       </c>
       <c r="K58" s="23">
         <v>100.6</v>
       </c>
       <c r="L58" s="26">
         <v>101.3</v>
       </c>
       <c r="M58" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="7">
         <v>2026</v>
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
+      <c r="E59" s="8">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A60" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
       <c r="F60" s="35"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="35"/>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
@@ -4010,50 +4015,53 @@
         <v>101.2</v>
       </c>
       <c r="K86" s="8">
         <v>101.1</v>
       </c>
       <c r="L86" s="8">
         <v>100.7</v>
       </c>
       <c r="M86" s="8">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="7">
         <v>2026</v>
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
       <c r="C87" s="32">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
+      <c r="E87" s="8">
+        <v>101.2</v>
+      </c>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A88" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="35"/>
       <c r="C88" s="35"/>
       <c r="D88" s="35"/>
       <c r="E88" s="35"/>
       <c r="F88" s="35"/>
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="J88" s="35"/>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
@@ -5107,51 +5115,53 @@
         <v>101.1</v>
       </c>
       <c r="K114" s="23">
         <v>101</v>
       </c>
       <c r="L114" s="23">
         <v>101.6</v>
       </c>
       <c r="M114" s="23">
         <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A115" s="33">
         <v>2026</v>
       </c>
       <c r="B115" s="34">
         <v>100.9</v>
       </c>
       <c r="C115" s="34">
         <v>101.1</v>
       </c>
       <c r="D115" s="34">
         <v>100.8</v>
       </c>
-      <c r="E115" s="34"/>
+      <c r="E115" s="34">
+        <v>101.2</v>
+      </c>
       <c r="F115" s="34"/>
       <c r="G115" s="34"/>
       <c r="H115" s="34"/>
       <c r="I115" s="34"/>
       <c r="J115" s="34"/>
       <c r="K115" s="34"/>
       <c r="L115" s="34"/>
       <c r="M115" s="34"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B116" s="27"/>
       <c r="C116" s="27"/>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
       <c r="F116" s="27"/>
       <c r="G116" s="27"/>
       <c r="H116" s="27"/>
       <c r="I116" s="27"/>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B117" s="27"/>