--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -627,52 +627,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q102" sqref="Q102"/>
+      <pane ySplit="3" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q21" sqref="Q21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -1810,51 +1810,53 @@
         <v>100.9</v>
       </c>
       <c r="L30" s="24">
         <v>101.2</v>
       </c>
       <c r="M30" s="24">
         <v>101.5</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="32">
         <v>101</v>
       </c>
       <c r="C31" s="32">
         <v>101.3</v>
       </c>
       <c r="D31" s="32">
         <v>100.6</v>
       </c>
       <c r="E31" s="32">
         <v>101.1</v>
       </c>
-      <c r="F31" s="32"/>
+      <c r="F31" s="32">
+        <v>100.8</v>
+      </c>
       <c r="G31" s="32"/>
       <c r="H31" s="32"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A32" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
     </row>
@@ -2918,50 +2920,53 @@
         <v>100.6</v>
       </c>
       <c r="L58" s="26">
         <v>101.3</v>
       </c>
       <c r="M58" s="26">
         <v>101.1</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="7">
         <v>2026</v>
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
       <c r="E59" s="8">
         <v>100.8</v>
       </c>
+      <c r="F59" s="8">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A60" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
       <c r="F60" s="35"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="35"/>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
@@ -4018,50 +4023,53 @@
         <v>101.1</v>
       </c>
       <c r="L86" s="8">
         <v>100.7</v>
       </c>
       <c r="M86" s="8">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="7">
         <v>2026</v>
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
       <c r="C87" s="32">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
       <c r="E87" s="8">
         <v>101.2</v>
       </c>
+      <c r="F87" s="8">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A88" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="35"/>
       <c r="C88" s="35"/>
       <c r="D88" s="35"/>
       <c r="E88" s="35"/>
       <c r="F88" s="35"/>
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="J88" s="35"/>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
@@ -5118,51 +5126,53 @@
         <v>101</v>
       </c>
       <c r="L114" s="23">
         <v>101.6</v>
       </c>
       <c r="M114" s="23">
         <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A115" s="33">
         <v>2026</v>
       </c>
       <c r="B115" s="34">
         <v>100.9</v>
       </c>
       <c r="C115" s="34">
         <v>101.1</v>
       </c>
       <c r="D115" s="34">
         <v>100.8</v>
       </c>
       <c r="E115" s="34">
         <v>101.2</v>
       </c>
-      <c r="F115" s="34"/>
+      <c r="F115" s="34">
+        <v>100.5</v>
+      </c>
       <c r="G115" s="34"/>
       <c r="H115" s="34"/>
       <c r="I115" s="34"/>
       <c r="J115" s="34"/>
       <c r="K115" s="34"/>
       <c r="L115" s="34"/>
       <c r="M115" s="34"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B116" s="27"/>
       <c r="C116" s="27"/>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
       <c r="F116" s="27"/>
       <c r="G116" s="27"/>
       <c r="H116" s="27"/>
       <c r="I116" s="27"/>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B117" s="27"/>
       <c r="C117" s="27"/>
@@ -6591,140 +6601,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="27" man="1"/>
     <brk id="59" max="27" man="1"/>
     <brk id="75" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>