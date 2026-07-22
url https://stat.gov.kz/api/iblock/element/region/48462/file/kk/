--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -219,51 +219,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -284,51 +284,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -627,150 +626,150 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q21" sqref="Q21"/>
+      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q120" sqref="Q120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75">
-      <c r="A3" s="28"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="27"/>
+      <c r="B3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="D3" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="E3" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="F3" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="29" t="s">
+      <c r="G3" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="H3" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="29" t="s">
+      <c r="I3" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="29" t="s">
+      <c r="J3" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="29" t="s">
+      <c r="K3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="L3" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="35"/>
-[...10 lines deleted...]
-      <c r="M4" s="38"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="37"/>
     </row>
     <row r="5" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="11">
         <v>2000</v>
       </c>
       <c r="B5" s="12">
         <v>103.1</v>
       </c>
       <c r="C5" s="12">
         <v>100.3</v>
       </c>
       <c r="D5" s="12">
         <v>99.5</v>
       </c>
       <c r="E5" s="12">
         <v>99.6</v>
       </c>
       <c r="F5" s="12">
         <v>100.8</v>
       </c>
       <c r="G5" s="12">
         <v>101.1</v>
       </c>
       <c r="H5" s="12">
         <v>100.4</v>
@@ -1769,118 +1768,120 @@
         <v>101.1</v>
       </c>
       <c r="L29" s="24">
         <v>101.1</v>
       </c>
       <c r="M29" s="24">
         <v>100.8</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="19">
         <v>2025</v>
       </c>
       <c r="B30" s="21">
         <v>100.8</v>
       </c>
       <c r="C30" s="22">
         <v>101.6</v>
       </c>
       <c r="D30" s="23">
         <v>101</v>
       </c>
       <c r="E30" s="22">
         <v>101.1</v>
       </c>
-      <c r="F30" s="32">
+      <c r="F30" s="31">
         <v>100.9</v>
       </c>
-      <c r="G30" s="32">
+      <c r="G30" s="31">
         <v>101.2</v>
       </c>
       <c r="H30" s="24">
         <v>100.9</v>
       </c>
       <c r="I30" s="24">
         <v>101.1</v>
       </c>
       <c r="J30" s="25">
         <v>101.1</v>
       </c>
       <c r="K30" s="25">
         <v>100.9</v>
       </c>
       <c r="L30" s="24">
         <v>101.2</v>
       </c>
       <c r="M30" s="24">
         <v>101.5</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
-      <c r="B31" s="32">
+      <c r="B31" s="31">
         <v>101</v>
       </c>
-      <c r="C31" s="32">
+      <c r="C31" s="31">
         <v>101.3</v>
       </c>
-      <c r="D31" s="32">
-[...2 lines deleted...]
-      <c r="E31" s="32">
+      <c r="D31" s="31">
+        <v>100.6</v>
+      </c>
+      <c r="E31" s="31">
         <v>101.1</v>
       </c>
-      <c r="F31" s="32">
-[...8 lines deleted...]
-      <c r="M31" s="32"/>
+      <c r="F31" s="31">
+        <v>100.8</v>
+      </c>
+      <c r="G31" s="31">
+        <v>101.1</v>
+      </c>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A32" s="35" t="s">
+      <c r="A32" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="35"/>
-[...10 lines deleted...]
-      <c r="M32" s="35"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A33" s="11">
         <v>2000</v>
       </c>
       <c r="B33" s="12">
         <v>105</v>
       </c>
       <c r="C33" s="12">
         <v>100.5</v>
       </c>
       <c r="D33" s="12">
         <v>98.9</v>
       </c>
       <c r="E33" s="12">
         <v>99.1</v>
       </c>
       <c r="F33" s="12">
         <v>101.2</v>
       </c>
       <c r="G33" s="12">
         <v>101</v>
       </c>
       <c r="H33" s="12">
         <v>100</v>
@@ -2879,111 +2880,114 @@
         <v>100.3</v>
       </c>
       <c r="L57" s="23">
         <v>101.1</v>
       </c>
       <c r="M57" s="23">
         <v>100.8</v>
       </c>
     </row>
     <row r="58" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A58" s="19">
         <v>2025</v>
       </c>
       <c r="B58" s="23">
         <v>101</v>
       </c>
       <c r="C58" s="23">
         <v>101.6</v>
       </c>
       <c r="D58" s="23">
         <v>101.5</v>
       </c>
       <c r="E58" s="23">
         <v>101.9</v>
       </c>
-      <c r="F58" s="32">
+      <c r="F58" s="31">
         <v>101.2</v>
       </c>
-      <c r="G58" s="32">
+      <c r="G58" s="31">
         <v>101.4</v>
       </c>
       <c r="H58" s="23">
         <v>101.2</v>
       </c>
       <c r="I58" s="23">
         <v>100.5</v>
       </c>
       <c r="J58" s="23">
         <v>101</v>
       </c>
       <c r="K58" s="23">
         <v>100.6</v>
       </c>
-      <c r="L58" s="26">
+      <c r="L58" s="23">
         <v>101.3</v>
       </c>
-      <c r="M58" s="26">
+      <c r="M58" s="23">
         <v>101.1</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="7">
         <v>2026</v>
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
       <c r="E59" s="8">
         <v>100.8</v>
       </c>
       <c r="F59" s="8">
         <v>100.7</v>
       </c>
+      <c r="G59" s="8">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A60" s="35" t="s">
+      <c r="A60" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="35"/>
-[...10 lines deleted...]
-      <c r="M60" s="35"/>
+      <c r="B60" s="34"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="34"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="34"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="34"/>
+      <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
       <c r="C61" s="12">
         <v>100.1</v>
       </c>
       <c r="D61" s="12">
         <v>100</v>
       </c>
       <c r="E61" s="12">
         <v>100.2</v>
       </c>
       <c r="F61" s="12">
         <v>100.6</v>
       </c>
       <c r="G61" s="12">
         <v>100.2</v>
       </c>
       <c r="H61" s="12">
         <v>101.2</v>
@@ -3988,105 +3992,108 @@
         <v>101</v>
       </c>
     </row>
     <row r="86" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A86" s="19">
         <v>2025</v>
       </c>
       <c r="B86" s="8">
         <v>100.8</v>
       </c>
       <c r="C86" s="8">
         <v>101.1</v>
       </c>
       <c r="D86" s="8">
         <v>100.9</v>
       </c>
       <c r="E86" s="8">
         <v>100.5</v>
       </c>
       <c r="F86" s="23">
         <v>100.4</v>
       </c>
       <c r="G86" s="23">
         <v>101</v>
       </c>
-      <c r="H86" s="32">
+      <c r="H86" s="31">
         <v>101</v>
       </c>
       <c r="I86" s="8">
         <v>101.3</v>
       </c>
       <c r="J86" s="8">
         <v>101.2</v>
       </c>
       <c r="K86" s="8">
         <v>101.1</v>
       </c>
       <c r="L86" s="8">
         <v>100.7</v>
       </c>
       <c r="M86" s="8">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="7">
         <v>2026</v>
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
-      <c r="C87" s="32">
+      <c r="C87" s="31">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
       <c r="E87" s="8">
         <v>101.2</v>
       </c>
       <c r="F87" s="8">
         <v>101.1</v>
       </c>
+      <c r="G87" s="8">
+        <v>101.1</v>
+      </c>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A88" s="35" t="s">
+      <c r="A88" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B88" s="35"/>
-[...10 lines deleted...]
-      <c r="M88" s="35"/>
+      <c r="B88" s="34"/>
+      <c r="C88" s="34"/>
+      <c r="D88" s="34"/>
+      <c r="E88" s="34"/>
+      <c r="F88" s="34"/>
+      <c r="G88" s="34"/>
+      <c r="H88" s="34"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="34"/>
+      <c r="K88" s="34"/>
+      <c r="L88" s="34"/>
+      <c r="M88" s="34"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
       <c r="C89" s="12">
         <v>100</v>
       </c>
       <c r="D89" s="12">
         <v>100.4</v>
       </c>
       <c r="E89" s="12">
         <v>100.2</v>
       </c>
       <c r="F89" s="12">
         <v>100.1</v>
       </c>
       <c r="G89" s="12">
         <v>102.1</v>
       </c>
       <c r="H89" s="12">
         <v>100.5</v>
@@ -5111,201 +5118,203 @@
         <v>101.2</v>
       </c>
       <c r="G114" s="23">
         <v>101.2</v>
       </c>
       <c r="H114" s="23">
         <v>100.5</v>
       </c>
       <c r="I114" s="23">
         <v>101.4</v>
       </c>
       <c r="J114" s="23">
         <v>101.1</v>
       </c>
       <c r="K114" s="23">
         <v>101</v>
       </c>
       <c r="L114" s="23">
         <v>101.6</v>
       </c>
       <c r="M114" s="23">
         <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="A115" s="33">
+      <c r="A115" s="32">
         <v>2026</v>
       </c>
-      <c r="B115" s="34">
+      <c r="B115" s="33">
         <v>100.9</v>
       </c>
-      <c r="C115" s="34">
+      <c r="C115" s="33">
         <v>101.1</v>
       </c>
-      <c r="D115" s="34">
-[...2 lines deleted...]
-      <c r="E115" s="34">
+      <c r="D115" s="33">
+        <v>100.8</v>
+      </c>
+      <c r="E115" s="33">
         <v>101.2</v>
       </c>
-      <c r="F115" s="34">
-[...8 lines deleted...]
-      <c r="M115" s="34"/>
+      <c r="F115" s="33">
+        <v>100.5</v>
+      </c>
+      <c r="G115" s="33">
+        <v>101.1</v>
+      </c>
+      <c r="H115" s="33"/>
+      <c r="I115" s="33"/>
+      <c r="J115" s="33"/>
+      <c r="K115" s="33"/>
+      <c r="L115" s="33"/>
+      <c r="M115" s="33"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B116" s="27"/>
-[...10 lines deleted...]
-      <c r="M116" s="27"/>
+      <c r="B116" s="26"/>
+      <c r="C116" s="26"/>
+      <c r="D116" s="26"/>
+      <c r="E116" s="26"/>
+      <c r="F116" s="26"/>
+      <c r="G116" s="26"/>
+      <c r="H116" s="26"/>
+      <c r="I116" s="26"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
+      <c r="L116" s="26"/>
+      <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B117" s="27"/>
-[...10 lines deleted...]
-      <c r="M117" s="27"/>
+      <c r="B117" s="26"/>
+      <c r="C117" s="26"/>
+      <c r="D117" s="26"/>
+      <c r="E117" s="26"/>
+      <c r="F117" s="26"/>
+      <c r="G117" s="26"/>
+      <c r="H117" s="26"/>
+      <c r="I117" s="26"/>
+      <c r="J117" s="26"/>
+      <c r="K117" s="26"/>
+      <c r="L117" s="26"/>
+      <c r="M117" s="26"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B118" s="27"/>
-[...10 lines deleted...]
-      <c r="M118" s="27"/>
+      <c r="B118" s="26"/>
+      <c r="C118" s="26"/>
+      <c r="D118" s="26"/>
+      <c r="E118" s="26"/>
+      <c r="F118" s="26"/>
+      <c r="G118" s="26"/>
+      <c r="H118" s="26"/>
+      <c r="I118" s="26"/>
+      <c r="J118" s="26"/>
+      <c r="K118" s="26"/>
+      <c r="L118" s="26"/>
+      <c r="M118" s="26"/>
     </row>
     <row r="119" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B119" s="27"/>
-[...10 lines deleted...]
-      <c r="M119" s="27"/>
+      <c r="B119" s="26"/>
+      <c r="C119" s="26"/>
+      <c r="D119" s="26"/>
+      <c r="E119" s="26"/>
+      <c r="F119" s="26"/>
+      <c r="G119" s="26"/>
+      <c r="H119" s="26"/>
+      <c r="I119" s="26"/>
+      <c r="J119" s="26"/>
+      <c r="K119" s="26"/>
+      <c r="L119" s="26"/>
+      <c r="M119" s="26"/>
     </row>
     <row r="120" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B120" s="27"/>
-[...10 lines deleted...]
-      <c r="M120" s="27"/>
+      <c r="B120" s="26"/>
+      <c r="C120" s="26"/>
+      <c r="D120" s="26"/>
+      <c r="E120" s="26"/>
+      <c r="F120" s="26"/>
+      <c r="G120" s="26"/>
+      <c r="H120" s="26"/>
+      <c r="I120" s="26"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="26"/>
+      <c r="L120" s="26"/>
+      <c r="M120" s="26"/>
     </row>
     <row r="121" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B121" s="27"/>
-[...10 lines deleted...]
-      <c r="M121" s="27"/>
+      <c r="B121" s="26"/>
+      <c r="C121" s="26"/>
+      <c r="D121" s="26"/>
+      <c r="E121" s="26"/>
+      <c r="F121" s="26"/>
+      <c r="G121" s="26"/>
+      <c r="H121" s="26"/>
+      <c r="I121" s="26"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="26"/>
+      <c r="L121" s="26"/>
+      <c r="M121" s="26"/>
     </row>
     <row r="122" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B122" s="27"/>
-[...10 lines deleted...]
-      <c r="M122" s="27"/>
+      <c r="B122" s="26"/>
+      <c r="C122" s="26"/>
+      <c r="D122" s="26"/>
+      <c r="E122" s="26"/>
+      <c r="F122" s="26"/>
+      <c r="G122" s="26"/>
+      <c r="H122" s="26"/>
+      <c r="I122" s="26"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="26"/>
+      <c r="M122" s="26"/>
     </row>
     <row r="123" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B123" s="27"/>
-[...10 lines deleted...]
-      <c r="M123" s="27"/>
+      <c r="B123" s="26"/>
+      <c r="C123" s="26"/>
+      <c r="D123" s="26"/>
+      <c r="E123" s="26"/>
+      <c r="F123" s="26"/>
+      <c r="G123" s="26"/>
+      <c r="H123" s="26"/>
+      <c r="I123" s="26"/>
+      <c r="J123" s="26"/>
+      <c r="K123" s="26"/>
+      <c r="L123" s="26"/>
+      <c r="M123" s="26"/>
     </row>
     <row r="124" spans="1:13" s="4" customFormat="1" ht="12.75">
-      <c r="B124" s="27"/>
-[...10 lines deleted...]
-      <c r="M124" s="27"/>
+      <c r="B124" s="26"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="26"/>
+      <c r="E124" s="26"/>
+      <c r="F124" s="26"/>
+      <c r="G124" s="26"/>
+      <c r="H124" s="26"/>
+      <c r="I124" s="26"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="26"/>
+      <c r="L124" s="26"/>
+      <c r="M124" s="26"/>
     </row>
     <row r="125" spans="1:13" s="4" customFormat="1">
       <c r="A125" s="9"/>
       <c r="B125" s="10"/>
       <c r="C125" s="10"/>
       <c r="D125" s="10"/>
       <c r="E125" s="10"/>
       <c r="F125" s="10"/>
       <c r="G125" s="10"/>
       <c r="H125" s="10"/>
       <c r="I125" s="10"/>
       <c r="J125" s="10"/>
       <c r="K125" s="10"/>
       <c r="L125" s="10"/>
       <c r="M125" s="10"/>
     </row>
     <row r="126" spans="1:13" s="4" customFormat="1">
       <c r="A126" s="9"/>
       <c r="B126" s="10"/>
       <c r="C126" s="10"/>
       <c r="D126" s="10"/>
       <c r="E126" s="10"/>
       <c r="F126" s="10"/>
       <c r="G126" s="10"/>
       <c r="H126" s="10"/>