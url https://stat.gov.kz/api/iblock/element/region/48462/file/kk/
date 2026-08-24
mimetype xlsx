--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -626,52 +626,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q120" sqref="Q120"/>
+      <pane ySplit="3" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q111" sqref="Q111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
@@ -1815,51 +1815,53 @@
         <v>101.5</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="31">
         <v>101</v>
       </c>
       <c r="C31" s="31">
         <v>101.3</v>
       </c>
       <c r="D31" s="31">
         <v>100.6</v>
       </c>
       <c r="E31" s="31">
         <v>101.1</v>
       </c>
       <c r="F31" s="31">
         <v>100.8</v>
       </c>
       <c r="G31" s="31">
         <v>101.1</v>
       </c>
-      <c r="H31" s="31"/>
+      <c r="H31" s="31">
+        <v>100.5</v>
+      </c>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A32" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A33" s="11">
@@ -2927,50 +2929,53 @@
         <v>101.1</v>
       </c>
     </row>
     <row r="59" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="7">
         <v>2026</v>
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
       <c r="E59" s="8">
         <v>100.8</v>
       </c>
       <c r="F59" s="8">
         <v>100.7</v>
       </c>
       <c r="G59" s="8">
         <v>101.1</v>
       </c>
+      <c r="H59" s="8">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A60" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="34"/>
       <c r="F60" s="34"/>
       <c r="G60" s="34"/>
       <c r="H60" s="34"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
@@ -4033,50 +4038,53 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="7">
         <v>2026</v>
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
       <c r="C87" s="31">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
       <c r="E87" s="8">
         <v>101.2</v>
       </c>
       <c r="F87" s="8">
         <v>101.1</v>
       </c>
       <c r="G87" s="8">
         <v>101.1</v>
       </c>
+      <c r="H87" s="8">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A88" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="34"/>
       <c r="C88" s="34"/>
       <c r="D88" s="34"/>
       <c r="E88" s="34"/>
       <c r="F88" s="34"/>
       <c r="G88" s="34"/>
       <c r="H88" s="34"/>
       <c r="I88" s="34"/>
       <c r="J88" s="34"/>
       <c r="K88" s="34"/>
       <c r="L88" s="34"/>
       <c r="M88" s="34"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
@@ -5139,51 +5147,53 @@
         <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A115" s="32">
         <v>2026</v>
       </c>
       <c r="B115" s="33">
         <v>100.9</v>
       </c>
       <c r="C115" s="33">
         <v>101.1</v>
       </c>
       <c r="D115" s="33">
         <v>100.8</v>
       </c>
       <c r="E115" s="33">
         <v>101.2</v>
       </c>
       <c r="F115" s="33">
         <v>100.5</v>
       </c>
       <c r="G115" s="33">
         <v>101.1</v>
       </c>
-      <c r="H115" s="33"/>
+      <c r="H115" s="33">
+        <v>100.4</v>
+      </c>
       <c r="I115" s="33"/>
       <c r="J115" s="33"/>
       <c r="K115" s="33"/>
       <c r="L115" s="33"/>
       <c r="M115" s="33"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="26"/>
       <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
@@ -6610,140 +6620,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="27" man="1"/>
     <brk id="59" max="27" man="1"/>
     <brk id="75" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>