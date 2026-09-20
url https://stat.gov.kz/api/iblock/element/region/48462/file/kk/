--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -219,51 +219,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -319,50 +319,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_13mes" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -626,52 +629,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q111" sqref="Q111"/>
+      <pane ySplit="3" topLeftCell="A94" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L125" sqref="L125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="35"/>
       <c r="M1" s="35"/>
@@ -1818,51 +1821,53 @@
     <row r="31" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="31">
         <v>101</v>
       </c>
       <c r="C31" s="31">
         <v>101.3</v>
       </c>
       <c r="D31" s="31">
         <v>100.6</v>
       </c>
       <c r="E31" s="31">
         <v>101.1</v>
       </c>
       <c r="F31" s="31">
         <v>100.8</v>
       </c>
       <c r="G31" s="31">
         <v>101.1</v>
       </c>
       <c r="H31" s="31">
         <v>100.5</v>
       </c>
-      <c r="I31" s="31"/>
+      <c r="I31" s="31">
+        <v>100.4</v>
+      </c>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A32" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="34"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="34"/>
       <c r="M32" s="34"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A33" s="11">
         <v>2000</v>
@@ -2932,50 +2937,53 @@
     <row r="59" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="7">
         <v>2026</v>
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
       <c r="E59" s="8">
         <v>100.8</v>
       </c>
       <c r="F59" s="8">
         <v>100.7</v>
       </c>
       <c r="G59" s="8">
         <v>101.1</v>
       </c>
       <c r="H59" s="8">
         <v>100.7</v>
       </c>
+      <c r="I59" s="8">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A60" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="34"/>
       <c r="F60" s="34"/>
       <c r="G60" s="34"/>
       <c r="H60" s="34"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="K60" s="34"/>
       <c r="L60" s="34"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
@@ -4041,50 +4049,53 @@
     <row r="87" spans="1:13" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="7">
         <v>2026</v>
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
       <c r="C87" s="31">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
       <c r="E87" s="8">
         <v>101.2</v>
       </c>
       <c r="F87" s="8">
         <v>101.1</v>
       </c>
       <c r="G87" s="8">
         <v>101.1</v>
       </c>
       <c r="H87" s="8">
         <v>100.7</v>
       </c>
+      <c r="I87" s="8">
+        <v>100.8</v>
+      </c>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
       <c r="A88" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B88" s="34"/>
       <c r="C88" s="34"/>
       <c r="D88" s="34"/>
       <c r="E88" s="34"/>
       <c r="F88" s="34"/>
       <c r="G88" s="34"/>
       <c r="H88" s="34"/>
       <c r="I88" s="34"/>
       <c r="J88" s="34"/>
       <c r="K88" s="34"/>
       <c r="L88" s="34"/>
       <c r="M88" s="34"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
@@ -5150,55 +5161,57 @@
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A115" s="32">
         <v>2026</v>
       </c>
       <c r="B115" s="33">
         <v>100.9</v>
       </c>
       <c r="C115" s="33">
         <v>101.1</v>
       </c>
       <c r="D115" s="33">
         <v>100.8</v>
       </c>
       <c r="E115" s="33">
         <v>101.2</v>
       </c>
       <c r="F115" s="33">
         <v>100.5</v>
       </c>
       <c r="G115" s="33">
         <v>101.1</v>
       </c>
       <c r="H115" s="33">
         <v>100.4</v>
       </c>
-      <c r="I115" s="33"/>
-[...3 lines deleted...]
-      <c r="M115" s="33"/>
+      <c r="I115" s="38">
+        <v>101</v>
+      </c>
+      <c r="J115" s="38"/>
+      <c r="K115" s="38"/>
+      <c r="L115" s="38"/>
+      <c r="M115" s="38"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="26"/>
       <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
       <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
@@ -6620,140 +6633,140 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="27" man="1"/>
     <brk id="59" max="27" man="1"/>
     <brk id="75" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>