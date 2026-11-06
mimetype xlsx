--- v5 (2026-09-20)
+++ v6 (2026-11-06)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14775" windowHeight="11160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14775" windowHeight="11160" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ИПЦ" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="ТБИ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">ИПЦ!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИПЦ!$A$1:$M$99</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">ТБИ!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">ТБИ!$A$1:$M$99</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>өткен айға, пайызбен</t>
   </si>
   <si>
     <t>Тұтыну тауарлары мен көрсетілетін қызметтерге баға индексі</t>
   </si>
   <si>
     <t>Тауарлар мен көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>Азық-түлік емес тауарлары</t>
   </si>
   <si>
     <t>Ақылы қызметтер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -73,60 +77,183 @@
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары</t>
   </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509861/file/ru/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=</t>
+  </si>
+  <si>
+    <t>+7 715 2465587</t>
+  </si>
+  <si>
+    <t>a.mukanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b/</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды:</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы:</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі:</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы:</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы:</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы:</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі:</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі:</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі:</t>
+  </si>
+  <si>
+    <t>Ескерту:</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Электрондық пошта:</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Баға статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Мұқанова Әсел</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Тұтыну бағасынынң индексі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>халықтың жеке тұтынуы үшін сатып алған тауарларының және көрсетілетін қызметтерінің белгіленген қоржынына бағалардың орташа деңгейінің әр уақыттағы өзгерісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Тұтыну бағаларының индексін құру әдістемелері Қазақстан Республикасы Ұлттық экономика минитрлігінің Статистика комитеті төрағасының міндетін атқарушының 2015 жылғы 30 желтоқсандағы № 230 бұйрығымен бекітілді. Қазақстан Республикасы Әділет министрлігінде 2016 жылғы 30 қаңтарда №12955 тіркелді</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -144,50 +271,109 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -215,55 +401,63 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -308,77 +502,156 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_13mes" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -621,85 +894,401 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509861/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703076?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" customWidth="1"/>
+    <col min="2" max="2" width="46.85546875" customWidth="1"/>
+    <col min="3" max="3" width="77.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="41"/>
+      <c r="B2" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" s="42">
+        <v>261601</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="41"/>
+      <c r="B3" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="41"/>
+      <c r="B4" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="41"/>
+      <c r="B5" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="41"/>
+      <c r="B6" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="45" customHeight="1">
+      <c r="A7" s="41"/>
+      <c r="B7" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="41"/>
+      <c r="B8" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="54" customHeight="1">
+      <c r="A9" s="41"/>
+      <c r="B9" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="41"/>
+      <c r="B10" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="41"/>
+      <c r="B11" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="50"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="41"/>
+      <c r="B12" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="51" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="41"/>
+      <c r="B13" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="41"/>
+      <c r="B14" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="41"/>
+      <c r="B15" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="41"/>
+      <c r="B16" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="62">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="41"/>
+      <c r="B17" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="62">
+        <v>46328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="41"/>
+      <c r="B18" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="41"/>
+      <c r="B19" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="41"/>
+      <c r="B20" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="41"/>
+      <c r="B21" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C12" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/8c3/8gk09vbug1fj089gyuy1cls29wesx37b"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="130.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="57"/>
+      <c r="B1" s="57"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="57"/>
+      <c r="B2" s="58"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="57"/>
+      <c r="B5" s="57"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="57"/>
+      <c r="B8" s="57" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="57"/>
+      <c r="B9" s="59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="57"/>
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A11" s="57"/>
+      <c r="B11" s="60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="57"/>
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="57"/>
+      <c r="B13" s="57"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="57"/>
+      <c r="B14" s="57"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="57"/>
+      <c r="B15" s="61" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="57"/>
+      <c r="B17" s="57"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="57"/>
+      <c r="B18" s="57"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A94" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L125" sqref="L125"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q19" sqref="Q19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75">
       <c r="A3" s="27"/>
       <c r="B3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>16</v>
@@ -714,65 +1303,65 @@
         <v>9</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="28" t="s">
         <v>6</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="37"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="66"/>
     </row>
     <row r="5" spans="1:13" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="11">
         <v>2000</v>
       </c>
       <c r="B5" s="12">
         <v>103.1</v>
       </c>
       <c r="C5" s="12">
         <v>100.3</v>
       </c>
       <c r="D5" s="12">
         <v>99.5</v>
       </c>
       <c r="E5" s="12">
         <v>99.6</v>
       </c>
       <c r="F5" s="12">
         <v>100.8</v>
       </c>
       <c r="G5" s="12">
         <v>101.1</v>
       </c>
       <c r="H5" s="12">
         <v>100.4</v>
@@ -1824,71 +2413,75 @@
       </c>
       <c r="B31" s="31">
         <v>101</v>
       </c>
       <c r="C31" s="31">
         <v>101.3</v>
       </c>
       <c r="D31" s="31">
         <v>100.6</v>
       </c>
       <c r="E31" s="31">
         <v>101.1</v>
       </c>
       <c r="F31" s="31">
         <v>100.8</v>
       </c>
       <c r="G31" s="31">
         <v>101.1</v>
       </c>
       <c r="H31" s="31">
         <v>100.5</v>
       </c>
       <c r="I31" s="31">
         <v>100.4</v>
       </c>
-      <c r="J31" s="31"/>
-      <c r="K31" s="31"/>
+      <c r="J31" s="31">
+        <v>100.4</v>
+      </c>
+      <c r="K31" s="31">
+        <v>100.6</v>
+      </c>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A32" s="34" t="s">
+      <c r="A32" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="34"/>
-[...10 lines deleted...]
-      <c r="M32" s="34"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="63"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+      <c r="H32" s="63"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="63"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="63"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A33" s="11">
         <v>2000</v>
       </c>
       <c r="B33" s="12">
         <v>105</v>
       </c>
       <c r="C33" s="12">
         <v>100.5</v>
       </c>
       <c r="D33" s="12">
         <v>98.9</v>
       </c>
       <c r="E33" s="12">
         <v>99.1</v>
       </c>
       <c r="F33" s="12">
         <v>101.2</v>
       </c>
       <c r="G33" s="12">
         <v>101</v>
       </c>
       <c r="H33" s="12">
         <v>100</v>
@@ -2940,67 +3533,73 @@
       </c>
       <c r="B59" s="8">
         <v>100.4</v>
       </c>
       <c r="C59" s="8">
         <v>101.8</v>
       </c>
       <c r="D59" s="8">
         <v>100.4</v>
       </c>
       <c r="E59" s="8">
         <v>100.8</v>
       </c>
       <c r="F59" s="8">
         <v>100.7</v>
       </c>
       <c r="G59" s="8">
         <v>101.1</v>
       </c>
       <c r="H59" s="8">
         <v>100.7</v>
       </c>
       <c r="I59" s="8">
         <v>99.5</v>
       </c>
+      <c r="J59" s="8">
+        <v>99.8</v>
+      </c>
+      <c r="K59" s="8">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A60" s="34" t="s">
+      <c r="A60" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="34"/>
-[...10 lines deleted...]
-      <c r="M60" s="34"/>
+      <c r="B60" s="63"/>
+      <c r="C60" s="63"/>
+      <c r="D60" s="63"/>
+      <c r="E60" s="63"/>
+      <c r="F60" s="63"/>
+      <c r="G60" s="63"/>
+      <c r="H60" s="63"/>
+      <c r="I60" s="63"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="63"/>
+      <c r="L60" s="63"/>
+      <c r="M60" s="63"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A61" s="11">
         <v>2000</v>
       </c>
       <c r="B61" s="12">
         <v>101</v>
       </c>
       <c r="C61" s="12">
         <v>100.1</v>
       </c>
       <c r="D61" s="12">
         <v>100</v>
       </c>
       <c r="E61" s="12">
         <v>100.2</v>
       </c>
       <c r="F61" s="12">
         <v>100.6</v>
       </c>
       <c r="G61" s="12">
         <v>100.2</v>
       </c>
       <c r="H61" s="12">
         <v>101.2</v>
@@ -4052,67 +4651,75 @@
       </c>
       <c r="B87" s="8">
         <v>101.6</v>
       </c>
       <c r="C87" s="31">
         <v>101</v>
       </c>
       <c r="D87" s="8">
         <v>100.7</v>
       </c>
       <c r="E87" s="8">
         <v>101.2</v>
       </c>
       <c r="F87" s="8">
         <v>101.1</v>
       </c>
       <c r="G87" s="8">
         <v>101.1</v>
       </c>
       <c r="H87" s="8">
         <v>100.7</v>
       </c>
       <c r="I87" s="8">
         <v>100.8</v>
       </c>
+      <c r="J87" s="8">
+        <v>100.9</v>
+      </c>
+      <c r="K87" s="31">
+        <v>101</v>
+      </c>
+      <c r="L87" s="31"/>
+      <c r="M87" s="31"/>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A88" s="34" t="s">
+      <c r="A88" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B88" s="34"/>
-[...10 lines deleted...]
-      <c r="M88" s="34"/>
+      <c r="B88" s="63"/>
+      <c r="C88" s="63"/>
+      <c r="D88" s="63"/>
+      <c r="E88" s="63"/>
+      <c r="F88" s="63"/>
+      <c r="G88" s="63"/>
+      <c r="H88" s="63"/>
+      <c r="I88" s="63"/>
+      <c r="J88" s="63"/>
+      <c r="K88" s="63"/>
+      <c r="L88" s="63"/>
+      <c r="M88" s="63"/>
     </row>
     <row r="89" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A89" s="11">
         <v>2000</v>
       </c>
       <c r="B89" s="12">
         <v>101.1</v>
       </c>
       <c r="C89" s="12">
         <v>100</v>
       </c>
       <c r="D89" s="12">
         <v>100.4</v>
       </c>
       <c r="E89" s="12">
         <v>100.2</v>
       </c>
       <c r="F89" s="12">
         <v>100.1</v>
       </c>
       <c r="G89" s="12">
         <v>102.1</v>
       </c>
       <c r="H89" s="12">
         <v>100.5</v>
@@ -5161,57 +5768,61 @@
     <row r="115" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="A115" s="32">
         <v>2026</v>
       </c>
       <c r="B115" s="33">
         <v>100.9</v>
       </c>
       <c r="C115" s="33">
         <v>101.1</v>
       </c>
       <c r="D115" s="33">
         <v>100.8</v>
       </c>
       <c r="E115" s="33">
         <v>101.2</v>
       </c>
       <c r="F115" s="33">
         <v>100.5</v>
       </c>
       <c r="G115" s="33">
         <v>101.1</v>
       </c>
       <c r="H115" s="33">
         <v>100.4</v>
       </c>
-      <c r="I115" s="38">
+      <c r="I115" s="34">
         <v>101</v>
       </c>
-      <c r="J115" s="38"/>
-[...2 lines deleted...]
-      <c r="M115" s="38"/>
+      <c r="J115" s="34">
+        <v>100.7</v>
+      </c>
+      <c r="K115" s="34">
+        <v>100.9</v>
+      </c>
+      <c r="L115" s="34"/>
+      <c r="M115" s="34"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="26"/>
       <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1" ht="12.75">
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
       <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
@@ -6633,163 +7244,165 @@
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="27" man="1"/>
     <brk id="59" max="27" man="1"/>
     <brk id="75" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006D3662BE73B38545993D604DADFFF81E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d17ad282cbb4348053632f68b098d967">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5656790-628A-4D4C-89F4-CD480DB47AC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEFA07C-ECE3-421C-BE64-DF0EFCA5F732}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BFEBBD-E0F3-410E-8E0B-CDEAD8AC757C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>ИПЦ!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>ТБИ</vt:lpstr>
+      <vt:lpstr>ТБИ!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>ТБИ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>E.Undirbaev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>