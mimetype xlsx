--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="-30" windowWidth="15570" windowHeight="12795"/>
+    <workbookView xWindow="45" yWindow="-30" windowWidth="15165" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="80">
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">автомобиль және қалалық электр көлігің барлық түрі </t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">   автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>троллейбуспен</t>
   </si>
   <si>
     <t>өзге де түрімен</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
   </si>
   <si>
     <t>41 798,7</t>
   </si>
   <si>
     <t>19 563,8</t>
   </si>
   <si>
     <t>7 307,4</t>
   </si>
   <si>
     <t>7 255,5</t>
   </si>
   <si>
     <t>6 601,9</t>
   </si>
   <si>
     <t>10 295,9</t>
+  </si>
+  <si>
+    <t>47 138,6</t>
+  </si>
+  <si>
+    <t>22 111,4</t>
+  </si>
+  <si>
+    <t>8 331,8</t>
+  </si>
+  <si>
+    <t>8 435,5</t>
+  </si>
+  <si>
+    <t>7 702,9</t>
+  </si>
+  <si>
+    <t>317, 9</t>
+  </si>
+  <si>
+    <t>11 492,1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="10">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -460,51 +481,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -700,118 +721,112 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1086,96 +1101,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A170" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I2" sqref="I1:I1048576"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J2" sqref="J1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="119"/>
-[...10 lines deleted...]
-      <c r="M1" s="119"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
     </row>
     <row r="2" spans="1:14">
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="8"/>
-      <c r="B3" s="113" t="s">
+      <c r="B3" s="109" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="81" t="s">
         <v>29</v>
@@ -1789,92 +1804,94 @@
       </c>
       <c r="B19" s="30">
         <v>3328</v>
       </c>
       <c r="C19" s="30">
         <v>5382.7</v>
       </c>
       <c r="D19" s="30">
         <v>7351.5</v>
       </c>
       <c r="E19" s="95">
         <v>9727.5</v>
       </c>
       <c r="F19" s="88">
         <v>12175.48</v>
       </c>
       <c r="G19" s="88">
         <v>14775.48</v>
       </c>
       <c r="H19" s="88">
         <v>16885.990000000002</v>
       </c>
       <c r="I19" s="30">
         <v>19421.599999999999</v>
       </c>
-      <c r="J19" s="101">
+      <c r="J19" s="88">
         <v>21714.84</v>
       </c>
       <c r="K19" s="101">
         <v>24144.19</v>
       </c>
       <c r="L19" s="88">
         <v>26532.53</v>
       </c>
       <c r="M19" s="30">
         <v>29205.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
       <c r="D20" s="30">
         <v>12968.6</v>
       </c>
-      <c r="E20" s="115">
+      <c r="E20" s="111">
         <v>17758.169999999998</v>
       </c>
       <c r="F20" s="85">
         <v>22788.04</v>
       </c>
       <c r="G20" s="88">
         <v>27678</v>
       </c>
       <c r="H20" s="88">
         <v>32327.599999999999</v>
       </c>
       <c r="I20" s="95">
         <v>37210.699999999997</v>
       </c>
-      <c r="J20" s="101"/>
+      <c r="J20" s="95">
+        <v>41983</v>
+      </c>
       <c r="K20" s="101"/>
       <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="28">
         <v>2011</v>
@@ -2489,66 +2506,68 @@
         <v>16983.5</v>
       </c>
       <c r="K36" s="101">
         <v>19055.890100000001</v>
       </c>
       <c r="L36" s="88">
         <v>21093.1567</v>
       </c>
       <c r="M36" s="30">
         <v>23667.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
       <c r="D37" s="30">
         <v>14706.8</v>
       </c>
-      <c r="E37" s="115">
+      <c r="E37" s="111">
         <v>20167.900000000001</v>
       </c>
       <c r="F37" s="95">
         <v>25641.1</v>
       </c>
       <c r="G37" s="95">
         <v>31012.9</v>
       </c>
       <c r="H37" s="95" t="s">
         <v>63</v>
       </c>
       <c r="I37" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="J37" s="30"/>
+      <c r="J37" s="95" t="s">
+        <v>73</v>
+      </c>
       <c r="K37" s="101"/>
       <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="28">
         <v>2011</v>
@@ -3140,93 +3159,95 @@
       </c>
       <c r="B53" s="30">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="30">
         <v>76984.7</v>
       </c>
       <c r="D53" s="30">
         <v>118270</v>
       </c>
       <c r="E53" s="95">
         <v>161844.16</v>
       </c>
       <c r="F53" s="88">
         <v>203699.61</v>
       </c>
       <c r="G53" s="88">
         <v>242926.07999999999</v>
       </c>
       <c r="H53" s="88">
         <v>281266.88</v>
       </c>
       <c r="I53" s="30">
         <v>320620.90000000002</v>
       </c>
-      <c r="J53" s="101">
+      <c r="J53" s="88">
         <v>365104.83</v>
       </c>
       <c r="K53" s="101">
         <v>409769.35</v>
       </c>
       <c r="L53" s="88">
         <v>451749.28</v>
       </c>
       <c r="M53" s="30">
         <v>493806.8</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
       <c r="D54" s="30">
         <v>117859.3</v>
       </c>
-      <c r="E54" s="115">
+      <c r="E54" s="111">
         <v>159867</v>
       </c>
       <c r="F54" s="95">
         <v>198639.99</v>
       </c>
       <c r="G54" s="88">
         <v>236170</v>
       </c>
       <c r="H54" s="88">
         <v>272484.40000000002</v>
       </c>
       <c r="I54" s="95">
         <v>309629.09999999998</v>
       </c>
-      <c r="J54" s="101"/>
+      <c r="J54" s="95">
+        <v>351604.8</v>
+      </c>
       <c r="K54" s="101"/>
       <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="28">
@@ -3803,209 +3824,211 @@
       </c>
       <c r="K69" s="62">
         <v>15829.8</v>
       </c>
       <c r="L69" s="62">
         <v>17427.599999999999</v>
       </c>
       <c r="M69" s="62">
         <v>18937.8</v>
       </c>
       <c r="N69" s="4"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="47">
         <v>2025</v>
       </c>
       <c r="B70" s="62">
         <v>1819</v>
       </c>
       <c r="C70" s="82">
         <v>3493.8</v>
       </c>
       <c r="D70" s="36">
         <v>5296.4</v>
       </c>
-      <c r="E70" s="112">
+      <c r="E70" s="108">
         <v>7059.6</v>
       </c>
       <c r="F70" s="93">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G70" s="112">
+      <c r="G70" s="108">
         <v>11183.9</v>
       </c>
       <c r="H70" s="93">
         <v>13625.5</v>
       </c>
       <c r="I70" s="82">
         <v>15963.2</v>
       </c>
-      <c r="J70" s="111">
+      <c r="J70" s="93">
         <v>17970.400000000001</v>
       </c>
-      <c r="K70" s="111">
+      <c r="K70" s="107">
         <v>19810.7</v>
       </c>
       <c r="L70" s="93">
         <v>21714.084699999999</v>
       </c>
       <c r="M70" s="62">
         <v>23626.3</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
       <c r="D71" s="78">
         <v>6361.5</v>
       </c>
       <c r="E71" s="96">
         <v>8608.9</v>
       </c>
       <c r="F71" s="96">
         <v>10999.3</v>
       </c>
       <c r="G71" s="96">
         <v>13672.4</v>
       </c>
       <c r="H71" s="96">
         <v>16637.900000000001</v>
       </c>
       <c r="I71" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="J71" s="102"/>
+      <c r="J71" s="96" t="s">
+        <v>74</v>
+      </c>
       <c r="K71" s="102"/>
       <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
-      <c r="A72" s="121" t="s">
+      <c r="A72" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="121"/>
-[...10 lines deleted...]
-      <c r="M72" s="121"/>
+      <c r="B72" s="117"/>
+      <c r="C72" s="117"/>
+      <c r="D72" s="117"/>
+      <c r="E72" s="117"/>
+      <c r="F72" s="117"/>
+      <c r="G72" s="117"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="117"/>
+      <c r="J72" s="117"/>
+      <c r="K72" s="117"/>
+      <c r="L72" s="117"/>
+      <c r="M72" s="117"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A73" s="120" t="s">
+      <c r="A73" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="120"/>
-[...10 lines deleted...]
-      <c r="M73" s="120"/>
+      <c r="B73" s="116"/>
+      <c r="C73" s="116"/>
+      <c r="D73" s="116"/>
+      <c r="E73" s="116"/>
+      <c r="F73" s="116"/>
+      <c r="G73" s="116"/>
+      <c r="H73" s="116"/>
+      <c r="I73" s="116"/>
+      <c r="J73" s="116"/>
+      <c r="K73" s="116"/>
+      <c r="L73" s="116"/>
+      <c r="M73" s="116"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="3"/>
       <c r="C74" s="4"/>
     </row>
     <row r="75" spans="1:14" ht="26.25" customHeight="1">
       <c r="A75" s="41"/>
-      <c r="B75" s="113" t="s">
+      <c r="B75" s="109" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J75" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A76" s="124" t="s">
+      <c r="A76" s="120" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="27"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:14" ht="4.5" customHeight="1">
-      <c r="A77" s="125"/>
+      <c r="A77" s="121"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="27"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="28">
         <v>2018</v>
       </c>
       <c r="B78" s="36">
         <v>19674.5</v>
       </c>
       <c r="C78" s="43">
         <v>37959.5</v>
       </c>
       <c r="D78" s="36">
         <v>58157</v>
@@ -4293,92 +4316,94 @@
       </c>
       <c r="B85" s="36">
         <v>1500.9</v>
       </c>
       <c r="C85" s="43">
         <v>2525.6</v>
       </c>
       <c r="D85" s="36">
         <v>3377.7</v>
       </c>
       <c r="E85" s="95">
         <v>4681.93</v>
       </c>
       <c r="F85" s="88">
         <v>6015.02</v>
       </c>
       <c r="G85" s="88">
         <v>7533.21</v>
       </c>
       <c r="H85" s="88">
         <v>8496.83</v>
       </c>
       <c r="I85" s="43">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="101">
+      <c r="J85" s="88">
         <v>10965.76</v>
       </c>
       <c r="K85" s="101">
         <v>12154.19</v>
       </c>
       <c r="L85" s="88">
         <v>13328.7</v>
       </c>
       <c r="M85" s="36">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
       <c r="D86" s="36">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="115">
+      <c r="E86" s="111">
         <v>2989.12</v>
       </c>
       <c r="F86" s="85">
         <v>4139.03</v>
       </c>
       <c r="G86" s="88">
         <v>5335.6</v>
       </c>
       <c r="H86" s="88">
         <v>6290.3</v>
       </c>
       <c r="I86" s="95">
         <v>7293.5</v>
       </c>
-      <c r="J86" s="101"/>
+      <c r="J86" s="95">
+        <v>8335.7000000000007</v>
+      </c>
       <c r="K86" s="101"/>
       <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="47">
         <v>2018</v>
@@ -4717,51 +4742,53 @@
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
       <c r="D96" s="36">
         <v>2353</v>
       </c>
       <c r="E96" s="95">
         <v>3260.8</v>
       </c>
       <c r="F96" s="95">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="95">
         <v>5283.8</v>
       </c>
       <c r="H96" s="95">
         <v>6287</v>
       </c>
       <c r="I96" s="95" t="s">
         <v>69</v>
       </c>
-      <c r="J96" s="36"/>
+      <c r="J96" s="95" t="s">
+        <v>75</v>
+      </c>
       <c r="K96" s="101"/>
       <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="28">
         <v>2018</v>
       </c>
@@ -6583,51 +6610,51 @@
       </c>
       <c r="B156" s="30">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="30">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="30">
         <v>116441.4</v>
       </c>
       <c r="E156" s="95">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="88">
         <v>200566.52</v>
       </c>
       <c r="G156" s="88">
         <v>238949.77</v>
       </c>
       <c r="H156" s="88">
         <v>276310.99</v>
       </c>
       <c r="I156" s="30">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="101">
+      <c r="J156" s="88">
         <v>358539.87</v>
       </c>
       <c r="K156" s="101">
         <v>402561.67</v>
       </c>
       <c r="L156" s="88">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B157" s="30"/>
       <c r="C157" s="30"/>
       <c r="D157" s="30"/>
       <c r="E157" s="86"/>
       <c r="F157" s="85" t="s">
         <v>62</v>
       </c>
       <c r="G157" s="88" t="s">
         <v>62</v>
@@ -6647,429 +6674,439 @@
       </c>
       <c r="B158" s="30">
         <v>30219.9</v>
       </c>
       <c r="C158" s="30">
         <v>62361</v>
       </c>
       <c r="D158" s="30">
         <v>95216</v>
       </c>
       <c r="E158" s="95">
         <v>130322.82</v>
       </c>
       <c r="F158" s="88">
         <v>163953.79</v>
       </c>
       <c r="G158" s="88">
         <v>194885.43</v>
       </c>
       <c r="H158" s="88">
         <v>224804.39</v>
       </c>
       <c r="I158" s="30">
         <v>255470</v>
       </c>
-      <c r="J158" s="101">
+      <c r="J158" s="88">
         <v>289832.63</v>
       </c>
       <c r="K158" s="101">
         <v>324166.34999999998</v>
       </c>
       <c r="L158" s="88">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B159" s="30">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="30">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="30">
         <v>7727.9</v>
       </c>
       <c r="E159" s="95">
         <v>10654.41</v>
       </c>
       <c r="F159" s="88">
         <v>13351.01</v>
       </c>
       <c r="G159" s="88">
         <v>15780.48</v>
       </c>
       <c r="H159" s="88">
         <v>18051.87</v>
       </c>
       <c r="I159" s="30">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="101">
+      <c r="J159" s="88">
         <v>23283.84</v>
       </c>
       <c r="K159" s="101">
         <v>26205.91</v>
       </c>
       <c r="L159" s="88">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B160" s="30">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="30">
         <v>3650.8</v>
       </c>
       <c r="D160" s="30">
         <v>6089.1</v>
       </c>
       <c r="E160" s="95">
         <v>8254.4</v>
       </c>
       <c r="F160" s="88">
         <v>10613.88</v>
       </c>
       <c r="G160" s="88">
         <v>13251.24</v>
       </c>
       <c r="H160" s="88">
         <v>16184.91</v>
       </c>
       <c r="I160" s="30">
         <v>19316</v>
       </c>
-      <c r="J160" s="101">
+      <c r="J160" s="88">
         <v>22615.16</v>
       </c>
       <c r="K160" s="101">
         <v>26126.33</v>
       </c>
       <c r="L160" s="88">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B161" s="30">
         <v>2473.6</v>
       </c>
       <c r="C161" s="30">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="30">
         <v>7408.4</v>
       </c>
       <c r="E161" s="95">
         <v>10187.44</v>
       </c>
       <c r="F161" s="88">
         <v>12647.83</v>
       </c>
       <c r="G161" s="88">
         <v>15032.62</v>
       </c>
       <c r="H161" s="88">
         <v>17269.82</v>
       </c>
       <c r="I161" s="30">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="101">
+      <c r="J161" s="88">
         <v>22808.240000000002</v>
       </c>
       <c r="K161" s="101">
         <v>26063.08</v>
       </c>
       <c r="L161" s="88">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="54"/>
       <c r="B162" s="30"/>
       <c r="C162" s="30"/>
       <c r="D162" s="30"/>
       <c r="E162" s="95"/>
       <c r="F162" s="88"/>
       <c r="G162" s="88"/>
       <c r="H162" s="88"/>
       <c r="I162" s="30"/>
-      <c r="J162" s="101"/>
+      <c r="J162" s="88"/>
       <c r="K162" s="101"/>
       <c r="L162" s="88"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="30"/>
       <c r="C163" s="30"/>
       <c r="D163" s="30"/>
       <c r="E163" s="30"/>
       <c r="F163" s="30"/>
       <c r="G163" s="30"/>
       <c r="H163" s="30"/>
       <c r="I163" s="30"/>
       <c r="J163" s="30"/>
       <c r="K163" s="30"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="30">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="115">
+      <c r="E164" s="111">
         <v>157329.78</v>
       </c>
       <c r="F164" s="85">
         <v>195398.98</v>
       </c>
       <c r="G164" s="88">
         <v>232102.1</v>
       </c>
       <c r="H164" s="88">
         <v>267500.79999999999</v>
       </c>
       <c r="I164" s="95">
         <v>309629.09999999998</v>
       </c>
-      <c r="J164" s="101"/>
+      <c r="J164" s="95">
+        <v>345056.4</v>
+      </c>
       <c r="K164" s="101"/>
       <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
       <c r="E165" s="86"/>
       <c r="F165" s="85"/>
       <c r="G165" s="88"/>
       <c r="H165" s="88"/>
       <c r="I165" s="95"/>
       <c r="J165" s="86"/>
       <c r="K165" s="101"/>
       <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
       <c r="D166" s="30">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="115">
+      <c r="E166" s="111">
         <v>120576.29</v>
       </c>
       <c r="F166" s="85">
         <v>153150.9</v>
       </c>
       <c r="G166" s="88">
         <v>184414</v>
       </c>
       <c r="H166" s="88">
         <v>214687.7</v>
       </c>
       <c r="I166" s="95">
         <v>245798.5</v>
       </c>
-      <c r="J166" s="101"/>
+      <c r="J166" s="95">
+        <v>281501.09999999998</v>
+      </c>
       <c r="K166" s="101"/>
       <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="30">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="115">
+      <c r="E167" s="111">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="85">
         <v>11571.38</v>
       </c>
       <c r="G167" s="88">
         <v>13896.9</v>
       </c>
       <c r="H167" s="88">
         <v>16061</v>
       </c>
       <c r="I167" s="95">
         <v>18247.400000000001</v>
       </c>
-      <c r="J167" s="101"/>
+      <c r="J167" s="95">
+        <v>20951.400000000001</v>
+      </c>
       <c r="K167" s="101"/>
       <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
       <c r="D168" s="30">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="115">
+      <c r="E168" s="111">
         <v>16842.8</v>
       </c>
       <c r="F168" s="85">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="88">
         <v>18027</v>
       </c>
       <c r="H168" s="88">
         <v>18575.599999999999</v>
       </c>
       <c r="I168" s="95">
         <v>19105.7</v>
       </c>
-      <c r="J168" s="101"/>
+      <c r="J168" s="95">
+        <v>19630.099999999999</v>
+      </c>
       <c r="K168" s="101"/>
       <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
       <c r="D169" s="30">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="115">
+      <c r="E169" s="111">
         <v>10575.9</v>
       </c>
       <c r="F169" s="85">
         <v>13214.96</v>
       </c>
       <c r="G169" s="88">
         <v>15764.2</v>
       </c>
       <c r="H169" s="88">
         <v>18176.5</v>
       </c>
       <c r="I169" s="95">
         <v>20596.5</v>
       </c>
-      <c r="J169" s="101"/>
+      <c r="J169" s="95">
+        <v>22973.9</v>
+      </c>
       <c r="K169" s="101"/>
       <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
-      <c r="K170" s="108"/>
+      <c r="K170" s="105"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B171" s="53"/>
       <c r="C171" s="51"/>
       <c r="D171" s="53"/>
       <c r="E171" s="53"/>
       <c r="F171" s="53"/>
       <c r="G171" s="53"/>
       <c r="H171" s="53"/>
       <c r="I171" s="51"/>
       <c r="J171" s="53"/>
-      <c r="K171" s="106"/>
+      <c r="K171" s="103"/>
       <c r="L171" s="53"/>
       <c r="M171" s="53"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="45">
         <v>2018</v>
       </c>
       <c r="B172" s="53"/>
       <c r="C172" s="51"/>
       <c r="D172" s="53"/>
       <c r="E172" s="53"/>
       <c r="F172" s="53"/>
       <c r="G172" s="53"/>
       <c r="H172" s="53"/>
       <c r="I172" s="51"/>
       <c r="J172" s="53"/>
       <c r="K172" s="53"/>
       <c r="L172" s="53"/>
       <c r="M172" s="53"/>
     </row>
     <row r="173" spans="1:13" ht="22.5">
       <c r="A173" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B173" s="53">
@@ -8928,491 +8965,501 @@
       </c>
       <c r="B232" s="30">
         <v>655</v>
       </c>
       <c r="C232" s="52">
         <v>1344.6</v>
       </c>
       <c r="D232" s="30">
         <v>2063.4</v>
       </c>
       <c r="E232" s="95">
         <v>2841</v>
       </c>
       <c r="F232" s="91">
         <v>3578.7</v>
       </c>
       <c r="G232" s="97">
         <v>4271.2</v>
       </c>
       <c r="H232" s="91">
         <v>4932.7</v>
       </c>
       <c r="I232" s="30">
         <v>5617.8</v>
       </c>
-      <c r="J232" s="103">
+      <c r="J232" s="122">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K232" s="107">
+      <c r="K232" s="104">
         <v>7161.2889999999998</v>
       </c>
       <c r="L232" s="91">
         <v>7934.5178999999998</v>
       </c>
       <c r="M232" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B233" s="30"/>
       <c r="C233" s="30"/>
       <c r="D233" s="30"/>
       <c r="E233" s="30"/>
       <c r="F233" s="92"/>
       <c r="G233" s="32"/>
       <c r="H233" s="99"/>
       <c r="I233" s="30"/>
-      <c r="J233" s="103"/>
+      <c r="J233" s="122"/>
       <c r="K233" s="32"/>
       <c r="L233" s="53"/>
       <c r="M233" s="53"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B234" s="30">
         <v>590.9</v>
       </c>
       <c r="C234" s="30">
         <v>1222</v>
       </c>
       <c r="D234" s="30">
         <v>1868.9</v>
       </c>
       <c r="E234" s="97">
         <v>2572.3000000000002</v>
       </c>
       <c r="F234" s="91">
         <v>3238.7</v>
       </c>
       <c r="G234" s="97">
         <v>3859.7</v>
       </c>
       <c r="H234" s="91">
         <v>4449.5</v>
       </c>
       <c r="I234" s="30">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J234" s="103">
+      <c r="J234" s="122">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K234" s="107">
+      <c r="K234" s="104">
         <v>6412.9065000000001</v>
       </c>
       <c r="L234" s="91">
         <v>7095.6532999999999</v>
       </c>
       <c r="M234" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B235" s="30">
         <v>11.5</v>
       </c>
       <c r="C235" s="30">
         <v>24.2</v>
       </c>
       <c r="D235" s="30">
         <v>36.6</v>
       </c>
       <c r="E235" s="97">
         <v>50.5</v>
       </c>
       <c r="F235" s="91">
         <v>63</v>
       </c>
       <c r="G235" s="97">
         <v>74.8</v>
       </c>
       <c r="H235" s="91">
         <v>85.56</v>
       </c>
       <c r="I235" s="30">
         <v>96.9</v>
       </c>
-      <c r="J235" s="103">
+      <c r="J235" s="122">
         <v>110.36499999999999</v>
       </c>
-      <c r="K235" s="107">
+      <c r="K235" s="104">
         <v>124.21599999999999</v>
       </c>
       <c r="L235" s="91">
         <v>136.99100000000001</v>
       </c>
       <c r="M235" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B236" s="30">
         <v>20.5</v>
       </c>
       <c r="C236" s="30">
         <v>37.799999999999997</v>
       </c>
       <c r="D236" s="30">
         <v>61.1</v>
       </c>
       <c r="E236" s="97">
         <v>85.2</v>
       </c>
       <c r="F236" s="93">
         <v>111.6</v>
       </c>
       <c r="G236" s="97">
         <v>141.1</v>
       </c>
       <c r="H236" s="91">
         <v>174.06</v>
       </c>
       <c r="I236" s="30">
         <v>210.2</v>
       </c>
-      <c r="J236" s="103">
+      <c r="J236" s="122">
         <v>247.6121</v>
       </c>
-      <c r="K236" s="107">
+      <c r="K236" s="104">
         <v>287.2568</v>
       </c>
       <c r="L236" s="91">
         <v>327.96039999999999</v>
       </c>
       <c r="M236" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B237" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="C237" s="25">
         <v>60.7</v>
       </c>
       <c r="D237" s="26">
         <v>96.7</v>
       </c>
-      <c r="E237" s="112">
+      <c r="E237" s="108">
         <v>133</v>
       </c>
       <c r="F237" s="93">
         <v>165.1</v>
       </c>
       <c r="G237" s="97">
         <v>195.6</v>
       </c>
       <c r="H237" s="91">
         <v>223.5301</v>
       </c>
       <c r="I237" s="25">
         <v>251.6</v>
       </c>
-      <c r="J237" s="103">
+      <c r="J237" s="122">
         <v>294.26859999999999</v>
       </c>
-      <c r="K237" s="107">
+      <c r="K237" s="104">
         <v>336.90899999999999</v>
       </c>
       <c r="L237" s="91">
         <v>373.91250000000002</v>
       </c>
       <c r="M237" s="26">
         <v>410.8</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="54"/>
       <c r="B238" s="26"/>
       <c r="C238" s="25"/>
       <c r="D238" s="26"/>
-      <c r="E238" s="112"/>
+      <c r="E238" s="108"/>
       <c r="F238" s="93"/>
       <c r="G238" s="97"/>
       <c r="H238" s="91"/>
       <c r="I238" s="25"/>
-      <c r="J238" s="103"/>
-      <c r="K238" s="107"/>
+      <c r="J238" s="122"/>
+      <c r="K238" s="104"/>
       <c r="L238" s="91"/>
       <c r="M238" s="26"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="45">
         <v>2026</v>
       </c>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
       <c r="E239" s="30"/>
       <c r="F239" s="32"/>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="30"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="53"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
       <c r="D240" s="30">
         <v>2267.6</v>
       </c>
       <c r="E240" s="95">
         <v>3256</v>
       </c>
-      <c r="F240" s="116">
+      <c r="F240" s="112">
         <v>4243.6000000000004</v>
       </c>
       <c r="G240" s="97">
         <v>5192.3</v>
       </c>
       <c r="H240" s="97" t="s">
         <v>64</v>
       </c>
       <c r="I240" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="J240" s="103"/>
-      <c r="K240" s="107"/>
+      <c r="J240" s="97" t="s">
+        <v>76</v>
+      </c>
+      <c r="K240" s="104"/>
       <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
       <c r="F241" s="92"/>
       <c r="G241" s="32"/>
       <c r="H241" s="97"/>
       <c r="I241" s="97"/>
-      <c r="J241" s="103"/>
+      <c r="J241" s="97"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
       <c r="D242" s="30">
         <v>2000.1</v>
       </c>
       <c r="E242" s="97">
         <v>2898</v>
       </c>
-      <c r="F242" s="116">
+      <c r="F242" s="112">
         <v>3808.5</v>
       </c>
       <c r="G242" s="97">
         <v>4681</v>
       </c>
       <c r="H242" s="97" t="s">
         <v>65</v>
       </c>
       <c r="I242" s="97" t="s">
         <v>71</v>
       </c>
-      <c r="J242" s="103"/>
-      <c r="K242" s="107"/>
+      <c r="J242" s="97" t="s">
+        <v>77</v>
+      </c>
+      <c r="K242" s="104"/>
       <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
       <c r="D243" s="30">
         <v>32.799999999999997</v>
       </c>
       <c r="E243" s="97">
         <v>44.2</v>
       </c>
-      <c r="F243" s="116">
+      <c r="F243" s="112">
         <v>77.900000000000006</v>
       </c>
       <c r="G243" s="97">
         <v>112.9</v>
       </c>
       <c r="H243" s="97">
         <v>145.4</v>
       </c>
       <c r="I243" s="97">
         <v>178.3</v>
       </c>
-      <c r="J243" s="103"/>
-      <c r="K243" s="107"/>
+      <c r="J243" s="97">
+        <v>219</v>
+      </c>
+      <c r="K243" s="104"/>
       <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
       <c r="D244" s="30">
         <v>134.1</v>
       </c>
       <c r="E244" s="97">
         <v>166.6</v>
       </c>
-      <c r="F244" s="116">
+      <c r="F244" s="112">
         <v>173.2</v>
       </c>
       <c r="G244" s="97">
         <v>179.1</v>
       </c>
       <c r="H244" s="97">
         <v>184.8</v>
       </c>
       <c r="I244" s="97">
         <v>190.3</v>
       </c>
-      <c r="J244" s="103"/>
-      <c r="K244" s="107"/>
+      <c r="J244" s="97">
+        <v>195.7</v>
+      </c>
+      <c r="K244" s="104"/>
       <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
       <c r="D245" s="26">
         <v>100.7</v>
       </c>
       <c r="E245" s="96">
         <v>147.19999999999999</v>
       </c>
-      <c r="F245" s="117">
+      <c r="F245" s="113">
         <v>184</v>
       </c>
       <c r="G245" s="97">
         <v>219.3</v>
       </c>
       <c r="H245" s="97">
         <v>252.1</v>
       </c>
       <c r="I245" s="96">
         <v>285</v>
       </c>
-      <c r="J245" s="103"/>
-      <c r="K245" s="107"/>
+      <c r="J245" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="K245" s="104"/>
       <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A246" s="123" t="s">
+      <c r="A246" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="B246" s="123"/>
-[...10 lines deleted...]
-      <c r="M246" s="123"/>
+      <c r="B246" s="119"/>
+      <c r="C246" s="119"/>
+      <c r="D246" s="119"/>
+      <c r="E246" s="117"/>
+      <c r="F246" s="117"/>
+      <c r="G246" s="119"/>
+      <c r="H246" s="119"/>
+      <c r="I246" s="117"/>
+      <c r="J246" s="119"/>
+      <c r="K246" s="119"/>
+      <c r="L246" s="119"/>
+      <c r="M246" s="119"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
-      <c r="A247" s="122" t="s">
+      <c r="A247" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="B247" s="122"/>
-[...10 lines deleted...]
-      <c r="M247" s="122"/>
+      <c r="B247" s="118"/>
+      <c r="C247" s="118"/>
+      <c r="D247" s="118"/>
+      <c r="E247" s="118"/>
+      <c r="F247" s="118"/>
+      <c r="G247" s="118"/>
+      <c r="H247" s="118"/>
+      <c r="I247" s="118"/>
+      <c r="J247" s="118"/>
+      <c r="K247" s="118"/>
+      <c r="L247" s="118"/>
+      <c r="M247" s="118"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
       <c r="C248" s="15"/>
       <c r="D248" s="16"/>
       <c r="E248" s="16"/>
       <c r="F248" s="16"/>
       <c r="G248" s="16"/>
       <c r="H248" s="16"/>
       <c r="I248" s="15"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" ht="17.25" customHeight="1">
       <c r="A249" s="64"/>
       <c r="B249" s="65" t="s">
         <v>21</v>
       </c>
       <c r="C249" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="65" t="s">
@@ -10043,92 +10090,94 @@
       </c>
       <c r="B265" s="70">
         <v>1.3</v>
       </c>
       <c r="C265" s="70">
         <v>2.4</v>
       </c>
       <c r="D265" s="70">
         <v>3.6</v>
       </c>
       <c r="E265" s="95">
         <v>4.9000000000000004</v>
       </c>
       <c r="F265" s="88">
         <v>6.19</v>
       </c>
       <c r="G265" s="88">
         <v>7.45</v>
       </c>
       <c r="H265" s="100">
         <v>8.85</v>
       </c>
       <c r="I265" s="70">
         <v>10.4</v>
       </c>
-      <c r="J265" s="104">
+      <c r="J265" s="85">
         <v>11.8</v>
       </c>
       <c r="K265" s="101">
         <v>13.11</v>
       </c>
       <c r="L265" s="94">
         <v>14.55</v>
       </c>
       <c r="M265" s="70">
         <v>16.3</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
       <c r="D266" s="70">
         <v>5.2</v>
       </c>
-      <c r="E266" s="115">
+      <c r="E266" s="111">
         <v>6.68</v>
       </c>
       <c r="F266" s="85">
         <v>8.15</v>
       </c>
       <c r="G266" s="88">
         <v>9.9</v>
       </c>
       <c r="H266" s="88">
         <v>11.5</v>
       </c>
       <c r="I266" s="95">
         <v>13.3</v>
       </c>
-      <c r="J266" s="104"/>
+      <c r="J266" s="95">
+        <v>14.9</v>
+      </c>
       <c r="K266" s="101"/>
       <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="44">
         <v>2011</v>
       </c>
@@ -10713,90 +10762,92 @@
       </c>
       <c r="C282" s="70">
         <v>6.7</v>
       </c>
       <c r="D282" s="72">
         <v>10.3</v>
       </c>
       <c r="E282" s="97">
         <v>13.9</v>
       </c>
       <c r="F282" s="93">
         <v>17.7</v>
       </c>
       <c r="G282" s="91">
         <v>21.7</v>
       </c>
       <c r="H282" s="100">
         <v>26.129799999999999</v>
       </c>
       <c r="I282" s="70">
         <v>30.8</v>
       </c>
       <c r="J282" s="70">
         <v>35.299999999999997</v>
       </c>
-      <c r="K282" s="107">
+      <c r="K282" s="104">
         <v>38.881799999999998</v>
       </c>
       <c r="L282" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M282" s="70">
         <v>47.7</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
       <c r="D283" s="72">
         <v>10.7</v>
       </c>
       <c r="E283" s="97">
         <v>14.4</v>
       </c>
-      <c r="F283" s="116">
+      <c r="F283" s="112">
         <v>18.5</v>
       </c>
       <c r="G283" s="91">
         <v>23.2</v>
       </c>
       <c r="H283" s="91">
         <v>27.7</v>
       </c>
       <c r="I283" s="97">
         <v>32.799999999999997</v>
       </c>
-      <c r="J283" s="70"/>
-      <c r="K283" s="107"/>
+      <c r="J283" s="97">
+        <v>37.4</v>
+      </c>
+      <c r="K283" s="104"/>
       <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
     <row r="285" spans="1:14" ht="12.75">
       <c r="A285" s="44">
         <v>2016</v>
       </c>
       <c r="B285" s="32">
@@ -11172,92 +11223,94 @@
       </c>
       <c r="B294" s="32">
         <v>472.8</v>
       </c>
       <c r="C294" s="32">
         <v>891.8</v>
       </c>
       <c r="D294" s="32">
         <v>1354.1</v>
       </c>
       <c r="E294" s="95">
         <v>1790.88</v>
       </c>
       <c r="F294" s="94">
         <v>2320.4</v>
       </c>
       <c r="G294" s="88">
         <v>2931.82</v>
       </c>
       <c r="H294" s="100">
         <v>3639.59</v>
       </c>
       <c r="I294" s="32">
         <v>4308.3</v>
       </c>
-      <c r="J294" s="104">
+      <c r="J294" s="85">
         <v>4850.07</v>
       </c>
       <c r="K294" s="101">
         <v>5323.93</v>
       </c>
       <c r="L294" s="94">
         <v>5813.53</v>
       </c>
       <c r="M294" s="32">
         <v>6266.2</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
       <c r="D295" s="32">
         <v>1351.5</v>
       </c>
-      <c r="E295" s="115">
+      <c r="E295" s="111">
         <v>1798.6</v>
       </c>
       <c r="F295" s="85">
         <v>2295.5700000000002</v>
       </c>
       <c r="G295" s="88">
         <v>2866.6</v>
       </c>
       <c r="H295" s="88">
         <v>3501.9</v>
       </c>
       <c r="I295" s="95">
         <v>4134.6000000000004</v>
       </c>
-      <c r="J295" s="104"/>
+      <c r="J295" s="95">
+        <v>4644.8</v>
+      </c>
       <c r="K295" s="101"/>
       <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:14" ht="12.75">
       <c r="A297" s="44">
         <v>2016</v>
       </c>
@@ -11609,118 +11662,120 @@
         <v>4510.7</v>
       </c>
       <c r="H305" s="62">
         <v>5654.3</v>
       </c>
       <c r="I305" s="62">
         <v>6715.4</v>
       </c>
       <c r="J305" s="62">
         <v>7605.9</v>
       </c>
       <c r="K305" s="62">
         <v>8321.7000000000007</v>
       </c>
       <c r="L305" s="62">
         <v>9146.5</v>
       </c>
       <c r="M305" s="62">
         <v>9934.6</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="83">
         <v>2025</v>
       </c>
-      <c r="B306" s="114">
+      <c r="B306" s="110">
         <v>988</v>
       </c>
       <c r="C306" s="62">
         <v>1843.3</v>
       </c>
       <c r="D306" s="62">
         <v>2774.3</v>
       </c>
-      <c r="E306" s="112">
+      <c r="E306" s="108">
         <v>3593.9</v>
       </c>
       <c r="F306" s="93">
         <v>4604.5</v>
       </c>
       <c r="G306" s="93">
         <v>5831</v>
       </c>
       <c r="H306" s="100">
         <v>7288.3766999999998</v>
       </c>
       <c r="I306" s="62">
         <v>8640.6</v>
       </c>
-      <c r="J306" s="110">
+      <c r="J306" s="123">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K306" s="111">
+      <c r="K306" s="107">
         <v>10617.8907</v>
       </c>
       <c r="L306" s="94">
         <v>11595.9673</v>
       </c>
       <c r="M306" s="62">
         <v>12512.4</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
       <c r="D307" s="76">
         <v>3491.7</v>
       </c>
       <c r="E307" s="96">
         <v>4554.5</v>
       </c>
-      <c r="F307" s="117">
+      <c r="F307" s="113">
         <v>5723.4</v>
       </c>
       <c r="G307" s="89">
         <v>7136.9</v>
       </c>
       <c r="H307" s="89" t="s">
         <v>66</v>
       </c>
       <c r="I307" s="96" t="s">
         <v>72</v>
       </c>
-      <c r="J307" s="105"/>
+      <c r="J307" s="96" t="s">
+        <v>79</v>
+      </c>
       <c r="K307" s="102"/>
-      <c r="L307" s="109"/>
+      <c r="L307" s="106"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:13">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:13">
       <c r="I315" s="2"/>