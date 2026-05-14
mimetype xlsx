--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13635" yWindow="-15" windowWidth="15195" windowHeight="12720"/>
+    <workbookView xWindow="45" yWindow="-30" windowWidth="15165" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="63">
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">автомобиль және қалалық электр көлігің барлық түрі </t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">   автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
@@ -428,51 +428,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -625,60 +625,54 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -698,91 +692,91 @@
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1056,141 +1050,141 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="220" zoomScaleNormal="220" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C2" sqref="C1:C1048576"/>
+    <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="10.140625" style="2" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="120"/>
-[...10 lines deleted...]
-      <c r="M1" s="120"/>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
     </row>
     <row r="2" spans="1:14">
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="8"/>
-      <c r="B3" s="117" t="s">
+      <c r="B3" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14" ht="24" customHeight="1">
       <c r="A4" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="26"/>
       <c r="C4" s="25"/>
-      <c r="D4" s="25"/>
+      <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="27"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="28">
         <v>2011</v>
       </c>
       <c r="B5" s="29">
         <v>11036.3</v>
       </c>
       <c r="C5" s="30">
         <v>20856.3</v>
       </c>
       <c r="D5" s="30">
         <v>30632.2</v>
       </c>
       <c r="E5" s="30">
         <v>40310</v>
@@ -1745,97 +1739,101 @@
         <v>21396.9</v>
       </c>
       <c r="K18" s="30">
         <v>24398.1</v>
       </c>
       <c r="L18" s="30">
         <v>27004.3</v>
       </c>
       <c r="M18" s="30">
         <v>29905.5</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="4" customFormat="1">
       <c r="A19" s="69">
         <v>2025</v>
       </c>
       <c r="B19" s="30">
         <v>3328</v>
       </c>
       <c r="C19" s="30">
         <v>5382.7</v>
       </c>
       <c r="D19" s="30">
         <v>7351.5</v>
       </c>
-      <c r="E19" s="85">
+      <c r="E19" s="95">
         <v>9727.5</v>
       </c>
-      <c r="F19" s="90">
+      <c r="F19" s="88">
         <v>12175.48</v>
       </c>
-      <c r="G19" s="90">
+      <c r="G19" s="88">
         <v>14775.48</v>
       </c>
-      <c r="H19" s="90">
+      <c r="H19" s="88">
         <v>16885.990000000002</v>
       </c>
       <c r="I19" s="30">
         <v>19421.599999999999</v>
       </c>
-      <c r="J19" s="104">
+      <c r="J19" s="102">
         <v>21714.84</v>
       </c>
-      <c r="K19" s="104">
+      <c r="K19" s="102">
         <v>24144.19</v>
       </c>
-      <c r="L19" s="90">
+      <c r="L19" s="88">
         <v>26532.53</v>
       </c>
       <c r="M19" s="30">
         <v>29205.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
-      <c r="D20" s="30"/>
-[...3 lines deleted...]
-      <c r="H20" s="90"/>
+      <c r="D20" s="30">
+        <v>12968.6</v>
+      </c>
+      <c r="E20" s="124">
+        <v>17758.169999999998</v>
+      </c>
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="88"/>
       <c r="I20" s="30"/>
-      <c r="J20" s="104"/>
-[...1 lines deleted...]
-      <c r="L20" s="90"/>
+      <c r="J20" s="102"/>
+      <c r="K20" s="102"/>
+      <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="28">
         <v>2011</v>
       </c>
       <c r="B22" s="30">
@@ -2407,97 +2405,101 @@
         <v>16791.400000000001</v>
       </c>
       <c r="K35" s="30">
         <v>19109.099999999999</v>
       </c>
       <c r="L35" s="30">
         <v>21355.1</v>
       </c>
       <c r="M35" s="30">
         <v>23656.9</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="28">
         <v>2025</v>
       </c>
       <c r="B36" s="30">
         <v>2146.8000000000002</v>
       </c>
       <c r="C36" s="30">
         <v>3932</v>
       </c>
       <c r="D36" s="30">
         <v>5643.8</v>
       </c>
-      <c r="E36" s="85">
+      <c r="E36" s="95">
         <v>7206.7</v>
       </c>
-      <c r="F36" s="90">
+      <c r="F36" s="88">
         <v>9074.5</v>
       </c>
-      <c r="G36" s="97">
+      <c r="G36" s="95">
         <v>11003.3</v>
       </c>
-      <c r="H36" s="90">
+      <c r="H36" s="88">
         <v>12977.8</v>
       </c>
       <c r="I36" s="30">
         <v>14859.4</v>
       </c>
       <c r="J36" s="30">
         <v>16983.5</v>
       </c>
-      <c r="K36" s="104">
+      <c r="K36" s="102">
         <v>19055.890100000001</v>
       </c>
-      <c r="L36" s="90">
+      <c r="L36" s="88">
         <v>21093.1567</v>
       </c>
       <c r="M36" s="30">
         <v>23667.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
-      <c r="D37" s="30"/>
-[...3 lines deleted...]
-      <c r="H37" s="90"/>
+      <c r="D37" s="30">
+        <v>14706.8</v>
+      </c>
+      <c r="E37" s="124">
+        <v>20167.900000000001</v>
+      </c>
+      <c r="F37" s="88"/>
+      <c r="G37" s="95"/>
+      <c r="H37" s="88"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
-      <c r="K37" s="104"/>
-      <c r="L37" s="90"/>
+      <c r="K37" s="102"/>
+      <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="28">
         <v>2011</v>
       </c>
       <c r="B39" s="30">
@@ -3072,98 +3074,102 @@
       </c>
       <c r="K52" s="30">
         <v>384400.5</v>
       </c>
       <c r="L52" s="30">
         <v>425653.6</v>
       </c>
       <c r="M52" s="30">
         <v>464135.3</v>
       </c>
       <c r="N52" s="4"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="28">
         <v>2025</v>
       </c>
       <c r="B53" s="30">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="30">
         <v>76984.7</v>
       </c>
       <c r="D53" s="30">
         <v>118270</v>
       </c>
-      <c r="E53" s="85">
+      <c r="E53" s="95">
         <v>161844.16</v>
       </c>
-      <c r="F53" s="90">
+      <c r="F53" s="88">
         <v>203699.61</v>
       </c>
-      <c r="G53" s="90">
+      <c r="G53" s="88">
         <v>242926.07999999999</v>
       </c>
-      <c r="H53" s="90">
+      <c r="H53" s="88">
         <v>281266.88</v>
       </c>
       <c r="I53" s="30">
         <v>320620.90000000002</v>
       </c>
-      <c r="J53" s="104">
+      <c r="J53" s="102">
         <v>365104.83</v>
       </c>
-      <c r="K53" s="104">
+      <c r="K53" s="102">
         <v>409769.35</v>
       </c>
-      <c r="L53" s="90">
+      <c r="L53" s="88">
         <v>451749.28</v>
       </c>
       <c r="M53" s="30">
         <v>493806.8</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
-      <c r="D54" s="30"/>
-[...3 lines deleted...]
-      <c r="H54" s="90"/>
+      <c r="D54" s="30">
+        <v>117859.3</v>
+      </c>
+      <c r="E54" s="124">
+        <v>159867</v>
+      </c>
+      <c r="F54" s="88"/>
+      <c r="G54" s="88"/>
+      <c r="H54" s="88"/>
       <c r="I54" s="30"/>
-      <c r="J54" s="104"/>
-[...1 lines deleted...]
-      <c r="L54" s="90"/>
+      <c r="J54" s="102"/>
+      <c r="K54" s="102"/>
+      <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="28">
         <v>2011</v>
       </c>
@@ -3705,2014 +3711,2024 @@
         <v>16189.2</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="47">
         <v>2024</v>
       </c>
       <c r="B69" s="62">
         <v>1486.8</v>
       </c>
       <c r="C69" s="82">
         <v>2765.2</v>
       </c>
       <c r="D69" s="36">
         <v>4290.7</v>
       </c>
       <c r="E69" s="36">
         <v>5677.2</v>
       </c>
       <c r="F69" s="36">
         <v>7265.4</v>
       </c>
       <c r="G69" s="36">
         <v>8978.6</v>
       </c>
-      <c r="H69" s="100">
+      <c r="H69" s="98">
         <v>10869.1</v>
       </c>
       <c r="I69" s="82">
         <v>12668.7</v>
       </c>
       <c r="J69" s="36">
         <v>14335.9</v>
       </c>
       <c r="K69" s="62">
         <v>15829.8</v>
       </c>
       <c r="L69" s="62">
         <v>17427.599999999999</v>
       </c>
       <c r="M69" s="62">
         <v>18937.8</v>
       </c>
       <c r="N69" s="4"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="47">
         <v>2025</v>
       </c>
       <c r="B70" s="62">
         <v>1819</v>
       </c>
       <c r="C70" s="82">
         <v>3493.8</v>
       </c>
       <c r="D70" s="36">
         <v>5296.4</v>
       </c>
       <c r="E70" s="113">
         <v>7059.6</v>
       </c>
-      <c r="F70" s="95">
+      <c r="F70" s="93">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G70" s="116">
+      <c r="G70" s="113">
         <v>11183.9</v>
       </c>
-      <c r="H70" s="95">
+      <c r="H70" s="93">
         <v>13625.5</v>
       </c>
       <c r="I70" s="82">
         <v>15963.2</v>
       </c>
-      <c r="J70" s="115">
+      <c r="J70" s="112">
         <v>17970.400000000001</v>
       </c>
-      <c r="K70" s="115">
+      <c r="K70" s="112">
         <v>19810.7</v>
       </c>
-      <c r="L70" s="95">
+      <c r="L70" s="93">
         <v>21714.084699999999</v>
       </c>
       <c r="M70" s="62">
         <v>23626.3</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
-      <c r="D71" s="78"/>
-[...3 lines deleted...]
-      <c r="H71" s="91"/>
+      <c r="D71" s="78">
+        <v>6361.5</v>
+      </c>
+      <c r="E71" s="96">
+        <v>8608.9</v>
+      </c>
+      <c r="F71" s="89"/>
+      <c r="G71" s="96"/>
+      <c r="H71" s="89"/>
       <c r="I71" s="38"/>
-      <c r="J71" s="105"/>
-[...1 lines deleted...]
-      <c r="L71" s="91"/>
+      <c r="J71" s="103"/>
+      <c r="K71" s="103"/>
+      <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
-      <c r="A72" s="122" t="s">
+      <c r="A72" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="122"/>
-[...10 lines deleted...]
-      <c r="M72" s="122"/>
+      <c r="B72" s="119"/>
+      <c r="C72" s="119"/>
+      <c r="D72" s="119"/>
+      <c r="E72" s="119"/>
+      <c r="F72" s="119"/>
+      <c r="G72" s="119"/>
+      <c r="H72" s="119"/>
+      <c r="I72" s="119"/>
+      <c r="J72" s="119"/>
+      <c r="K72" s="119"/>
+      <c r="L72" s="119"/>
+      <c r="M72" s="119"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A73" s="121" t="s">
+      <c r="A73" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="121"/>
-[...10 lines deleted...]
-      <c r="M73" s="121"/>
+      <c r="B73" s="118"/>
+      <c r="C73" s="118"/>
+      <c r="D73" s="118"/>
+      <c r="E73" s="118"/>
+      <c r="F73" s="118"/>
+      <c r="G73" s="118"/>
+      <c r="H73" s="118"/>
+      <c r="I73" s="118"/>
+      <c r="J73" s="118"/>
+      <c r="K73" s="118"/>
+      <c r="L73" s="118"/>
+      <c r="M73" s="118"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="3"/>
       <c r="C74" s="4"/>
-      <c r="D74" s="4"/>
     </row>
     <row r="75" spans="1:14" ht="26.25" customHeight="1">
       <c r="A75" s="41"/>
-      <c r="B75" s="117" t="s">
+      <c r="B75" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="D75" s="22" t="s">
+      <c r="D75" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J75" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A76" s="125" t="s">
+      <c r="A76" s="122" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="27"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:14" ht="4.5" customHeight="1">
-      <c r="A77" s="126"/>
+      <c r="A77" s="123"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="27"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="28">
         <v>2018</v>
       </c>
       <c r="B78" s="36">
         <v>19674.5</v>
       </c>
       <c r="C78" s="43">
         <v>37959.5</v>
       </c>
-      <c r="D78" s="43">
+      <c r="D78" s="36">
         <v>58157</v>
       </c>
       <c r="E78" s="36">
         <v>78335.899999999994</v>
       </c>
       <c r="F78" s="36">
         <v>96773.2</v>
       </c>
       <c r="G78" s="36">
         <v>119110.7</v>
       </c>
       <c r="H78" s="36">
         <v>140535.29999999999</v>
       </c>
       <c r="I78" s="43" t="s">
         <v>0</v>
       </c>
       <c r="J78" s="36">
         <v>182634.6</v>
       </c>
       <c r="K78" s="36">
         <v>202484.1</v>
       </c>
       <c r="L78" s="36">
         <v>229200.4</v>
       </c>
       <c r="M78" s="36">
         <v>255737.16</v>
       </c>
       <c r="N78" s="4"/>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="28">
         <v>2019</v>
       </c>
       <c r="B79" s="36">
         <v>20593.599999999999</v>
       </c>
       <c r="C79" s="43">
         <v>39542.1</v>
       </c>
-      <c r="D79" s="43">
+      <c r="D79" s="36">
         <v>60544.1</v>
       </c>
       <c r="E79" s="36">
         <v>81409.3</v>
       </c>
       <c r="F79" s="36">
         <v>100210.9</v>
       </c>
       <c r="G79" s="36">
         <v>120915.5</v>
       </c>
       <c r="H79" s="36">
         <v>141620.79999999999</v>
       </c>
       <c r="I79" s="43">
         <v>162519.9</v>
       </c>
       <c r="J79" s="36">
         <v>183400</v>
       </c>
       <c r="K79" s="36">
         <v>204148.7</v>
       </c>
       <c r="L79" s="36">
         <v>231012.2</v>
       </c>
       <c r="M79" s="36">
         <v>257646.62</v>
       </c>
       <c r="N79" s="4"/>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="28">
         <v>2020</v>
       </c>
       <c r="B80" s="36">
         <v>21598.7</v>
       </c>
       <c r="C80" s="43">
         <v>39734.6</v>
       </c>
-      <c r="D80" s="43">
+      <c r="D80" s="36">
         <v>56997.5</v>
       </c>
       <c r="E80" s="36">
         <v>73339.7</v>
       </c>
       <c r="F80" s="36">
         <v>94585.8</v>
       </c>
       <c r="G80" s="36">
         <v>117321.8</v>
       </c>
       <c r="H80" s="36">
         <v>139536.29999999999</v>
       </c>
       <c r="I80" s="43">
         <v>160380.29999999999</v>
       </c>
       <c r="J80" s="36">
         <v>181840.4</v>
       </c>
       <c r="K80" s="36">
         <v>204046.7</v>
       </c>
       <c r="L80" s="36">
         <v>227144</v>
       </c>
       <c r="M80" s="36">
         <v>252528.76</v>
       </c>
       <c r="N80" s="4"/>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="28">
         <v>2021</v>
       </c>
       <c r="B81" s="36">
         <v>21620.2</v>
       </c>
       <c r="C81" s="43">
         <v>41076.9</v>
       </c>
-      <c r="D81" s="43">
+      <c r="D81" s="36">
         <v>59688.2</v>
       </c>
       <c r="E81" s="36">
         <v>77495.600000000006</v>
       </c>
       <c r="F81" s="36">
         <v>97598.6</v>
       </c>
       <c r="G81" s="36">
         <v>124678.9</v>
       </c>
       <c r="H81" s="36">
         <v>150412.4</v>
       </c>
       <c r="I81" s="43">
         <v>174820</v>
       </c>
       <c r="J81" s="36">
         <v>197959.6</v>
       </c>
       <c r="K81" s="36">
         <v>220858.5</v>
       </c>
       <c r="L81" s="36">
         <v>246090.2</v>
       </c>
       <c r="M81" s="36">
         <v>269998.3</v>
       </c>
     </row>
     <row r="82" spans="1:14" s="20" customFormat="1">
       <c r="A82" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="36">
         <v>540.1</v>
       </c>
       <c r="C82" s="43">
         <v>1423</v>
       </c>
-      <c r="D82" s="43">
+      <c r="D82" s="36">
         <v>2251.9</v>
       </c>
       <c r="E82" s="36">
         <v>3090</v>
       </c>
       <c r="F82" s="36">
         <v>3982</v>
       </c>
       <c r="G82" s="36">
         <v>5178</v>
       </c>
       <c r="H82" s="36">
         <v>6417</v>
       </c>
       <c r="I82" s="43">
         <v>7599.7</v>
       </c>
       <c r="J82" s="36">
         <v>8798.2000000000007</v>
       </c>
       <c r="K82" s="36">
         <v>9614.7999999999993</v>
       </c>
       <c r="L82" s="36">
         <v>10314.700000000001</v>
       </c>
       <c r="M82" s="36">
         <v>10955.5</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="36">
         <v>628.5</v>
       </c>
       <c r="C83" s="43">
         <v>1264.4000000000001</v>
       </c>
-      <c r="D83" s="43">
+      <c r="D83" s="36">
         <v>1942.8</v>
       </c>
       <c r="E83" s="36">
         <v>2711.9</v>
       </c>
       <c r="F83" s="36">
         <v>3209.9</v>
       </c>
       <c r="G83" s="36">
         <v>4016.8</v>
       </c>
       <c r="H83" s="36">
         <v>4372.5</v>
       </c>
       <c r="I83" s="43">
         <v>4708.2</v>
       </c>
       <c r="J83" s="36">
         <v>5392.2</v>
       </c>
       <c r="K83" s="36">
         <v>6122.9</v>
       </c>
       <c r="L83" s="36">
         <v>6863.4</v>
       </c>
       <c r="M83" s="36">
         <v>7575.6</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="28">
         <v>2024</v>
       </c>
       <c r="B84" s="36">
         <v>288.7</v>
       </c>
       <c r="C84" s="43">
         <v>599.29999999999995</v>
       </c>
-      <c r="D84" s="43">
+      <c r="D84" s="36">
         <v>948.1</v>
       </c>
       <c r="E84" s="36">
         <v>2119</v>
       </c>
       <c r="F84" s="36">
         <v>2777.1</v>
       </c>
       <c r="G84" s="36">
         <v>3408.2</v>
       </c>
       <c r="H84" s="36">
         <v>4163.3</v>
       </c>
       <c r="I84" s="43">
         <v>4926.8</v>
       </c>
       <c r="J84" s="36">
         <v>5732.6</v>
       </c>
       <c r="K84" s="36">
         <v>6432.3</v>
       </c>
       <c r="L84" s="36">
         <v>7095.8</v>
       </c>
       <c r="M84" s="36">
         <v>7796.3</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="28">
         <v>2025</v>
       </c>
       <c r="B85" s="36">
         <v>1500.9</v>
       </c>
       <c r="C85" s="43">
         <v>2525.6</v>
       </c>
-      <c r="D85" s="43">
+      <c r="D85" s="36">
         <v>3377.7</v>
       </c>
-      <c r="E85" s="85">
+      <c r="E85" s="95">
         <v>4681.93</v>
       </c>
-      <c r="F85" s="90">
+      <c r="F85" s="88">
         <v>6015.02</v>
       </c>
-      <c r="G85" s="90">
+      <c r="G85" s="88">
         <v>7533.21</v>
       </c>
-      <c r="H85" s="90">
+      <c r="H85" s="88">
         <v>8496.83</v>
       </c>
       <c r="I85" s="43">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="104">
+      <c r="J85" s="102">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="104">
+      <c r="K85" s="102">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="90">
+      <c r="L85" s="88">
         <v>13328.7</v>
       </c>
       <c r="M85" s="36">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
-      <c r="D86" s="43"/>
-[...3 lines deleted...]
-      <c r="H86" s="90"/>
+      <c r="D86" s="36">
+        <v>1972.1</v>
+      </c>
+      <c r="E86" s="124">
+        <v>2989.12</v>
+      </c>
+      <c r="F86" s="88"/>
+      <c r="G86" s="88"/>
+      <c r="H86" s="88"/>
       <c r="I86" s="43"/>
-      <c r="J86" s="104"/>
-[...1 lines deleted...]
-      <c r="L86" s="90"/>
+      <c r="J86" s="102"/>
+      <c r="K86" s="102"/>
+      <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
-      <c r="D87" s="43"/>
+      <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="47">
         <v>2018</v>
       </c>
       <c r="B88" s="36">
         <v>1697.6</v>
       </c>
       <c r="C88" s="43">
         <v>3284.9</v>
       </c>
-      <c r="D88" s="43">
+      <c r="D88" s="36">
         <v>4872.8</v>
       </c>
       <c r="E88" s="36">
         <v>6763.5</v>
       </c>
       <c r="F88" s="36">
         <v>8700.9</v>
       </c>
       <c r="G88" s="36">
         <v>10679.5</v>
       </c>
       <c r="H88" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I88" s="43" t="s">
         <v>0</v>
       </c>
       <c r="J88" s="36">
         <v>18537.2</v>
       </c>
       <c r="K88" s="36">
         <v>20994.9</v>
       </c>
       <c r="L88" s="36">
         <v>23411.599999999999</v>
       </c>
       <c r="M88" s="36">
         <v>25678.52</v>
       </c>
       <c r="N88" s="4"/>
     </row>
     <row r="89" spans="1:14" ht="12.75">
       <c r="A89" s="47">
         <v>2019</v>
       </c>
       <c r="B89" s="36">
         <v>1869.4</v>
       </c>
       <c r="C89" s="43">
         <v>3623.8</v>
       </c>
-      <c r="D89" s="43">
+      <c r="D89" s="36">
         <v>5443.3</v>
       </c>
       <c r="E89" s="36">
         <v>7566.7</v>
       </c>
       <c r="F89" s="36">
         <v>9733.9</v>
       </c>
       <c r="G89" s="36">
         <v>11899.2</v>
       </c>
       <c r="H89" s="36">
         <v>14307.4</v>
       </c>
       <c r="I89" s="43">
         <v>17103.599999999999</v>
       </c>
       <c r="J89" s="36">
         <v>19987.8</v>
       </c>
       <c r="K89" s="36">
         <v>23007</v>
       </c>
       <c r="L89" s="36">
         <v>25685</v>
       </c>
       <c r="M89" s="36">
         <v>27166.61</v>
       </c>
       <c r="N89" s="11"/>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="47">
         <v>2020</v>
       </c>
       <c r="B90" s="36">
         <v>1983.8</v>
       </c>
       <c r="C90" s="43">
         <v>3629.2</v>
       </c>
-      <c r="D90" s="43">
+      <c r="D90" s="36">
         <v>5234.6000000000004</v>
       </c>
       <c r="E90" s="36">
         <v>6467.3</v>
       </c>
       <c r="F90" s="36">
         <v>8060.5</v>
       </c>
       <c r="G90" s="36">
         <v>9810.7999999999993</v>
       </c>
       <c r="H90" s="36">
         <v>11818.6</v>
       </c>
       <c r="I90" s="43">
         <v>14025.6</v>
       </c>
       <c r="J90" s="36">
         <v>16423.2</v>
       </c>
       <c r="K90" s="36">
         <v>18908.599999999999</v>
       </c>
       <c r="L90" s="36">
         <v>21509.3</v>
       </c>
       <c r="M90" s="36">
         <v>24412.66</v>
       </c>
       <c r="N90" s="4"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="47">
         <v>2021</v>
       </c>
       <c r="B91" s="36">
         <v>2962.2</v>
       </c>
       <c r="C91" s="43">
         <v>5907.4</v>
       </c>
-      <c r="D91" s="43">
+      <c r="D91" s="36">
         <v>8762.5</v>
       </c>
       <c r="E91" s="36">
         <v>11444</v>
       </c>
       <c r="F91" s="36">
         <v>14063.1</v>
       </c>
       <c r="G91" s="36">
         <v>17172.2</v>
       </c>
       <c r="H91" s="36">
         <v>20263.2</v>
       </c>
       <c r="I91" s="43">
         <v>23227.7</v>
       </c>
       <c r="J91" s="36">
         <v>26429.3</v>
       </c>
       <c r="K91" s="36">
         <v>29594.9</v>
       </c>
       <c r="L91" s="36">
         <v>32834.199999999997</v>
       </c>
       <c r="M91" s="36">
         <v>36001.5</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="20" customFormat="1">
       <c r="A92" s="48" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="36">
         <v>311.89999999999998</v>
       </c>
       <c r="C92" s="43">
         <v>659.4</v>
       </c>
-      <c r="D92" s="43">
+      <c r="D92" s="36">
         <v>992.9</v>
       </c>
       <c r="E92" s="36">
         <v>1376</v>
       </c>
       <c r="F92" s="36">
         <v>1801.5</v>
       </c>
       <c r="G92" s="36">
         <v>2137.3000000000002</v>
       </c>
       <c r="H92" s="36">
         <v>2657.2</v>
       </c>
       <c r="I92" s="43">
         <v>3113.4</v>
       </c>
       <c r="J92" s="36">
         <v>3592.1</v>
       </c>
       <c r="K92" s="36">
         <v>4037.8</v>
       </c>
       <c r="L92" s="36">
         <v>4441.8</v>
       </c>
       <c r="M92" s="36">
         <v>4839.3999999999996</v>
       </c>
       <c r="N92" s="18"/>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="36">
         <v>381.7</v>
       </c>
       <c r="C93" s="43">
         <v>771.7</v>
       </c>
-      <c r="D93" s="43">
+      <c r="D93" s="36">
         <v>1185.5</v>
       </c>
       <c r="E93" s="36">
         <v>1658.5</v>
       </c>
       <c r="F93" s="36">
         <v>2034.7</v>
       </c>
       <c r="G93" s="36">
         <v>2479.6999999999998</v>
       </c>
       <c r="H93" s="36">
         <v>2857.4</v>
       </c>
       <c r="I93" s="43">
         <v>3248.6</v>
       </c>
       <c r="J93" s="36">
         <v>3642.4</v>
       </c>
       <c r="K93" s="36">
         <v>4056.5</v>
       </c>
       <c r="L93" s="36">
         <v>4557.5</v>
       </c>
       <c r="M93" s="36">
         <v>5014.1000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="47">
         <v>2024</v>
       </c>
       <c r="B94" s="36">
         <v>305.10000000000002</v>
       </c>
       <c r="C94" s="43">
         <v>622.6</v>
       </c>
-      <c r="D94" s="43">
+      <c r="D94" s="36">
         <v>959</v>
       </c>
       <c r="E94" s="36">
         <v>1335.6</v>
       </c>
       <c r="F94" s="36">
         <v>1725.2</v>
       </c>
       <c r="G94" s="36">
         <v>2121.9</v>
       </c>
       <c r="H94" s="36">
         <v>2673.7</v>
       </c>
       <c r="I94" s="43">
         <v>3229.8</v>
       </c>
       <c r="J94" s="36">
         <v>3836.1</v>
       </c>
       <c r="K94" s="36">
         <v>4439.8</v>
       </c>
       <c r="L94" s="36">
         <v>5048.6000000000004</v>
       </c>
       <c r="M94" s="36">
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="47">
         <v>2025</v>
       </c>
       <c r="B95" s="36">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="43">
         <v>1518.5</v>
       </c>
-      <c r="D95" s="43">
+      <c r="D95" s="36">
         <v>2279.4</v>
       </c>
-      <c r="E95" s="85">
+      <c r="E95" s="95">
         <v>2938.9</v>
       </c>
-      <c r="F95" s="90">
+      <c r="F95" s="88">
         <v>3908.1</v>
       </c>
-      <c r="G95" s="97">
+      <c r="G95" s="95">
         <v>4953.2</v>
       </c>
-      <c r="H95" s="90">
+      <c r="H95" s="88">
         <v>5966.1</v>
       </c>
       <c r="I95" s="43">
         <v>6864.4</v>
       </c>
       <c r="J95" s="36">
         <v>8002</v>
       </c>
-      <c r="K95" s="104">
+      <c r="K95" s="102">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="90">
+      <c r="L95" s="88">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="36">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="47">
         <v>2026</v>
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
-      <c r="D96" s="43"/>
-[...3 lines deleted...]
-      <c r="H96" s="90"/>
+      <c r="D96" s="36">
+        <v>2353</v>
+      </c>
+      <c r="E96" s="95">
+        <v>3260.8</v>
+      </c>
+      <c r="F96" s="88"/>
+      <c r="G96" s="95"/>
+      <c r="H96" s="88"/>
       <c r="I96" s="43"/>
       <c r="J96" s="36"/>
-      <c r="K96" s="104"/>
-      <c r="L96" s="90"/>
+      <c r="K96" s="102"/>
+      <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
-      <c r="D97" s="4"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="28">
         <v>2018</v>
       </c>
       <c r="B98" s="35"/>
       <c r="C98" s="27"/>
-      <c r="D98" s="27"/>
+      <c r="D98" s="35"/>
       <c r="E98" s="35"/>
       <c r="F98" s="35"/>
       <c r="G98" s="35"/>
       <c r="H98" s="35"/>
       <c r="I98" s="27"/>
       <c r="J98" s="35"/>
       <c r="K98" s="35"/>
       <c r="L98" s="35"/>
       <c r="M98" s="35"/>
     </row>
     <row r="99" spans="1:14" ht="28.5" customHeight="1">
       <c r="A99" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B99" s="53">
         <v>389026.12</v>
       </c>
       <c r="C99" s="51">
         <v>793878.46</v>
       </c>
-      <c r="D99" s="51">
+      <c r="D99" s="53">
         <v>1206063.53</v>
       </c>
       <c r="E99" s="53">
         <v>1617886.97</v>
       </c>
       <c r="F99" s="53">
         <v>2013973.87</v>
       </c>
       <c r="G99" s="53">
         <v>2445233.5299999998</v>
       </c>
       <c r="H99" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I99" s="52">
         <v>3325068.58</v>
       </c>
       <c r="J99" s="53">
         <v>3769989.96</v>
       </c>
       <c r="K99" s="53">
         <v>4216833.46</v>
       </c>
       <c r="L99" s="53">
         <v>4708628.47</v>
       </c>
       <c r="M99" s="53">
         <v>5197678.37</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B100" s="53"/>
       <c r="C100" s="51"/>
-      <c r="D100" s="51"/>
+      <c r="D100" s="53"/>
       <c r="E100" s="53"/>
       <c r="F100" s="53"/>
       <c r="G100" s="53"/>
       <c r="H100" s="53"/>
       <c r="I100" s="52"/>
       <c r="J100" s="53"/>
       <c r="K100" s="53"/>
       <c r="L100" s="53"/>
       <c r="M100" s="53"/>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B101" s="53">
         <v>287387.23</v>
       </c>
       <c r="C101" s="51">
         <v>576215.14</v>
       </c>
-      <c r="D101" s="51">
+      <c r="D101" s="53">
         <v>847301.21</v>
       </c>
       <c r="E101" s="53">
         <v>1079754.25</v>
       </c>
       <c r="F101" s="53">
         <v>1439285.87</v>
       </c>
       <c r="G101" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H101" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I101" s="52" t="s">
         <v>0</v>
       </c>
       <c r="J101" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K101" s="53">
         <v>2020836.46</v>
       </c>
       <c r="L101" s="53">
         <v>2202320.56</v>
       </c>
       <c r="M101" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B102" s="53">
         <v>2249.58</v>
       </c>
       <c r="C102" s="51">
         <v>4895.1400000000003</v>
       </c>
-      <c r="D102" s="51">
+      <c r="D102" s="53">
         <v>6770.34</v>
       </c>
       <c r="E102" s="53">
         <v>9081.4</v>
       </c>
       <c r="F102" s="53">
         <v>11264.68</v>
       </c>
       <c r="G102" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H102" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I102" s="52">
         <v>16875.72</v>
       </c>
       <c r="J102" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K102" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L102" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M102" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="53">
         <v>98326.39</v>
       </c>
       <c r="C103" s="51">
         <v>210552.28</v>
       </c>
-      <c r="D103" s="51">
+      <c r="D103" s="53">
         <v>348558.61</v>
       </c>
       <c r="E103" s="53">
         <v>524331.13</v>
       </c>
       <c r="F103" s="53">
         <v>557450.22</v>
       </c>
       <c r="G103" s="53">
         <v>903059.61</v>
       </c>
       <c r="H103" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I103" s="55" t="s">
         <v>0</v>
       </c>
       <c r="J103" s="53">
         <v>1855180.42</v>
       </c>
       <c r="K103" s="53">
         <v>2161209.4300000002</v>
       </c>
       <c r="L103" s="53">
         <v>2467202.96</v>
       </c>
       <c r="M103" s="53">
         <v>2773195.01</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B104" s="53">
         <v>1062.92</v>
       </c>
       <c r="C104" s="51">
         <v>2215.89</v>
       </c>
-      <c r="D104" s="51">
+      <c r="D104" s="53">
         <v>3433.36</v>
       </c>
       <c r="E104" s="53">
         <v>4720.18</v>
       </c>
       <c r="F104" s="53">
         <v>5973.1</v>
       </c>
       <c r="G104" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H104" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I104" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J104" s="53">
         <v>10973.64</v>
       </c>
       <c r="K104" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L104" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M104" s="53">
         <v>15287.46</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="45"/>
       <c r="B105" s="53"/>
       <c r="C105" s="51"/>
-      <c r="D105" s="51"/>
+      <c r="D105" s="53"/>
       <c r="E105" s="53"/>
       <c r="F105" s="53"/>
       <c r="G105" s="53"/>
       <c r="H105" s="53"/>
       <c r="I105" s="51"/>
       <c r="J105" s="53"/>
       <c r="K105" s="53"/>
       <c r="L105" s="53"/>
       <c r="M105" s="53"/>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="45">
         <v>2019</v>
       </c>
       <c r="B106" s="53"/>
       <c r="C106" s="51"/>
-      <c r="D106" s="51"/>
+      <c r="D106" s="53"/>
       <c r="E106" s="53"/>
       <c r="F106" s="53"/>
       <c r="G106" s="53"/>
       <c r="H106" s="53"/>
       <c r="I106" s="51"/>
       <c r="J106" s="53"/>
       <c r="K106" s="53"/>
       <c r="L106" s="53"/>
       <c r="M106" s="53"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
       <c r="A107" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B107" s="53">
         <v>395223.16</v>
       </c>
       <c r="C107" s="51">
         <v>809269.52</v>
       </c>
-      <c r="D107" s="51">
+      <c r="D107" s="53">
         <v>1243396.93</v>
       </c>
       <c r="E107" s="53">
         <v>1678513.84</v>
       </c>
       <c r="F107" s="53">
         <v>2113055.1800000002</v>
       </c>
       <c r="G107" s="53">
         <v>2561738.98</v>
       </c>
       <c r="H107" s="53">
         <v>3048275.84</v>
       </c>
       <c r="I107" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J107" s="53">
         <v>4053161.46</v>
       </c>
       <c r="K107" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L107" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M107" s="53" t="s">
         <v>0</v>
       </c>
       <c r="N107" s="12"/>
     </row>
     <row r="108" spans="1:14" ht="12.75">
       <c r="A108" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B108" s="53"/>
       <c r="C108" s="51"/>
-      <c r="D108" s="51"/>
+      <c r="D108" s="53"/>
       <c r="E108" s="53"/>
       <c r="F108" s="53"/>
       <c r="G108" s="53"/>
       <c r="H108" s="53"/>
       <c r="I108" s="51"/>
       <c r="J108" s="53"/>
       <c r="K108" s="53"/>
       <c r="L108" s="53"/>
       <c r="M108" s="53"/>
       <c r="N108" s="12"/>
     </row>
     <row r="109" spans="1:14" ht="12.75">
       <c r="A109" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="53">
         <v>195451.14</v>
       </c>
       <c r="C109" s="51">
         <v>409296.28</v>
       </c>
-      <c r="D109" s="51">
+      <c r="D109" s="53">
         <v>662843.93000000005</v>
       </c>
       <c r="E109" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F109" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G109" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H109" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I109" s="51">
         <v>1889456.14</v>
       </c>
       <c r="J109" s="53">
         <v>2110711.79</v>
       </c>
       <c r="K109" s="53">
         <v>2333767.61</v>
       </c>
       <c r="L109" s="53">
         <v>2555405.71</v>
       </c>
       <c r="M109" s="53">
         <v>2781540.35</v>
       </c>
       <c r="N109" s="12"/>
     </row>
     <row r="110" spans="1:14" ht="12.75">
       <c r="A110" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D110" s="51" t="s">
+      <c r="D110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I110" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M110" s="53" t="s">
         <v>0</v>
       </c>
       <c r="N110" s="13"/>
     </row>
     <row r="111" spans="1:14" ht="12.75">
       <c r="A111" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C111" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D111" s="51" t="s">
+      <c r="D111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I111" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M111" s="53" t="s">
         <v>0</v>
       </c>
       <c r="N111" s="12"/>
     </row>
     <row r="112" spans="1:14" ht="12.75">
       <c r="A112" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B112" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C112" s="51">
         <v>2522.65</v>
       </c>
-      <c r="D112" s="51" t="s">
+      <c r="D112" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E112" s="53">
         <v>5402.4</v>
       </c>
       <c r="F112" s="53">
         <v>6790.31</v>
       </c>
       <c r="G112" s="53">
         <v>8077.92</v>
       </c>
       <c r="H112" s="53">
         <v>9343.08</v>
       </c>
       <c r="I112" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J112" s="53">
         <v>12292.25</v>
       </c>
       <c r="K112" s="53">
         <v>13979.03</v>
       </c>
       <c r="L112" s="53">
         <v>15504.4</v>
       </c>
       <c r="M112" s="53">
         <v>16899.18</v>
       </c>
       <c r="N112" s="12"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="45"/>
       <c r="B113" s="53"/>
       <c r="C113" s="51"/>
-      <c r="D113" s="51"/>
+      <c r="D113" s="53"/>
       <c r="E113" s="53"/>
       <c r="F113" s="53"/>
       <c r="G113" s="53"/>
       <c r="H113" s="53"/>
       <c r="I113" s="51"/>
       <c r="J113" s="53"/>
       <c r="K113" s="53"/>
       <c r="L113" s="53"/>
       <c r="M113" s="53"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="45">
         <v>2020</v>
       </c>
       <c r="B114" s="53"/>
       <c r="C114" s="51"/>
-      <c r="D114" s="51"/>
+      <c r="D114" s="53"/>
       <c r="E114" s="53"/>
       <c r="F114" s="53"/>
       <c r="G114" s="53"/>
       <c r="H114" s="53"/>
       <c r="I114" s="51"/>
       <c r="J114" s="53"/>
       <c r="K114" s="53"/>
       <c r="L114" s="53"/>
       <c r="M114" s="53"/>
     </row>
     <row r="115" spans="1:13" ht="22.5">
       <c r="A115" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B115" s="53">
         <v>402150.38</v>
       </c>
       <c r="C115" s="51">
         <v>808992.35</v>
       </c>
-      <c r="D115" s="51">
+      <c r="D115" s="53">
         <v>1185599.98</v>
       </c>
       <c r="E115" s="53">
         <v>1227945.73</v>
       </c>
       <c r="F115" s="53">
         <v>1294180.99</v>
       </c>
       <c r="G115" s="53">
         <v>1404981.79</v>
       </c>
       <c r="H115" s="53">
         <v>1473446.44</v>
       </c>
       <c r="I115" s="51">
         <v>1543873.71</v>
       </c>
       <c r="J115" s="53">
         <v>1626963.76</v>
       </c>
       <c r="K115" s="53">
         <v>1731545.13</v>
       </c>
       <c r="L115" s="53">
         <v>1835176.27</v>
       </c>
       <c r="M115" s="53">
         <v>1945184.54</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B116" s="53"/>
       <c r="C116" s="51"/>
-      <c r="D116" s="51"/>
+      <c r="D116" s="53"/>
       <c r="E116" s="53"/>
       <c r="F116" s="53"/>
       <c r="G116" s="53"/>
       <c r="H116" s="53"/>
       <c r="I116" s="51"/>
       <c r="J116" s="53"/>
       <c r="K116" s="53"/>
       <c r="L116" s="53"/>
       <c r="M116" s="53"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B117" s="53">
         <v>225676.29</v>
       </c>
       <c r="C117" s="51">
         <v>450263.65</v>
       </c>
-      <c r="D117" s="51">
+      <c r="D117" s="53">
         <v>646377</v>
       </c>
       <c r="E117" s="53">
         <v>670445.87</v>
       </c>
       <c r="F117" s="53">
         <v>710614.49</v>
       </c>
       <c r="G117" s="53">
         <v>776773.87</v>
       </c>
       <c r="H117" s="53">
         <v>801554.54</v>
       </c>
       <c r="I117" s="51">
         <v>828011.14</v>
       </c>
       <c r="J117" s="53">
         <v>866305.46</v>
       </c>
       <c r="K117" s="53">
         <v>913146.09</v>
       </c>
       <c r="L117" s="53">
         <v>959077.35</v>
       </c>
       <c r="M117" s="53">
         <v>1011402.09</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B118" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C118" s="51">
         <v>6165.36</v>
       </c>
-      <c r="D118" s="51">
+      <c r="D118" s="53">
         <v>8285.2800000000007</v>
       </c>
       <c r="E118" s="53">
         <v>8732.56</v>
       </c>
       <c r="F118" s="53">
         <v>9717.5</v>
       </c>
       <c r="G118" s="53">
         <v>11380.84</v>
       </c>
       <c r="H118" s="53">
         <v>12392.5</v>
       </c>
       <c r="I118" s="51">
         <v>13597.68</v>
       </c>
       <c r="J118" s="53">
         <v>15440.98</v>
       </c>
       <c r="K118" s="53">
         <v>17487.03</v>
       </c>
       <c r="L118" s="53">
         <v>19485.29</v>
       </c>
       <c r="M118" s="53">
         <v>21484.12</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B119" s="53">
         <v>172424.16</v>
       </c>
       <c r="C119" s="51">
         <v>350009.62</v>
       </c>
-      <c r="D119" s="51">
+      <c r="D119" s="53">
         <v>527601.89</v>
       </c>
       <c r="E119" s="53">
         <v>545378.87</v>
       </c>
       <c r="F119" s="53">
         <v>570256.78</v>
       </c>
       <c r="G119" s="53">
         <v>612710.40000000002</v>
       </c>
       <c r="H119" s="53">
         <v>655079.52</v>
       </c>
       <c r="I119" s="51">
         <v>697428.55</v>
       </c>
       <c r="J119" s="53">
         <v>739761.65</v>
       </c>
       <c r="K119" s="53">
         <v>794784.23</v>
       </c>
       <c r="L119" s="53">
         <v>849810.68</v>
       </c>
       <c r="M119" s="53">
         <v>904836.75</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B120" s="53">
         <v>1201.3499999999999</v>
       </c>
       <c r="C120" s="51">
         <v>2553.71</v>
       </c>
-      <c r="D120" s="51">
+      <c r="D120" s="53">
         <v>3335.82</v>
       </c>
       <c r="E120" s="53">
         <v>3388.43</v>
       </c>
       <c r="F120" s="53">
         <v>3592.23</v>
       </c>
       <c r="G120" s="53">
         <v>4116.68</v>
       </c>
       <c r="H120" s="53">
         <v>4419.88</v>
       </c>
       <c r="I120" s="51">
         <v>4836.3500000000004</v>
       </c>
       <c r="J120" s="53">
         <v>5455.68</v>
       </c>
       <c r="K120" s="53">
         <v>6127.79</v>
       </c>
       <c r="L120" s="53">
         <v>6802.95</v>
       </c>
       <c r="M120" s="53">
         <v>7461.59</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="45"/>
       <c r="B121" s="53"/>
       <c r="C121" s="51"/>
-      <c r="D121" s="51"/>
+      <c r="D121" s="53"/>
       <c r="E121" s="53"/>
       <c r="F121" s="53"/>
       <c r="G121" s="53"/>
       <c r="H121" s="53"/>
       <c r="I121" s="51"/>
       <c r="J121" s="53"/>
       <c r="K121" s="53"/>
       <c r="L121" s="53"/>
       <c r="M121" s="53"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="45">
         <v>2021</v>
       </c>
       <c r="B122" s="53"/>
       <c r="C122" s="51"/>
-      <c r="D122" s="51"/>
+      <c r="D122" s="53"/>
       <c r="E122" s="53"/>
       <c r="F122" s="53"/>
       <c r="G122" s="53"/>
       <c r="H122" s="53"/>
       <c r="I122" s="51"/>
       <c r="J122" s="53"/>
       <c r="K122" s="53"/>
       <c r="L122" s="53"/>
       <c r="M122" s="53"/>
     </row>
     <row r="123" spans="1:13" ht="22.5">
       <c r="A123" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B123" s="53">
         <v>111454.54</v>
       </c>
       <c r="C123" s="51">
         <v>227313.77</v>
       </c>
-      <c r="D123" s="51">
+      <c r="D123" s="53">
         <v>350895.67</v>
       </c>
       <c r="E123" s="53">
         <v>495224.72</v>
       </c>
       <c r="F123" s="53">
         <v>646446.23</v>
       </c>
       <c r="G123" s="53">
         <v>805866.47</v>
       </c>
       <c r="H123" s="53">
         <v>963088.98</v>
       </c>
       <c r="I123" s="51">
         <v>1147238.8400000001</v>
       </c>
       <c r="J123" s="53">
         <v>1366559.24</v>
       </c>
       <c r="K123" s="53">
         <v>1605358.16</v>
       </c>
       <c r="L123" s="53">
         <v>1843214.21</v>
       </c>
       <c r="M123" s="53">
         <v>2088762.06</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B124" s="53"/>
       <c r="C124" s="51"/>
-      <c r="D124" s="51"/>
+      <c r="D124" s="53"/>
       <c r="E124" s="53"/>
       <c r="F124" s="53"/>
       <c r="G124" s="53"/>
       <c r="H124" s="53"/>
       <c r="I124" s="51"/>
       <c r="J124" s="53"/>
       <c r="K124" s="53"/>
       <c r="L124" s="53"/>
       <c r="M124" s="53"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B125" s="53">
         <v>53912.98</v>
       </c>
       <c r="C125" s="51">
         <v>112008.91</v>
       </c>
-      <c r="D125" s="51">
+      <c r="D125" s="53">
         <v>172028.71</v>
       </c>
       <c r="E125" s="53">
         <v>246655.84</v>
       </c>
       <c r="F125" s="53">
         <v>328004.93</v>
       </c>
       <c r="G125" s="53">
         <v>416444.33</v>
       </c>
       <c r="H125" s="53">
         <v>499597.47</v>
       </c>
       <c r="I125" s="51">
         <v>588324.31999999995</v>
       </c>
       <c r="J125" s="53">
         <v>701893.59</v>
       </c>
       <c r="K125" s="53">
         <v>824533.62</v>
       </c>
       <c r="L125" s="53">
         <v>946241.4</v>
       </c>
       <c r="M125" s="53">
         <v>1070263.6100000001</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="56" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C126" s="51">
         <v>3886.32</v>
       </c>
-      <c r="D126" s="51">
+      <c r="D126" s="53">
         <v>5733.13</v>
       </c>
       <c r="E126" s="53">
         <v>7648.93</v>
       </c>
       <c r="F126" s="53">
         <v>9701.76</v>
       </c>
       <c r="G126" s="53">
         <v>11997.75</v>
       </c>
       <c r="H126" s="53">
         <v>14027.48</v>
       </c>
       <c r="I126" s="51">
         <v>16089.04</v>
       </c>
       <c r="J126" s="53">
         <v>18890.82</v>
       </c>
       <c r="K126" s="53">
         <v>21896.01</v>
       </c>
       <c r="L126" s="53">
         <v>24848.799999999999</v>
       </c>
       <c r="M126" s="53">
         <v>27660.63</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="53">
         <v>55053.01</v>
       </c>
       <c r="C127" s="51">
         <v>110114.75</v>
       </c>
-      <c r="D127" s="51">
+      <c r="D127" s="53">
         <v>171229.22</v>
       </c>
       <c r="E127" s="53">
         <v>238450.32</v>
       </c>
       <c r="F127" s="53">
         <v>305646.88</v>
       </c>
       <c r="G127" s="53">
         <v>373536.15</v>
       </c>
       <c r="H127" s="53">
         <v>444788.74</v>
       </c>
       <c r="I127" s="51">
         <v>537431.32999999996</v>
       </c>
       <c r="J127" s="53">
         <v>639334.21</v>
       </c>
       <c r="K127" s="53">
         <v>751438.42</v>
       </c>
       <c r="L127" s="53">
         <v>863542.16</v>
       </c>
       <c r="M127" s="53">
         <v>981251.56</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="56" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="53">
         <v>636.91999999999996</v>
       </c>
       <c r="C128" s="51">
         <v>1303.79</v>
       </c>
-      <c r="D128" s="51">
+      <c r="D128" s="53">
         <v>1904.61</v>
       </c>
       <c r="E128" s="53">
         <v>2469.63</v>
       </c>
       <c r="F128" s="53">
         <v>3092.67</v>
       </c>
       <c r="G128" s="53">
         <v>3888.25</v>
       </c>
       <c r="H128" s="53">
         <v>4675.29</v>
       </c>
       <c r="I128" s="51">
         <v>5394.15</v>
       </c>
       <c r="J128" s="53">
         <v>6440.62</v>
       </c>
       <c r="K128" s="53">
         <v>7490.11</v>
       </c>
       <c r="L128" s="53">
         <v>8581.85</v>
       </c>
       <c r="M128" s="53">
         <v>9586.25</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="45"/>
       <c r="B129" s="53"/>
       <c r="C129" s="51"/>
-      <c r="D129" s="51"/>
+      <c r="D129" s="53"/>
       <c r="E129" s="53"/>
       <c r="F129" s="53"/>
       <c r="G129" s="53"/>
       <c r="H129" s="53"/>
       <c r="I129" s="51"/>
       <c r="J129" s="53"/>
       <c r="K129" s="53"/>
       <c r="L129" s="53"/>
       <c r="M129" s="53"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B130" s="53"/>
       <c r="C130" s="51"/>
-      <c r="D130" s="51"/>
+      <c r="D130" s="53"/>
       <c r="E130" s="53"/>
       <c r="F130" s="53"/>
       <c r="G130" s="53"/>
       <c r="H130" s="53"/>
       <c r="I130" s="51"/>
       <c r="J130" s="53"/>
       <c r="K130" s="53"/>
       <c r="L130" s="53"/>
       <c r="M130" s="53"/>
     </row>
     <row r="131" spans="1:13" ht="22.5">
       <c r="A131" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B131" s="57">
         <v>19690</v>
       </c>
       <c r="C131" s="30">
         <v>50381.2</v>
       </c>
       <c r="D131" s="30">
         <v>84236.4</v>
       </c>
       <c r="E131" s="30">
         <v>120527</v>
@@ -6428,1584 +6444,1604 @@
         <v>13517.9</v>
       </c>
       <c r="H153" s="30">
         <v>15549</v>
       </c>
       <c r="I153" s="30">
         <v>17495.900000000001</v>
       </c>
       <c r="J153" s="30">
         <v>20219.099999999999</v>
       </c>
       <c r="K153" s="30">
         <v>23130.1</v>
       </c>
       <c r="L153" s="53">
         <v>25873.9</v>
       </c>
       <c r="M153" s="53">
         <v>28522.9</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="25"/>
       <c r="B154" s="53"/>
       <c r="C154" s="51"/>
-      <c r="D154" s="51"/>
+      <c r="D154" s="53"/>
       <c r="E154" s="53"/>
       <c r="F154" s="53"/>
       <c r="G154" s="53"/>
       <c r="H154" s="53"/>
       <c r="I154" s="51"/>
       <c r="J154" s="53"/>
       <c r="K154" s="53"/>
       <c r="L154" s="53"/>
       <c r="M154" s="53"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="45">
         <v>2025</v>
       </c>
       <c r="B155" s="30"/>
       <c r="C155" s="30"/>
       <c r="D155" s="30"/>
       <c r="E155" s="30"/>
       <c r="F155" s="30"/>
       <c r="G155" s="30"/>
       <c r="H155" s="30"/>
       <c r="I155" s="30"/>
       <c r="J155" s="30"/>
       <c r="K155" s="30"/>
       <c r="L155" s="53"/>
       <c r="M155" s="53"/>
     </row>
     <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B156" s="30">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="30">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="30">
         <v>116441.4</v>
       </c>
-      <c r="E156" s="85">
+      <c r="E156" s="95">
         <v>159419.07999999999</v>
       </c>
-      <c r="F156" s="90">
+      <c r="F156" s="88">
         <v>200566.52</v>
       </c>
-      <c r="G156" s="90">
+      <c r="G156" s="88">
         <v>238949.77</v>
       </c>
-      <c r="H156" s="90">
+      <c r="H156" s="88">
         <v>276310.99</v>
       </c>
       <c r="I156" s="30">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="104">
+      <c r="J156" s="102">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="104">
+      <c r="K156" s="102">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="90">
+      <c r="L156" s="88">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B157" s="30"/>
       <c r="C157" s="30"/>
       <c r="D157" s="30"/>
-      <c r="E157" s="87"/>
+      <c r="E157" s="86"/>
       <c r="F157" s="85" t="s">
         <v>62</v>
       </c>
-      <c r="G157" s="90" t="s">
+      <c r="G157" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="H157" s="87"/>
+      <c r="H157" s="86"/>
       <c r="I157" s="30"/>
-      <c r="J157" s="87"/>
-      <c r="K157" s="104" t="s">
+      <c r="J157" s="86"/>
+      <c r="K157" s="102" t="s">
         <v>62</v>
       </c>
-      <c r="L157" s="97"/>
+      <c r="L157" s="95"/>
       <c r="M157" s="53"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B158" s="30">
         <v>30219.9</v>
       </c>
       <c r="C158" s="30">
         <v>62361</v>
       </c>
       <c r="D158" s="30">
         <v>95216</v>
       </c>
-      <c r="E158" s="85">
+      <c r="E158" s="95">
         <v>130322.82</v>
       </c>
-      <c r="F158" s="90">
+      <c r="F158" s="88">
         <v>163953.79</v>
       </c>
-      <c r="G158" s="90">
+      <c r="G158" s="88">
         <v>194885.43</v>
       </c>
-      <c r="H158" s="90">
+      <c r="H158" s="88">
         <v>224804.39</v>
       </c>
       <c r="I158" s="30">
         <v>255470</v>
       </c>
-      <c r="J158" s="104">
+      <c r="J158" s="102">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="104">
+      <c r="K158" s="102">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="90">
+      <c r="L158" s="88">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B159" s="30">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="30">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="30">
         <v>7727.9</v>
       </c>
-      <c r="E159" s="85">
+      <c r="E159" s="95">
         <v>10654.41</v>
       </c>
-      <c r="F159" s="90">
+      <c r="F159" s="88">
         <v>13351.01</v>
       </c>
-      <c r="G159" s="90">
+      <c r="G159" s="88">
         <v>15780.48</v>
       </c>
-      <c r="H159" s="90">
+      <c r="H159" s="88">
         <v>18051.87</v>
       </c>
       <c r="I159" s="30">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="104">
+      <c r="J159" s="102">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="104">
+      <c r="K159" s="102">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="90">
+      <c r="L159" s="88">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B160" s="30">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="30">
         <v>3650.8</v>
       </c>
       <c r="D160" s="30">
         <v>6089.1</v>
       </c>
-      <c r="E160" s="85">
+      <c r="E160" s="95">
         <v>8254.4</v>
       </c>
-      <c r="F160" s="90">
+      <c r="F160" s="88">
         <v>10613.88</v>
       </c>
-      <c r="G160" s="90">
+      <c r="G160" s="88">
         <v>13251.24</v>
       </c>
-      <c r="H160" s="90">
+      <c r="H160" s="88">
         <v>16184.91</v>
       </c>
       <c r="I160" s="30">
         <v>19316</v>
       </c>
-      <c r="J160" s="104">
+      <c r="J160" s="102">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="104">
+      <c r="K160" s="102">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="90">
+      <c r="L160" s="88">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B161" s="30">
         <v>2473.6</v>
       </c>
       <c r="C161" s="30">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="30">
         <v>7408.4</v>
       </c>
-      <c r="E161" s="85">
+      <c r="E161" s="95">
         <v>10187.44</v>
       </c>
-      <c r="F161" s="90">
+      <c r="F161" s="88">
         <v>12647.83</v>
       </c>
-      <c r="G161" s="90">
+      <c r="G161" s="88">
         <v>15032.62</v>
       </c>
-      <c r="H161" s="90">
+      <c r="H161" s="88">
         <v>17269.82</v>
       </c>
       <c r="I161" s="30">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="104">
+      <c r="J161" s="102">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="104">
+      <c r="K161" s="102">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="90">
+      <c r="L161" s="88">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="54"/>
       <c r="B162" s="30"/>
       <c r="C162" s="30"/>
       <c r="D162" s="30"/>
-      <c r="E162" s="85"/>
-[...2 lines deleted...]
-      <c r="H162" s="90"/>
+      <c r="E162" s="95"/>
+      <c r="F162" s="88"/>
+      <c r="G162" s="88"/>
+      <c r="H162" s="88"/>
       <c r="I162" s="30"/>
-      <c r="J162" s="104"/>
-[...1 lines deleted...]
-      <c r="L162" s="90"/>
+      <c r="J162" s="102"/>
+      <c r="K162" s="102"/>
+      <c r="L162" s="88"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="30"/>
       <c r="C163" s="30"/>
       <c r="D163" s="30"/>
       <c r="E163" s="30"/>
       <c r="F163" s="30"/>
       <c r="G163" s="30"/>
       <c r="H163" s="30"/>
       <c r="I163" s="30"/>
       <c r="J163" s="30"/>
       <c r="K163" s="30"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
-      <c r="D164" s="30"/>
-[...3 lines deleted...]
-      <c r="H164" s="90"/>
+      <c r="D164" s="30">
+        <v>115946.9</v>
+      </c>
+      <c r="E164" s="124">
+        <v>157329.78</v>
+      </c>
+      <c r="F164" s="88"/>
+      <c r="G164" s="88"/>
+      <c r="H164" s="88"/>
       <c r="I164" s="30"/>
-      <c r="J164" s="104"/>
-[...1 lines deleted...]
-      <c r="L164" s="90"/>
+      <c r="J164" s="102"/>
+      <c r="K164" s="102"/>
+      <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
-      <c r="E165" s="87"/>
+      <c r="E165" s="86"/>
       <c r="F165" s="85"/>
-      <c r="G165" s="90"/>
-      <c r="H165" s="87"/>
+      <c r="G165" s="88"/>
+      <c r="H165" s="86"/>
       <c r="I165" s="30"/>
-      <c r="J165" s="87"/>
-[...1 lines deleted...]
-      <c r="L165" s="97"/>
+      <c r="J165" s="86"/>
+      <c r="K165" s="102"/>
+      <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
-      <c r="D166" s="30"/>
-[...3 lines deleted...]
-      <c r="H166" s="90"/>
+      <c r="D166" s="30">
+        <v>87791.6</v>
+      </c>
+      <c r="E166" s="124">
+        <v>120576.29</v>
+      </c>
+      <c r="F166" s="88"/>
+      <c r="G166" s="88"/>
+      <c r="H166" s="88"/>
       <c r="I166" s="30"/>
-      <c r="J166" s="104"/>
-[...1 lines deleted...]
-      <c r="L166" s="90"/>
+      <c r="J166" s="102"/>
+      <c r="K166" s="102"/>
+      <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
-      <c r="D167" s="30"/>
-[...3 lines deleted...]
-      <c r="H167" s="90"/>
+      <c r="D167" s="30">
+        <v>6914.1</v>
+      </c>
+      <c r="E167" s="124">
+        <v>9334.7800000000007</v>
+      </c>
+      <c r="F167" s="88"/>
+      <c r="G167" s="88"/>
+      <c r="H167" s="88"/>
       <c r="I167" s="30"/>
-      <c r="J167" s="104"/>
-[...1 lines deleted...]
-      <c r="L167" s="90"/>
+      <c r="J167" s="102"/>
+      <c r="K167" s="102"/>
+      <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
-      <c r="D168" s="30"/>
-[...3 lines deleted...]
-      <c r="H168" s="90"/>
+      <c r="D168" s="30">
+        <v>13925.6</v>
+      </c>
+      <c r="E168" s="124">
+        <v>16842.8</v>
+      </c>
+      <c r="F168" s="88"/>
+      <c r="G168" s="88"/>
+      <c r="H168" s="88"/>
       <c r="I168" s="30"/>
-      <c r="J168" s="104"/>
-[...1 lines deleted...]
-      <c r="L168" s="90"/>
+      <c r="J168" s="102"/>
+      <c r="K168" s="102"/>
+      <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
-      <c r="D169" s="30"/>
-[...3 lines deleted...]
-      <c r="H169" s="90"/>
+      <c r="D169" s="30">
+        <v>7315.6</v>
+      </c>
+      <c r="E169" s="124">
+        <v>10575.9</v>
+      </c>
+      <c r="F169" s="88"/>
+      <c r="G169" s="88"/>
+      <c r="H169" s="88"/>
       <c r="I169" s="30"/>
-      <c r="J169" s="104"/>
-[...1 lines deleted...]
-      <c r="L169" s="90"/>
+      <c r="J169" s="102"/>
+      <c r="K169" s="102"/>
+      <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
-      <c r="K170" s="111"/>
+      <c r="K170" s="109"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B171" s="53"/>
       <c r="C171" s="51"/>
-      <c r="D171" s="51"/>
+      <c r="D171" s="53"/>
       <c r="E171" s="53"/>
       <c r="F171" s="53"/>
       <c r="G171" s="53"/>
       <c r="H171" s="53"/>
       <c r="I171" s="51"/>
       <c r="J171" s="53"/>
-      <c r="K171" s="109"/>
+      <c r="K171" s="107"/>
       <c r="L171" s="53"/>
       <c r="M171" s="53"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="45">
         <v>2018</v>
       </c>
       <c r="B172" s="53"/>
       <c r="C172" s="51"/>
-      <c r="D172" s="51"/>
+      <c r="D172" s="53"/>
       <c r="E172" s="53"/>
       <c r="F172" s="53"/>
       <c r="G172" s="53"/>
       <c r="H172" s="53"/>
       <c r="I172" s="51"/>
       <c r="J172" s="53"/>
       <c r="K172" s="53"/>
       <c r="L172" s="53"/>
       <c r="M172" s="53"/>
     </row>
     <row r="173" spans="1:13" ht="22.5">
       <c r="A173" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B173" s="53">
         <v>2202.6</v>
       </c>
       <c r="C173" s="51">
         <v>4524.3</v>
       </c>
-      <c r="D173" s="51">
+      <c r="D173" s="53">
         <v>6764.3</v>
       </c>
       <c r="E173" s="53">
         <v>9308.5</v>
       </c>
       <c r="F173" s="53">
         <v>11605.7</v>
       </c>
       <c r="G173" s="53">
         <v>13913</v>
       </c>
       <c r="H173" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J173" s="53">
         <v>21616.7</v>
       </c>
       <c r="K173" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L173" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M173" s="53">
         <v>29962.400000000001</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B174" s="53"/>
       <c r="C174" s="51"/>
-      <c r="D174" s="51"/>
+      <c r="D174" s="53"/>
       <c r="E174" s="53"/>
       <c r="F174" s="53"/>
       <c r="G174" s="53"/>
       <c r="H174" s="53"/>
       <c r="I174" s="51"/>
       <c r="J174" s="53"/>
       <c r="K174" s="53"/>
       <c r="L174" s="53"/>
       <c r="M174" s="53"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B175" s="53">
         <v>491.8</v>
       </c>
       <c r="C175" s="51">
         <v>1296.5</v>
       </c>
-      <c r="D175" s="51">
+      <c r="D175" s="53">
         <v>2343.6999999999998</v>
       </c>
       <c r="E175" s="53">
         <v>3406.2</v>
       </c>
       <c r="F175" s="53">
         <v>5575.2</v>
       </c>
       <c r="G175" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H175" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I175" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J175" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K175" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L175" s="53">
         <v>12350.4</v>
       </c>
       <c r="M175" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B176" s="53">
         <v>10.7</v>
       </c>
       <c r="C176" s="51">
         <v>23.2</v>
       </c>
-      <c r="D176" s="51">
+      <c r="D176" s="53">
         <v>32.1</v>
       </c>
       <c r="E176" s="53">
         <v>43</v>
       </c>
       <c r="F176" s="53">
         <v>53.4</v>
       </c>
       <c r="G176" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H176" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I176" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J176" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K176" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L176" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M176" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B177" s="53">
         <v>1687.2</v>
       </c>
       <c r="C177" s="51">
         <v>3180.2</v>
       </c>
-      <c r="D177" s="51">
+      <c r="D177" s="53">
         <v>4352</v>
       </c>
       <c r="E177" s="53">
         <v>5809.8</v>
       </c>
       <c r="F177" s="53">
         <v>5914.8</v>
       </c>
       <c r="G177" s="53">
         <v>7241.6</v>
       </c>
       <c r="H177" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I177" s="51">
         <v>10027.5</v>
       </c>
       <c r="J177" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K177" s="53">
         <v>12955.2</v>
       </c>
       <c r="L177" s="53">
         <v>14489.5</v>
       </c>
       <c r="M177" s="53">
         <v>16026.3</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B178" s="53">
         <v>13</v>
       </c>
       <c r="C178" s="51">
         <v>24.4</v>
       </c>
-      <c r="D178" s="51">
+      <c r="D178" s="53">
         <v>36.5</v>
       </c>
       <c r="E178" s="53">
         <v>49.5</v>
       </c>
       <c r="F178" s="53">
         <v>62.2</v>
       </c>
       <c r="G178" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H178" s="53">
         <v>84.7</v>
       </c>
       <c r="I178" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J178" s="53">
         <v>111.7</v>
       </c>
       <c r="K178" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L178" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M178" s="53">
         <v>155.19999999999999</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="56"/>
       <c r="B179" s="53"/>
       <c r="C179" s="51"/>
-      <c r="D179" s="51"/>
+      <c r="D179" s="53"/>
       <c r="E179" s="53"/>
       <c r="F179" s="53"/>
       <c r="G179" s="53"/>
       <c r="H179" s="53"/>
       <c r="I179" s="51"/>
       <c r="J179" s="53"/>
       <c r="K179" s="53"/>
       <c r="L179" s="53"/>
       <c r="M179" s="53"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="45">
         <v>2019</v>
       </c>
       <c r="B180" s="53"/>
       <c r="C180" s="51"/>
-      <c r="D180" s="51"/>
+      <c r="D180" s="53"/>
       <c r="E180" s="53"/>
       <c r="F180" s="53"/>
       <c r="G180" s="53"/>
       <c r="H180" s="53"/>
       <c r="I180" s="51"/>
       <c r="J180" s="53"/>
       <c r="K180" s="53"/>
       <c r="L180" s="53"/>
       <c r="M180" s="53"/>
     </row>
     <row r="181" spans="1:13" ht="22.5">
       <c r="A181" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B181" s="53">
         <v>2437.8000000000002</v>
       </c>
       <c r="C181" s="51">
         <v>5075.1000000000004</v>
       </c>
-      <c r="D181" s="51">
+      <c r="D181" s="53">
         <v>7660.2</v>
       </c>
       <c r="E181" s="53">
         <v>10481.200000000001</v>
       </c>
       <c r="F181" s="53">
         <v>13117.1</v>
       </c>
       <c r="G181" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H181" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I181" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J181" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K181" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L181" s="53">
         <v>30159.8</v>
       </c>
       <c r="M181" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B182" s="53"/>
       <c r="C182" s="51"/>
-      <c r="D182" s="51"/>
+      <c r="D182" s="53"/>
       <c r="E182" s="53"/>
       <c r="F182" s="53"/>
       <c r="G182" s="53"/>
       <c r="H182" s="53"/>
       <c r="I182" s="51"/>
       <c r="J182" s="53"/>
       <c r="K182" s="53"/>
       <c r="L182" s="53"/>
       <c r="M182" s="53"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B183" s="53">
         <v>492.9</v>
       </c>
       <c r="C183" s="51">
         <v>1333.9</v>
       </c>
-      <c r="D183" s="51">
+      <c r="D183" s="53">
         <v>2331.9</v>
       </c>
       <c r="E183" s="53">
         <v>3409.8</v>
       </c>
       <c r="F183" s="53">
         <v>4564.2</v>
       </c>
       <c r="G183" s="53">
         <v>5643</v>
       </c>
       <c r="H183" s="53">
         <v>6888.4</v>
       </c>
       <c r="I183" s="51">
         <v>7986</v>
       </c>
       <c r="J183" s="53">
         <v>9157.5</v>
       </c>
       <c r="K183" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L183" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M183" s="53">
         <v>12130.1</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C184" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D184" s="51" t="s">
+      <c r="D184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I184" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L184" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M184" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C185" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D185" s="51" t="s">
+      <c r="D185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I185" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L185" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M185" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C186" s="51">
         <v>24.6</v>
       </c>
-      <c r="D186" s="51" t="s">
+      <c r="D186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="E186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="F186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="G186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="H186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="I186" s="51" t="s">
         <v>0</v>
       </c>
       <c r="J186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="K186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="L186" s="53" t="s">
         <v>0</v>
       </c>
       <c r="M186" s="53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="45"/>
       <c r="B187" s="53"/>
       <c r="C187" s="51"/>
-      <c r="D187" s="51"/>
+      <c r="D187" s="53"/>
       <c r="E187" s="53"/>
       <c r="F187" s="53"/>
       <c r="G187" s="53"/>
       <c r="H187" s="53"/>
       <c r="I187" s="51"/>
       <c r="J187" s="53"/>
       <c r="K187" s="53"/>
       <c r="L187" s="53"/>
       <c r="M187" s="53"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="45"/>
       <c r="B188" s="53"/>
       <c r="C188" s="51"/>
-      <c r="D188" s="51"/>
+      <c r="D188" s="53"/>
       <c r="E188" s="53"/>
       <c r="F188" s="53"/>
       <c r="G188" s="53"/>
       <c r="H188" s="53"/>
       <c r="I188" s="51"/>
       <c r="J188" s="53"/>
       <c r="K188" s="53"/>
       <c r="L188" s="53"/>
       <c r="M188" s="53"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="45">
         <v>2020</v>
       </c>
       <c r="B189" s="53"/>
       <c r="C189" s="51"/>
-      <c r="D189" s="51"/>
+      <c r="D189" s="53"/>
       <c r="E189" s="53"/>
       <c r="F189" s="53"/>
       <c r="G189" s="53"/>
       <c r="H189" s="53"/>
       <c r="I189" s="51"/>
       <c r="J189" s="53"/>
       <c r="K189" s="53"/>
       <c r="L189" s="53"/>
       <c r="M189" s="53"/>
     </row>
     <row r="190" spans="1:13" ht="22.5">
       <c r="A190" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B190" s="53">
         <v>2422.1999999999998</v>
       </c>
       <c r="C190" s="51">
         <v>4582.5</v>
       </c>
-      <c r="D190" s="51">
+      <c r="D190" s="53">
         <v>6660.8</v>
       </c>
       <c r="E190" s="53">
         <v>6958.3</v>
       </c>
       <c r="F190" s="53">
         <v>7383.4</v>
       </c>
       <c r="G190" s="53">
         <v>8096.9</v>
       </c>
       <c r="H190" s="53">
         <v>8600.7000000000007</v>
       </c>
       <c r="I190" s="51">
         <v>9129.1</v>
       </c>
       <c r="J190" s="53">
         <v>9774.7999999999993</v>
       </c>
       <c r="K190" s="53">
         <v>10587.7</v>
       </c>
       <c r="L190" s="53">
         <v>11384</v>
       </c>
       <c r="M190" s="53">
         <v>12200.4</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B191" s="53"/>
       <c r="C191" s="51"/>
-      <c r="D191" s="51"/>
+      <c r="D191" s="53"/>
       <c r="E191" s="53"/>
       <c r="F191" s="53"/>
       <c r="G191" s="53"/>
       <c r="H191" s="53"/>
       <c r="I191" s="51"/>
       <c r="J191" s="53"/>
       <c r="K191" s="53"/>
       <c r="L191" s="53"/>
       <c r="M191" s="53"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B192" s="53">
         <v>653.79999999999995</v>
       </c>
       <c r="C192" s="51">
         <v>1182.3</v>
       </c>
-      <c r="D192" s="51">
+      <c r="D192" s="53">
         <v>1559.7</v>
       </c>
       <c r="E192" s="53">
         <v>1686</v>
       </c>
       <c r="F192" s="53">
         <v>1902.1</v>
       </c>
       <c r="G192" s="53">
         <v>2256.1999999999998</v>
       </c>
       <c r="H192" s="53">
         <v>2466.6999999999998</v>
       </c>
       <c r="I192" s="51">
         <v>2700</v>
       </c>
       <c r="J192" s="53">
         <v>3045.4</v>
       </c>
       <c r="K192" s="53">
         <v>3414.6</v>
       </c>
       <c r="L192" s="53">
         <v>3765.4</v>
       </c>
       <c r="M192" s="53">
         <v>4137.5</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B193" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C193" s="51">
         <v>29.2</v>
       </c>
-      <c r="D193" s="51">
+      <c r="D193" s="53">
         <v>39.299999999999997</v>
       </c>
       <c r="E193" s="53">
         <v>41.4</v>
       </c>
       <c r="F193" s="53">
         <v>46.1</v>
       </c>
       <c r="G193" s="53">
         <v>53.9</v>
       </c>
       <c r="H193" s="53">
         <v>58.7</v>
       </c>
       <c r="I193" s="51">
         <v>64.099999999999994</v>
       </c>
       <c r="J193" s="53">
         <v>72.900000000000006</v>
       </c>
       <c r="K193" s="53">
         <v>82.6</v>
       </c>
       <c r="L193" s="53">
         <v>92</v>
       </c>
       <c r="M193" s="53">
         <v>101.5</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B194" s="53">
         <v>1743.4</v>
       </c>
       <c r="C194" s="51">
         <v>3346.4</v>
       </c>
-      <c r="D194" s="51">
+      <c r="D194" s="53">
         <v>5029.5</v>
       </c>
       <c r="E194" s="53">
         <v>5198.1000000000004</v>
       </c>
       <c r="F194" s="53">
         <v>5400.4</v>
       </c>
       <c r="G194" s="53">
         <v>5746.6</v>
       </c>
       <c r="H194" s="53">
         <v>6032.2</v>
       </c>
       <c r="I194" s="51">
         <v>6318.1</v>
       </c>
       <c r="J194" s="53">
         <v>6603.7</v>
       </c>
       <c r="K194" s="53">
         <v>7031.1</v>
       </c>
       <c r="L194" s="53">
         <v>7460.4</v>
       </c>
       <c r="M194" s="53">
         <v>7888.6</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B195" s="53">
         <v>11.4</v>
       </c>
       <c r="C195" s="51">
         <v>24.5</v>
       </c>
-      <c r="D195" s="51">
+      <c r="D195" s="53">
         <v>32.299999999999997</v>
       </c>
       <c r="E195" s="53">
         <v>32.9</v>
       </c>
       <c r="F195" s="53">
         <v>34.9</v>
       </c>
       <c r="G195" s="53">
         <v>40.1</v>
       </c>
       <c r="H195" s="53">
         <v>43</v>
       </c>
       <c r="I195" s="51">
         <v>46.9</v>
       </c>
       <c r="J195" s="53">
         <v>52.8</v>
       </c>
       <c r="K195" s="53">
         <v>59.5</v>
       </c>
       <c r="L195" s="53">
         <v>66.2</v>
       </c>
       <c r="M195" s="53">
         <v>72.8</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="45"/>
       <c r="B196" s="53"/>
       <c r="C196" s="51"/>
-      <c r="D196" s="51"/>
+      <c r="D196" s="53"/>
       <c r="E196" s="53"/>
       <c r="F196" s="53"/>
       <c r="G196" s="53"/>
       <c r="H196" s="53"/>
       <c r="I196" s="51"/>
       <c r="J196" s="53"/>
       <c r="K196" s="53"/>
       <c r="L196" s="53"/>
       <c r="M196" s="53"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="45"/>
       <c r="B197" s="53"/>
       <c r="C197" s="51"/>
-      <c r="D197" s="51"/>
+      <c r="D197" s="53"/>
       <c r="E197" s="53"/>
       <c r="F197" s="53"/>
       <c r="G197" s="53"/>
       <c r="H197" s="53"/>
       <c r="I197" s="51"/>
       <c r="J197" s="53"/>
       <c r="K197" s="53"/>
       <c r="L197" s="53"/>
       <c r="M197" s="53"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="45">
         <v>2021</v>
       </c>
       <c r="B198" s="53"/>
       <c r="C198" s="51"/>
-      <c r="D198" s="51"/>
+      <c r="D198" s="53"/>
       <c r="E198" s="53"/>
       <c r="F198" s="53"/>
       <c r="G198" s="53"/>
       <c r="H198" s="53"/>
       <c r="I198" s="51"/>
       <c r="J198" s="53"/>
       <c r="K198" s="53"/>
       <c r="L198" s="53"/>
       <c r="M198" s="53"/>
     </row>
     <row r="199" spans="1:13" ht="22.5">
       <c r="A199" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B199" s="53">
         <v>741.7</v>
       </c>
       <c r="C199" s="51">
         <v>1554.8</v>
       </c>
-      <c r="D199" s="51">
+      <c r="D199" s="53">
         <v>2447</v>
       </c>
       <c r="E199" s="53">
         <v>3429.9</v>
       </c>
       <c r="F199" s="53">
         <v>4438.8</v>
       </c>
       <c r="G199" s="53">
         <v>5489.5</v>
       </c>
       <c r="H199" s="53">
         <v>6537.2</v>
       </c>
       <c r="I199" s="51">
         <v>7627.8</v>
       </c>
       <c r="J199" s="53">
         <v>8868.7000000000007</v>
       </c>
       <c r="K199" s="53">
         <v>10157.299999999999</v>
       </c>
       <c r="L199" s="53">
         <v>11518.1</v>
       </c>
       <c r="M199" s="53">
         <v>12868.5</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B200" s="53">
         <v>298.39999999999998</v>
       </c>
       <c r="C200" s="51">
         <v>651</v>
       </c>
-      <c r="D200" s="51">
+      <c r="D200" s="53">
         <v>971.9</v>
       </c>
       <c r="E200" s="53">
         <v>1327.9</v>
       </c>
       <c r="F200" s="53">
         <v>1709.1</v>
       </c>
       <c r="G200" s="53">
         <v>2123.4</v>
       </c>
       <c r="H200" s="53">
         <v>2505.1999999999998</v>
       </c>
       <c r="I200" s="51">
         <v>2864.8</v>
       </c>
       <c r="J200" s="53">
         <v>3295</v>
       </c>
       <c r="K200" s="53">
         <v>3733.1</v>
       </c>
       <c r="L200" s="53">
         <v>4160.3999999999996</v>
       </c>
       <c r="M200" s="53">
         <v>4580.1000000000004</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B201" s="53">
         <v>298.39999999999998</v>
       </c>
       <c r="C201" s="51">
         <v>651</v>
       </c>
-      <c r="D201" s="51">
+      <c r="D201" s="53">
         <v>971.9</v>
       </c>
       <c r="E201" s="53">
         <v>1327.9</v>
       </c>
       <c r="F201" s="53">
         <v>1709.1</v>
       </c>
       <c r="G201" s="53">
         <v>2123.4</v>
       </c>
       <c r="H201" s="53">
         <v>2505.1999999999998</v>
       </c>
       <c r="I201" s="51">
         <v>2864.8</v>
       </c>
       <c r="J201" s="53">
         <v>3295</v>
       </c>
       <c r="K201" s="53">
         <v>3733.1</v>
       </c>
       <c r="L201" s="53">
         <v>4160.3999999999996</v>
       </c>
       <c r="M201" s="53">
         <v>4580.1000000000004</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B202" s="53" t="s">
         <v>0</v>
       </c>
       <c r="C202" s="51">
         <v>18.399999999999999</v>
       </c>
-      <c r="D202" s="51">
+      <c r="D202" s="53">
         <v>27.2</v>
       </c>
       <c r="E202" s="53">
         <v>36.299999999999997</v>
       </c>
       <c r="F202" s="53">
         <v>46</v>
       </c>
       <c r="G202" s="53">
         <v>56.9</v>
       </c>
       <c r="H202" s="53">
         <v>66.5</v>
       </c>
       <c r="I202" s="51">
         <v>76.3</v>
       </c>
       <c r="J202" s="53">
         <v>89.5</v>
       </c>
       <c r="K202" s="53">
         <v>103.8</v>
       </c>
       <c r="L202" s="53">
         <v>117.8</v>
       </c>
       <c r="M202" s="53">
         <v>131.1</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B203" s="53">
         <v>428.4</v>
       </c>
       <c r="C203" s="51">
         <v>872.5</v>
       </c>
-      <c r="D203" s="51">
+      <c r="D203" s="53">
         <v>1429.2</v>
       </c>
       <c r="E203" s="53">
         <v>2041.2</v>
       </c>
       <c r="F203" s="53">
         <v>2652.8</v>
       </c>
       <c r="G203" s="53">
         <v>3270.6</v>
       </c>
       <c r="H203" s="53">
         <v>3919.3</v>
       </c>
       <c r="I203" s="51">
         <v>4633.3999999999996</v>
       </c>
       <c r="J203" s="53">
         <v>5420.4</v>
       </c>
       <c r="K203" s="53">
         <v>6246</v>
       </c>
       <c r="L203" s="53">
         <v>7154.4</v>
       </c>
       <c r="M203" s="53">
         <v>8061.7</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B204" s="53">
         <v>6.2</v>
       </c>
       <c r="C204" s="51">
         <v>12.9</v>
       </c>
-      <c r="D204" s="51">
+      <c r="D204" s="53">
         <v>18.8</v>
       </c>
       <c r="E204" s="53">
         <v>24.5</v>
       </c>
       <c r="F204" s="53">
         <v>30.9</v>
       </c>
       <c r="G204" s="53">
         <v>38.700000000000003</v>
       </c>
       <c r="H204" s="53">
         <v>46.3</v>
       </c>
       <c r="I204" s="51">
         <v>53.2</v>
       </c>
       <c r="J204" s="53">
         <v>63.8</v>
       </c>
       <c r="K204" s="53">
         <v>74.5</v>
       </c>
       <c r="L204" s="53">
         <v>85.5</v>
       </c>
       <c r="M204" s="53">
         <v>95.6</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="56"/>
       <c r="B205" s="53"/>
       <c r="C205" s="51"/>
-      <c r="D205" s="51"/>
+      <c r="D205" s="53"/>
       <c r="E205" s="53"/>
       <c r="F205" s="53"/>
       <c r="G205" s="53"/>
       <c r="H205" s="53"/>
       <c r="I205" s="51"/>
       <c r="J205" s="53"/>
       <c r="K205" s="53"/>
       <c r="L205" s="53"/>
       <c r="M205" s="53"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="56"/>
       <c r="B206" s="53"/>
       <c r="C206" s="51"/>
-      <c r="D206" s="51"/>
+      <c r="D206" s="53"/>
       <c r="E206" s="53"/>
       <c r="F206" s="53"/>
       <c r="G206" s="53"/>
       <c r="H206" s="53"/>
       <c r="I206" s="51"/>
       <c r="J206" s="53"/>
       <c r="K206" s="53"/>
       <c r="L206" s="53"/>
       <c r="M206" s="53"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B207" s="53"/>
       <c r="C207" s="51"/>
-      <c r="D207" s="51"/>
+      <c r="D207" s="53"/>
       <c r="E207" s="53"/>
       <c r="F207" s="53"/>
       <c r="G207" s="53"/>
       <c r="H207" s="53"/>
       <c r="I207" s="51"/>
       <c r="J207" s="53"/>
       <c r="K207" s="53"/>
       <c r="L207" s="53"/>
       <c r="M207" s="53"/>
     </row>
     <row r="208" spans="1:13" ht="22.5">
       <c r="A208" s="58" t="s">
         <v>40</v>
       </c>
       <c r="B208" s="35">
         <v>299.10000000000002</v>
       </c>
       <c r="C208" s="30">
         <v>746.2</v>
       </c>
       <c r="D208" s="30">
         <v>1291.2</v>
       </c>
       <c r="E208" s="30">
         <v>1783.4</v>
@@ -8678,584 +8714,604 @@
         <v>331.9</v>
       </c>
       <c r="J228" s="32">
         <v>369.6</v>
       </c>
       <c r="K228" s="32">
         <v>383.7</v>
       </c>
       <c r="L228" s="53">
         <v>401.5</v>
       </c>
       <c r="M228" s="53">
         <v>421.5</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B229" s="26">
         <v>25.8</v>
       </c>
       <c r="C229" s="25">
         <v>57.1</v>
       </c>
-      <c r="D229" s="25">
+      <c r="D229" s="26">
         <v>86.1</v>
       </c>
-      <c r="E229" s="88">
+      <c r="E229" s="87">
         <v>119.3</v>
       </c>
-      <c r="F229" s="92">
+      <c r="F229" s="90">
         <v>149</v>
       </c>
       <c r="G229" s="26">
         <v>175.4</v>
       </c>
       <c r="H229" s="26">
         <v>200.5</v>
       </c>
       <c r="I229" s="25">
         <v>224.6</v>
       </c>
       <c r="J229" s="26">
         <v>259.89999999999998</v>
       </c>
       <c r="K229" s="26">
         <v>297.89999999999998</v>
       </c>
       <c r="L229" s="26">
         <v>334.1</v>
       </c>
       <c r="M229" s="26">
         <v>368.9</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="54"/>
       <c r="B230" s="26"/>
       <c r="C230" s="25"/>
-      <c r="D230" s="25"/>
-[...1 lines deleted...]
-      <c r="F230" s="92"/>
+      <c r="D230" s="26"/>
+      <c r="E230" s="87"/>
+      <c r="F230" s="90"/>
       <c r="G230" s="26"/>
       <c r="H230" s="26"/>
       <c r="I230" s="25"/>
       <c r="J230" s="26"/>
       <c r="K230" s="26"/>
       <c r="L230" s="26"/>
       <c r="M230" s="26"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="45">
         <v>2025</v>
       </c>
       <c r="B231" s="30"/>
       <c r="C231" s="30"/>
       <c r="D231" s="30"/>
       <c r="E231" s="30"/>
       <c r="F231" s="32"/>
       <c r="G231" s="32"/>
       <c r="H231" s="32"/>
       <c r="I231" s="30"/>
       <c r="J231" s="32"/>
       <c r="K231" s="32"/>
       <c r="L231" s="53"/>
       <c r="M231" s="53"/>
     </row>
     <row r="232" spans="1:13" ht="22.5">
       <c r="A232" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B232" s="30">
         <v>655</v>
       </c>
       <c r="C232" s="52">
         <v>1344.6</v>
       </c>
       <c r="D232" s="30">
         <v>2063.4</v>
       </c>
-      <c r="E232" s="85">
+      <c r="E232" s="95">
         <v>2841</v>
       </c>
-      <c r="F232" s="93">
+      <c r="F232" s="91">
         <v>3578.7</v>
       </c>
-      <c r="G232" s="99">
+      <c r="G232" s="97">
         <v>4271.2</v>
       </c>
-      <c r="H232" s="93">
+      <c r="H232" s="91">
         <v>4932.7</v>
       </c>
       <c r="I232" s="30">
         <v>5617.8</v>
       </c>
-      <c r="J232" s="106">
+      <c r="J232" s="104">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K232" s="110">
+      <c r="K232" s="108">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L232" s="93">
+      <c r="L232" s="91">
         <v>7934.5178999999998</v>
       </c>
       <c r="M232" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B233" s="30"/>
       <c r="C233" s="30"/>
       <c r="D233" s="30"/>
       <c r="E233" s="30"/>
-      <c r="F233" s="94"/>
+      <c r="F233" s="92"/>
       <c r="G233" s="32"/>
-      <c r="H233" s="101"/>
+      <c r="H233" s="99"/>
       <c r="I233" s="30"/>
-      <c r="J233" s="106"/>
+      <c r="J233" s="104"/>
       <c r="K233" s="32"/>
       <c r="L233" s="53"/>
       <c r="M233" s="53"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B234" s="30">
         <v>590.9</v>
       </c>
       <c r="C234" s="30">
         <v>1222</v>
       </c>
       <c r="D234" s="30">
         <v>1868.9</v>
       </c>
-      <c r="E234" s="89">
+      <c r="E234" s="97">
         <v>2572.3000000000002</v>
       </c>
-      <c r="F234" s="93">
+      <c r="F234" s="91">
         <v>3238.7</v>
       </c>
-      <c r="G234" s="99">
+      <c r="G234" s="97">
         <v>3859.7</v>
       </c>
-      <c r="H234" s="93">
+      <c r="H234" s="91">
         <v>4449.5</v>
       </c>
       <c r="I234" s="30">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J234" s="106">
+      <c r="J234" s="104">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K234" s="110">
+      <c r="K234" s="108">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L234" s="93">
+      <c r="L234" s="91">
         <v>7095.6532999999999</v>
       </c>
       <c r="M234" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B235" s="30">
         <v>11.5</v>
       </c>
       <c r="C235" s="30">
         <v>24.2</v>
       </c>
       <c r="D235" s="30">
         <v>36.6</v>
       </c>
-      <c r="E235" s="89">
+      <c r="E235" s="97">
         <v>50.5</v>
       </c>
-      <c r="F235" s="93">
+      <c r="F235" s="91">
         <v>63</v>
       </c>
-      <c r="G235" s="99">
+      <c r="G235" s="97">
         <v>74.8</v>
       </c>
-      <c r="H235" s="93">
+      <c r="H235" s="91">
         <v>85.56</v>
       </c>
       <c r="I235" s="30">
         <v>96.9</v>
       </c>
-      <c r="J235" s="106">
+      <c r="J235" s="104">
         <v>110.36499999999999</v>
       </c>
-      <c r="K235" s="110">
+      <c r="K235" s="108">
         <v>124.21599999999999</v>
       </c>
-      <c r="L235" s="93">
+      <c r="L235" s="91">
         <v>136.99100000000001</v>
       </c>
       <c r="M235" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B236" s="30">
         <v>20.5</v>
       </c>
       <c r="C236" s="30">
         <v>37.799999999999997</v>
       </c>
       <c r="D236" s="30">
         <v>61.1</v>
       </c>
-      <c r="E236" s="89">
+      <c r="E236" s="97">
         <v>85.2</v>
       </c>
-      <c r="F236" s="95">
+      <c r="F236" s="93">
         <v>111.6</v>
       </c>
-      <c r="G236" s="99">
+      <c r="G236" s="97">
         <v>141.1</v>
       </c>
-      <c r="H236" s="93">
+      <c r="H236" s="91">
         <v>174.06</v>
       </c>
       <c r="I236" s="30">
         <v>210.2</v>
       </c>
-      <c r="J236" s="106">
+      <c r="J236" s="104">
         <v>247.6121</v>
       </c>
-      <c r="K236" s="110">
+      <c r="K236" s="108">
         <v>287.2568</v>
       </c>
-      <c r="L236" s="93">
+      <c r="L236" s="91">
         <v>327.96039999999999</v>
       </c>
       <c r="M236" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B237" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="C237" s="25">
         <v>60.7</v>
       </c>
-      <c r="D237" s="25">
+      <c r="D237" s="26">
         <v>96.7</v>
       </c>
       <c r="E237" s="113">
         <v>133</v>
       </c>
-      <c r="F237" s="95">
+      <c r="F237" s="93">
         <v>165.1</v>
       </c>
-      <c r="G237" s="99">
+      <c r="G237" s="97">
         <v>195.6</v>
       </c>
-      <c r="H237" s="93">
+      <c r="H237" s="91">
         <v>223.5301</v>
       </c>
       <c r="I237" s="25">
         <v>251.6</v>
       </c>
-      <c r="J237" s="106">
+      <c r="J237" s="104">
         <v>294.26859999999999</v>
       </c>
-      <c r="K237" s="110">
+      <c r="K237" s="108">
         <v>336.90899999999999</v>
       </c>
-      <c r="L237" s="93">
+      <c r="L237" s="91">
         <v>373.91250000000002</v>
       </c>
       <c r="M237" s="26">
         <v>410.8</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="54"/>
       <c r="B238" s="26"/>
       <c r="C238" s="25"/>
-      <c r="D238" s="25"/>
+      <c r="D238" s="26"/>
       <c r="E238" s="113"/>
-      <c r="F238" s="95"/>
-[...1 lines deleted...]
-      <c r="H238" s="93"/>
+      <c r="F238" s="93"/>
+      <c r="G238" s="97"/>
+      <c r="H238" s="91"/>
       <c r="I238" s="25"/>
-      <c r="J238" s="106"/>
-[...1 lines deleted...]
-      <c r="L238" s="93"/>
+      <c r="J238" s="104"/>
+      <c r="K238" s="108"/>
+      <c r="L238" s="91"/>
       <c r="M238" s="26"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="45">
         <v>2026</v>
       </c>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
       <c r="E239" s="30"/>
       <c r="F239" s="32"/>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="30"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="53"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
-      <c r="D240" s="30"/>
-[...3 lines deleted...]
-      <c r="H240" s="93"/>
+      <c r="D240" s="30">
+        <v>2267.6</v>
+      </c>
+      <c r="E240" s="95">
+        <v>3256</v>
+      </c>
+      <c r="F240" s="91"/>
+      <c r="G240" s="97"/>
+      <c r="H240" s="91"/>
       <c r="I240" s="30"/>
-      <c r="J240" s="106"/>
-[...1 lines deleted...]
-      <c r="L240" s="93"/>
+      <c r="J240" s="104"/>
+      <c r="K240" s="108"/>
+      <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
-      <c r="F241" s="94"/>
+      <c r="F241" s="92"/>
       <c r="G241" s="32"/>
-      <c r="H241" s="101"/>
+      <c r="H241" s="99"/>
       <c r="I241" s="30"/>
-      <c r="J241" s="106"/>
+      <c r="J241" s="104"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
-      <c r="D242" s="30"/>
-[...3 lines deleted...]
-      <c r="H242" s="93"/>
+      <c r="D242" s="30">
+        <v>2000.1</v>
+      </c>
+      <c r="E242" s="97">
+        <v>2898</v>
+      </c>
+      <c r="F242" s="91"/>
+      <c r="G242" s="97"/>
+      <c r="H242" s="91"/>
       <c r="I242" s="30"/>
-      <c r="J242" s="106"/>
-[...1 lines deleted...]
-      <c r="L242" s="93"/>
+      <c r="J242" s="104"/>
+      <c r="K242" s="108"/>
+      <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
-      <c r="D243" s="30"/>
-[...3 lines deleted...]
-      <c r="H243" s="93"/>
+      <c r="D243" s="30">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="E243" s="97">
+        <v>44.2</v>
+      </c>
+      <c r="F243" s="91"/>
+      <c r="G243" s="97"/>
+      <c r="H243" s="91"/>
       <c r="I243" s="30"/>
-      <c r="J243" s="106"/>
-[...1 lines deleted...]
-      <c r="L243" s="93"/>
+      <c r="J243" s="104"/>
+      <c r="K243" s="108"/>
+      <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
-      <c r="D244" s="30"/>
-[...3 lines deleted...]
-      <c r="H244" s="93"/>
+      <c r="D244" s="30">
+        <v>134.1</v>
+      </c>
+      <c r="E244" s="97">
+        <v>166.6</v>
+      </c>
+      <c r="F244" s="93"/>
+      <c r="G244" s="97"/>
+      <c r="H244" s="91"/>
       <c r="I244" s="30"/>
-      <c r="J244" s="106"/>
-[...1 lines deleted...]
-      <c r="L244" s="93"/>
+      <c r="J244" s="104"/>
+      <c r="K244" s="108"/>
+      <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
-      <c r="D245" s="25"/>
-[...3 lines deleted...]
-      <c r="H245" s="93"/>
+      <c r="D245" s="26">
+        <v>100.7</v>
+      </c>
+      <c r="E245" s="96">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="F245" s="89"/>
+      <c r="G245" s="97"/>
+      <c r="H245" s="91"/>
       <c r="I245" s="25"/>
-      <c r="J245" s="106"/>
-[...1 lines deleted...]
-      <c r="L245" s="93"/>
+      <c r="J245" s="104"/>
+      <c r="K245" s="108"/>
+      <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A246" s="124" t="s">
+      <c r="A246" s="121" t="s">
         <v>38</v>
       </c>
-      <c r="B246" s="124"/>
-[...10 lines deleted...]
-      <c r="M246" s="124"/>
+      <c r="B246" s="121"/>
+      <c r="C246" s="121"/>
+      <c r="D246" s="121"/>
+      <c r="E246" s="119"/>
+      <c r="F246" s="119"/>
+      <c r="G246" s="121"/>
+      <c r="H246" s="121"/>
+      <c r="I246" s="121"/>
+      <c r="J246" s="121"/>
+      <c r="K246" s="121"/>
+      <c r="L246" s="121"/>
+      <c r="M246" s="121"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
-      <c r="A247" s="123" t="s">
+      <c r="A247" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="B247" s="123"/>
-[...10 lines deleted...]
-      <c r="M247" s="123"/>
+      <c r="B247" s="120"/>
+      <c r="C247" s="120"/>
+      <c r="D247" s="120"/>
+      <c r="E247" s="120"/>
+      <c r="F247" s="120"/>
+      <c r="G247" s="120"/>
+      <c r="H247" s="120"/>
+      <c r="I247" s="120"/>
+      <c r="J247" s="120"/>
+      <c r="K247" s="120"/>
+      <c r="L247" s="120"/>
+      <c r="M247" s="120"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
       <c r="C248" s="15"/>
-      <c r="D248" s="15"/>
+      <c r="D248" s="16"/>
       <c r="E248" s="16"/>
       <c r="F248" s="16"/>
       <c r="G248" s="16"/>
       <c r="H248" s="16"/>
       <c r="I248" s="15"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" ht="17.25" customHeight="1">
       <c r="A249" s="64"/>
       <c r="B249" s="65" t="s">
         <v>21</v>
       </c>
       <c r="C249" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="65" t="s">
         <v>23</v>
       </c>
       <c r="E249" s="65" t="s">
         <v>24</v>
       </c>
       <c r="F249" s="65" t="s">
         <v>25</v>
       </c>
       <c r="G249" s="65" t="s">
         <v>26</v>
       </c>
       <c r="H249" s="65" t="s">
         <v>27</v>
       </c>
       <c r="I249" s="65" t="s">
         <v>28</v>
       </c>
       <c r="J249" s="65" t="s">
         <v>29</v>
       </c>
       <c r="K249" s="65" t="s">
         <v>30</v>
       </c>
       <c r="L249" s="65" t="s">
         <v>31</v>
       </c>
       <c r="M249" s="66" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="250" spans="1:13" ht="11.25" customHeight="1">
+    <row r="250" spans="1:13" ht="24.75" customHeight="1">
       <c r="A250" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B250" s="44"/>
       <c r="C250" s="45"/>
-      <c r="D250" s="45"/>
+      <c r="D250" s="44"/>
       <c r="E250" s="44"/>
       <c r="F250" s="44"/>
       <c r="G250" s="44"/>
       <c r="H250" s="44"/>
       <c r="I250" s="45"/>
       <c r="J250" s="44"/>
       <c r="K250" s="44"/>
       <c r="L250" s="44"/>
       <c r="M250" s="44"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="44">
         <v>2011</v>
       </c>
       <c r="B251" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="C251" s="68">
         <v>4.7</v>
       </c>
       <c r="D251" s="68">
         <v>7.3</v>
       </c>
       <c r="E251" s="68">
         <v>9.6999999999999993</v>
@@ -9809,97 +9865,101 @@
         <v>12.4</v>
       </c>
       <c r="K264" s="70">
         <v>13.6</v>
       </c>
       <c r="L264" s="80">
         <v>15.4</v>
       </c>
       <c r="M264" s="70">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265" s="69">
         <v>2025</v>
       </c>
       <c r="B265" s="70">
         <v>1.3</v>
       </c>
       <c r="C265" s="70">
         <v>2.4</v>
       </c>
       <c r="D265" s="70">
         <v>3.6</v>
       </c>
-      <c r="E265" s="85">
+      <c r="E265" s="95">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F265" s="90">
+      <c r="F265" s="88">
         <v>6.19</v>
       </c>
-      <c r="G265" s="90">
+      <c r="G265" s="88">
         <v>7.45</v>
       </c>
-      <c r="H265" s="102">
+      <c r="H265" s="100">
         <v>8.85</v>
       </c>
       <c r="I265" s="70">
         <v>10.4</v>
       </c>
-      <c r="J265" s="107">
+      <c r="J265" s="105">
         <v>11.8</v>
       </c>
-      <c r="K265" s="104">
+      <c r="K265" s="102">
         <v>13.11</v>
       </c>
-      <c r="L265" s="96">
+      <c r="L265" s="94">
         <v>14.55</v>
       </c>
       <c r="M265" s="70">
         <v>16.3</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
-      <c r="D266" s="70"/>
-[...3 lines deleted...]
-      <c r="H266" s="102"/>
+      <c r="D266" s="70">
+        <v>5.2</v>
+      </c>
+      <c r="E266" s="124">
+        <v>6.68</v>
+      </c>
+      <c r="F266" s="88"/>
+      <c r="G266" s="88"/>
+      <c r="H266" s="100"/>
       <c r="I266" s="70"/>
-      <c r="J266" s="107"/>
-[...1 lines deleted...]
-      <c r="L266" s="96"/>
+      <c r="J266" s="105"/>
+      <c r="K266" s="102"/>
+      <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="44">
         <v>2011</v>
       </c>
       <c r="B268" s="68">
         <v>5.4</v>
@@ -10464,97 +10524,101 @@
         <v>33.5</v>
       </c>
       <c r="K281" s="70">
         <v>37</v>
       </c>
       <c r="L281" s="80">
         <v>42</v>
       </c>
       <c r="M281" s="70">
         <v>46.7</v>
       </c>
     </row>
     <row r="282" spans="1:14">
       <c r="A282" s="69">
         <v>2025</v>
       </c>
       <c r="B282" s="70">
         <v>3.9</v>
       </c>
       <c r="C282" s="70">
         <v>6.7</v>
       </c>
       <c r="D282" s="72">
         <v>10.3</v>
       </c>
-      <c r="E282" s="89">
+      <c r="E282" s="97">
         <v>13.9</v>
       </c>
-      <c r="F282" s="95">
+      <c r="F282" s="93">
         <v>17.7</v>
       </c>
-      <c r="G282" s="93">
+      <c r="G282" s="91">
         <v>21.7</v>
       </c>
-      <c r="H282" s="102">
+      <c r="H282" s="100">
         <v>26.129799999999999</v>
       </c>
       <c r="I282" s="70">
         <v>30.8</v>
       </c>
       <c r="J282" s="70">
         <v>35.299999999999997</v>
       </c>
-      <c r="K282" s="110">
+      <c r="K282" s="108">
         <v>38.881799999999998</v>
       </c>
-      <c r="L282" s="95">
+      <c r="L282" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M282" s="70">
         <v>47.7</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
-      <c r="D283" s="72"/>
-[...3 lines deleted...]
-      <c r="H283" s="102"/>
+      <c r="D283" s="72">
+        <v>10.7</v>
+      </c>
+      <c r="E283" s="97">
+        <v>14.4</v>
+      </c>
+      <c r="F283" s="93"/>
+      <c r="G283" s="91"/>
+      <c r="H283" s="100"/>
       <c r="I283" s="70"/>
       <c r="J283" s="70"/>
-      <c r="K283" s="110"/>
-      <c r="L283" s="95"/>
+      <c r="K283" s="108"/>
+      <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
     <row r="285" spans="1:14" ht="12.75">
       <c r="A285" s="44">
         <v>2016</v>
       </c>
       <c r="B285" s="32">
         <v>302.7</v>
@@ -10914,97 +10978,101 @@
         <v>3987.7</v>
       </c>
       <c r="K293" s="32">
         <v>4413.1000000000004</v>
       </c>
       <c r="L293" s="36">
         <v>4825.6000000000004</v>
       </c>
       <c r="M293" s="32">
         <v>5250.1</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294" s="44">
         <v>2025</v>
       </c>
       <c r="B294" s="32">
         <v>472.8</v>
       </c>
       <c r="C294" s="32">
         <v>891.8</v>
       </c>
       <c r="D294" s="32">
         <v>1354.1</v>
       </c>
-      <c r="E294" s="85">
+      <c r="E294" s="95">
         <v>1790.88</v>
       </c>
-      <c r="F294" s="96">
+      <c r="F294" s="94">
         <v>2320.4</v>
       </c>
-      <c r="G294" s="90">
+      <c r="G294" s="88">
         <v>2931.82</v>
       </c>
-      <c r="H294" s="102">
+      <c r="H294" s="100">
         <v>3639.59</v>
       </c>
       <c r="I294" s="32">
         <v>4308.3</v>
       </c>
-      <c r="J294" s="107">
+      <c r="J294" s="105">
         <v>4850.07</v>
       </c>
-      <c r="K294" s="104">
+      <c r="K294" s="102">
         <v>5323.93</v>
       </c>
-      <c r="L294" s="96">
+      <c r="L294" s="94">
         <v>5813.53</v>
       </c>
       <c r="M294" s="32">
         <v>6266.2</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
-      <c r="D295" s="32"/>
-[...3 lines deleted...]
-      <c r="H295" s="102"/>
+      <c r="D295" s="32">
+        <v>1351.5</v>
+      </c>
+      <c r="E295" s="124">
+        <v>1798.6</v>
+      </c>
+      <c r="F295" s="94"/>
+      <c r="G295" s="88"/>
+      <c r="H295" s="100"/>
       <c r="I295" s="32"/>
-      <c r="J295" s="107"/>
-[...1 lines deleted...]
-      <c r="L295" s="96"/>
+      <c r="J295" s="105"/>
+      <c r="K295" s="102"/>
+      <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:14" ht="12.75">
       <c r="A297" s="44">
         <v>2016</v>
       </c>
       <c r="B297" s="32">
         <v>629.4</v>
@@ -11313,147 +11381,151 @@
         <v>3849.2</v>
       </c>
       <c r="H304" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I304" s="62">
         <v>5750.1</v>
       </c>
       <c r="J304" s="62">
         <v>6513.8</v>
       </c>
       <c r="K304" s="62">
         <v>7231.3</v>
       </c>
       <c r="L304" s="36">
         <v>7971.5</v>
       </c>
       <c r="M304" s="36">
         <v>8641.1</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="83">
         <v>2024</v>
       </c>
-      <c r="B305" s="88">
+      <c r="B305" s="87">
         <v>820.3</v>
       </c>
       <c r="C305" s="62">
         <v>1414.2</v>
       </c>
       <c r="D305" s="62">
         <v>2231.1999999999998</v>
       </c>
       <c r="E305" s="62">
         <v>2795.9</v>
       </c>
       <c r="F305" s="62">
         <v>3571.6</v>
       </c>
       <c r="G305" s="62">
         <v>4510.7</v>
       </c>
       <c r="H305" s="62">
         <v>5654.3</v>
       </c>
       <c r="I305" s="62">
         <v>6715.4</v>
       </c>
       <c r="J305" s="62">
         <v>7605.9</v>
       </c>
       <c r="K305" s="62">
         <v>8321.7000000000007</v>
       </c>
       <c r="L305" s="62">
         <v>9146.5</v>
       </c>
       <c r="M305" s="62">
         <v>9934.6</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="83">
         <v>2025</v>
       </c>
-      <c r="B306" s="118">
+      <c r="B306" s="115">
         <v>988</v>
       </c>
       <c r="C306" s="62">
         <v>1843.3</v>
       </c>
       <c r="D306" s="62">
         <v>2774.3</v>
       </c>
       <c r="E306" s="113">
         <v>3593.9</v>
       </c>
-      <c r="F306" s="95">
+      <c r="F306" s="93">
         <v>4604.5</v>
       </c>
-      <c r="G306" s="95">
+      <c r="G306" s="93">
         <v>5831</v>
       </c>
-      <c r="H306" s="102">
+      <c r="H306" s="100">
         <v>7288.3766999999998</v>
       </c>
       <c r="I306" s="62">
         <v>8640.6</v>
       </c>
-      <c r="J306" s="114">
+      <c r="J306" s="111">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K306" s="115">
+      <c r="K306" s="112">
         <v>10617.8907</v>
       </c>
-      <c r="L306" s="96">
+      <c r="L306" s="94">
         <v>11595.9673</v>
       </c>
       <c r="M306" s="62">
         <v>12512.4</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
-      <c r="D307" s="76"/>
-[...3 lines deleted...]
-      <c r="H307" s="103"/>
+      <c r="D307" s="76">
+        <v>3491.7</v>
+      </c>
+      <c r="E307" s="96">
+        <v>4554.5</v>
+      </c>
+      <c r="F307" s="89"/>
+      <c r="G307" s="89"/>
+      <c r="H307" s="101"/>
       <c r="I307" s="76"/>
-      <c r="J307" s="108"/>
-[...1 lines deleted...]
-      <c r="L307" s="112"/>
+      <c r="J307" s="106"/>
+      <c r="K307" s="103"/>
+      <c r="L307" s="110"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:13">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:13">
       <c r="I315" s="2"/>