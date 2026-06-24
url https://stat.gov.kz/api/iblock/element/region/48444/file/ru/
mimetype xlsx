--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -316,54 +316,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -428,51 +430,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -707,75 +709,81 @@
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1050,90 +1058,90 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E2" sqref="E1:E1048576"/>
+      <selection pane="bottomLeft" activeCell="Q295" sqref="Q295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="117"/>
-[...10 lines deleted...]
-      <c r="M1" s="117"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
     </row>
     <row r="2" spans="1:14">
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="81" t="s">
@@ -1780,54 +1788,56 @@
         <v>21714.84</v>
       </c>
       <c r="K19" s="102">
         <v>24144.19</v>
       </c>
       <c r="L19" s="88">
         <v>26532.53</v>
       </c>
       <c r="M19" s="30">
         <v>29205.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
       <c r="D20" s="30">
         <v>12968.6</v>
       </c>
-      <c r="E20" s="124">
+      <c r="E20" s="116">
         <v>17758.169999999998</v>
       </c>
-      <c r="F20" s="88"/>
+      <c r="F20" s="85">
+        <v>22788.04</v>
+      </c>
       <c r="G20" s="88"/>
       <c r="H20" s="88"/>
       <c r="I20" s="30"/>
       <c r="J20" s="102"/>
       <c r="K20" s="102"/>
       <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
@@ -2446,54 +2456,56 @@
         <v>16983.5</v>
       </c>
       <c r="K36" s="102">
         <v>19055.890100000001</v>
       </c>
       <c r="L36" s="88">
         <v>21093.1567</v>
       </c>
       <c r="M36" s="30">
         <v>23667.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
       <c r="D37" s="30">
         <v>14706.8</v>
       </c>
-      <c r="E37" s="124">
+      <c r="E37" s="116">
         <v>20167.900000000001</v>
       </c>
-      <c r="F37" s="88"/>
+      <c r="F37" s="95">
+        <v>25641.1</v>
+      </c>
       <c r="G37" s="95"/>
       <c r="H37" s="88"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
       <c r="K37" s="102"/>
       <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
@@ -3116,54 +3128,56 @@
       </c>
       <c r="K53" s="102">
         <v>409769.35</v>
       </c>
       <c r="L53" s="88">
         <v>451749.28</v>
       </c>
       <c r="M53" s="30">
         <v>493806.8</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
       <c r="D54" s="30">
         <v>117859.3</v>
       </c>
-      <c r="E54" s="124">
+      <c r="E54" s="116">
         <v>159867</v>
       </c>
-      <c r="F54" s="88"/>
+      <c r="F54" s="95">
+        <v>198639.99</v>
+      </c>
       <c r="G54" s="88"/>
       <c r="H54" s="88"/>
       <c r="I54" s="30"/>
       <c r="J54" s="102"/>
       <c r="K54" s="102"/>
       <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
@@ -3789,156 +3803,158 @@
       </c>
       <c r="L70" s="93">
         <v>21714.084699999999</v>
       </c>
       <c r="M70" s="62">
         <v>23626.3</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
       <c r="D71" s="78">
         <v>6361.5</v>
       </c>
       <c r="E71" s="96">
         <v>8608.9</v>
       </c>
-      <c r="F71" s="89"/>
+      <c r="F71" s="96">
+        <v>10999.3</v>
+      </c>
       <c r="G71" s="96"/>
       <c r="H71" s="89"/>
       <c r="I71" s="38"/>
       <c r="J71" s="103"/>
       <c r="K71" s="103"/>
       <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
-      <c r="A72" s="119" t="s">
+      <c r="A72" s="120" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="119"/>
-[...10 lines deleted...]
-      <c r="M72" s="119"/>
+      <c r="B72" s="120"/>
+      <c r="C72" s="120"/>
+      <c r="D72" s="120"/>
+      <c r="E72" s="120"/>
+      <c r="F72" s="120"/>
+      <c r="G72" s="120"/>
+      <c r="H72" s="120"/>
+      <c r="I72" s="120"/>
+      <c r="J72" s="120"/>
+      <c r="K72" s="120"/>
+      <c r="L72" s="120"/>
+      <c r="M72" s="120"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A73" s="118" t="s">
+      <c r="A73" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="118"/>
-[...10 lines deleted...]
-      <c r="M73" s="118"/>
+      <c r="B73" s="119"/>
+      <c r="C73" s="119"/>
+      <c r="D73" s="119"/>
+      <c r="E73" s="119"/>
+      <c r="F73" s="119"/>
+      <c r="G73" s="119"/>
+      <c r="H73" s="119"/>
+      <c r="I73" s="119"/>
+      <c r="J73" s="119"/>
+      <c r="K73" s="119"/>
+      <c r="L73" s="119"/>
+      <c r="M73" s="119"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="3"/>
       <c r="C74" s="4"/>
     </row>
     <row r="75" spans="1:14" ht="26.25" customHeight="1">
       <c r="A75" s="41"/>
       <c r="B75" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J75" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A76" s="122" t="s">
+      <c r="A76" s="123" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="27"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:14" ht="4.5" customHeight="1">
-      <c r="A77" s="123"/>
+      <c r="A77" s="124"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="27"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="28">
         <v>2018</v>
       </c>
       <c r="B78" s="36">
         <v>19674.5</v>
       </c>
       <c r="C78" s="43">
         <v>37959.5</v>
       </c>
       <c r="D78" s="36">
         <v>58157</v>
@@ -4252,54 +4268,56 @@
         <v>10965.76</v>
       </c>
       <c r="K85" s="102">
         <v>12154.19</v>
       </c>
       <c r="L85" s="88">
         <v>13328.7</v>
       </c>
       <c r="M85" s="36">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
       <c r="D86" s="36">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="124">
+      <c r="E86" s="116">
         <v>2989.12</v>
       </c>
-      <c r="F86" s="88"/>
+      <c r="F86" s="85">
+        <v>4139.03</v>
+      </c>
       <c r="G86" s="88"/>
       <c r="H86" s="88"/>
       <c r="I86" s="43"/>
       <c r="J86" s="102"/>
       <c r="K86" s="102"/>
       <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
@@ -4630,51 +4648,53 @@
         <v>9016.0424000000003</v>
       </c>
       <c r="L95" s="88">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="36">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="47">
         <v>2026</v>
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
       <c r="D96" s="36">
         <v>2353</v>
       </c>
       <c r="E96" s="95">
         <v>3260.8</v>
       </c>
-      <c r="F96" s="88"/>
+      <c r="F96" s="95">
+        <v>4211.8999999999996</v>
+      </c>
       <c r="G96" s="95"/>
       <c r="H96" s="88"/>
       <c r="I96" s="43"/>
       <c r="J96" s="36"/>
       <c r="K96" s="102"/>
       <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
@@ -6745,171 +6765,181 @@
       <c r="C163" s="30"/>
       <c r="D163" s="30"/>
       <c r="E163" s="30"/>
       <c r="F163" s="30"/>
       <c r="G163" s="30"/>
       <c r="H163" s="30"/>
       <c r="I163" s="30"/>
       <c r="J163" s="30"/>
       <c r="K163" s="30"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="30">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="124">
+      <c r="E164" s="116">
         <v>157329.78</v>
       </c>
-      <c r="F164" s="88"/>
+      <c r="F164" s="85">
+        <v>195398.98</v>
+      </c>
       <c r="G164" s="88"/>
       <c r="H164" s="88"/>
       <c r="I164" s="30"/>
       <c r="J164" s="102"/>
       <c r="K164" s="102"/>
       <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
       <c r="E165" s="86"/>
       <c r="F165" s="85"/>
       <c r="G165" s="88"/>
       <c r="H165" s="86"/>
       <c r="I165" s="30"/>
       <c r="J165" s="86"/>
       <c r="K165" s="102"/>
       <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
       <c r="D166" s="30">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="124">
+      <c r="E166" s="116">
         <v>120576.29</v>
       </c>
-      <c r="F166" s="88"/>
+      <c r="F166" s="85">
+        <v>153150.9</v>
+      </c>
       <c r="G166" s="88"/>
       <c r="H166" s="88"/>
       <c r="I166" s="30"/>
       <c r="J166" s="102"/>
       <c r="K166" s="102"/>
       <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="30">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="124">
+      <c r="E167" s="116">
         <v>9334.7800000000007</v>
       </c>
-      <c r="F167" s="88"/>
+      <c r="F167" s="85">
+        <v>11571.38</v>
+      </c>
       <c r="G167" s="88"/>
       <c r="H167" s="88"/>
       <c r="I167" s="30"/>
       <c r="J167" s="102"/>
       <c r="K167" s="102"/>
       <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
       <c r="D168" s="30">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="124">
+      <c r="E168" s="116">
         <v>16842.8</v>
       </c>
-      <c r="F168" s="88"/>
+      <c r="F168" s="85">
+        <v>17461.740000000002</v>
+      </c>
       <c r="G168" s="88"/>
       <c r="H168" s="88"/>
       <c r="I168" s="30"/>
       <c r="J168" s="102"/>
       <c r="K168" s="102"/>
       <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
       <c r="D169" s="30">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="124">
+      <c r="E169" s="116">
         <v>10575.9</v>
       </c>
-      <c r="F169" s="88"/>
+      <c r="F169" s="85">
+        <v>13214.96</v>
+      </c>
       <c r="G169" s="88"/>
       <c r="H169" s="88"/>
       <c r="I169" s="30"/>
       <c r="J169" s="102"/>
       <c r="K169" s="102"/>
       <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
       <c r="K170" s="109"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
@@ -9047,209 +9077,219 @@
       <c r="F239" s="32"/>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="30"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="53"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
       <c r="D240" s="30">
         <v>2267.6</v>
       </c>
       <c r="E240" s="95">
         <v>3256</v>
       </c>
-      <c r="F240" s="91"/>
+      <c r="F240" s="125">
+        <v>4243.6000000000004</v>
+      </c>
       <c r="G240" s="97"/>
       <c r="H240" s="91"/>
       <c r="I240" s="30"/>
       <c r="J240" s="104"/>
       <c r="K240" s="108"/>
       <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
       <c r="F241" s="92"/>
       <c r="G241" s="32"/>
       <c r="H241" s="99"/>
       <c r="I241" s="30"/>
       <c r="J241" s="104"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
       <c r="D242" s="30">
         <v>2000.1</v>
       </c>
       <c r="E242" s="97">
         <v>2898</v>
       </c>
-      <c r="F242" s="91"/>
+      <c r="F242" s="125">
+        <v>3808.5</v>
+      </c>
       <c r="G242" s="97"/>
       <c r="H242" s="91"/>
       <c r="I242" s="30"/>
       <c r="J242" s="104"/>
       <c r="K242" s="108"/>
       <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
       <c r="D243" s="30">
         <v>32.799999999999997</v>
       </c>
       <c r="E243" s="97">
         <v>44.2</v>
       </c>
-      <c r="F243" s="91"/>
+      <c r="F243" s="125">
+        <v>77.900000000000006</v>
+      </c>
       <c r="G243" s="97"/>
       <c r="H243" s="91"/>
       <c r="I243" s="30"/>
       <c r="J243" s="104"/>
       <c r="K243" s="108"/>
       <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
       <c r="D244" s="30">
         <v>134.1</v>
       </c>
       <c r="E244" s="97">
         <v>166.6</v>
       </c>
-      <c r="F244" s="93"/>
+      <c r="F244" s="125">
+        <v>173.2</v>
+      </c>
       <c r="G244" s="97"/>
       <c r="H244" s="91"/>
       <c r="I244" s="30"/>
       <c r="J244" s="104"/>
       <c r="K244" s="108"/>
       <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
       <c r="D245" s="26">
         <v>100.7</v>
       </c>
       <c r="E245" s="96">
         <v>147.19999999999999</v>
       </c>
-      <c r="F245" s="89"/>
+      <c r="F245" s="126">
+        <v>184</v>
+      </c>
       <c r="G245" s="97"/>
       <c r="H245" s="91"/>
       <c r="I245" s="25"/>
       <c r="J245" s="104"/>
       <c r="K245" s="108"/>
       <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A246" s="121" t="s">
+      <c r="A246" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B246" s="121"/>
-[...10 lines deleted...]
-      <c r="M246" s="121"/>
+      <c r="B246" s="122"/>
+      <c r="C246" s="122"/>
+      <c r="D246" s="122"/>
+      <c r="E246" s="120"/>
+      <c r="F246" s="120"/>
+      <c r="G246" s="122"/>
+      <c r="H246" s="122"/>
+      <c r="I246" s="122"/>
+      <c r="J246" s="122"/>
+      <c r="K246" s="122"/>
+      <c r="L246" s="122"/>
+      <c r="M246" s="122"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
-      <c r="A247" s="120" t="s">
+      <c r="A247" s="121" t="s">
         <v>46</v>
       </c>
-      <c r="B247" s="120"/>
-[...10 lines deleted...]
-      <c r="M247" s="120"/>
+      <c r="B247" s="121"/>
+      <c r="C247" s="121"/>
+      <c r="D247" s="121"/>
+      <c r="E247" s="121"/>
+      <c r="F247" s="121"/>
+      <c r="G247" s="121"/>
+      <c r="H247" s="121"/>
+      <c r="I247" s="121"/>
+      <c r="J247" s="121"/>
+      <c r="K247" s="121"/>
+      <c r="L247" s="121"/>
+      <c r="M247" s="121"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
       <c r="C248" s="15"/>
       <c r="D248" s="16"/>
       <c r="E248" s="16"/>
       <c r="F248" s="16"/>
       <c r="G248" s="16"/>
       <c r="H248" s="16"/>
       <c r="I248" s="15"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" ht="17.25" customHeight="1">
       <c r="A249" s="64"/>
       <c r="B249" s="65" t="s">
         <v>21</v>
       </c>
       <c r="C249" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="65" t="s">
@@ -9906,54 +9946,56 @@
         <v>11.8</v>
       </c>
       <c r="K265" s="102">
         <v>13.11</v>
       </c>
       <c r="L265" s="94">
         <v>14.55</v>
       </c>
       <c r="M265" s="70">
         <v>16.3</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
       <c r="D266" s="70">
         <v>5.2</v>
       </c>
-      <c r="E266" s="124">
+      <c r="E266" s="116">
         <v>6.68</v>
       </c>
-      <c r="F266" s="88"/>
+      <c r="F266" s="85">
+        <v>8.15</v>
+      </c>
       <c r="G266" s="88"/>
       <c r="H266" s="100"/>
       <c r="I266" s="70"/>
       <c r="J266" s="105"/>
       <c r="K266" s="102"/>
       <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
@@ -10568,51 +10610,53 @@
         <v>38.881799999999998</v>
       </c>
       <c r="L282" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M282" s="70">
         <v>47.7</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
       <c r="D283" s="72">
         <v>10.7</v>
       </c>
       <c r="E283" s="97">
         <v>14.4</v>
       </c>
-      <c r="F283" s="93"/>
+      <c r="F283" s="125">
+        <v>18.5</v>
+      </c>
       <c r="G283" s="91"/>
       <c r="H283" s="100"/>
       <c r="I283" s="70"/>
       <c r="J283" s="70"/>
       <c r="K283" s="108"/>
       <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
@@ -11019,54 +11063,56 @@
         <v>4850.07</v>
       </c>
       <c r="K294" s="102">
         <v>5323.93</v>
       </c>
       <c r="L294" s="94">
         <v>5813.53</v>
       </c>
       <c r="M294" s="32">
         <v>6266.2</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
       <c r="D295" s="32">
         <v>1351.5</v>
       </c>
-      <c r="E295" s="124">
+      <c r="E295" s="116">
         <v>1798.6</v>
       </c>
-      <c r="F295" s="94"/>
+      <c r="F295" s="85">
+        <v>2295.5700000000002</v>
+      </c>
       <c r="G295" s="88"/>
       <c r="H295" s="100"/>
       <c r="I295" s="32"/>
       <c r="J295" s="105"/>
       <c r="K295" s="102"/>
       <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
@@ -11475,51 +11521,53 @@
         <v>10617.8907</v>
       </c>
       <c r="L306" s="94">
         <v>11595.9673</v>
       </c>
       <c r="M306" s="62">
         <v>12512.4</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
       <c r="D307" s="76">
         <v>3491.7</v>
       </c>
       <c r="E307" s="96">
         <v>4554.5</v>
       </c>
-      <c r="F307" s="89"/>
+      <c r="F307" s="126">
+        <v>5723.4</v>
+      </c>
       <c r="G307" s="89"/>
       <c r="H307" s="101"/>
       <c r="I307" s="76"/>
       <c r="J307" s="106"/>
       <c r="K307" s="103"/>
       <c r="L307" s="110"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>