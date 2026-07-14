--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="-30" windowWidth="15165" windowHeight="12720"/>
+    <workbookView xWindow="45" yWindow="-30" windowWidth="15570" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="63">
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">автомобиль және қалалық электр көлігің барлық түрі </t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">   автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
@@ -208,52 +208,52 @@
   </si>
   <si>
     <t>3 568,2</t>
   </si>
   <si>
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t xml:space="preserve">      троллейбусы</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="10">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -426,53 +426,53 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
@@ -712,79 +712,79 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1058,90 +1058,90 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q295" sqref="Q295"/>
+      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="118"/>
-[...10 lines deleted...]
-      <c r="M1" s="118"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
     </row>
     <row r="2" spans="1:14">
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="81" t="s">
@@ -1794,51 +1794,53 @@
         <v>26532.53</v>
       </c>
       <c r="M19" s="30">
         <v>29205.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
       <c r="D20" s="30">
         <v>12968.6</v>
       </c>
       <c r="E20" s="116">
         <v>17758.169999999998</v>
       </c>
       <c r="F20" s="85">
         <v>22788.04</v>
       </c>
-      <c r="G20" s="88"/>
+      <c r="G20" s="88">
+        <v>27678</v>
+      </c>
       <c r="H20" s="88"/>
       <c r="I20" s="30"/>
       <c r="J20" s="102"/>
       <c r="K20" s="102"/>
       <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
     </row>
@@ -2462,51 +2464,53 @@
         <v>21093.1567</v>
       </c>
       <c r="M36" s="30">
         <v>23667.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
       <c r="D37" s="30">
         <v>14706.8</v>
       </c>
       <c r="E37" s="116">
         <v>20167.900000000001</v>
       </c>
       <c r="F37" s="95">
         <v>25641.1</v>
       </c>
-      <c r="G37" s="95"/>
+      <c r="G37" s="95">
+        <v>31012.9</v>
+      </c>
       <c r="H37" s="88"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
       <c r="K37" s="102"/>
       <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
     </row>
@@ -3134,51 +3138,53 @@
       </c>
       <c r="M53" s="30">
         <v>493806.8</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
       <c r="D54" s="30">
         <v>117859.3</v>
       </c>
       <c r="E54" s="116">
         <v>159867</v>
       </c>
       <c r="F54" s="95">
         <v>198639.99</v>
       </c>
-      <c r="G54" s="88"/>
+      <c r="G54" s="88">
+        <v>236170</v>
+      </c>
       <c r="H54" s="88"/>
       <c r="I54" s="30"/>
       <c r="J54" s="102"/>
       <c r="K54" s="102"/>
       <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="5"/>
@@ -3806,155 +3812,157 @@
       </c>
       <c r="M70" s="62">
         <v>23626.3</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
       <c r="D71" s="78">
         <v>6361.5</v>
       </c>
       <c r="E71" s="96">
         <v>8608.9</v>
       </c>
       <c r="F71" s="96">
         <v>10999.3</v>
       </c>
-      <c r="G71" s="96"/>
+      <c r="G71" s="96">
+        <v>13672.4</v>
+      </c>
       <c r="H71" s="89"/>
       <c r="I71" s="38"/>
       <c r="J71" s="103"/>
       <c r="K71" s="103"/>
       <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
-      <c r="A72" s="120" t="s">
+      <c r="A72" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="120"/>
-[...10 lines deleted...]
-      <c r="M72" s="120"/>
+      <c r="B72" s="122"/>
+      <c r="C72" s="122"/>
+      <c r="D72" s="122"/>
+      <c r="E72" s="122"/>
+      <c r="F72" s="122"/>
+      <c r="G72" s="122"/>
+      <c r="H72" s="122"/>
+      <c r="I72" s="122"/>
+      <c r="J72" s="122"/>
+      <c r="K72" s="122"/>
+      <c r="L72" s="122"/>
+      <c r="M72" s="122"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A73" s="119" t="s">
+      <c r="A73" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="119"/>
-[...10 lines deleted...]
-      <c r="M73" s="119"/>
+      <c r="B73" s="121"/>
+      <c r="C73" s="121"/>
+      <c r="D73" s="121"/>
+      <c r="E73" s="121"/>
+      <c r="F73" s="121"/>
+      <c r="G73" s="121"/>
+      <c r="H73" s="121"/>
+      <c r="I73" s="121"/>
+      <c r="J73" s="121"/>
+      <c r="K73" s="121"/>
+      <c r="L73" s="121"/>
+      <c r="M73" s="121"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="3"/>
       <c r="C74" s="4"/>
     </row>
     <row r="75" spans="1:14" ht="26.25" customHeight="1">
       <c r="A75" s="41"/>
       <c r="B75" s="114" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J75" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A76" s="123" t="s">
+      <c r="A76" s="125" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="27"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:14" ht="4.5" customHeight="1">
-      <c r="A77" s="124"/>
+      <c r="A77" s="126"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="27"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="28">
         <v>2018</v>
       </c>
       <c r="B78" s="36">
         <v>19674.5</v>
       </c>
       <c r="C78" s="43">
         <v>37959.5</v>
       </c>
       <c r="D78" s="36">
         <v>58157</v>
@@ -4274,51 +4282,53 @@
         <v>13328.7</v>
       </c>
       <c r="M85" s="36">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
       <c r="D86" s="36">
         <v>1972.1</v>
       </c>
       <c r="E86" s="116">
         <v>2989.12</v>
       </c>
       <c r="F86" s="85">
         <v>4139.03</v>
       </c>
-      <c r="G86" s="88"/>
+      <c r="G86" s="88">
+        <v>5335.6</v>
+      </c>
       <c r="H86" s="88"/>
       <c r="I86" s="43"/>
       <c r="J86" s="102"/>
       <c r="K86" s="102"/>
       <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
     </row>
@@ -4651,51 +4661,53 @@
         <v>10000.0291</v>
       </c>
       <c r="M95" s="36">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="47">
         <v>2026</v>
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
       <c r="D96" s="36">
         <v>2353</v>
       </c>
       <c r="E96" s="95">
         <v>3260.8</v>
       </c>
       <c r="F96" s="95">
         <v>4211.8999999999996</v>
       </c>
-      <c r="G96" s="95"/>
+      <c r="G96" s="95">
+        <v>5283.8</v>
+      </c>
       <c r="H96" s="88"/>
       <c r="I96" s="43"/>
       <c r="J96" s="36"/>
       <c r="K96" s="102"/>
       <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:14">
@@ -6771,176 +6783,186 @@
       <c r="I163" s="30"/>
       <c r="J163" s="30"/>
       <c r="K163" s="30"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="30">
         <v>115946.9</v>
       </c>
       <c r="E164" s="116">
         <v>157329.78</v>
       </c>
       <c r="F164" s="85">
         <v>195398.98</v>
       </c>
-      <c r="G164" s="88"/>
+      <c r="G164" s="88">
+        <v>232102.1</v>
+      </c>
       <c r="H164" s="88"/>
       <c r="I164" s="30"/>
       <c r="J164" s="102"/>
       <c r="K164" s="102"/>
       <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
       <c r="E165" s="86"/>
       <c r="F165" s="85"/>
       <c r="G165" s="88"/>
       <c r="H165" s="86"/>
       <c r="I165" s="30"/>
       <c r="J165" s="86"/>
       <c r="K165" s="102"/>
       <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
       <c r="D166" s="30">
         <v>87791.6</v>
       </c>
       <c r="E166" s="116">
         <v>120576.29</v>
       </c>
       <c r="F166" s="85">
         <v>153150.9</v>
       </c>
-      <c r="G166" s="88"/>
+      <c r="G166" s="88">
+        <v>184414</v>
+      </c>
       <c r="H166" s="88"/>
       <c r="I166" s="30"/>
       <c r="J166" s="102"/>
       <c r="K166" s="102"/>
       <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="30">
         <v>6914.1</v>
       </c>
       <c r="E167" s="116">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="85">
         <v>11571.38</v>
       </c>
-      <c r="G167" s="88"/>
+      <c r="G167" s="88">
+        <v>13896.9</v>
+      </c>
       <c r="H167" s="88"/>
       <c r="I167" s="30"/>
       <c r="J167" s="102"/>
       <c r="K167" s="102"/>
       <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
       <c r="D168" s="30">
         <v>13925.6</v>
       </c>
       <c r="E168" s="116">
         <v>16842.8</v>
       </c>
       <c r="F168" s="85">
         <v>17461.740000000002</v>
       </c>
-      <c r="G168" s="88"/>
+      <c r="G168" s="88">
+        <v>18027</v>
+      </c>
       <c r="H168" s="88"/>
       <c r="I168" s="30"/>
       <c r="J168" s="102"/>
       <c r="K168" s="102"/>
       <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
       <c r="D169" s="30">
         <v>7315.6</v>
       </c>
       <c r="E169" s="116">
         <v>10575.9</v>
       </c>
       <c r="F169" s="85">
         <v>13214.96</v>
       </c>
-      <c r="G169" s="88"/>
+      <c r="G169" s="88">
+        <v>15764.2</v>
+      </c>
       <c r="H169" s="88"/>
       <c r="I169" s="30"/>
       <c r="J169" s="102"/>
       <c r="K169" s="102"/>
       <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
       <c r="K170" s="109"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
         <v>37</v>
@@ -9077,219 +9099,229 @@
       <c r="F239" s="32"/>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="30"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="53"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
       <c r="D240" s="30">
         <v>2267.6</v>
       </c>
       <c r="E240" s="95">
         <v>3256</v>
       </c>
-      <c r="F240" s="125">
+      <c r="F240" s="117">
         <v>4243.6000000000004</v>
       </c>
-      <c r="G240" s="97"/>
+      <c r="G240" s="97">
+        <v>5192.3</v>
+      </c>
       <c r="H240" s="91"/>
       <c r="I240" s="30"/>
       <c r="J240" s="104"/>
       <c r="K240" s="108"/>
       <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
       <c r="F241" s="92"/>
       <c r="G241" s="32"/>
       <c r="H241" s="99"/>
       <c r="I241" s="30"/>
       <c r="J241" s="104"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
       <c r="D242" s="30">
         <v>2000.1</v>
       </c>
       <c r="E242" s="97">
         <v>2898</v>
       </c>
-      <c r="F242" s="125">
+      <c r="F242" s="117">
         <v>3808.5</v>
       </c>
-      <c r="G242" s="97"/>
+      <c r="G242" s="97">
+        <v>4681</v>
+      </c>
       <c r="H242" s="91"/>
       <c r="I242" s="30"/>
       <c r="J242" s="104"/>
       <c r="K242" s="108"/>
       <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
       <c r="D243" s="30">
         <v>32.799999999999997</v>
       </c>
       <c r="E243" s="97">
         <v>44.2</v>
       </c>
-      <c r="F243" s="125">
+      <c r="F243" s="117">
         <v>77.900000000000006</v>
       </c>
-      <c r="G243" s="97"/>
+      <c r="G243" s="97">
+        <v>112.9</v>
+      </c>
       <c r="H243" s="91"/>
       <c r="I243" s="30"/>
       <c r="J243" s="104"/>
       <c r="K243" s="108"/>
       <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
       <c r="D244" s="30">
         <v>134.1</v>
       </c>
       <c r="E244" s="97">
         <v>166.6</v>
       </c>
-      <c r="F244" s="125">
+      <c r="F244" s="117">
         <v>173.2</v>
       </c>
-      <c r="G244" s="97"/>
+      <c r="G244" s="97">
+        <v>179.1</v>
+      </c>
       <c r="H244" s="91"/>
       <c r="I244" s="30"/>
       <c r="J244" s="104"/>
       <c r="K244" s="108"/>
       <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
       <c r="D245" s="26">
         <v>100.7</v>
       </c>
       <c r="E245" s="96">
         <v>147.19999999999999</v>
       </c>
-      <c r="F245" s="126">
+      <c r="F245" s="118">
         <v>184</v>
       </c>
-      <c r="G245" s="97"/>
+      <c r="G245" s="97">
+        <v>219.3</v>
+      </c>
       <c r="H245" s="91"/>
       <c r="I245" s="25"/>
       <c r="J245" s="104"/>
       <c r="K245" s="108"/>
       <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A246" s="122" t="s">
+      <c r="A246" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="B246" s="122"/>
-[...10 lines deleted...]
-      <c r="M246" s="122"/>
+      <c r="B246" s="124"/>
+      <c r="C246" s="124"/>
+      <c r="D246" s="124"/>
+      <c r="E246" s="122"/>
+      <c r="F246" s="122"/>
+      <c r="G246" s="124"/>
+      <c r="H246" s="124"/>
+      <c r="I246" s="124"/>
+      <c r="J246" s="124"/>
+      <c r="K246" s="124"/>
+      <c r="L246" s="124"/>
+      <c r="M246" s="124"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
-      <c r="A247" s="121" t="s">
+      <c r="A247" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="B247" s="121"/>
-[...10 lines deleted...]
-      <c r="M247" s="121"/>
+      <c r="B247" s="123"/>
+      <c r="C247" s="123"/>
+      <c r="D247" s="123"/>
+      <c r="E247" s="123"/>
+      <c r="F247" s="123"/>
+      <c r="G247" s="123"/>
+      <c r="H247" s="123"/>
+      <c r="I247" s="123"/>
+      <c r="J247" s="123"/>
+      <c r="K247" s="123"/>
+      <c r="L247" s="123"/>
+      <c r="M247" s="123"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
       <c r="C248" s="15"/>
       <c r="D248" s="16"/>
       <c r="E248" s="16"/>
       <c r="F248" s="16"/>
       <c r="G248" s="16"/>
       <c r="H248" s="16"/>
       <c r="I248" s="15"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" ht="17.25" customHeight="1">
       <c r="A249" s="64"/>
       <c r="B249" s="65" t="s">
         <v>21</v>
       </c>
       <c r="C249" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="65" t="s">
@@ -9952,51 +9984,53 @@
         <v>14.55</v>
       </c>
       <c r="M265" s="70">
         <v>16.3</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
       <c r="D266" s="70">
         <v>5.2</v>
       </c>
       <c r="E266" s="116">
         <v>6.68</v>
       </c>
       <c r="F266" s="85">
         <v>8.15</v>
       </c>
-      <c r="G266" s="88"/>
+      <c r="G266" s="88">
+        <v>9.9</v>
+      </c>
       <c r="H266" s="100"/>
       <c r="I266" s="70"/>
       <c r="J266" s="105"/>
       <c r="K266" s="102"/>
       <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
     <row r="268" spans="1:14">
@@ -10610,54 +10644,56 @@
         <v>38.881799999999998</v>
       </c>
       <c r="L282" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M282" s="70">
         <v>47.7</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
       <c r="D283" s="72">
         <v>10.7</v>
       </c>
       <c r="E283" s="97">
         <v>14.4</v>
       </c>
-      <c r="F283" s="125">
+      <c r="F283" s="117">
         <v>18.5</v>
       </c>
-      <c r="G283" s="91"/>
+      <c r="G283" s="91">
+        <v>23.2</v>
+      </c>
       <c r="H283" s="100"/>
       <c r="I283" s="70"/>
       <c r="J283" s="70"/>
       <c r="K283" s="108"/>
       <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
     <row r="285" spans="1:14" ht="12.75">
@@ -11069,51 +11105,53 @@
         <v>5813.53</v>
       </c>
       <c r="M294" s="32">
         <v>6266.2</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
       <c r="D295" s="32">
         <v>1351.5</v>
       </c>
       <c r="E295" s="116">
         <v>1798.6</v>
       </c>
       <c r="F295" s="85">
         <v>2295.5700000000002</v>
       </c>
-      <c r="G295" s="88"/>
+      <c r="G295" s="88">
+        <v>2866.6</v>
+      </c>
       <c r="H295" s="100"/>
       <c r="I295" s="32"/>
       <c r="J295" s="105"/>
       <c r="K295" s="102"/>
       <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:14" ht="12.75">
@@ -11521,54 +11559,56 @@
         <v>10617.8907</v>
       </c>
       <c r="L306" s="94">
         <v>11595.9673</v>
       </c>
       <c r="M306" s="62">
         <v>12512.4</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
       <c r="D307" s="76">
         <v>3491.7</v>
       </c>
       <c r="E307" s="96">
         <v>4554.5</v>
       </c>
-      <c r="F307" s="126">
+      <c r="F307" s="118">
         <v>5723.4</v>
       </c>
-      <c r="G307" s="89"/>
+      <c r="G307" s="89">
+        <v>7136.9</v>
+      </c>
       <c r="H307" s="101"/>
       <c r="I307" s="76"/>
       <c r="J307" s="106"/>
       <c r="K307" s="103"/>
       <c r="L307" s="110"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>
     </row>