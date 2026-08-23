--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="45" yWindow="-30" windowWidth="15570" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="67">
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">автомобиль және қалалық электр көлігің барлық түрі </t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">   автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>троллейбуспен</t>
   </si>
   <si>
     <t>өзге де түрімен</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -202,58 +202,70 @@
   </si>
   <si>
     <t>159 464,9</t>
   </si>
   <si>
     <t>14 903,0</t>
   </si>
   <si>
     <t>3 568,2</t>
   </si>
   <si>
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t xml:space="preserve">      троллейбусы</t>
   </si>
   <si>
     <t/>
   </si>
+  <si>
+    <t>36 291,2</t>
+  </si>
+  <si>
+    <t>6 218,3</t>
+  </si>
+  <si>
+    <t>5 635,9</t>
+  </si>
+  <si>
+    <t>8 729,1</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="10">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -426,55 +438,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -662,53 +674,50 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1058,97 +1067,97 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A292" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H307" sqref="H307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="120"/>
-[...10 lines deleted...]
-      <c r="M1" s="120"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
+      <c r="I1" s="119"/>
+      <c r="J1" s="119"/>
+      <c r="K1" s="119"/>
+      <c r="L1" s="119"/>
+      <c r="M1" s="119"/>
     </row>
     <row r="2" spans="1:14">
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="8"/>
-      <c r="B3" s="114" t="s">
+      <c r="B3" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="81" t="s">
         <v>29</v>
@@ -1762,89 +1771,91 @@
       </c>
       <c r="B19" s="30">
         <v>3328</v>
       </c>
       <c r="C19" s="30">
         <v>5382.7</v>
       </c>
       <c r="D19" s="30">
         <v>7351.5</v>
       </c>
       <c r="E19" s="95">
         <v>9727.5</v>
       </c>
       <c r="F19" s="88">
         <v>12175.48</v>
       </c>
       <c r="G19" s="88">
         <v>14775.48</v>
       </c>
       <c r="H19" s="88">
         <v>16885.990000000002</v>
       </c>
       <c r="I19" s="30">
         <v>19421.599999999999</v>
       </c>
-      <c r="J19" s="102">
+      <c r="J19" s="101">
         <v>21714.84</v>
       </c>
-      <c r="K19" s="102">
+      <c r="K19" s="101">
         <v>24144.19</v>
       </c>
       <c r="L19" s="88">
         <v>26532.53</v>
       </c>
       <c r="M19" s="30">
         <v>29205.4</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
       <c r="D20" s="30">
         <v>12968.6</v>
       </c>
-      <c r="E20" s="116">
+      <c r="E20" s="115">
         <v>17758.169999999998</v>
       </c>
       <c r="F20" s="85">
         <v>22788.04</v>
       </c>
       <c r="G20" s="88">
         <v>27678</v>
       </c>
-      <c r="H20" s="88"/>
+      <c r="H20" s="88">
+        <v>32327.599999999999</v>
+      </c>
       <c r="I20" s="30"/>
-      <c r="J20" s="102"/>
-      <c r="K20" s="102"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
       <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="28">
         <v>2011</v>
       </c>
@@ -2435,86 +2446,88 @@
       </c>
       <c r="C36" s="30">
         <v>3932</v>
       </c>
       <c r="D36" s="30">
         <v>5643.8</v>
       </c>
       <c r="E36" s="95">
         <v>7206.7</v>
       </c>
       <c r="F36" s="88">
         <v>9074.5</v>
       </c>
       <c r="G36" s="95">
         <v>11003.3</v>
       </c>
       <c r="H36" s="88">
         <v>12977.8</v>
       </c>
       <c r="I36" s="30">
         <v>14859.4</v>
       </c>
       <c r="J36" s="30">
         <v>16983.5</v>
       </c>
-      <c r="K36" s="102">
+      <c r="K36" s="101">
         <v>19055.890100000001</v>
       </c>
       <c r="L36" s="88">
         <v>21093.1567</v>
       </c>
       <c r="M36" s="30">
         <v>23667.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
       <c r="D37" s="30">
         <v>14706.8</v>
       </c>
-      <c r="E37" s="116">
+      <c r="E37" s="115">
         <v>20167.900000000001</v>
       </c>
       <c r="F37" s="95">
         <v>25641.1</v>
       </c>
       <c r="G37" s="95">
         <v>31012.9</v>
       </c>
-      <c r="H37" s="88"/>
+      <c r="H37" s="95" t="s">
+        <v>63</v>
+      </c>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
-      <c r="K37" s="102"/>
+      <c r="K37" s="101"/>
       <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="28">
         <v>2011</v>
       </c>
@@ -3105,90 +3118,92 @@
       </c>
       <c r="B53" s="30">
         <v>37859.699999999997</v>
       </c>
       <c r="C53" s="30">
         <v>76984.7</v>
       </c>
       <c r="D53" s="30">
         <v>118270</v>
       </c>
       <c r="E53" s="95">
         <v>161844.16</v>
       </c>
       <c r="F53" s="88">
         <v>203699.61</v>
       </c>
       <c r="G53" s="88">
         <v>242926.07999999999</v>
       </c>
       <c r="H53" s="88">
         <v>281266.88</v>
       </c>
       <c r="I53" s="30">
         <v>320620.90000000002</v>
       </c>
-      <c r="J53" s="102">
+      <c r="J53" s="101">
         <v>365104.83</v>
       </c>
-      <c r="K53" s="102">
+      <c r="K53" s="101">
         <v>409769.35</v>
       </c>
       <c r="L53" s="88">
         <v>451749.28</v>
       </c>
       <c r="M53" s="30">
         <v>493806.8</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
       <c r="D54" s="30">
         <v>117859.3</v>
       </c>
-      <c r="E54" s="116">
+      <c r="E54" s="115">
         <v>159867</v>
       </c>
       <c r="F54" s="95">
         <v>198639.99</v>
       </c>
       <c r="G54" s="88">
         <v>236170</v>
       </c>
-      <c r="H54" s="88"/>
+      <c r="H54" s="88">
+        <v>272484.40000000002</v>
+      </c>
       <c r="I54" s="30"/>
-      <c r="J54" s="102"/>
-      <c r="K54" s="102"/>
+      <c r="J54" s="101"/>
+      <c r="K54" s="101"/>
       <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="28">
         <v>2011</v>
@@ -3764,205 +3779,207 @@
       </c>
       <c r="K69" s="62">
         <v>15829.8</v>
       </c>
       <c r="L69" s="62">
         <v>17427.599999999999</v>
       </c>
       <c r="M69" s="62">
         <v>18937.8</v>
       </c>
       <c r="N69" s="4"/>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="47">
         <v>2025</v>
       </c>
       <c r="B70" s="62">
         <v>1819</v>
       </c>
       <c r="C70" s="82">
         <v>3493.8</v>
       </c>
       <c r="D70" s="36">
         <v>5296.4</v>
       </c>
-      <c r="E70" s="113">
+      <c r="E70" s="112">
         <v>7059.6</v>
       </c>
       <c r="F70" s="93">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G70" s="113">
+      <c r="G70" s="112">
         <v>11183.9</v>
       </c>
       <c r="H70" s="93">
         <v>13625.5</v>
       </c>
       <c r="I70" s="82">
         <v>15963.2</v>
       </c>
-      <c r="J70" s="112">
+      <c r="J70" s="111">
         <v>17970.400000000001</v>
       </c>
-      <c r="K70" s="112">
+      <c r="K70" s="111">
         <v>19810.7</v>
       </c>
       <c r="L70" s="93">
         <v>21714.084699999999</v>
       </c>
       <c r="M70" s="62">
         <v>23626.3</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
       <c r="D71" s="78">
         <v>6361.5</v>
       </c>
       <c r="E71" s="96">
         <v>8608.9</v>
       </c>
       <c r="F71" s="96">
         <v>10999.3</v>
       </c>
       <c r="G71" s="96">
         <v>13672.4</v>
       </c>
-      <c r="H71" s="89"/>
+      <c r="H71" s="96">
+        <v>16637.900000000001</v>
+      </c>
       <c r="I71" s="38"/>
-      <c r="J71" s="103"/>
-      <c r="K71" s="103"/>
+      <c r="J71" s="102"/>
+      <c r="K71" s="102"/>
       <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
-      <c r="A72" s="122" t="s">
+      <c r="A72" s="121" t="s">
         <v>38</v>
       </c>
-      <c r="B72" s="122"/>
-[...10 lines deleted...]
-      <c r="M72" s="122"/>
+      <c r="B72" s="121"/>
+      <c r="C72" s="121"/>
+      <c r="D72" s="121"/>
+      <c r="E72" s="121"/>
+      <c r="F72" s="121"/>
+      <c r="G72" s="121"/>
+      <c r="H72" s="121"/>
+      <c r="I72" s="121"/>
+      <c r="J72" s="121"/>
+      <c r="K72" s="121"/>
+      <c r="L72" s="121"/>
+      <c r="M72" s="121"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A73" s="121" t="s">
+      <c r="A73" s="120" t="s">
         <v>39</v>
       </c>
-      <c r="B73" s="121"/>
-[...10 lines deleted...]
-      <c r="M73" s="121"/>
+      <c r="B73" s="120"/>
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="120"/>
+      <c r="L73" s="120"/>
+      <c r="M73" s="120"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="3"/>
       <c r="C74" s="4"/>
     </row>
     <row r="75" spans="1:14" ht="26.25" customHeight="1">
       <c r="A75" s="41"/>
-      <c r="B75" s="114" t="s">
+      <c r="B75" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="81" t="s">
         <v>23</v>
       </c>
       <c r="E75" s="81" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="81" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="81" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="81" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>28</v>
       </c>
       <c r="J75" s="81" t="s">
         <v>29</v>
       </c>
       <c r="K75" s="81" t="s">
         <v>30</v>
       </c>
       <c r="L75" s="81" t="s">
         <v>31</v>
       </c>
       <c r="M75" s="42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:14" ht="20.25" customHeight="1">
-      <c r="A76" s="125" t="s">
+      <c r="A76" s="124" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="27"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:14" ht="4.5" customHeight="1">
-      <c r="A77" s="126"/>
+      <c r="A77" s="125"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="27"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="28">
         <v>2018</v>
       </c>
       <c r="B78" s="36">
         <v>19674.5</v>
       </c>
       <c r="C78" s="43">
         <v>37959.5</v>
       </c>
       <c r="D78" s="36">
         <v>58157</v>
@@ -4250,89 +4267,91 @@
       </c>
       <c r="B85" s="36">
         <v>1500.9</v>
       </c>
       <c r="C85" s="43">
         <v>2525.6</v>
       </c>
       <c r="D85" s="36">
         <v>3377.7</v>
       </c>
       <c r="E85" s="95">
         <v>4681.93</v>
       </c>
       <c r="F85" s="88">
         <v>6015.02</v>
       </c>
       <c r="G85" s="88">
         <v>7533.21</v>
       </c>
       <c r="H85" s="88">
         <v>8496.83</v>
       </c>
       <c r="I85" s="43">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="102">
+      <c r="J85" s="101">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="102">
+      <c r="K85" s="101">
         <v>12154.19</v>
       </c>
       <c r="L85" s="88">
         <v>13328.7</v>
       </c>
       <c r="M85" s="36">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
       <c r="D86" s="36">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="116">
+      <c r="E86" s="115">
         <v>2989.12</v>
       </c>
       <c r="F86" s="85">
         <v>4139.03</v>
       </c>
       <c r="G86" s="88">
         <v>5335.6</v>
       </c>
-      <c r="H86" s="88"/>
+      <c r="H86" s="88">
+        <v>6290.3</v>
+      </c>
       <c r="I86" s="43"/>
-      <c r="J86" s="102"/>
-      <c r="K86" s="102"/>
+      <c r="J86" s="101"/>
+      <c r="K86" s="101"/>
       <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="47">
         <v>2018</v>
       </c>
@@ -4632,86 +4651,88 @@
       </c>
       <c r="C95" s="43">
         <v>1518.5</v>
       </c>
       <c r="D95" s="36">
         <v>2279.4</v>
       </c>
       <c r="E95" s="95">
         <v>2938.9</v>
       </c>
       <c r="F95" s="88">
         <v>3908.1</v>
       </c>
       <c r="G95" s="95">
         <v>4953.2</v>
       </c>
       <c r="H95" s="88">
         <v>5966.1</v>
       </c>
       <c r="I95" s="43">
         <v>6864.4</v>
       </c>
       <c r="J95" s="36">
         <v>8002</v>
       </c>
-      <c r="K95" s="102">
+      <c r="K95" s="101">
         <v>9016.0424000000003</v>
       </c>
       <c r="L95" s="88">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="36">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="47">
         <v>2026</v>
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
       <c r="D96" s="36">
         <v>2353</v>
       </c>
       <c r="E96" s="95">
         <v>3260.8</v>
       </c>
       <c r="F96" s="95">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="95">
         <v>5283.8</v>
       </c>
-      <c r="H96" s="88"/>
+      <c r="H96" s="95">
+        <v>6287</v>
+      </c>
       <c r="I96" s="43"/>
       <c r="J96" s="36"/>
-      <c r="K96" s="102"/>
+      <c r="K96" s="101"/>
       <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="28">
         <v>2018</v>
       </c>
       <c r="B98" s="35"/>
@@ -6532,473 +6553,483 @@
       </c>
       <c r="B156" s="30">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="30">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="30">
         <v>116441.4</v>
       </c>
       <c r="E156" s="95">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="88">
         <v>200566.52</v>
       </c>
       <c r="G156" s="88">
         <v>238949.77</v>
       </c>
       <c r="H156" s="88">
         <v>276310.99</v>
       </c>
       <c r="I156" s="30">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="102">
+      <c r="J156" s="101">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="102">
+      <c r="K156" s="101">
         <v>402561.67</v>
       </c>
       <c r="L156" s="88">
         <v>443905.07</v>
       </c>
       <c r="M156" s="53">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B157" s="30"/>
       <c r="C157" s="30"/>
       <c r="D157" s="30"/>
       <c r="E157" s="86"/>
       <c r="F157" s="85" t="s">
         <v>62</v>
       </c>
       <c r="G157" s="88" t="s">
         <v>62</v>
       </c>
       <c r="H157" s="86"/>
       <c r="I157" s="30"/>
       <c r="J157" s="86"/>
-      <c r="K157" s="102" t="s">
+      <c r="K157" s="101" t="s">
         <v>62</v>
       </c>
       <c r="L157" s="95"/>
       <c r="M157" s="53"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B158" s="30">
         <v>30219.9</v>
       </c>
       <c r="C158" s="30">
         <v>62361</v>
       </c>
       <c r="D158" s="30">
         <v>95216</v>
       </c>
       <c r="E158" s="95">
         <v>130322.82</v>
       </c>
       <c r="F158" s="88">
         <v>163953.79</v>
       </c>
       <c r="G158" s="88">
         <v>194885.43</v>
       </c>
       <c r="H158" s="88">
         <v>224804.39</v>
       </c>
       <c r="I158" s="30">
         <v>255470</v>
       </c>
-      <c r="J158" s="102">
+      <c r="J158" s="101">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="102">
+      <c r="K158" s="101">
         <v>324166.34999999998</v>
       </c>
       <c r="L158" s="88">
         <v>356473.85</v>
       </c>
       <c r="M158" s="53">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B159" s="30">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="30">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="30">
         <v>7727.9</v>
       </c>
       <c r="E159" s="95">
         <v>10654.41</v>
       </c>
       <c r="F159" s="88">
         <v>13351.01</v>
       </c>
       <c r="G159" s="88">
         <v>15780.48</v>
       </c>
       <c r="H159" s="88">
         <v>18051.87</v>
       </c>
       <c r="I159" s="30">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="102">
+      <c r="J159" s="101">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="102">
+      <c r="K159" s="101">
         <v>26205.91</v>
       </c>
       <c r="L159" s="88">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="53">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B160" s="30">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="30">
         <v>3650.8</v>
       </c>
       <c r="D160" s="30">
         <v>6089.1</v>
       </c>
       <c r="E160" s="95">
         <v>8254.4</v>
       </c>
       <c r="F160" s="88">
         <v>10613.88</v>
       </c>
       <c r="G160" s="88">
         <v>13251.24</v>
       </c>
       <c r="H160" s="88">
         <v>16184.91</v>
       </c>
       <c r="I160" s="30">
         <v>19316</v>
       </c>
-      <c r="J160" s="102">
+      <c r="J160" s="101">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="102">
+      <c r="K160" s="101">
         <v>26126.33</v>
       </c>
       <c r="L160" s="88">
         <v>29648.93</v>
       </c>
       <c r="M160" s="53">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B161" s="30">
         <v>2473.6</v>
       </c>
       <c r="C161" s="30">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="30">
         <v>7408.4</v>
       </c>
       <c r="E161" s="95">
         <v>10187.44</v>
       </c>
       <c r="F161" s="88">
         <v>12647.83</v>
       </c>
       <c r="G161" s="88">
         <v>15032.62</v>
       </c>
       <c r="H161" s="88">
         <v>17269.82</v>
       </c>
       <c r="I161" s="30">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="102">
+      <c r="J161" s="101">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="102">
+      <c r="K161" s="101">
         <v>26063.08</v>
       </c>
       <c r="L161" s="88">
         <v>28881.25</v>
       </c>
       <c r="M161" s="53">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="54"/>
       <c r="B162" s="30"/>
       <c r="C162" s="30"/>
       <c r="D162" s="30"/>
       <c r="E162" s="95"/>
       <c r="F162" s="88"/>
       <c r="G162" s="88"/>
       <c r="H162" s="88"/>
       <c r="I162" s="30"/>
-      <c r="J162" s="102"/>
-      <c r="K162" s="102"/>
+      <c r="J162" s="101"/>
+      <c r="K162" s="101"/>
       <c r="L162" s="88"/>
       <c r="M162" s="53"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="45">
         <v>2026</v>
       </c>
       <c r="B163" s="30"/>
       <c r="C163" s="30"/>
       <c r="D163" s="30"/>
       <c r="E163" s="30"/>
       <c r="F163" s="30"/>
       <c r="G163" s="30"/>
       <c r="H163" s="30"/>
       <c r="I163" s="30"/>
       <c r="J163" s="30"/>
       <c r="K163" s="30"/>
       <c r="L163" s="53"/>
       <c r="M163" s="53"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="30">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="116">
+      <c r="E164" s="115">
         <v>157329.78</v>
       </c>
       <c r="F164" s="85">
         <v>195398.98</v>
       </c>
       <c r="G164" s="88">
         <v>232102.1</v>
       </c>
-      <c r="H164" s="88"/>
+      <c r="H164" s="88">
+        <v>267500.79999999999</v>
+      </c>
       <c r="I164" s="30"/>
-      <c r="J164" s="102"/>
-      <c r="K164" s="102"/>
+      <c r="J164" s="101"/>
+      <c r="K164" s="101"/>
       <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
       <c r="E165" s="86"/>
       <c r="F165" s="85"/>
       <c r="G165" s="88"/>
-      <c r="H165" s="86"/>
+      <c r="H165" s="88"/>
       <c r="I165" s="30"/>
       <c r="J165" s="86"/>
-      <c r="K165" s="102"/>
+      <c r="K165" s="101"/>
       <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
       <c r="D166" s="30">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="116">
+      <c r="E166" s="115">
         <v>120576.29</v>
       </c>
       <c r="F166" s="85">
         <v>153150.9</v>
       </c>
       <c r="G166" s="88">
         <v>184414</v>
       </c>
-      <c r="H166" s="88"/>
+      <c r="H166" s="88">
+        <v>214687.7</v>
+      </c>
       <c r="I166" s="30"/>
-      <c r="J166" s="102"/>
-      <c r="K166" s="102"/>
+      <c r="J166" s="101"/>
+      <c r="K166" s="101"/>
       <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="30">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="116">
+      <c r="E167" s="115">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="85">
         <v>11571.38</v>
       </c>
       <c r="G167" s="88">
         <v>13896.9</v>
       </c>
-      <c r="H167" s="88"/>
+      <c r="H167" s="88">
+        <v>16061</v>
+      </c>
       <c r="I167" s="30"/>
-      <c r="J167" s="102"/>
-      <c r="K167" s="102"/>
+      <c r="J167" s="101"/>
+      <c r="K167" s="101"/>
       <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
       <c r="D168" s="30">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="116">
+      <c r="E168" s="115">
         <v>16842.8</v>
       </c>
       <c r="F168" s="85">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="88">
         <v>18027</v>
       </c>
-      <c r="H168" s="88"/>
+      <c r="H168" s="88">
+        <v>18575.599999999999</v>
+      </c>
       <c r="I168" s="30"/>
-      <c r="J168" s="102"/>
-      <c r="K168" s="102"/>
+      <c r="J168" s="101"/>
+      <c r="K168" s="101"/>
       <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
       <c r="D169" s="30">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="116">
+      <c r="E169" s="115">
         <v>10575.9</v>
       </c>
       <c r="F169" s="85">
         <v>13214.96</v>
       </c>
       <c r="G169" s="88">
         <v>15764.2</v>
       </c>
-      <c r="H169" s="88"/>
+      <c r="H169" s="88">
+        <v>18176.5</v>
+      </c>
       <c r="I169" s="30"/>
-      <c r="J169" s="102"/>
-      <c r="K169" s="102"/>
+      <c r="J169" s="101"/>
+      <c r="K169" s="101"/>
       <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
-      <c r="K170" s="109"/>
+      <c r="K170" s="108"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B171" s="53"/>
       <c r="C171" s="51"/>
       <c r="D171" s="53"/>
       <c r="E171" s="53"/>
       <c r="F171" s="53"/>
       <c r="G171" s="53"/>
       <c r="H171" s="53"/>
       <c r="I171" s="51"/>
       <c r="J171" s="53"/>
-      <c r="K171" s="107"/>
+      <c r="K171" s="106"/>
       <c r="L171" s="53"/>
       <c r="M171" s="53"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="45">
         <v>2018</v>
       </c>
       <c r="B172" s="53"/>
       <c r="C172" s="51"/>
       <c r="D172" s="53"/>
       <c r="E172" s="53"/>
       <c r="F172" s="53"/>
       <c r="G172" s="53"/>
       <c r="H172" s="53"/>
       <c r="I172" s="51"/>
       <c r="J172" s="53"/>
       <c r="K172" s="53"/>
       <c r="L172" s="53"/>
       <c r="M172" s="53"/>
     </row>
     <row r="173" spans="1:13" ht="22.5">
       <c r="A173" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B173" s="53">
@@ -8857,471 +8888,481 @@
       </c>
       <c r="B232" s="30">
         <v>655</v>
       </c>
       <c r="C232" s="52">
         <v>1344.6</v>
       </c>
       <c r="D232" s="30">
         <v>2063.4</v>
       </c>
       <c r="E232" s="95">
         <v>2841</v>
       </c>
       <c r="F232" s="91">
         <v>3578.7</v>
       </c>
       <c r="G232" s="97">
         <v>4271.2</v>
       </c>
       <c r="H232" s="91">
         <v>4932.7</v>
       </c>
       <c r="I232" s="30">
         <v>5617.8</v>
       </c>
-      <c r="J232" s="104">
+      <c r="J232" s="103">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K232" s="108">
+      <c r="K232" s="107">
         <v>7161.2889999999998</v>
       </c>
       <c r="L232" s="91">
         <v>7934.5178999999998</v>
       </c>
       <c r="M232" s="53">
         <v>8705.6</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B233" s="30"/>
       <c r="C233" s="30"/>
       <c r="D233" s="30"/>
       <c r="E233" s="30"/>
       <c r="F233" s="92"/>
       <c r="G233" s="32"/>
       <c r="H233" s="99"/>
       <c r="I233" s="30"/>
-      <c r="J233" s="104"/>
+      <c r="J233" s="103"/>
       <c r="K233" s="32"/>
       <c r="L233" s="53"/>
       <c r="M233" s="53"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B234" s="30">
         <v>590.9</v>
       </c>
       <c r="C234" s="30">
         <v>1222</v>
       </c>
       <c r="D234" s="30">
         <v>1868.9</v>
       </c>
       <c r="E234" s="97">
         <v>2572.3000000000002</v>
       </c>
       <c r="F234" s="91">
         <v>3238.7</v>
       </c>
       <c r="G234" s="97">
         <v>3859.7</v>
       </c>
       <c r="H234" s="91">
         <v>4449.5</v>
       </c>
       <c r="I234" s="30">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J234" s="104">
+      <c r="J234" s="103">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K234" s="108">
+      <c r="K234" s="107">
         <v>6412.9065000000001</v>
       </c>
       <c r="L234" s="91">
         <v>7095.6532999999999</v>
       </c>
       <c r="M234" s="53">
         <v>7776.5</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B235" s="30">
         <v>11.5</v>
       </c>
       <c r="C235" s="30">
         <v>24.2</v>
       </c>
       <c r="D235" s="30">
         <v>36.6</v>
       </c>
       <c r="E235" s="97">
         <v>50.5</v>
       </c>
       <c r="F235" s="91">
         <v>63</v>
       </c>
       <c r="G235" s="97">
         <v>74.8</v>
       </c>
       <c r="H235" s="91">
         <v>85.56</v>
       </c>
       <c r="I235" s="30">
         <v>96.9</v>
       </c>
-      <c r="J235" s="104">
+      <c r="J235" s="103">
         <v>110.36499999999999</v>
       </c>
-      <c r="K235" s="108">
+      <c r="K235" s="107">
         <v>124.21599999999999</v>
       </c>
       <c r="L235" s="91">
         <v>136.99100000000001</v>
       </c>
       <c r="M235" s="53">
         <v>149.6</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B236" s="30">
         <v>20.5</v>
       </c>
       <c r="C236" s="30">
         <v>37.799999999999997</v>
       </c>
       <c r="D236" s="30">
         <v>61.1</v>
       </c>
       <c r="E236" s="97">
         <v>85.2</v>
       </c>
       <c r="F236" s="93">
         <v>111.6</v>
       </c>
       <c r="G236" s="97">
         <v>141.1</v>
       </c>
       <c r="H236" s="91">
         <v>174.06</v>
       </c>
       <c r="I236" s="30">
         <v>210.2</v>
       </c>
-      <c r="J236" s="104">
+      <c r="J236" s="103">
         <v>247.6121</v>
       </c>
-      <c r="K236" s="108">
+      <c r="K236" s="107">
         <v>287.2568</v>
       </c>
       <c r="L236" s="91">
         <v>327.96039999999999</v>
       </c>
       <c r="M236" s="53">
         <v>368.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B237" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="C237" s="25">
         <v>60.7</v>
       </c>
       <c r="D237" s="26">
         <v>96.7</v>
       </c>
-      <c r="E237" s="113">
+      <c r="E237" s="112">
         <v>133</v>
       </c>
       <c r="F237" s="93">
         <v>165.1</v>
       </c>
       <c r="G237" s="97">
         <v>195.6</v>
       </c>
       <c r="H237" s="91">
         <v>223.5301</v>
       </c>
       <c r="I237" s="25">
         <v>251.6</v>
       </c>
-      <c r="J237" s="104">
+      <c r="J237" s="103">
         <v>294.26859999999999</v>
       </c>
-      <c r="K237" s="108">
+      <c r="K237" s="107">
         <v>336.90899999999999</v>
       </c>
       <c r="L237" s="91">
         <v>373.91250000000002</v>
       </c>
       <c r="M237" s="26">
         <v>410.8</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="54"/>
       <c r="B238" s="26"/>
       <c r="C238" s="25"/>
       <c r="D238" s="26"/>
-      <c r="E238" s="113"/>
+      <c r="E238" s="112"/>
       <c r="F238" s="93"/>
       <c r="G238" s="97"/>
       <c r="H238" s="91"/>
       <c r="I238" s="25"/>
-      <c r="J238" s="104"/>
-      <c r="K238" s="108"/>
+      <c r="J238" s="103"/>
+      <c r="K238" s="107"/>
       <c r="L238" s="91"/>
       <c r="M238" s="26"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="45">
         <v>2026</v>
       </c>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
       <c r="E239" s="30"/>
       <c r="F239" s="32"/>
       <c r="G239" s="32"/>
       <c r="H239" s="32"/>
       <c r="I239" s="30"/>
       <c r="J239" s="32"/>
       <c r="K239" s="32"/>
       <c r="L239" s="53"/>
       <c r="M239" s="53"/>
     </row>
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
       <c r="D240" s="30">
         <v>2267.6</v>
       </c>
       <c r="E240" s="95">
         <v>3256</v>
       </c>
-      <c r="F240" s="117">
+      <c r="F240" s="116">
         <v>4243.6000000000004</v>
       </c>
       <c r="G240" s="97">
         <v>5192.3</v>
       </c>
-      <c r="H240" s="91"/>
+      <c r="H240" s="97" t="s">
+        <v>64</v>
+      </c>
       <c r="I240" s="30"/>
-      <c r="J240" s="104"/>
-      <c r="K240" s="108"/>
+      <c r="J240" s="103"/>
+      <c r="K240" s="107"/>
       <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
       <c r="F241" s="92"/>
       <c r="G241" s="32"/>
-      <c r="H241" s="99"/>
+      <c r="H241" s="97"/>
       <c r="I241" s="30"/>
-      <c r="J241" s="104"/>
+      <c r="J241" s="103"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
       <c r="D242" s="30">
         <v>2000.1</v>
       </c>
       <c r="E242" s="97">
         <v>2898</v>
       </c>
-      <c r="F242" s="117">
+      <c r="F242" s="116">
         <v>3808.5</v>
       </c>
       <c r="G242" s="97">
         <v>4681</v>
       </c>
-      <c r="H242" s="91"/>
+      <c r="H242" s="97" t="s">
+        <v>65</v>
+      </c>
       <c r="I242" s="30"/>
-      <c r="J242" s="104"/>
-      <c r="K242" s="108"/>
+      <c r="J242" s="103"/>
+      <c r="K242" s="107"/>
       <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
       <c r="D243" s="30">
         <v>32.799999999999997</v>
       </c>
       <c r="E243" s="97">
         <v>44.2</v>
       </c>
-      <c r="F243" s="117">
+      <c r="F243" s="116">
         <v>77.900000000000006</v>
       </c>
       <c r="G243" s="97">
         <v>112.9</v>
       </c>
-      <c r="H243" s="91"/>
+      <c r="H243" s="97">
+        <v>145.4</v>
+      </c>
       <c r="I243" s="30"/>
-      <c r="J243" s="104"/>
-      <c r="K243" s="108"/>
+      <c r="J243" s="103"/>
+      <c r="K243" s="107"/>
       <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
       <c r="D244" s="30">
         <v>134.1</v>
       </c>
       <c r="E244" s="97">
         <v>166.6</v>
       </c>
-      <c r="F244" s="117">
+      <c r="F244" s="116">
         <v>173.2</v>
       </c>
       <c r="G244" s="97">
         <v>179.1</v>
       </c>
-      <c r="H244" s="91"/>
+      <c r="H244" s="97">
+        <v>184.8</v>
+      </c>
       <c r="I244" s="30"/>
-      <c r="J244" s="104"/>
-      <c r="K244" s="108"/>
+      <c r="J244" s="103"/>
+      <c r="K244" s="107"/>
       <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
       <c r="D245" s="26">
         <v>100.7</v>
       </c>
       <c r="E245" s="96">
         <v>147.19999999999999</v>
       </c>
-      <c r="F245" s="118">
+      <c r="F245" s="117">
         <v>184</v>
       </c>
       <c r="G245" s="97">
         <v>219.3</v>
       </c>
-      <c r="H245" s="91"/>
+      <c r="H245" s="97">
+        <v>252.1</v>
+      </c>
       <c r="I245" s="25"/>
-      <c r="J245" s="104"/>
-      <c r="K245" s="108"/>
+      <c r="J245" s="103"/>
+      <c r="K245" s="107"/>
       <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A246" s="124" t="s">
+      <c r="A246" s="123" t="s">
         <v>38</v>
       </c>
-      <c r="B246" s="124"/>
-[...10 lines deleted...]
-      <c r="M246" s="124"/>
+      <c r="B246" s="123"/>
+      <c r="C246" s="123"/>
+      <c r="D246" s="123"/>
+      <c r="E246" s="121"/>
+      <c r="F246" s="121"/>
+      <c r="G246" s="123"/>
+      <c r="H246" s="123"/>
+      <c r="I246" s="123"/>
+      <c r="J246" s="123"/>
+      <c r="K246" s="123"/>
+      <c r="L246" s="123"/>
+      <c r="M246" s="123"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
-      <c r="A247" s="123" t="s">
+      <c r="A247" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B247" s="123"/>
-[...10 lines deleted...]
-      <c r="M247" s="123"/>
+      <c r="B247" s="122"/>
+      <c r="C247" s="122"/>
+      <c r="D247" s="122"/>
+      <c r="E247" s="122"/>
+      <c r="F247" s="122"/>
+      <c r="G247" s="122"/>
+      <c r="H247" s="122"/>
+      <c r="I247" s="122"/>
+      <c r="J247" s="122"/>
+      <c r="K247" s="122"/>
+      <c r="L247" s="122"/>
+      <c r="M247" s="122"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
       <c r="C248" s="15"/>
       <c r="D248" s="16"/>
       <c r="E248" s="16"/>
       <c r="F248" s="16"/>
       <c r="G248" s="16"/>
       <c r="H248" s="16"/>
       <c r="I248" s="15"/>
       <c r="J248" s="16"/>
       <c r="K248" s="16"/>
       <c r="L248" s="16"/>
       <c r="M248" s="16"/>
     </row>
     <row r="249" spans="1:13" ht="17.25" customHeight="1">
       <c r="A249" s="64"/>
       <c r="B249" s="65" t="s">
         <v>21</v>
       </c>
       <c r="C249" s="65" t="s">
         <v>22</v>
       </c>
       <c r="D249" s="65" t="s">
@@ -9952,89 +9993,91 @@
       </c>
       <c r="B265" s="70">
         <v>1.3</v>
       </c>
       <c r="C265" s="70">
         <v>2.4</v>
       </c>
       <c r="D265" s="70">
         <v>3.6</v>
       </c>
       <c r="E265" s="95">
         <v>4.9000000000000004</v>
       </c>
       <c r="F265" s="88">
         <v>6.19</v>
       </c>
       <c r="G265" s="88">
         <v>7.45</v>
       </c>
       <c r="H265" s="100">
         <v>8.85</v>
       </c>
       <c r="I265" s="70">
         <v>10.4</v>
       </c>
-      <c r="J265" s="105">
+      <c r="J265" s="104">
         <v>11.8</v>
       </c>
-      <c r="K265" s="102">
+      <c r="K265" s="101">
         <v>13.11</v>
       </c>
       <c r="L265" s="94">
         <v>14.55</v>
       </c>
       <c r="M265" s="70">
         <v>16.3</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
       <c r="D266" s="70">
         <v>5.2</v>
       </c>
-      <c r="E266" s="116">
+      <c r="E266" s="115">
         <v>6.68</v>
       </c>
       <c r="F266" s="85">
         <v>8.15</v>
       </c>
       <c r="G266" s="88">
         <v>9.9</v>
       </c>
-      <c r="H266" s="100"/>
+      <c r="H266" s="88">
+        <v>11.5</v>
+      </c>
       <c r="I266" s="70"/>
-      <c r="J266" s="105"/>
-      <c r="K266" s="102"/>
+      <c r="J266" s="104"/>
+      <c r="K266" s="101"/>
       <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="44">
         <v>2011</v>
       </c>
       <c r="B268" s="68">
@@ -10618,86 +10661,88 @@
       </c>
       <c r="C282" s="70">
         <v>6.7</v>
       </c>
       <c r="D282" s="72">
         <v>10.3</v>
       </c>
       <c r="E282" s="97">
         <v>13.9</v>
       </c>
       <c r="F282" s="93">
         <v>17.7</v>
       </c>
       <c r="G282" s="91">
         <v>21.7</v>
       </c>
       <c r="H282" s="100">
         <v>26.129799999999999</v>
       </c>
       <c r="I282" s="70">
         <v>30.8</v>
       </c>
       <c r="J282" s="70">
         <v>35.299999999999997</v>
       </c>
-      <c r="K282" s="108">
+      <c r="K282" s="107">
         <v>38.881799999999998</v>
       </c>
       <c r="L282" s="93">
         <v>42.938600000000001</v>
       </c>
       <c r="M282" s="70">
         <v>47.7</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
       <c r="D283" s="72">
         <v>10.7</v>
       </c>
       <c r="E283" s="97">
         <v>14.4</v>
       </c>
-      <c r="F283" s="117">
+      <c r="F283" s="116">
         <v>18.5</v>
       </c>
       <c r="G283" s="91">
         <v>23.2</v>
       </c>
-      <c r="H283" s="100"/>
+      <c r="H283" s="91">
+        <v>27.7</v>
+      </c>
       <c r="I283" s="70"/>
       <c r="J283" s="70"/>
-      <c r="K283" s="108"/>
+      <c r="K283" s="107"/>
       <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
     <row r="285" spans="1:14" ht="12.75">
       <c r="A285" s="44">
         <v>2016</v>
       </c>
       <c r="B285" s="32">
@@ -11073,89 +11118,91 @@
       </c>
       <c r="B294" s="32">
         <v>472.8</v>
       </c>
       <c r="C294" s="32">
         <v>891.8</v>
       </c>
       <c r="D294" s="32">
         <v>1354.1</v>
       </c>
       <c r="E294" s="95">
         <v>1790.88</v>
       </c>
       <c r="F294" s="94">
         <v>2320.4</v>
       </c>
       <c r="G294" s="88">
         <v>2931.82</v>
       </c>
       <c r="H294" s="100">
         <v>3639.59</v>
       </c>
       <c r="I294" s="32">
         <v>4308.3</v>
       </c>
-      <c r="J294" s="105">
+      <c r="J294" s="104">
         <v>4850.07</v>
       </c>
-      <c r="K294" s="102">
+      <c r="K294" s="101">
         <v>5323.93</v>
       </c>
       <c r="L294" s="94">
         <v>5813.53</v>
       </c>
       <c r="M294" s="32">
         <v>6266.2</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
       <c r="D295" s="32">
         <v>1351.5</v>
       </c>
-      <c r="E295" s="116">
+      <c r="E295" s="115">
         <v>1798.6</v>
       </c>
       <c r="F295" s="85">
         <v>2295.5700000000002</v>
       </c>
       <c r="G295" s="88">
         <v>2866.6</v>
       </c>
-      <c r="H295" s="100"/>
+      <c r="H295" s="88">
+        <v>3501.9</v>
+      </c>
       <c r="I295" s="32"/>
-      <c r="J295" s="105"/>
-      <c r="K295" s="102"/>
+      <c r="J295" s="104"/>
+      <c r="K295" s="101"/>
       <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:14" ht="12.75">
       <c r="A297" s="44">
         <v>2016</v>
       </c>
       <c r="B297" s="32">
@@ -11506,114 +11553,116 @@
         <v>4510.7</v>
       </c>
       <c r="H305" s="62">
         <v>5654.3</v>
       </c>
       <c r="I305" s="62">
         <v>6715.4</v>
       </c>
       <c r="J305" s="62">
         <v>7605.9</v>
       </c>
       <c r="K305" s="62">
         <v>8321.7000000000007</v>
       </c>
       <c r="L305" s="62">
         <v>9146.5</v>
       </c>
       <c r="M305" s="62">
         <v>9934.6</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="83">
         <v>2025</v>
       </c>
-      <c r="B306" s="115">
+      <c r="B306" s="114">
         <v>988</v>
       </c>
       <c r="C306" s="62">
         <v>1843.3</v>
       </c>
       <c r="D306" s="62">
         <v>2774.3</v>
       </c>
-      <c r="E306" s="113">
+      <c r="E306" s="112">
         <v>3593.9</v>
       </c>
       <c r="F306" s="93">
         <v>4604.5</v>
       </c>
       <c r="G306" s="93">
         <v>5831</v>
       </c>
       <c r="H306" s="100">
         <v>7288.3766999999998</v>
       </c>
       <c r="I306" s="62">
         <v>8640.6</v>
       </c>
-      <c r="J306" s="111">
+      <c r="J306" s="110">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K306" s="112">
+      <c r="K306" s="111">
         <v>10617.8907</v>
       </c>
       <c r="L306" s="94">
         <v>11595.9673</v>
       </c>
       <c r="M306" s="62">
         <v>12512.4</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
       <c r="D307" s="76">
         <v>3491.7</v>
       </c>
       <c r="E307" s="96">
         <v>4554.5</v>
       </c>
-      <c r="F307" s="118">
+      <c r="F307" s="117">
         <v>5723.4</v>
       </c>
       <c r="G307" s="89">
         <v>7136.9</v>
       </c>
-      <c r="H307" s="101"/>
+      <c r="H307" s="89" t="s">
+        <v>66</v>
+      </c>
       <c r="I307" s="76"/>
-      <c r="J307" s="106"/>
-[...1 lines deleted...]
-      <c r="L307" s="110"/>
+      <c r="J307" s="105"/>
+      <c r="K307" s="102"/>
+      <c r="L307" s="109"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:13">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:13">
       <c r="I315" s="2"/>