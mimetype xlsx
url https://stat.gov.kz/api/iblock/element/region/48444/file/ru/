--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="45" yWindow="-30" windowWidth="15570" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="73">
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">автомобиль және қалалық электр көлігің барлық түрі </t>
   </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t xml:space="preserve">   автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
     <t>троллейбуспен</t>
   </si>
   <si>
     <t>өзге де түрімен</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t xml:space="preserve">      троллейбусы</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>36 291,2</t>
   </si>
   <si>
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
+  </si>
+  <si>
+    <t>41 798,7</t>
+  </si>
+  <si>
+    <t>19 563,8</t>
+  </si>
+  <si>
+    <t>7 307,4</t>
+  </si>
+  <si>
+    <t>7 255,5</t>
+  </si>
+  <si>
+    <t>6 601,9</t>
+  </si>
+  <si>
+    <t>10 295,9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="10">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1067,53 +1085,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P583"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H307" sqref="H307"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A170" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I2" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.25" customHeight="1">
       <c r="A1" s="118" t="s">
         <v>33</v>
       </c>
@@ -1809,51 +1827,53 @@
     <row r="20" spans="1:14" s="4" customFormat="1">
       <c r="A20" s="69">
         <v>2026</v>
       </c>
       <c r="B20" s="30">
         <v>4402.1000000000004</v>
       </c>
       <c r="C20" s="30">
         <v>8316.5</v>
       </c>
       <c r="D20" s="30">
         <v>12968.6</v>
       </c>
       <c r="E20" s="115">
         <v>17758.169999999998</v>
       </c>
       <c r="F20" s="85">
         <v>22788.04</v>
       </c>
       <c r="G20" s="88">
         <v>27678</v>
       </c>
       <c r="H20" s="88">
         <v>32327.599999999999</v>
       </c>
-      <c r="I20" s="30"/>
+      <c r="I20" s="95">
+        <v>37210.699999999997</v>
+      </c>
       <c r="J20" s="101"/>
       <c r="K20" s="101"/>
       <c r="L20" s="88"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="28">
@@ -2481,51 +2501,53 @@
     <row r="37" spans="1:14">
       <c r="A37" s="28">
         <v>2026</v>
       </c>
       <c r="B37" s="30">
         <v>4912.1000000000004</v>
       </c>
       <c r="C37" s="30">
         <v>9345.6</v>
       </c>
       <c r="D37" s="30">
         <v>14706.8</v>
       </c>
       <c r="E37" s="115">
         <v>20167.900000000001</v>
       </c>
       <c r="F37" s="95">
         <v>25641.1</v>
       </c>
       <c r="G37" s="95">
         <v>31012.9</v>
       </c>
       <c r="H37" s="95" t="s">
         <v>63</v>
       </c>
-      <c r="I37" s="30"/>
+      <c r="I37" s="95" t="s">
+        <v>67</v>
+      </c>
       <c r="J37" s="30"/>
       <c r="K37" s="101"/>
       <c r="L37" s="88"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="33"/>
       <c r="C38" s="26"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="36"/>
       <c r="H38" s="30"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="28">
@@ -3157,51 +3179,53 @@
     <row r="54" spans="1:14">
       <c r="A54" s="28">
         <v>2026</v>
       </c>
       <c r="B54" s="30">
         <v>39139.4</v>
       </c>
       <c r="C54" s="30">
         <v>77743.199999999997</v>
       </c>
       <c r="D54" s="30">
         <v>117859.3</v>
       </c>
       <c r="E54" s="115">
         <v>159867</v>
       </c>
       <c r="F54" s="95">
         <v>198639.99</v>
       </c>
       <c r="G54" s="88">
         <v>236170</v>
       </c>
       <c r="H54" s="88">
         <v>272484.40000000002</v>
       </c>
-      <c r="I54" s="30"/>
+      <c r="I54" s="95">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J54" s="101"/>
       <c r="K54" s="101"/>
       <c r="L54" s="88"/>
       <c r="M54" s="30"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B55" s="30"/>
       <c r="C55" s="30"/>
       <c r="D55" s="30"/>
       <c r="E55" s="30"/>
       <c r="F55" s="32"/>
       <c r="G55" s="62"/>
       <c r="H55" s="32"/>
       <c r="I55" s="35"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
       <c r="N55" s="5"/>
     </row>
     <row r="56" spans="1:14">
@@ -3833,51 +3857,53 @@
     <row r="71" spans="1:14">
       <c r="A71" s="40">
         <v>2026</v>
       </c>
       <c r="B71" s="78">
         <v>2064.9</v>
       </c>
       <c r="C71" s="38">
         <v>4035</v>
       </c>
       <c r="D71" s="78">
         <v>6361.5</v>
       </c>
       <c r="E71" s="96">
         <v>8608.9</v>
       </c>
       <c r="F71" s="96">
         <v>10999.3</v>
       </c>
       <c r="G71" s="96">
         <v>13672.4</v>
       </c>
       <c r="H71" s="96">
         <v>16637.900000000001</v>
       </c>
-      <c r="I71" s="38"/>
+      <c r="I71" s="96" t="s">
+        <v>68</v>
+      </c>
       <c r="J71" s="102"/>
       <c r="K71" s="102"/>
       <c r="L71" s="89"/>
       <c r="M71" s="76"/>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14" ht="27" customHeight="1">
       <c r="A72" s="121" t="s">
         <v>38</v>
       </c>
       <c r="B72" s="121"/>
       <c r="C72" s="121"/>
       <c r="D72" s="121"/>
       <c r="E72" s="121"/>
       <c r="F72" s="121"/>
       <c r="G72" s="121"/>
       <c r="H72" s="121"/>
       <c r="I72" s="121"/>
       <c r="J72" s="121"/>
       <c r="K72" s="121"/>
       <c r="L72" s="121"/>
       <c r="M72" s="121"/>
     </row>
     <row r="73" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A73" s="120" t="s">
@@ -4305,51 +4331,53 @@
     <row r="86" spans="1:14">
       <c r="A86" s="28">
         <v>2026</v>
       </c>
       <c r="B86" s="30">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="43">
         <v>1314.2</v>
       </c>
       <c r="D86" s="36">
         <v>1972.1</v>
       </c>
       <c r="E86" s="115">
         <v>2989.12</v>
       </c>
       <c r="F86" s="85">
         <v>4139.03</v>
       </c>
       <c r="G86" s="88">
         <v>5335.6</v>
       </c>
       <c r="H86" s="88">
         <v>6290.3</v>
       </c>
-      <c r="I86" s="43"/>
+      <c r="I86" s="95">
+        <v>7293.5</v>
+      </c>
       <c r="J86" s="101"/>
       <c r="K86" s="101"/>
       <c r="L86" s="88"/>
       <c r="M86" s="36"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="46" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="36"/>
       <c r="C87" s="43"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="43"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="47">
@@ -4686,51 +4714,53 @@
     <row r="96" spans="1:14">
       <c r="A96" s="47">
         <v>2026</v>
       </c>
       <c r="B96" s="36">
         <v>827.9</v>
       </c>
       <c r="C96" s="43">
         <v>1594.8</v>
       </c>
       <c r="D96" s="36">
         <v>2353</v>
       </c>
       <c r="E96" s="95">
         <v>3260.8</v>
       </c>
       <c r="F96" s="95">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="95">
         <v>5283.8</v>
       </c>
       <c r="H96" s="95">
         <v>6287</v>
       </c>
-      <c r="I96" s="43"/>
+      <c r="I96" s="95" t="s">
+        <v>69</v>
+      </c>
       <c r="J96" s="36"/>
       <c r="K96" s="101"/>
       <c r="L96" s="88"/>
       <c r="M96" s="36"/>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B97" s="33"/>
       <c r="C97" s="32"/>
       <c r="E97" s="32"/>
       <c r="F97" s="32"/>
       <c r="G97" s="32"/>
       <c r="H97" s="32"/>
       <c r="I97" s="27"/>
       <c r="J97" s="32"/>
       <c r="K97" s="32"/>
       <c r="L97" s="32"/>
       <c r="M97" s="32"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="28">
         <v>2018</v>
@@ -6810,192 +6840,202 @@
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B164" s="30">
         <v>38478</v>
       </c>
       <c r="C164" s="30">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="30">
         <v>115946.9</v>
       </c>
       <c r="E164" s="115">
         <v>157329.78</v>
       </c>
       <c r="F164" s="85">
         <v>195398.98</v>
       </c>
       <c r="G164" s="88">
         <v>232102.1</v>
       </c>
       <c r="H164" s="88">
         <v>267500.79999999999</v>
       </c>
-      <c r="I164" s="30"/>
+      <c r="I164" s="95">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J164" s="101"/>
       <c r="K164" s="101"/>
       <c r="L164" s="88"/>
       <c r="M164" s="53"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="30"/>
       <c r="C165" s="30"/>
       <c r="D165" s="30"/>
       <c r="E165" s="86"/>
       <c r="F165" s="85"/>
       <c r="G165" s="88"/>
       <c r="H165" s="88"/>
-      <c r="I165" s="30"/>
+      <c r="I165" s="95"/>
       <c r="J165" s="86"/>
       <c r="K165" s="101"/>
       <c r="L165" s="95"/>
       <c r="M165" s="53"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B166" s="30">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="30">
         <v>56339.8</v>
       </c>
       <c r="D166" s="30">
         <v>87791.6</v>
       </c>
       <c r="E166" s="115">
         <v>120576.29</v>
       </c>
       <c r="F166" s="85">
         <v>153150.9</v>
       </c>
       <c r="G166" s="88">
         <v>184414</v>
       </c>
       <c r="H166" s="88">
         <v>214687.7</v>
       </c>
-      <c r="I166" s="30"/>
+      <c r="I166" s="95">
+        <v>245798.5</v>
+      </c>
       <c r="J166" s="101"/>
       <c r="K166" s="101"/>
       <c r="L166" s="88"/>
       <c r="M166" s="53"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B167" s="30">
         <v>2169.4</v>
       </c>
       <c r="C167" s="30">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="30">
         <v>6914.1</v>
       </c>
       <c r="E167" s="115">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="85">
         <v>11571.38</v>
       </c>
       <c r="G167" s="88">
         <v>13896.9</v>
       </c>
       <c r="H167" s="88">
         <v>16061</v>
       </c>
-      <c r="I167" s="30"/>
+      <c r="I167" s="95">
+        <v>18247.400000000001</v>
+      </c>
       <c r="J167" s="101"/>
       <c r="K167" s="101"/>
       <c r="L167" s="88"/>
       <c r="M167" s="53"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B168" s="30">
         <v>7296.6</v>
       </c>
       <c r="C168" s="30">
         <v>10710.3</v>
       </c>
       <c r="D168" s="30">
         <v>13925.6</v>
       </c>
       <c r="E168" s="115">
         <v>16842.8</v>
       </c>
       <c r="F168" s="85">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="88">
         <v>18027</v>
       </c>
       <c r="H168" s="88">
         <v>18575.599999999999</v>
       </c>
-      <c r="I168" s="30"/>
+      <c r="I168" s="95">
+        <v>19105.7</v>
+      </c>
       <c r="J168" s="101"/>
       <c r="K168" s="101"/>
       <c r="L168" s="88"/>
       <c r="M168" s="53"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B169" s="30">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="30">
         <v>4864.8</v>
       </c>
       <c r="D169" s="30">
         <v>7315.6</v>
       </c>
       <c r="E169" s="115">
         <v>10575.9</v>
       </c>
       <c r="F169" s="85">
         <v>13214.96</v>
       </c>
       <c r="G169" s="88">
         <v>15764.2</v>
       </c>
       <c r="H169" s="88">
         <v>18176.5</v>
       </c>
-      <c r="I169" s="30"/>
+      <c r="I169" s="95">
+        <v>20596.5</v>
+      </c>
       <c r="J169" s="101"/>
       <c r="K169" s="101"/>
       <c r="L169" s="88"/>
       <c r="M169" s="53"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="54"/>
       <c r="B170" s="30"/>
       <c r="C170" s="30"/>
       <c r="D170" s="30"/>
       <c r="E170" s="30"/>
       <c r="F170" s="30"/>
       <c r="G170" s="30"/>
       <c r="H170" s="30"/>
       <c r="I170" s="30"/>
       <c r="J170" s="30"/>
       <c r="K170" s="108"/>
       <c r="L170" s="53"/>
       <c r="M170" s="53"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B171" s="53"/>
@@ -9139,209 +9179,219 @@
     <row r="240" spans="1:13" ht="22.5">
       <c r="A240" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B240" s="30">
         <v>621.9</v>
       </c>
       <c r="C240" s="52">
         <v>1357.2</v>
       </c>
       <c r="D240" s="30">
         <v>2267.6</v>
       </c>
       <c r="E240" s="95">
         <v>3256</v>
       </c>
       <c r="F240" s="116">
         <v>4243.6000000000004</v>
       </c>
       <c r="G240" s="97">
         <v>5192.3</v>
       </c>
       <c r="H240" s="97" t="s">
         <v>64</v>
       </c>
-      <c r="I240" s="30"/>
+      <c r="I240" s="97" t="s">
+        <v>70</v>
+      </c>
       <c r="J240" s="103"/>
       <c r="K240" s="107"/>
       <c r="L240" s="91"/>
       <c r="M240" s="53"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B241" s="30"/>
       <c r="C241" s="30"/>
       <c r="D241" s="30"/>
       <c r="E241" s="30"/>
       <c r="F241" s="92"/>
       <c r="G241" s="32"/>
       <c r="H241" s="97"/>
-      <c r="I241" s="30"/>
+      <c r="I241" s="97"/>
       <c r="J241" s="103"/>
       <c r="K241" s="32"/>
       <c r="L241" s="53"/>
       <c r="M241" s="53"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B242" s="30">
         <v>522.79999999999995</v>
       </c>
       <c r="C242" s="30">
         <v>1171.8</v>
       </c>
       <c r="D242" s="30">
         <v>2000.1</v>
       </c>
       <c r="E242" s="97">
         <v>2898</v>
       </c>
       <c r="F242" s="116">
         <v>3808.5</v>
       </c>
       <c r="G242" s="97">
         <v>4681</v>
       </c>
       <c r="H242" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="I242" s="30"/>
+      <c r="I242" s="97" t="s">
+        <v>71</v>
+      </c>
       <c r="J242" s="103"/>
       <c r="K242" s="107"/>
       <c r="L242" s="91"/>
       <c r="M242" s="53"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B243" s="30">
         <v>10.3</v>
       </c>
       <c r="C243" s="30">
         <v>21.7</v>
       </c>
       <c r="D243" s="30">
         <v>32.799999999999997</v>
       </c>
       <c r="E243" s="97">
         <v>44.2</v>
       </c>
       <c r="F243" s="116">
         <v>77.900000000000006</v>
       </c>
       <c r="G243" s="97">
         <v>112.9</v>
       </c>
       <c r="H243" s="97">
         <v>145.4</v>
       </c>
-      <c r="I243" s="30"/>
+      <c r="I243" s="97">
+        <v>178.3</v>
+      </c>
       <c r="J243" s="103"/>
       <c r="K243" s="107"/>
       <c r="L243" s="91"/>
       <c r="M243" s="53"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B244" s="30">
         <v>59</v>
       </c>
       <c r="C244" s="30">
         <v>97.6</v>
       </c>
       <c r="D244" s="30">
         <v>134.1</v>
       </c>
       <c r="E244" s="97">
         <v>166.6</v>
       </c>
       <c r="F244" s="116">
         <v>173.2</v>
       </c>
       <c r="G244" s="97">
         <v>179.1</v>
       </c>
       <c r="H244" s="97">
         <v>184.8</v>
       </c>
-      <c r="I244" s="30"/>
+      <c r="I244" s="97">
+        <v>190.3</v>
+      </c>
       <c r="J244" s="103"/>
       <c r="K244" s="107"/>
       <c r="L244" s="91"/>
       <c r="M244" s="53"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B245" s="26">
         <v>29.7</v>
       </c>
       <c r="C245" s="25">
         <v>66.2</v>
       </c>
       <c r="D245" s="26">
         <v>100.7</v>
       </c>
       <c r="E245" s="96">
         <v>147.19999999999999</v>
       </c>
       <c r="F245" s="117">
         <v>184</v>
       </c>
       <c r="G245" s="97">
         <v>219.3</v>
       </c>
       <c r="H245" s="97">
         <v>252.1</v>
       </c>
-      <c r="I245" s="25"/>
+      <c r="I245" s="96">
+        <v>285</v>
+      </c>
       <c r="J245" s="103"/>
       <c r="K245" s="107"/>
       <c r="L245" s="91"/>
       <c r="M245" s="26"/>
     </row>
     <row r="246" spans="1:13" ht="24.75" customHeight="1">
       <c r="A246" s="123" t="s">
         <v>38</v>
       </c>
       <c r="B246" s="123"/>
       <c r="C246" s="123"/>
       <c r="D246" s="123"/>
       <c r="E246" s="121"/>
       <c r="F246" s="121"/>
       <c r="G246" s="123"/>
       <c r="H246" s="123"/>
-      <c r="I246" s="123"/>
+      <c r="I246" s="121"/>
       <c r="J246" s="123"/>
       <c r="K246" s="123"/>
       <c r="L246" s="123"/>
       <c r="M246" s="123"/>
     </row>
     <row r="247" spans="1:13" s="21" customFormat="1" ht="12.75">
       <c r="A247" s="122" t="s">
         <v>46</v>
       </c>
       <c r="B247" s="122"/>
       <c r="C247" s="122"/>
       <c r="D247" s="122"/>
       <c r="E247" s="122"/>
       <c r="F247" s="122"/>
       <c r="G247" s="122"/>
       <c r="H247" s="122"/>
       <c r="I247" s="122"/>
       <c r="J247" s="122"/>
       <c r="K247" s="122"/>
       <c r="L247" s="122"/>
       <c r="M247" s="122"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="15"/>
       <c r="B248" s="16"/>
@@ -10031,51 +10081,53 @@
     <row r="266" spans="1:14">
       <c r="A266" s="69">
         <v>2026</v>
       </c>
       <c r="B266" s="70">
         <v>1.4</v>
       </c>
       <c r="C266" s="70">
         <v>3.8</v>
       </c>
       <c r="D266" s="70">
         <v>5.2</v>
       </c>
       <c r="E266" s="115">
         <v>6.68</v>
       </c>
       <c r="F266" s="85">
         <v>8.15</v>
       </c>
       <c r="G266" s="88">
         <v>9.9</v>
       </c>
       <c r="H266" s="88">
         <v>11.5</v>
       </c>
-      <c r="I266" s="70"/>
+      <c r="I266" s="95">
+        <v>13.3</v>
+      </c>
       <c r="J266" s="104"/>
       <c r="K266" s="101"/>
       <c r="L266" s="94"/>
       <c r="M266" s="70"/>
     </row>
     <row r="267" spans="1:14">
       <c r="A267" s="71" t="s">
         <v>35</v>
       </c>
       <c r="B267" s="68"/>
       <c r="C267" s="68"/>
       <c r="D267" s="68"/>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
       <c r="G267" s="79"/>
       <c r="H267" s="68"/>
       <c r="I267" s="68"/>
       <c r="J267" s="68"/>
       <c r="K267" s="68"/>
       <c r="L267" s="79"/>
       <c r="M267" s="68"/>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="44">
         <v>2011</v>
@@ -10696,51 +10748,53 @@
     <row r="283" spans="1:14">
       <c r="A283" s="69">
         <v>2026</v>
       </c>
       <c r="B283" s="70">
         <v>3.6</v>
       </c>
       <c r="C283" s="70">
         <v>6.9</v>
       </c>
       <c r="D283" s="72">
         <v>10.7</v>
       </c>
       <c r="E283" s="97">
         <v>14.4</v>
       </c>
       <c r="F283" s="116">
         <v>18.5</v>
       </c>
       <c r="G283" s="91">
         <v>23.2</v>
       </c>
       <c r="H283" s="91">
         <v>27.7</v>
       </c>
-      <c r="I283" s="70"/>
+      <c r="I283" s="97">
+        <v>32.799999999999997</v>
+      </c>
       <c r="J283" s="70"/>
       <c r="K283" s="107"/>
       <c r="L283" s="93"/>
       <c r="M283" s="70"/>
     </row>
     <row r="284" spans="1:14" ht="12.75" customHeight="1">
       <c r="A284" s="71" t="s">
         <v>47</v>
       </c>
       <c r="B284" s="68"/>
       <c r="C284" s="68"/>
       <c r="D284" s="68"/>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
       <c r="G284" s="79"/>
       <c r="H284" s="68"/>
       <c r="I284" s="68"/>
       <c r="J284" s="68"/>
       <c r="K284" s="68"/>
       <c r="L284" s="79"/>
       <c r="M284" s="68"/>
     </row>
     <row r="285" spans="1:14" ht="12.75">
       <c r="A285" s="44">
         <v>2016</v>
@@ -11156,51 +11210,53 @@
     <row r="295" spans="1:14">
       <c r="A295" s="44">
         <v>2026</v>
       </c>
       <c r="B295" s="30">
         <v>452.2</v>
       </c>
       <c r="C295" s="32">
         <v>893.7</v>
       </c>
       <c r="D295" s="32">
         <v>1351.5</v>
       </c>
       <c r="E295" s="115">
         <v>1798.6</v>
       </c>
       <c r="F295" s="85">
         <v>2295.5700000000002</v>
       </c>
       <c r="G295" s="88">
         <v>2866.6</v>
       </c>
       <c r="H295" s="88">
         <v>3501.9</v>
       </c>
-      <c r="I295" s="32"/>
+      <c r="I295" s="95">
+        <v>4134.6000000000004</v>
+      </c>
       <c r="J295" s="104"/>
       <c r="K295" s="101"/>
       <c r="L295" s="94"/>
       <c r="M295" s="32"/>
     </row>
     <row r="296" spans="1:14" ht="13.5" customHeight="1">
       <c r="A296" s="73" t="s">
         <v>37</v>
       </c>
       <c r="B296" s="74"/>
       <c r="C296" s="32"/>
       <c r="D296" s="32"/>
       <c r="E296" s="32"/>
       <c r="F296" s="32"/>
       <c r="G296" s="62"/>
       <c r="H296" s="32"/>
       <c r="I296" s="70"/>
       <c r="J296" s="32"/>
       <c r="K296" s="32"/>
       <c r="L296" s="36"/>
       <c r="M296" s="32"/>
     </row>
     <row r="297" spans="1:14" ht="12.75">
       <c r="A297" s="44">
         <v>2016</v>
@@ -11615,51 +11671,53 @@
     <row r="307" spans="1:13">
       <c r="A307" s="39">
         <v>2026</v>
       </c>
       <c r="B307" s="78">
         <v>1218.8</v>
       </c>
       <c r="C307" s="76">
         <v>2295.6</v>
       </c>
       <c r="D307" s="76">
         <v>3491.7</v>
       </c>
       <c r="E307" s="96">
         <v>4554.5</v>
       </c>
       <c r="F307" s="117">
         <v>5723.4</v>
       </c>
       <c r="G307" s="89">
         <v>7136.9</v>
       </c>
       <c r="H307" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="I307" s="76"/>
+      <c r="I307" s="96" t="s">
+        <v>72</v>
+      </c>
       <c r="J307" s="105"/>
       <c r="K307" s="102"/>
       <c r="L307" s="109"/>
       <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
       <c r="I308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="I309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:13">
       <c r="I314" s="2"/>