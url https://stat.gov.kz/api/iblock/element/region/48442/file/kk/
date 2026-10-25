--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15450" yWindow="-30" windowWidth="13170" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="74">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Тасымалданған жүк, багаж, жүк-багажы, мың тонна</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы,
  мың. жкм</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -213,50 +213,71 @@
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
   </si>
   <si>
     <t>41 798,7</t>
   </si>
   <si>
     <t>19 563,8</t>
   </si>
   <si>
     <t>7 307,4</t>
   </si>
   <si>
     <t>7 255,5</t>
   </si>
   <si>
     <t>6 601,9</t>
   </si>
   <si>
     <t>10 295,9</t>
+  </si>
+  <si>
+    <t>47 138,6</t>
+  </si>
+  <si>
+    <t>22 111,4</t>
+  </si>
+  <si>
+    <t>8 331,8</t>
+  </si>
+  <si>
+    <t>8 435,5</t>
+  </si>
+  <si>
+    <t>7 702,9</t>
+  </si>
+  <si>
+    <t>317, 9</t>
+  </si>
+  <si>
+    <t>11 492,1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -1085,52 +1106,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B274" workbookViewId="0">
-      <selection activeCell="I274" sqref="I1:I1048576"/>
+    <sheetView tabSelected="1" topLeftCell="F271" workbookViewId="0">
+      <selection activeCell="H318" sqref="H318"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
@@ -1854,56 +1875,58 @@
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
       <c r="E21" s="98">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="89">
         <v>22788.04</v>
       </c>
       <c r="G21" s="97">
         <v>27678</v>
       </c>
       <c r="H21" s="97">
         <v>32327.599999999999</v>
       </c>
       <c r="I21" s="108">
         <v>37210.699999999997</v>
       </c>
-      <c r="J21" s="102"/>
+      <c r="J21" s="108">
+        <v>41983</v>
+      </c>
       <c r="K21" s="102"/>
       <c r="L21" s="107"/>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" ht="22.5">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
         <v>886.1</v>
       </c>
       <c r="C23" s="35">
@@ -2528,51 +2551,53 @@
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
       <c r="E38" s="98">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="89">
         <v>25641.1</v>
       </c>
       <c r="G38" s="108">
         <v>31012.9</v>
       </c>
       <c r="H38" s="108" t="s">
         <v>57</v>
       </c>
       <c r="I38" s="108" t="s">
         <v>61</v>
       </c>
-      <c r="J38" s="102"/>
+      <c r="J38" s="108" t="s">
+        <v>67</v>
+      </c>
       <c r="K38" s="102"/>
       <c r="L38" s="107"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="37">
         <v>2011</v>
@@ -3206,56 +3231,58 @@
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
       <c r="E55" s="98">
         <v>159867</v>
       </c>
       <c r="F55" s="89">
         <v>198639.99</v>
       </c>
       <c r="G55" s="97">
         <v>236170</v>
       </c>
       <c r="H55" s="97">
         <v>272484.40000000002</v>
       </c>
       <c r="I55" s="108">
         <v>309629.09999999998</v>
       </c>
-      <c r="J55" s="102"/>
+      <c r="J55" s="108">
+        <v>351604.8</v>
+      </c>
       <c r="K55" s="102"/>
       <c r="L55" s="107"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:14" ht="22.5">
+    <row r="56" spans="1:14" ht="33.75">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
         <v>1778.9</v>
       </c>
       <c r="C57" s="47">
@@ -3884,51 +3911,53 @@
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
       <c r="C72" s="118">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
       <c r="E72" s="119">
         <v>8608.9</v>
       </c>
       <c r="F72" s="90">
         <v>10999.3</v>
       </c>
       <c r="G72" s="119">
         <v>13672.4</v>
       </c>
       <c r="H72" s="119">
         <v>16637.900000000001</v>
       </c>
       <c r="I72" s="119" t="s">
         <v>62</v>
       </c>
-      <c r="J72" s="102"/>
+      <c r="J72" s="119" t="s">
+        <v>68</v>
+      </c>
       <c r="K72" s="102"/>
       <c r="L72" s="107"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
       <c r="A73" s="125" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="125"/>
       <c r="C73" s="125"/>
       <c r="D73" s="125"/>
       <c r="E73" s="125"/>
       <c r="F73" s="125"/>
       <c r="G73" s="125"/>
       <c r="H73" s="125"/>
       <c r="I73" s="125"/>
       <c r="J73" s="125"/>
       <c r="K73" s="125"/>
       <c r="L73" s="125"/>
       <c r="M73" s="125"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A74" s="126" t="s">
         <v>17</v>
       </c>
@@ -4349,56 +4378,58 @@
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
       <c r="E86" s="98">
         <v>2989.12</v>
       </c>
       <c r="F86" s="89">
         <v>4139.03</v>
       </c>
       <c r="G86" s="97">
         <v>5335.6</v>
       </c>
       <c r="H86" s="97">
         <v>6290.3</v>
       </c>
       <c r="I86" s="108">
         <v>7293.5</v>
       </c>
-      <c r="J86" s="102"/>
+      <c r="J86" s="108">
+        <v>8335.7000000000007</v>
+      </c>
       <c r="K86" s="102"/>
       <c r="L86" s="107"/>
       <c r="M86" s="47"/>
     </row>
-    <row r="87" spans="1:14">
+    <row r="87" spans="1:14" ht="22.5">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="47"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
         <v>1697.55</v>
       </c>
       <c r="C88" s="50">
@@ -4732,51 +4763,53 @@
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
       <c r="E96" s="108">
         <v>3260.8</v>
       </c>
       <c r="F96" s="89">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="108">
         <v>5283.8</v>
       </c>
       <c r="H96" s="108">
         <v>6287</v>
       </c>
       <c r="I96" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="J96" s="47"/>
+      <c r="J96" s="108" t="s">
+        <v>69</v>
+      </c>
       <c r="K96" s="102"/>
       <c r="L96" s="107"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="33">
         <v>2018</v>
@@ -5071,51 +5104,51 @@
       <c r="G105" s="52"/>
       <c r="H105" s="52"/>
       <c r="I105" s="52"/>
       <c r="J105" s="52"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="52"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="37">
         <v>2019</v>
       </c>
       <c r="B106" s="52"/>
       <c r="C106" s="52"/>
       <c r="D106" s="52"/>
       <c r="E106" s="52"/>
       <c r="F106" s="52"/>
       <c r="G106" s="52"/>
       <c r="H106" s="52"/>
       <c r="I106" s="52"/>
       <c r="J106" s="52"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="52"/>
     </row>
-    <row r="107" spans="1:23" ht="33.75">
+    <row r="107" spans="1:23" ht="22.5">
       <c r="A107" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="52">
         <v>395223.16</v>
       </c>
       <c r="C107" s="52">
         <v>809269.52</v>
       </c>
       <c r="D107" s="52">
         <v>1243396.93</v>
       </c>
       <c r="E107" s="52">
         <v>1678513.84</v>
       </c>
       <c r="F107" s="52">
         <v>2113055.1800000002</v>
       </c>
       <c r="G107" s="52">
         <v>2561738.98</v>
       </c>
       <c r="H107" s="52">
         <v>3048275.84</v>
       </c>
       <c r="I107" s="52" t="s">
@@ -5331,51 +5364,51 @@
       <c r="G113" s="52"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="J113" s="52"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="52"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="37">
         <v>2020</v>
       </c>
       <c r="B114" s="52"/>
       <c r="C114" s="52"/>
       <c r="D114" s="52"/>
       <c r="E114" s="52"/>
       <c r="F114" s="52"/>
       <c r="G114" s="52"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="J114" s="52"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="52"/>
     </row>
-    <row r="115" spans="1:13" ht="33.75">
+    <row r="115" spans="1:13" ht="22.5">
       <c r="A115" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="52">
         <v>402150.38</v>
       </c>
       <c r="C115" s="52">
         <v>808992.35</v>
       </c>
       <c r="D115" s="52">
         <v>1185599.98</v>
       </c>
       <c r="E115" s="52">
         <v>1227945.73</v>
       </c>
       <c r="F115" s="52">
         <v>1294180.99</v>
       </c>
       <c r="G115" s="52">
         <v>1404981.79</v>
       </c>
       <c r="H115" s="52">
         <v>1473446.44</v>
       </c>
       <c r="I115" s="52">
@@ -5585,51 +5618,51 @@
       <c r="G121" s="52"/>
       <c r="H121" s="52"/>
       <c r="I121" s="52"/>
       <c r="J121" s="52"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="52"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="37">
         <v>2021</v>
       </c>
       <c r="B122" s="52"/>
       <c r="C122" s="52"/>
       <c r="D122" s="52"/>
       <c r="E122" s="52"/>
       <c r="F122" s="52"/>
       <c r="G122" s="52"/>
       <c r="H122" s="52"/>
       <c r="I122" s="52"/>
       <c r="J122" s="52"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="52"/>
     </row>
-    <row r="123" spans="1:13" ht="33.75">
+    <row r="123" spans="1:13" ht="22.5">
       <c r="A123" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B123" s="52">
         <v>111454.54</v>
       </c>
       <c r="C123" s="52">
         <v>227313.77</v>
       </c>
       <c r="D123" s="52">
         <v>350895.67</v>
       </c>
       <c r="E123" s="52">
         <v>495224.72</v>
       </c>
       <c r="F123" s="52">
         <v>646446.23</v>
       </c>
       <c r="G123" s="52">
         <v>805866.47</v>
       </c>
       <c r="H123" s="52">
         <v>963088.98</v>
       </c>
       <c r="I123" s="52">
@@ -5839,51 +5872,51 @@
       <c r="G129" s="52"/>
       <c r="H129" s="52"/>
       <c r="I129" s="52"/>
       <c r="J129" s="52"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="52"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="52"/>
       <c r="C130" s="52"/>
       <c r="D130" s="52"/>
       <c r="E130" s="52"/>
       <c r="F130" s="52"/>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
       <c r="I130" s="52"/>
       <c r="J130" s="52"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="52"/>
     </row>
-    <row r="131" spans="1:13" ht="33.75">
+    <row r="131" spans="1:13" ht="22.5">
       <c r="A131" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="55">
         <v>19690</v>
       </c>
       <c r="C131" s="35">
         <v>50381.2</v>
       </c>
       <c r="D131" s="35">
         <v>84236.4</v>
       </c>
       <c r="E131" s="35">
         <v>120527</v>
       </c>
       <c r="F131" s="35">
         <v>154016.20000000001</v>
       </c>
       <c r="G131" s="35">
         <v>187703.6</v>
       </c>
       <c r="H131" s="35">
         <v>217897.9</v>
       </c>
       <c r="I131" s="35">
@@ -6108,51 +6141,51 @@
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="33.75">
+    <row r="140" spans="1:13" ht="22.5">
       <c r="A140" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="35">
         <v>32665.8</v>
       </c>
       <c r="C140" s="35">
         <v>69056.3</v>
       </c>
       <c r="D140" s="35">
         <v>107632.4</v>
       </c>
       <c r="E140" s="35">
         <v>146770.70000000001</v>
       </c>
       <c r="F140" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G140" s="35">
         <v>220796.79999999999</v>
       </c>
       <c r="H140" s="35">
         <v>253717.1</v>
       </c>
       <c r="I140" s="35">
@@ -6362,51 +6395,51 @@
       <c r="G146" s="35"/>
       <c r="H146" s="35"/>
       <c r="I146" s="35"/>
       <c r="J146" s="35"/>
       <c r="K146" s="35"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="37">
         <v>2024</v>
       </c>
       <c r="B147" s="35"/>
       <c r="C147" s="35"/>
       <c r="D147" s="35"/>
       <c r="E147" s="35"/>
       <c r="F147" s="35"/>
       <c r="G147" s="35"/>
       <c r="H147" s="35"/>
       <c r="I147" s="35"/>
       <c r="J147" s="35"/>
       <c r="K147" s="35"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="33.75">
+    <row r="148" spans="1:13" ht="22.5">
       <c r="A148" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B148" s="35">
         <v>34472.9</v>
       </c>
       <c r="C148" s="35">
         <v>71776.7</v>
       </c>
       <c r="D148" s="35">
         <v>109376.4</v>
       </c>
       <c r="E148" s="35">
         <v>150050.9</v>
       </c>
       <c r="F148" s="35" t="s">
         <v>48</v>
       </c>
       <c r="G148" s="35">
         <v>225769</v>
       </c>
       <c r="H148" s="35">
         <v>261937.6</v>
       </c>
       <c r="I148" s="35">
@@ -6616,51 +6649,51 @@
       <c r="G154" s="52"/>
       <c r="H154" s="52"/>
       <c r="I154" s="52"/>
       <c r="J154" s="52"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="52"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="37">
         <v>2025</v>
       </c>
       <c r="B155" s="35"/>
       <c r="C155" s="35"/>
       <c r="D155" s="35"/>
       <c r="E155" s="35"/>
       <c r="F155" s="35"/>
       <c r="G155" s="35"/>
       <c r="H155" s="35"/>
       <c r="I155" s="35"/>
       <c r="J155" s="35"/>
       <c r="K155" s="35"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="33.75">
+    <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="35">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="35">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
       <c r="E156" s="98">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
       <c r="G156" s="97">
         <v>238949.77</v>
       </c>
       <c r="H156" s="102">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
@@ -6876,282 +6909,292 @@
       <c r="G162" s="97"/>
       <c r="H162" s="102"/>
       <c r="I162" s="35"/>
       <c r="J162" s="102"/>
       <c r="K162" s="102"/>
       <c r="L162" s="107"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="33.75">
+    <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
       <c r="E164" s="98">
         <v>157329.78</v>
       </c>
       <c r="F164" s="89">
         <v>195398.98</v>
       </c>
       <c r="G164" s="97">
         <v>232102.1</v>
       </c>
       <c r="H164" s="97">
         <v>267500.79999999999</v>
       </c>
       <c r="I164" s="108">
         <v>309629.09999999998</v>
       </c>
-      <c r="J164" s="102"/>
+      <c r="J164" s="108">
+        <v>345056.4</v>
+      </c>
       <c r="K164" s="102"/>
       <c r="L164" s="107"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
       <c r="F165" s="97"/>
       <c r="G165" s="97"/>
       <c r="H165" s="97"/>
       <c r="I165" s="108"/>
-      <c r="J165" s="91"/>
+      <c r="J165" s="108"/>
       <c r="K165" s="102"/>
       <c r="L165" s="108"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
       <c r="E166" s="98">
         <v>120576.29</v>
       </c>
       <c r="F166" s="89">
         <v>153150.9</v>
       </c>
       <c r="G166" s="97">
         <v>184414</v>
       </c>
       <c r="H166" s="97">
         <v>214687.7</v>
       </c>
       <c r="I166" s="108">
         <v>245798.5</v>
       </c>
-      <c r="J166" s="102"/>
+      <c r="J166" s="108">
+        <v>281501.09999999998</v>
+      </c>
       <c r="K166" s="102"/>
       <c r="L166" s="107"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
       <c r="E167" s="98">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="89">
         <v>11571.38</v>
       </c>
       <c r="G167" s="97">
         <v>13896.9</v>
       </c>
       <c r="H167" s="97">
         <v>16061</v>
       </c>
       <c r="I167" s="108">
         <v>18247.400000000001</v>
       </c>
-      <c r="J167" s="102"/>
+      <c r="J167" s="108">
+        <v>20951.400000000001</v>
+      </c>
       <c r="K167" s="102"/>
       <c r="L167" s="107"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
       <c r="E168" s="98">
         <v>16842.8</v>
       </c>
       <c r="F168" s="89">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="97">
         <v>18027</v>
       </c>
       <c r="H168" s="97">
         <v>18575.599999999999</v>
       </c>
       <c r="I168" s="108">
         <v>19105.7</v>
       </c>
-      <c r="J168" s="102"/>
+      <c r="J168" s="108">
+        <v>19630.099999999999</v>
+      </c>
       <c r="K168" s="102"/>
       <c r="L168" s="107"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
       <c r="E169" s="98">
         <v>10575.9</v>
       </c>
       <c r="F169" s="89">
         <v>13214.96</v>
       </c>
       <c r="G169" s="97">
         <v>15764.2</v>
       </c>
       <c r="H169" s="97">
         <v>18176.5</v>
       </c>
       <c r="I169" s="108">
         <v>20596.5</v>
       </c>
-      <c r="J169" s="102"/>
+      <c r="J169" s="108">
+        <v>22973.9</v>
+      </c>
       <c r="K169" s="102"/>
       <c r="L169" s="107"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="22.5">
+    <row r="170" spans="1:13" ht="33.75">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
       <c r="F171" s="52"/>
       <c r="G171" s="52"/>
       <c r="H171" s="52"/>
       <c r="I171" s="52"/>
       <c r="J171" s="52"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="52"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="37">
         <v>2018</v>
       </c>
       <c r="B172" s="52"/>
       <c r="C172" s="52"/>
       <c r="D172" s="52"/>
       <c r="E172" s="52"/>
       <c r="F172" s="52"/>
       <c r="G172" s="52"/>
       <c r="H172" s="52"/>
       <c r="I172" s="52"/>
       <c r="J172" s="52"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="52"/>
     </row>
-    <row r="173" spans="1:13" ht="33.75">
+    <row r="173" spans="1:13" ht="22.5">
       <c r="A173" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B173" s="52">
         <v>2202.6</v>
       </c>
       <c r="C173" s="52">
         <v>4524.3</v>
       </c>
       <c r="D173" s="52">
         <v>6764.3</v>
       </c>
       <c r="E173" s="52">
         <v>9308.5</v>
       </c>
       <c r="F173" s="52">
         <v>11605.7</v>
       </c>
       <c r="G173" s="52">
         <v>13913</v>
       </c>
       <c r="H173" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="52" t="s">
@@ -7361,51 +7404,51 @@
       <c r="G179" s="52"/>
       <c r="H179" s="52"/>
       <c r="I179" s="52"/>
       <c r="J179" s="52"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="52"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="37">
         <v>2019</v>
       </c>
       <c r="B180" s="52"/>
       <c r="C180" s="52"/>
       <c r="D180" s="52"/>
       <c r="E180" s="52"/>
       <c r="F180" s="52"/>
       <c r="G180" s="52"/>
       <c r="H180" s="52"/>
       <c r="I180" s="52"/>
       <c r="J180" s="52"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="52"/>
     </row>
-    <row r="181" spans="1:13" ht="33.75">
+    <row r="181" spans="1:13" ht="22.5">
       <c r="A181" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B181" s="52">
         <v>2437.8000000000002</v>
       </c>
       <c r="C181" s="52">
         <v>5075.1000000000004</v>
       </c>
       <c r="D181" s="52">
         <v>7660.2</v>
       </c>
       <c r="E181" s="52">
         <v>10481.200000000001</v>
       </c>
       <c r="F181" s="52">
         <v>13117.1</v>
       </c>
       <c r="G181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I181" s="52" t="s">
@@ -7630,51 +7673,51 @@
       <c r="G188" s="52"/>
       <c r="H188" s="52"/>
       <c r="I188" s="52"/>
       <c r="J188" s="52"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="52"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37">
         <v>2020</v>
       </c>
       <c r="B189" s="52"/>
       <c r="C189" s="52"/>
       <c r="D189" s="52"/>
       <c r="E189" s="52"/>
       <c r="F189" s="52"/>
       <c r="G189" s="52"/>
       <c r="H189" s="52"/>
       <c r="I189" s="52"/>
       <c r="J189" s="52"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="52"/>
     </row>
-    <row r="190" spans="1:13" ht="33.75">
+    <row r="190" spans="1:13" ht="22.5">
       <c r="A190" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="52">
         <v>2422.1999999999998</v>
       </c>
       <c r="C190" s="52">
         <v>4582.5</v>
       </c>
       <c r="D190" s="52">
         <v>6660.8</v>
       </c>
       <c r="E190" s="52">
         <v>6958.3</v>
       </c>
       <c r="F190" s="52">
         <v>7383.4</v>
       </c>
       <c r="G190" s="52">
         <v>8096.9</v>
       </c>
       <c r="H190" s="52">
         <v>8600.7000000000007</v>
       </c>
       <c r="I190" s="52">
@@ -7899,51 +7942,51 @@
       <c r="G197" s="52"/>
       <c r="H197" s="52"/>
       <c r="I197" s="52"/>
       <c r="J197" s="52"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="52"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="37">
         <v>2021</v>
       </c>
       <c r="B198" s="52"/>
       <c r="C198" s="52"/>
       <c r="D198" s="52"/>
       <c r="E198" s="52"/>
       <c r="F198" s="52"/>
       <c r="G198" s="52"/>
       <c r="H198" s="52"/>
       <c r="I198" s="52"/>
       <c r="J198" s="52"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="52"/>
     </row>
-    <row r="199" spans="1:13" ht="33.75">
+    <row r="199" spans="1:13" ht="22.5">
       <c r="A199" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B199" s="52">
         <v>741.7</v>
       </c>
       <c r="C199" s="52">
         <v>1554.8</v>
       </c>
       <c r="D199" s="52">
         <v>2447</v>
       </c>
       <c r="E199" s="52">
         <v>3429.9</v>
       </c>
       <c r="F199" s="52">
         <v>4438.8</v>
       </c>
       <c r="G199" s="52">
         <v>5489.5</v>
       </c>
       <c r="H199" s="52">
         <v>6537.2</v>
       </c>
       <c r="I199" s="52">
@@ -8192,51 +8235,51 @@
       <c r="G206" s="52"/>
       <c r="H206" s="52"/>
       <c r="I206" s="52"/>
       <c r="J206" s="52"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="52"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B207" s="52"/>
       <c r="C207" s="52"/>
       <c r="D207" s="52"/>
       <c r="E207" s="52"/>
       <c r="F207" s="52"/>
       <c r="G207" s="52"/>
       <c r="H207" s="52"/>
       <c r="I207" s="52"/>
       <c r="J207" s="52"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="52"/>
     </row>
-    <row r="208" spans="1:13" ht="33.75">
+    <row r="208" spans="1:13" ht="22.5">
       <c r="A208" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B208" s="46">
         <v>299.10000000000002</v>
       </c>
       <c r="C208" s="35">
         <v>746.2</v>
       </c>
       <c r="D208" s="35">
         <v>1291.2</v>
       </c>
       <c r="E208" s="35">
         <v>1783.4</v>
       </c>
       <c r="F208" s="35">
         <v>2235.5</v>
       </c>
       <c r="G208" s="35">
         <v>2693.7</v>
       </c>
       <c r="H208" s="35">
         <v>3096.3</v>
       </c>
       <c r="I208" s="35">
@@ -8461,51 +8504,51 @@
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="33.75">
+    <row r="217" spans="1:13" ht="22.5">
       <c r="A217" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B217" s="35">
         <v>493.5</v>
       </c>
       <c r="C217" s="35">
         <v>1048.8</v>
       </c>
       <c r="D217" s="35">
         <v>1641.7</v>
       </c>
       <c r="E217" s="35">
         <v>2203.6999999999998</v>
       </c>
       <c r="F217" s="39">
         <v>2731.5</v>
       </c>
       <c r="G217" s="39">
         <v>3299.8</v>
       </c>
       <c r="H217" s="39">
         <v>3749.6</v>
       </c>
       <c r="I217" s="35">
@@ -8715,51 +8758,51 @@
       <c r="G223" s="69"/>
       <c r="H223" s="69"/>
       <c r="I223" s="47"/>
       <c r="J223" s="69"/>
       <c r="K223" s="69"/>
       <c r="L223" s="75"/>
       <c r="M223" s="75"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="37">
         <v>2024</v>
       </c>
       <c r="B224" s="47"/>
       <c r="C224" s="47"/>
       <c r="D224" s="47"/>
       <c r="E224" s="47"/>
       <c r="F224" s="69"/>
       <c r="G224" s="69"/>
       <c r="H224" s="69"/>
       <c r="I224" s="47"/>
       <c r="J224" s="69"/>
       <c r="K224" s="69"/>
       <c r="L224" s="75"/>
       <c r="M224" s="75"/>
     </row>
-    <row r="225" spans="1:13" ht="33.75">
+    <row r="225" spans="1:13" ht="22.5">
       <c r="A225" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B225" s="35">
         <v>612.6</v>
       </c>
       <c r="C225" s="77" t="s">
         <v>46</v>
       </c>
       <c r="D225" s="35">
         <v>1884.8</v>
       </c>
       <c r="E225" s="35">
         <v>2652.2</v>
       </c>
       <c r="F225" s="35" t="s">
         <v>53</v>
       </c>
       <c r="G225" s="39">
         <v>4106.5</v>
       </c>
       <c r="H225" s="39">
         <v>4770.8999999999996</v>
       </c>
       <c r="I225" s="35">
@@ -8969,51 +9012,51 @@
       <c r="G231" s="30"/>
       <c r="H231" s="30"/>
       <c r="I231" s="30"/>
       <c r="J231" s="30"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="30"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37">
         <v>2025</v>
       </c>
       <c r="B232" s="47"/>
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
-    <row r="233" spans="1:13" ht="33.75">
+    <row r="233" spans="1:13" ht="22.5">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
       <c r="E233" s="120">
         <v>2841</v>
       </c>
       <c r="F233" s="94">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
       <c r="H233" s="103">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
@@ -9223,228 +9266,238 @@
       <c r="G239" s="92"/>
       <c r="H239" s="103"/>
       <c r="I239" s="30"/>
       <c r="J239" s="106"/>
       <c r="K239" s="103"/>
       <c r="L239" s="109"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
-    <row r="241" spans="1:13" ht="33.75">
+    <row r="241" spans="1:13" ht="22.5">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
       <c r="E241" s="108">
         <v>3256</v>
       </c>
       <c r="F241" s="92">
         <v>4243.6000000000004</v>
       </c>
       <c r="G241" s="121">
         <v>5192.3</v>
       </c>
       <c r="H241" s="121" t="s">
         <v>58</v>
       </c>
       <c r="I241" s="121" t="s">
         <v>64</v>
       </c>
-      <c r="J241" s="106"/>
+      <c r="J241" s="121" t="s">
+        <v>70</v>
+      </c>
       <c r="K241" s="103"/>
       <c r="L241" s="109"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
       <c r="F242" s="122"/>
       <c r="G242" s="39"/>
       <c r="H242" s="121"/>
       <c r="I242" s="121"/>
-      <c r="J242" s="106"/>
+      <c r="J242" s="121"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
       <c r="E243" s="121">
         <v>2898</v>
       </c>
       <c r="F243" s="92">
         <v>3808.5</v>
       </c>
       <c r="G243" s="121">
         <v>4681</v>
       </c>
       <c r="H243" s="121" t="s">
         <v>59</v>
       </c>
       <c r="I243" s="121" t="s">
         <v>65</v>
       </c>
-      <c r="J243" s="106"/>
+      <c r="J243" s="121" t="s">
+        <v>71</v>
+      </c>
       <c r="K243" s="103"/>
       <c r="L243" s="109"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="E244" s="121">
         <v>44.2</v>
       </c>
       <c r="F244" s="92">
         <v>77.900000000000006</v>
       </c>
       <c r="G244" s="121">
         <v>112.9</v>
       </c>
       <c r="H244" s="121">
         <v>145.4</v>
       </c>
       <c r="I244" s="121">
         <v>178.3</v>
       </c>
-      <c r="J244" s="106"/>
+      <c r="J244" s="121">
+        <v>219</v>
+      </c>
       <c r="K244" s="103"/>
       <c r="L244" s="109"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
       <c r="E245" s="121">
         <v>166.6</v>
       </c>
       <c r="F245" s="92">
         <v>173.2</v>
       </c>
       <c r="G245" s="121">
         <v>179.1</v>
       </c>
       <c r="H245" s="121">
         <v>184.8</v>
       </c>
       <c r="I245" s="121">
         <v>190.3</v>
       </c>
-      <c r="J245" s="106"/>
+      <c r="J245" s="121">
+        <v>195.7</v>
+      </c>
       <c r="K245" s="103"/>
       <c r="L245" s="109"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
       <c r="E246" s="119">
         <v>147.19999999999999</v>
       </c>
       <c r="F246" s="90">
         <v>184</v>
       </c>
       <c r="G246" s="121">
         <v>219.3</v>
       </c>
       <c r="H246" s="121">
         <v>252.1</v>
       </c>
       <c r="I246" s="119">
         <v>285</v>
       </c>
-      <c r="J246" s="106"/>
+      <c r="J246" s="121" t="s">
+        <v>72</v>
+      </c>
       <c r="K246" s="103"/>
       <c r="L246" s="109"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
       <c r="A247" s="125" t="s">
         <v>26</v>
       </c>
       <c r="B247" s="125"/>
       <c r="C247" s="125"/>
       <c r="D247" s="125"/>
       <c r="E247" s="125"/>
       <c r="F247" s="125"/>
       <c r="G247" s="125"/>
       <c r="H247" s="125"/>
       <c r="I247" s="125"/>
       <c r="J247" s="125"/>
       <c r="K247" s="125"/>
       <c r="L247" s="125"/>
       <c r="M247" s="125"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="21"/>
       <c r="B248" s="19"/>
       <c r="C248" s="19"/>
@@ -10168,56 +10221,58 @@
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
       <c r="E268" s="98">
         <v>6.68</v>
       </c>
       <c r="F268" s="89">
         <v>8.15</v>
       </c>
       <c r="G268" s="97">
         <v>9.9</v>
       </c>
       <c r="H268" s="97">
         <v>11.5</v>
       </c>
       <c r="I268" s="108">
         <v>13.3</v>
       </c>
-      <c r="J268" s="89"/>
+      <c r="J268" s="108">
+        <v>14.9</v>
+      </c>
       <c r="K268" s="102"/>
       <c r="L268" s="110"/>
       <c r="M268" s="64"/>
     </row>
-    <row r="269" spans="1:22">
+    <row r="269" spans="1:22" ht="22.5">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
       </c>
       <c r="C270" s="63">
         <v>13.1</v>
@@ -10851,51 +10906,53 @@
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
       <c r="E285" s="121">
         <v>14.4</v>
       </c>
       <c r="F285" s="92">
         <v>18.5</v>
       </c>
       <c r="G285" s="100">
         <v>23.2</v>
       </c>
       <c r="H285" s="100">
         <v>27.7</v>
       </c>
       <c r="I285" s="121">
         <v>32.799999999999997</v>
       </c>
-      <c r="J285" s="64"/>
+      <c r="J285" s="121">
+        <v>37.4</v>
+      </c>
       <c r="K285" s="103"/>
       <c r="L285" s="111"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
     </row>
     <row r="287" spans="1:22" ht="12.75">
       <c r="A287" s="40">
         <v>2016</v>
       </c>
@@ -11329,51 +11386,53 @@
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
       <c r="E297" s="98">
         <v>1798.6</v>
       </c>
       <c r="F297" s="89">
         <v>2295.5700000000002</v>
       </c>
       <c r="G297" s="97">
         <v>2866.6</v>
       </c>
       <c r="H297" s="97">
         <v>3501.9</v>
       </c>
       <c r="I297" s="108">
         <v>4134.6000000000004</v>
       </c>
-      <c r="J297" s="89"/>
+      <c r="J297" s="108">
+        <v>4644.8</v>
+      </c>
       <c r="K297" s="102"/>
       <c r="L297" s="110"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
     </row>
     <row r="299" spans="1:22" ht="12.75">
       <c r="A299" s="40">
         <v>2016</v>
       </c>
@@ -11807,51 +11866,53 @@
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
       <c r="E309" s="119">
         <v>4554.5</v>
       </c>
       <c r="F309" s="90">
         <v>5723.4</v>
       </c>
       <c r="G309" s="101">
         <v>7136.9</v>
       </c>
       <c r="H309" s="101" t="s">
         <v>60</v>
       </c>
       <c r="I309" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="J309" s="90"/>
+      <c r="J309" s="119" t="s">
+        <v>73</v>
+      </c>
       <c r="K309" s="105"/>
       <c r="L309" s="112"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">
       <c r="I315" s="2"/>
     </row>
     <row r="316" spans="1:14">
       <c r="I316" s="2"/>
     </row>