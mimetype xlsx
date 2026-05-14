--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -190,52 +190,52 @@
   </si>
   <si>
     <t>3 568,2</t>
   </si>
   <si>
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -415,55 +415,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -732,50 +732,59 @@
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1049,52 +1058,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView tabSelected="1" zoomScale="220" zoomScaleNormal="220" workbookViewId="0">
+      <selection activeCell="E309" sqref="E309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
@@ -1762,102 +1771,104 @@
         <v>21396.9</v>
       </c>
       <c r="K19" s="35">
         <v>24398.1</v>
       </c>
       <c r="L19" s="35">
         <v>27004.3</v>
       </c>
       <c r="M19" s="35">
         <v>29905.5</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="35">
         <v>3328</v>
       </c>
       <c r="C20" s="35">
         <v>5382.7</v>
       </c>
       <c r="D20" s="35">
         <v>7351.5</v>
       </c>
-      <c r="E20" s="89">
+      <c r="E20" s="100">
         <v>9727.5</v>
       </c>
       <c r="F20" s="93">
         <v>12175.48</v>
       </c>
       <c r="G20" s="99">
         <v>14775.48</v>
       </c>
       <c r="H20" s="104">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="35">
         <v>19421.599999999999</v>
       </c>
       <c r="J20" s="104">
         <v>21714.84</v>
       </c>
       <c r="K20" s="104">
         <v>24144.19</v>
       </c>
       <c r="L20" s="110">
         <v>26532.53</v>
       </c>
       <c r="M20" s="35">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
-      <c r="E21" s="89"/>
+      <c r="E21" s="100">
+        <v>17758.169999999998</v>
+      </c>
       <c r="F21" s="93"/>
       <c r="G21" s="99"/>
       <c r="H21" s="104"/>
       <c r="I21" s="35"/>
       <c r="J21" s="104"/>
       <c r="K21" s="104"/>
       <c r="L21" s="110"/>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:14" ht="22.5">
+    <row r="22" spans="1:14">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
         <v>886.1</v>
       </c>
       <c r="C23" s="35">
@@ -2426,92 +2437,94 @@
         <v>16791.400000000001</v>
       </c>
       <c r="K36" s="35">
         <v>19109.099999999999</v>
       </c>
       <c r="L36" s="35">
         <v>21355.1</v>
       </c>
       <c r="M36" s="35">
         <v>23656.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="33">
         <v>2025</v>
       </c>
       <c r="B37" s="35">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="35">
         <v>3932</v>
       </c>
       <c r="D37" s="35">
         <v>5643.8</v>
       </c>
-      <c r="E37" s="89">
+      <c r="E37" s="100">
         <v>7206.7</v>
       </c>
       <c r="F37" s="93">
         <v>9074.5</v>
       </c>
       <c r="G37" s="100">
         <v>11003.3</v>
       </c>
       <c r="H37" s="104">
         <v>12977.8</v>
       </c>
       <c r="I37" s="35">
         <v>14859.4</v>
       </c>
       <c r="J37" s="35">
         <v>16983.5</v>
       </c>
       <c r="K37" s="104">
         <v>19055.890100000001</v>
       </c>
       <c r="L37" s="110">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="35">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
-      <c r="E38" s="89"/>
+      <c r="E38" s="100">
+        <v>20167.900000000001</v>
+      </c>
       <c r="F38" s="93"/>
       <c r="G38" s="99"/>
       <c r="H38" s="104"/>
       <c r="I38" s="35"/>
       <c r="J38" s="104"/>
       <c r="K38" s="104"/>
       <c r="L38" s="110"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
@@ -3093,103 +3106,105 @@
       </c>
       <c r="K53" s="35">
         <v>384400.5</v>
       </c>
       <c r="L53" s="35">
         <v>425653.6</v>
       </c>
       <c r="M53" s="35">
         <v>464135.3</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="33">
         <v>2025</v>
       </c>
       <c r="B54" s="35">
         <v>37859.699999999997</v>
       </c>
       <c r="C54" s="35">
         <v>76984.7</v>
       </c>
       <c r="D54" s="35">
         <v>118270</v>
       </c>
-      <c r="E54" s="89">
+      <c r="E54" s="100">
         <v>161844.16</v>
       </c>
       <c r="F54" s="93">
         <v>203699.61</v>
       </c>
       <c r="G54" s="99">
         <v>242926.07999999999</v>
       </c>
       <c r="H54" s="104">
         <v>281266.88</v>
       </c>
       <c r="I54" s="35">
         <v>320620.90000000002</v>
       </c>
       <c r="J54" s="104">
         <v>365104.83</v>
       </c>
       <c r="K54" s="104">
         <v>409769.35</v>
       </c>
       <c r="L54" s="110">
         <v>451749.28</v>
       </c>
       <c r="M54" s="35">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
-      <c r="E55" s="89"/>
+      <c r="E55" s="100">
+        <v>159867</v>
+      </c>
       <c r="F55" s="93"/>
       <c r="G55" s="99"/>
       <c r="H55" s="104"/>
       <c r="I55" s="35"/>
       <c r="J55" s="104"/>
       <c r="K55" s="104"/>
       <c r="L55" s="110"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:14" ht="33.75">
+    <row r="56" spans="1:14" ht="22.5">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
         <v>1778.9</v>
       </c>
       <c r="C57" s="47">
@@ -3761,93 +3776,95 @@
       </c>
       <c r="K70" s="69">
         <v>15829.8</v>
       </c>
       <c r="L70" s="69">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="69">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="73">
         <v>2025</v>
       </c>
       <c r="B71" s="88">
         <v>1819</v>
       </c>
       <c r="C71" s="88">
         <v>3493.8</v>
       </c>
       <c r="D71" s="47">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="116">
+      <c r="E71" s="117">
         <v>7059.5</v>
       </c>
       <c r="F71" s="97">
         <v>8998.2999999999993</v>
       </c>
       <c r="G71" s="117">
         <v>11183.9</v>
       </c>
       <c r="H71" s="118">
         <v>13625.5</v>
       </c>
       <c r="I71" s="88">
         <v>15963.2</v>
       </c>
       <c r="J71" s="118">
         <v>17970.400000000001</v>
       </c>
       <c r="K71" s="118">
         <v>19810.7</v>
       </c>
       <c r="L71" s="114">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="69">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="33">
         <v>2026</v>
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
       <c r="C72" s="121">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="89"/>
+      <c r="E72" s="125">
+        <v>8608.9</v>
+      </c>
       <c r="F72" s="93"/>
       <c r="G72" s="99"/>
       <c r="H72" s="104"/>
       <c r="I72" s="35"/>
       <c r="J72" s="104"/>
       <c r="K72" s="104"/>
       <c r="L72" s="110"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
       <c r="A73" s="123" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="123"/>
       <c r="C73" s="123"/>
       <c r="D73" s="123"/>
       <c r="E73" s="123"/>
       <c r="F73" s="123"/>
       <c r="G73" s="123"/>
       <c r="H73" s="123"/>
       <c r="I73" s="123"/>
       <c r="J73" s="123"/>
       <c r="K73" s="123"/>
       <c r="L73" s="123"/>
       <c r="M73" s="123"/>
@@ -4217,102 +4234,104 @@
         <v>5732.6</v>
       </c>
       <c r="K84" s="47">
         <v>6432.3</v>
       </c>
       <c r="L84" s="47">
         <v>7095.8</v>
       </c>
       <c r="M84" s="47">
         <v>7796.3</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="33">
         <v>2025</v>
       </c>
       <c r="B85" s="50">
         <v>1500.9</v>
       </c>
       <c r="C85" s="50">
         <v>2525.6</v>
       </c>
       <c r="D85" s="50">
         <v>3377.7</v>
       </c>
-      <c r="E85" s="89">
+      <c r="E85" s="100">
         <v>4681.93</v>
       </c>
       <c r="F85" s="93">
         <v>6015.02</v>
       </c>
       <c r="G85" s="99">
         <v>7533.21</v>
       </c>
       <c r="H85" s="104">
         <v>8496.83</v>
       </c>
       <c r="I85" s="50">
         <v>9848.2999999999993</v>
       </c>
       <c r="J85" s="104">
         <v>10965.76</v>
       </c>
       <c r="K85" s="104">
         <v>12154.19</v>
       </c>
       <c r="L85" s="110">
         <v>13328.7</v>
       </c>
       <c r="M85" s="47">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="33">
         <v>2026</v>
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="89"/>
+      <c r="E86" s="100">
+        <v>2989.12</v>
+      </c>
       <c r="F86" s="93"/>
       <c r="G86" s="99"/>
       <c r="H86" s="104"/>
       <c r="I86" s="50"/>
       <c r="J86" s="104"/>
       <c r="K86" s="104"/>
       <c r="L86" s="110"/>
       <c r="M86" s="47"/>
     </row>
-    <row r="87" spans="1:14" ht="22.5">
+    <row r="87" spans="1:14">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="50"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
         <v>1697.55</v>
       </c>
       <c r="C88" s="50">
@@ -4590,92 +4609,94 @@
         <v>3836.1</v>
       </c>
       <c r="K94" s="47">
         <v>4439.8</v>
       </c>
       <c r="L94" s="47">
         <v>5048.6000000000004</v>
       </c>
       <c r="M94" s="47">
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="73">
         <v>2025</v>
       </c>
       <c r="B95" s="50">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="50">
         <v>1518.5</v>
       </c>
       <c r="D95" s="50">
         <v>2279.4</v>
       </c>
-      <c r="E95" s="89">
+      <c r="E95" s="100">
         <v>2938.9</v>
       </c>
       <c r="F95" s="93">
         <v>3908.1</v>
       </c>
       <c r="G95" s="100">
         <v>4953.2</v>
       </c>
       <c r="H95" s="104">
         <v>5966.1</v>
       </c>
       <c r="I95" s="50">
         <v>6864.4</v>
       </c>
       <c r="J95" s="47">
         <v>8002</v>
       </c>
       <c r="K95" s="104">
         <v>9016.0424000000003</v>
       </c>
       <c r="L95" s="110">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="47">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="73">
         <v>2026</v>
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
-      <c r="E96" s="89"/>
+      <c r="E96" s="111">
+        <v>3260.8</v>
+      </c>
       <c r="F96" s="93"/>
       <c r="G96" s="100"/>
       <c r="H96" s="104"/>
       <c r="I96" s="50"/>
       <c r="J96" s="47"/>
       <c r="K96" s="104"/>
       <c r="L96" s="110"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
@@ -5743,51 +5764,51 @@
       <c r="G129" s="52"/>
       <c r="H129" s="52"/>
       <c r="I129" s="52"/>
       <c r="J129" s="52"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="52"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="52"/>
       <c r="C130" s="52"/>
       <c r="D130" s="52"/>
       <c r="E130" s="52"/>
       <c r="F130" s="52"/>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
       <c r="I130" s="52"/>
       <c r="J130" s="52"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="52"/>
     </row>
-    <row r="131" spans="1:13" ht="22.5">
+    <row r="131" spans="1:13" ht="33.75">
       <c r="A131" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="55">
         <v>19690</v>
       </c>
       <c r="C131" s="35">
         <v>50381.2</v>
       </c>
       <c r="D131" s="35">
         <v>84236.4</v>
       </c>
       <c r="E131" s="35">
         <v>120527</v>
       </c>
       <c r="F131" s="35">
         <v>154016.20000000001</v>
       </c>
       <c r="G131" s="35">
         <v>187703.6</v>
       </c>
       <c r="H131" s="35">
         <v>217897.9</v>
       </c>
       <c r="I131" s="35">
@@ -6012,51 +6033,51 @@
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="22.5">
+    <row r="140" spans="1:13" ht="33.75">
       <c r="A140" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="35">
         <v>32665.8</v>
       </c>
       <c r="C140" s="35">
         <v>69056.3</v>
       </c>
       <c r="D140" s="35">
         <v>107632.4</v>
       </c>
       <c r="E140" s="35">
         <v>146770.70000000001</v>
       </c>
       <c r="F140" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G140" s="35">
         <v>220796.79999999999</v>
       </c>
       <c r="H140" s="35">
         <v>253717.1</v>
       </c>
       <c r="I140" s="35">
@@ -6266,51 +6287,51 @@
       <c r="G146" s="35"/>
       <c r="H146" s="35"/>
       <c r="I146" s="35"/>
       <c r="J146" s="35"/>
       <c r="K146" s="35"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="37">
         <v>2024</v>
       </c>
       <c r="B147" s="35"/>
       <c r="C147" s="35"/>
       <c r="D147" s="35"/>
       <c r="E147" s="35"/>
       <c r="F147" s="35"/>
       <c r="G147" s="35"/>
       <c r="H147" s="35"/>
       <c r="I147" s="35"/>
       <c r="J147" s="35"/>
       <c r="K147" s="35"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="22.5">
+    <row r="148" spans="1:13" ht="33.75">
       <c r="A148" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B148" s="35">
         <v>34472.9</v>
       </c>
       <c r="C148" s="35">
         <v>71776.7</v>
       </c>
       <c r="D148" s="35">
         <v>109376.4</v>
       </c>
       <c r="E148" s="35">
         <v>150050.9</v>
       </c>
       <c r="F148" s="35" t="s">
         <v>48</v>
       </c>
       <c r="G148" s="35">
         <v>225769</v>
       </c>
       <c r="H148" s="35">
         <v>261937.6</v>
       </c>
       <c r="I148" s="35">
@@ -6533,51 +6554,51 @@
       <c r="C155" s="35"/>
       <c r="D155" s="35"/>
       <c r="E155" s="35"/>
       <c r="F155" s="35"/>
       <c r="G155" s="35"/>
       <c r="H155" s="35"/>
       <c r="I155" s="35"/>
       <c r="J155" s="35"/>
       <c r="K155" s="35"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
     <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="35">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="35">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
-      <c r="E156" s="89">
+      <c r="E156" s="100">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
       <c r="G156" s="99">
         <v>238949.77</v>
       </c>
       <c r="H156" s="104">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
         <v>314742.40000000002</v>
       </c>
       <c r="J156" s="104">
         <v>358539.87</v>
       </c>
       <c r="K156" s="104">
         <v>402561.67</v>
       </c>
       <c r="L156" s="110">
         <v>443905.07</v>
       </c>
       <c r="M156" s="56">
         <v>485301.2</v>
@@ -6597,366 +6618,376 @@
       <c r="G157" s="99" t="s">
         <v>56</v>
       </c>
       <c r="H157" s="91"/>
       <c r="I157" s="35"/>
       <c r="J157" s="91"/>
       <c r="K157" s="104" t="s">
         <v>56</v>
       </c>
       <c r="L157" s="111"/>
       <c r="M157" s="56"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="35">
         <v>30219.9</v>
       </c>
       <c r="C158" s="35">
         <v>62361</v>
       </c>
       <c r="D158" s="35">
         <v>95216</v>
       </c>
-      <c r="E158" s="89">
+      <c r="E158" s="100">
         <v>130322.82</v>
       </c>
       <c r="F158" s="93">
         <v>163953.79</v>
       </c>
       <c r="G158" s="99">
         <v>194885.43</v>
       </c>
       <c r="H158" s="104">
         <v>224804.39</v>
       </c>
       <c r="I158" s="35">
         <v>255470</v>
       </c>
       <c r="J158" s="104">
         <v>289832.63</v>
       </c>
       <c r="K158" s="104">
         <v>324166.34999999998</v>
       </c>
       <c r="L158" s="110">
         <v>356473.85</v>
       </c>
       <c r="M158" s="56">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="35">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="35">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="35">
         <v>7727.9</v>
       </c>
-      <c r="E159" s="89">
+      <c r="E159" s="100">
         <v>10654.41</v>
       </c>
       <c r="F159" s="93">
         <v>13351.01</v>
       </c>
       <c r="G159" s="99">
         <v>15780.48</v>
       </c>
       <c r="H159" s="104">
         <v>18051.87</v>
       </c>
       <c r="I159" s="35">
         <v>20438.7</v>
       </c>
       <c r="J159" s="104">
         <v>23283.84</v>
       </c>
       <c r="K159" s="104">
         <v>26205.91</v>
       </c>
       <c r="L159" s="110">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="56">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B160" s="35">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="35">
         <v>3650.8</v>
       </c>
       <c r="D160" s="35">
         <v>6089.1</v>
       </c>
-      <c r="E160" s="89">
+      <c r="E160" s="100">
         <v>8254.4</v>
       </c>
       <c r="F160" s="93">
         <v>10613.88</v>
       </c>
       <c r="G160" s="99">
         <v>13251.24</v>
       </c>
       <c r="H160" s="104">
         <v>16184.91</v>
       </c>
       <c r="I160" s="35">
         <v>19316</v>
       </c>
       <c r="J160" s="104">
         <v>22615.16</v>
       </c>
       <c r="K160" s="104">
         <v>26126.33</v>
       </c>
       <c r="L160" s="110">
         <v>29648.93</v>
       </c>
       <c r="M160" s="56">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="35">
         <v>2473.6</v>
       </c>
       <c r="C161" s="35">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="35">
         <v>7408.4</v>
       </c>
-      <c r="E161" s="89">
+      <c r="E161" s="100">
         <v>10187.44</v>
       </c>
       <c r="F161" s="93">
         <v>12647.83</v>
       </c>
       <c r="G161" s="99">
         <v>15032.62</v>
       </c>
       <c r="H161" s="104">
         <v>17269.82</v>
       </c>
       <c r="I161" s="35">
         <v>19517.8</v>
       </c>
       <c r="J161" s="104">
         <v>22808.240000000002</v>
       </c>
       <c r="K161" s="104">
         <v>26063.08</v>
       </c>
       <c r="L161" s="110">
         <v>28881.25</v>
       </c>
       <c r="M161" s="56">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="51"/>
       <c r="B162" s="35"/>
       <c r="C162" s="35"/>
       <c r="D162" s="35"/>
-      <c r="E162" s="89"/>
+      <c r="E162" s="100"/>
       <c r="F162" s="93"/>
       <c r="G162" s="99"/>
       <c r="H162" s="104"/>
       <c r="I162" s="35"/>
       <c r="J162" s="104"/>
       <c r="K162" s="104"/>
       <c r="L162" s="110"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="89"/>
+      <c r="E164" s="100">
+        <v>157329.78</v>
+      </c>
       <c r="F164" s="93"/>
       <c r="G164" s="99"/>
       <c r="H164" s="104"/>
       <c r="I164" s="35"/>
       <c r="J164" s="104"/>
       <c r="K164" s="104"/>
       <c r="L164" s="110"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
       <c r="F165" s="89"/>
       <c r="G165" s="99"/>
       <c r="H165" s="91"/>
       <c r="I165" s="35"/>
       <c r="J165" s="91"/>
       <c r="K165" s="104"/>
       <c r="L165" s="111"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="89"/>
+      <c r="E166" s="100">
+        <v>120576.29</v>
+      </c>
       <c r="F166" s="93"/>
       <c r="G166" s="99"/>
       <c r="H166" s="104"/>
       <c r="I166" s="35"/>
       <c r="J166" s="104"/>
       <c r="K166" s="104"/>
       <c r="L166" s="110"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="89"/>
+      <c r="E167" s="100">
+        <v>9334.7800000000007</v>
+      </c>
       <c r="F167" s="93"/>
       <c r="G167" s="99"/>
       <c r="H167" s="104"/>
       <c r="I167" s="35"/>
       <c r="J167" s="104"/>
       <c r="K167" s="104"/>
       <c r="L167" s="110"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="89"/>
+      <c r="E168" s="100">
+        <v>16842.8</v>
+      </c>
       <c r="F168" s="93"/>
       <c r="G168" s="99"/>
       <c r="H168" s="104"/>
       <c r="I168" s="35"/>
       <c r="J168" s="104"/>
       <c r="K168" s="104"/>
       <c r="L168" s="110"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="89"/>
+      <c r="E169" s="100">
+        <v>10575.9</v>
+      </c>
       <c r="F169" s="93"/>
       <c r="G169" s="99"/>
       <c r="H169" s="104"/>
       <c r="I169" s="35"/>
       <c r="J169" s="104"/>
       <c r="K169" s="104"/>
       <c r="L169" s="110"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="33.75">
+    <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
       <c r="F171" s="52"/>
       <c r="G171" s="52"/>
       <c r="H171" s="52"/>
@@ -8046,51 +8077,51 @@
       <c r="G206" s="52"/>
       <c r="H206" s="52"/>
       <c r="I206" s="52"/>
       <c r="J206" s="52"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="52"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B207" s="52"/>
       <c r="C207" s="52"/>
       <c r="D207" s="52"/>
       <c r="E207" s="52"/>
       <c r="F207" s="52"/>
       <c r="G207" s="52"/>
       <c r="H207" s="52"/>
       <c r="I207" s="52"/>
       <c r="J207" s="52"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="52"/>
     </row>
-    <row r="208" spans="1:13" ht="22.5">
+    <row r="208" spans="1:13" ht="33.75">
       <c r="A208" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B208" s="46">
         <v>299.10000000000002</v>
       </c>
       <c r="C208" s="35">
         <v>746.2</v>
       </c>
       <c r="D208" s="35">
         <v>1291.2</v>
       </c>
       <c r="E208" s="35">
         <v>1783.4</v>
       </c>
       <c r="F208" s="35">
         <v>2235.5</v>
       </c>
       <c r="G208" s="35">
         <v>2693.7</v>
       </c>
       <c r="H208" s="35">
         <v>3096.3</v>
       </c>
       <c r="I208" s="35">
@@ -8315,51 +8346,51 @@
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="22.5">
+    <row r="217" spans="1:13" ht="33.75">
       <c r="A217" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B217" s="35">
         <v>493.5</v>
       </c>
       <c r="C217" s="35">
         <v>1048.8</v>
       </c>
       <c r="D217" s="35">
         <v>1641.7</v>
       </c>
       <c r="E217" s="35">
         <v>2203.6999999999998</v>
       </c>
       <c r="F217" s="39">
         <v>2731.5</v>
       </c>
       <c r="G217" s="39">
         <v>3299.8</v>
       </c>
       <c r="H217" s="39">
         <v>3749.6</v>
       </c>
       <c r="I217" s="35">
@@ -8569,51 +8600,51 @@
       <c r="G223" s="69"/>
       <c r="H223" s="69"/>
       <c r="I223" s="47"/>
       <c r="J223" s="69"/>
       <c r="K223" s="69"/>
       <c r="L223" s="75"/>
       <c r="M223" s="75"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="37">
         <v>2024</v>
       </c>
       <c r="B224" s="47"/>
       <c r="C224" s="47"/>
       <c r="D224" s="47"/>
       <c r="E224" s="47"/>
       <c r="F224" s="69"/>
       <c r="G224" s="69"/>
       <c r="H224" s="69"/>
       <c r="I224" s="47"/>
       <c r="J224" s="69"/>
       <c r="K224" s="69"/>
       <c r="L224" s="75"/>
       <c r="M224" s="75"/>
     </row>
-    <row r="225" spans="1:13" ht="22.5">
+    <row r="225" spans="1:13" ht="33.75">
       <c r="A225" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B225" s="35">
         <v>612.6</v>
       </c>
       <c r="C225" s="77" t="s">
         <v>46</v>
       </c>
       <c r="D225" s="35">
         <v>1884.8</v>
       </c>
       <c r="E225" s="35">
         <v>2652.2</v>
       </c>
       <c r="F225" s="35" t="s">
         <v>53</v>
       </c>
       <c r="G225" s="39">
         <v>4106.5</v>
       </c>
       <c r="H225" s="39">
         <v>4770.8999999999996</v>
       </c>
       <c r="I225" s="35">
@@ -8836,51 +8867,51 @@
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
     <row r="233" spans="1:13" ht="22.5">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
-      <c r="E233" s="92">
+      <c r="E233" s="126">
         <v>2841</v>
       </c>
       <c r="F233" s="95">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
       <c r="H233" s="105">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
         <v>5617.8</v>
       </c>
       <c r="J233" s="109">
         <v>6394.2124000000003</v>
       </c>
       <c r="K233" s="105">
         <v>7161.2889999999998</v>
       </c>
       <c r="L233" s="112">
         <v>7934.5178999999998</v>
       </c>
       <c r="M233" s="56">
         <v>8705.6</v>
@@ -8894,356 +8925,366 @@
       <c r="C234" s="35"/>
       <c r="D234" s="35"/>
       <c r="E234" s="35"/>
       <c r="F234" s="96"/>
       <c r="G234" s="101"/>
       <c r="H234" s="101"/>
       <c r="I234" s="35"/>
       <c r="J234" s="109"/>
       <c r="K234" s="39"/>
       <c r="L234" s="56"/>
       <c r="M234" s="56"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="35">
         <v>590.9</v>
       </c>
       <c r="C235" s="35">
         <v>1222</v>
       </c>
       <c r="D235" s="35">
         <v>1868.9</v>
       </c>
-      <c r="E235" s="92">
+      <c r="E235" s="126">
         <v>2572.3000000000002</v>
       </c>
       <c r="F235" s="95">
         <v>3238.7</v>
       </c>
       <c r="G235" s="92">
         <v>3859.7</v>
       </c>
       <c r="H235" s="105">
         <v>4449.5</v>
       </c>
       <c r="I235" s="35">
         <v>5059.1000000000004</v>
       </c>
       <c r="J235" s="109">
         <v>5741.9660000000003</v>
       </c>
       <c r="K235" s="105">
         <v>6412.9065000000001</v>
       </c>
       <c r="L235" s="112">
         <v>7095.6532999999999</v>
       </c>
       <c r="M235" s="56">
         <v>7776.5</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B236" s="35">
         <v>11.5</v>
       </c>
       <c r="C236" s="35">
         <v>24.2</v>
       </c>
       <c r="D236" s="35">
         <v>36.6</v>
       </c>
-      <c r="E236" s="92">
+      <c r="E236" s="126">
         <v>50.5</v>
       </c>
       <c r="F236" s="95">
         <v>63</v>
       </c>
       <c r="G236" s="92">
         <v>74.8</v>
       </c>
       <c r="H236" s="105">
         <v>85.56</v>
       </c>
       <c r="I236" s="35">
         <v>96.9</v>
       </c>
       <c r="J236" s="109">
         <v>110.36499999999999</v>
       </c>
       <c r="K236" s="105">
         <v>124.21599999999999</v>
       </c>
       <c r="L236" s="112">
         <v>136.99100000000001</v>
       </c>
       <c r="M236" s="56">
         <v>149.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="35">
         <v>20.5</v>
       </c>
       <c r="C237" s="35">
         <v>37.799999999999997</v>
       </c>
       <c r="D237" s="35">
         <v>61.1</v>
       </c>
-      <c r="E237" s="116">
+      <c r="E237" s="117">
         <v>85.2</v>
       </c>
       <c r="F237" s="97">
         <v>111.6</v>
       </c>
       <c r="G237" s="92">
         <v>141.1</v>
       </c>
       <c r="H237" s="105">
         <v>174.06</v>
       </c>
       <c r="I237" s="35">
         <v>210.2</v>
       </c>
       <c r="J237" s="109">
         <v>247.6121</v>
       </c>
       <c r="K237" s="105">
         <v>287.2568</v>
       </c>
       <c r="L237" s="112">
         <v>327.96039999999999</v>
       </c>
       <c r="M237" s="56">
         <v>368.6</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B238" s="30">
         <v>32.200000000000003</v>
       </c>
       <c r="C238" s="30">
         <v>60.7</v>
       </c>
       <c r="D238" s="30">
         <v>96.7</v>
       </c>
-      <c r="E238" s="116">
+      <c r="E238" s="117">
         <v>133</v>
       </c>
       <c r="F238" s="97">
         <v>165.1</v>
       </c>
       <c r="G238" s="92">
         <v>195.6</v>
       </c>
       <c r="H238" s="105">
         <v>223.5301</v>
       </c>
       <c r="I238" s="30">
         <v>251.6</v>
       </c>
       <c r="J238" s="109">
         <v>294.26859999999999</v>
       </c>
       <c r="K238" s="105">
         <v>336.90899999999999</v>
       </c>
       <c r="L238" s="112">
         <v>373.91250000000002</v>
       </c>
       <c r="M238" s="31">
         <v>410.8</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="74"/>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
-      <c r="E239" s="116"/>
+      <c r="E239" s="117"/>
       <c r="F239" s="97"/>
       <c r="G239" s="92"/>
       <c r="H239" s="105"/>
       <c r="I239" s="30"/>
       <c r="J239" s="109"/>
       <c r="K239" s="105"/>
       <c r="L239" s="112"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
     <row r="241" spans="1:13" ht="22.5">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
-      <c r="E241" s="92"/>
+      <c r="E241" s="111">
+        <v>3256</v>
+      </c>
       <c r="F241" s="95"/>
       <c r="G241" s="92"/>
       <c r="H241" s="105"/>
       <c r="I241" s="35"/>
       <c r="J241" s="109"/>
       <c r="K241" s="105"/>
       <c r="L241" s="112"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
       <c r="F242" s="96"/>
       <c r="G242" s="101"/>
       <c r="H242" s="101"/>
       <c r="I242" s="35"/>
       <c r="J242" s="109"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
-      <c r="E243" s="92"/>
+      <c r="E243" s="127">
+        <v>2898</v>
+      </c>
       <c r="F243" s="95"/>
       <c r="G243" s="92"/>
       <c r="H243" s="105"/>
       <c r="I243" s="35"/>
       <c r="J243" s="109"/>
       <c r="K243" s="105"/>
       <c r="L243" s="112"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
-      <c r="E244" s="92"/>
+      <c r="E244" s="127">
+        <v>44.2</v>
+      </c>
       <c r="F244" s="95"/>
       <c r="G244" s="92"/>
       <c r="H244" s="105"/>
       <c r="I244" s="35"/>
       <c r="J244" s="109"/>
       <c r="K244" s="105"/>
       <c r="L244" s="112"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
-      <c r="E245" s="92"/>
+      <c r="E245" s="127">
+        <v>166.6</v>
+      </c>
       <c r="F245" s="97"/>
       <c r="G245" s="92"/>
       <c r="H245" s="105"/>
       <c r="I245" s="35"/>
       <c r="J245" s="109"/>
       <c r="K245" s="105"/>
       <c r="L245" s="112"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
-      <c r="E246" s="90"/>
+      <c r="E246" s="125">
+        <v>147.19999999999999</v>
+      </c>
       <c r="F246" s="94"/>
       <c r="G246" s="92"/>
       <c r="H246" s="105"/>
       <c r="I246" s="30"/>
       <c r="J246" s="109"/>
       <c r="K246" s="105"/>
       <c r="L246" s="112"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
       <c r="A247" s="123" t="s">
         <v>26</v>
       </c>
       <c r="B247" s="123"/>
       <c r="C247" s="123"/>
       <c r="D247" s="123"/>
       <c r="E247" s="123"/>
       <c r="F247" s="123"/>
       <c r="G247" s="123"/>
       <c r="H247" s="123"/>
       <c r="I247" s="123"/>
       <c r="J247" s="123"/>
       <c r="K247" s="123"/>
       <c r="L247" s="123"/>
       <c r="M247" s="123"/>
@@ -9916,102 +9957,104 @@
         <v>12.4</v>
       </c>
       <c r="K266" s="64">
         <v>13.6</v>
       </c>
       <c r="L266" s="81">
         <v>15.4</v>
       </c>
       <c r="M266" s="64">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="267" spans="1:22">
       <c r="A267" s="36">
         <v>2025</v>
       </c>
       <c r="B267" s="64">
         <v>1.3</v>
       </c>
       <c r="C267" s="64">
         <v>2.4</v>
       </c>
       <c r="D267" s="64">
         <v>3.6</v>
       </c>
-      <c r="E267" s="89">
+      <c r="E267" s="100">
         <v>4.9000000000000004</v>
       </c>
       <c r="F267" s="93">
         <v>6.19</v>
       </c>
       <c r="G267" s="99">
         <v>7.45</v>
       </c>
       <c r="H267" s="106">
         <v>8.85</v>
       </c>
       <c r="I267" s="64">
         <v>10.4</v>
       </c>
       <c r="J267" s="89">
         <v>11.8</v>
       </c>
       <c r="K267" s="104">
         <v>13.11</v>
       </c>
       <c r="L267" s="113">
         <v>14.55</v>
       </c>
       <c r="M267" s="64">
         <v>16.3</v>
       </c>
     </row>
     <row r="268" spans="1:22">
       <c r="A268" s="36">
         <v>2026</v>
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
-      <c r="E268" s="89"/>
+      <c r="E268" s="100">
+        <v>6.68</v>
+      </c>
       <c r="F268" s="93"/>
       <c r="G268" s="99"/>
       <c r="H268" s="106"/>
       <c r="I268" s="64"/>
       <c r="J268" s="89"/>
       <c r="K268" s="104"/>
       <c r="L268" s="113"/>
       <c r="M268" s="64"/>
     </row>
-    <row r="269" spans="1:22" ht="22.5">
+    <row r="269" spans="1:22">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
       </c>
       <c r="C270" s="63">
         <v>13.1</v>
@@ -10589,92 +10632,94 @@
         <v>33.5</v>
       </c>
       <c r="K283" s="64">
         <v>37</v>
       </c>
       <c r="L283" s="81">
         <v>42</v>
       </c>
       <c r="M283" s="64">
         <v>46.7</v>
       </c>
     </row>
     <row r="284" spans="1:22">
       <c r="A284" s="36">
         <v>2025</v>
       </c>
       <c r="B284" s="64">
         <v>3.9</v>
       </c>
       <c r="C284" s="64">
         <v>6.7</v>
       </c>
       <c r="D284" s="66">
         <v>10.3</v>
       </c>
-      <c r="E284" s="92">
+      <c r="E284" s="126">
         <v>13.9</v>
       </c>
       <c r="F284" s="97">
         <v>17.7</v>
       </c>
       <c r="G284" s="102">
         <v>21.7</v>
       </c>
       <c r="H284" s="106">
         <v>26.129799999999999</v>
       </c>
       <c r="I284" s="64">
         <v>30.8</v>
       </c>
       <c r="J284" s="64">
         <v>35.299999999999997</v>
       </c>
       <c r="K284" s="105">
         <v>38.881799999999998</v>
       </c>
       <c r="L284" s="114">
         <v>42.938600000000001</v>
       </c>
       <c r="M284" s="64">
         <v>47.7</v>
       </c>
     </row>
     <row r="285" spans="1:22">
       <c r="A285" s="36">
         <v>2026</v>
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
-      <c r="E285" s="92"/>
+      <c r="E285" s="127">
+        <v>14.4</v>
+      </c>
       <c r="F285" s="97"/>
       <c r="G285" s="102"/>
       <c r="H285" s="106"/>
       <c r="I285" s="64"/>
       <c r="J285" s="64"/>
       <c r="K285" s="105"/>
       <c r="L285" s="114"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
@@ -11057,92 +11102,94 @@
         <v>3987.7</v>
       </c>
       <c r="K295" s="39">
         <v>4413.1000000000004</v>
       </c>
       <c r="L295" s="47">
         <v>4825.6000000000004</v>
       </c>
       <c r="M295" s="39">
         <v>5250.1</v>
       </c>
     </row>
     <row r="296" spans="1:22">
       <c r="A296" s="40">
         <v>2025</v>
       </c>
       <c r="B296" s="39">
         <v>472.8</v>
       </c>
       <c r="C296" s="39">
         <v>891.8</v>
       </c>
       <c r="D296" s="39">
         <v>1354.1</v>
       </c>
-      <c r="E296" s="89">
+      <c r="E296" s="100">
         <v>1790.88</v>
       </c>
       <c r="F296" s="98">
         <v>2320.4</v>
       </c>
       <c r="G296" s="99">
         <v>2931.82</v>
       </c>
       <c r="H296" s="106">
         <v>3639.59</v>
       </c>
       <c r="I296" s="39">
         <v>4308.3</v>
       </c>
       <c r="J296" s="89">
         <v>4850.07</v>
       </c>
       <c r="K296" s="104">
         <v>5323.93</v>
       </c>
       <c r="L296" s="113">
         <v>5813.53</v>
       </c>
       <c r="M296" s="39">
         <v>6266.2</v>
       </c>
     </row>
     <row r="297" spans="1:22">
       <c r="A297" s="40">
         <v>2026</v>
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
-      <c r="E297" s="89"/>
+      <c r="E297" s="100">
+        <v>1798.6</v>
+      </c>
       <c r="F297" s="98"/>
       <c r="G297" s="99"/>
       <c r="H297" s="106"/>
       <c r="I297" s="39"/>
       <c r="J297" s="89"/>
       <c r="K297" s="104"/>
       <c r="L297" s="113"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
@@ -11525,92 +11572,94 @@
         <v>7605.9</v>
       </c>
       <c r="K307" s="69">
         <v>8321.7000000000007</v>
       </c>
       <c r="L307" s="69">
         <v>9146.5</v>
       </c>
       <c r="M307" s="69">
         <v>9934.6</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" s="76">
         <v>2025</v>
       </c>
       <c r="B308" s="119" t="s">
         <v>55</v>
       </c>
       <c r="C308" s="69">
         <v>1843.3</v>
       </c>
       <c r="D308" s="69">
         <v>2774.3</v>
       </c>
-      <c r="E308" s="116">
+      <c r="E308" s="117">
         <v>3593.9</v>
       </c>
       <c r="F308" s="97">
         <v>4604.5</v>
       </c>
       <c r="G308" s="120">
         <v>5831</v>
       </c>
       <c r="H308" s="106">
         <v>7288.3766999999998</v>
       </c>
       <c r="I308" s="69">
         <v>8640.6</v>
       </c>
       <c r="J308" s="116">
         <v>9719.5143000000007</v>
       </c>
       <c r="K308" s="118">
         <v>10617.8907</v>
       </c>
       <c r="L308" s="113">
         <v>11595.9673</v>
       </c>
       <c r="M308" s="69">
         <v>12512.4</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="70">
         <v>2026</v>
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
-      <c r="E309" s="90"/>
+      <c r="E309" s="125">
+        <v>4554.5</v>
+      </c>
       <c r="F309" s="94"/>
       <c r="G309" s="103"/>
       <c r="H309" s="107"/>
       <c r="I309" s="58"/>
       <c r="J309" s="90"/>
       <c r="K309" s="108"/>
       <c r="L309" s="115"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">