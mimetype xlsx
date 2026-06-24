--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -190,52 +190,52 @@
   </si>
   <si>
     <t>3 568,2</t>
   </si>
   <si>
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -415,53 +415,53 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -644,63 +644,57 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -724,67 +718,73 @@
     <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_период" xfId="1"/>
     <cellStyle name="Обычный_период_1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
     <cellStyle name="Финансовый_период" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1058,96 +1058,96 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="220" zoomScaleNormal="220" workbookViewId="0">
-      <selection activeCell="E309" sqref="E309"/>
+    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="F97" sqref="F97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="12.75">
-      <c r="A2" s="124" t="s">
+      <c r="A2" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="124"/>
-[...10 lines deleted...]
-      <c r="M2" s="124"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="127"/>
+      <c r="F2" s="127"/>
+      <c r="G2" s="127"/>
+      <c r="H2" s="127"/>
+      <c r="I2" s="127"/>
+      <c r="J2" s="127"/>
+      <c r="K2" s="127"/>
+      <c r="L2" s="127"/>
+      <c r="M2" s="127"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3"/>
     </row>
     <row r="4" spans="1:23" ht="25.5" customHeight="1">
       <c r="A4" s="25"/>
       <c r="B4" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="26" t="s">
@@ -1156,51 +1156,51 @@
       <c r="I4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="26" t="s">
         <v>42</v>
       </c>
       <c r="K4" s="82" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="83" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="28" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:23" ht="24" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
-      <c r="F5" s="30"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="30"/>
       <c r="H5" s="31"/>
       <c r="I5" s="32"/>
       <c r="J5" s="30"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="30"/>
     </row>
     <row r="6" spans="1:23" ht="12.75">
       <c r="A6" s="33">
         <v>2011</v>
       </c>
       <c r="B6" s="34">
         <v>11036.3</v>
       </c>
       <c r="C6" s="35">
         <v>20856.3</v>
       </c>
       <c r="D6" s="35">
         <v>30632.2</v>
       </c>
       <c r="E6" s="35">
         <v>40310</v>
       </c>
       <c r="F6" s="35">
@@ -1771,101 +1771,103 @@
         <v>21396.9</v>
       </c>
       <c r="K19" s="35">
         <v>24398.1</v>
       </c>
       <c r="L19" s="35">
         <v>27004.3</v>
       </c>
       <c r="M19" s="35">
         <v>29905.5</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="35">
         <v>3328</v>
       </c>
       <c r="C20" s="35">
         <v>5382.7</v>
       </c>
       <c r="D20" s="35">
         <v>7351.5</v>
       </c>
-      <c r="E20" s="100">
+      <c r="E20" s="98">
         <v>9727.5</v>
       </c>
-      <c r="F20" s="93">
+      <c r="F20" s="97">
         <v>12175.48</v>
       </c>
-      <c r="G20" s="99">
+      <c r="G20" s="97">
         <v>14775.48</v>
       </c>
-      <c r="H20" s="104">
+      <c r="H20" s="102">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="35">
         <v>19421.599999999999</v>
       </c>
-      <c r="J20" s="104">
+      <c r="J20" s="102">
         <v>21714.84</v>
       </c>
-      <c r="K20" s="104">
+      <c r="K20" s="102">
         <v>24144.19</v>
       </c>
-      <c r="L20" s="110">
+      <c r="L20" s="108">
         <v>26532.53</v>
       </c>
       <c r="M20" s="35">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
-      <c r="E21" s="100">
+      <c r="E21" s="98">
         <v>17758.169999999998</v>
       </c>
-      <c r="F21" s="93"/>
-[...1 lines deleted...]
-      <c r="H21" s="104"/>
+      <c r="F21" s="89">
+        <v>22788.04</v>
+      </c>
+      <c r="G21" s="97"/>
+      <c r="H21" s="102"/>
       <c r="I21" s="35"/>
-      <c r="J21" s="104"/>
-[...1 lines deleted...]
-      <c r="L21" s="110"/>
+      <c r="J21" s="102"/>
+      <c r="K21" s="102"/>
+      <c r="L21" s="108"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
@@ -2437,101 +2439,103 @@
         <v>16791.400000000001</v>
       </c>
       <c r="K36" s="35">
         <v>19109.099999999999</v>
       </c>
       <c r="L36" s="35">
         <v>21355.1</v>
       </c>
       <c r="M36" s="35">
         <v>23656.9</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="33">
         <v>2025</v>
       </c>
       <c r="B37" s="35">
         <v>2146.8000000000002</v>
       </c>
       <c r="C37" s="35">
         <v>3932</v>
       </c>
       <c r="D37" s="35">
         <v>5643.8</v>
       </c>
-      <c r="E37" s="100">
+      <c r="E37" s="98">
         <v>7206.7</v>
       </c>
-      <c r="F37" s="93">
+      <c r="F37" s="97">
         <v>9074.5</v>
       </c>
-      <c r="G37" s="100">
+      <c r="G37" s="98">
         <v>11003.3</v>
       </c>
-      <c r="H37" s="104">
+      <c r="H37" s="102">
         <v>12977.8</v>
       </c>
       <c r="I37" s="35">
         <v>14859.4</v>
       </c>
       <c r="J37" s="35">
         <v>16983.5</v>
       </c>
-      <c r="K37" s="104">
+      <c r="K37" s="102">
         <v>19055.890100000001</v>
       </c>
-      <c r="L37" s="110">
+      <c r="L37" s="108">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="35">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
-      <c r="E38" s="100">
+      <c r="E38" s="98">
         <v>20167.900000000001</v>
       </c>
-      <c r="F38" s="93"/>
-[...1 lines deleted...]
-      <c r="H38" s="104"/>
+      <c r="F38" s="89">
+        <v>25641.1</v>
+      </c>
+      <c r="G38" s="97"/>
+      <c r="H38" s="102"/>
       <c r="I38" s="35"/>
-      <c r="J38" s="104"/>
-[...1 lines deleted...]
-      <c r="L38" s="110"/>
+      <c r="J38" s="102"/>
+      <c r="K38" s="102"/>
+      <c r="L38" s="108"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="37">
         <v>2011</v>
       </c>
       <c r="B40" s="35">
@@ -3106,102 +3110,104 @@
       </c>
       <c r="K53" s="35">
         <v>384400.5</v>
       </c>
       <c r="L53" s="35">
         <v>425653.6</v>
       </c>
       <c r="M53" s="35">
         <v>464135.3</v>
       </c>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="33">
         <v>2025</v>
       </c>
       <c r="B54" s="35">
         <v>37859.699999999997</v>
       </c>
       <c r="C54" s="35">
         <v>76984.7</v>
       </c>
       <c r="D54" s="35">
         <v>118270</v>
       </c>
-      <c r="E54" s="100">
+      <c r="E54" s="98">
         <v>161844.16</v>
       </c>
-      <c r="F54" s="93">
+      <c r="F54" s="97">
         <v>203699.61</v>
       </c>
-      <c r="G54" s="99">
+      <c r="G54" s="97">
         <v>242926.07999999999</v>
       </c>
-      <c r="H54" s="104">
+      <c r="H54" s="102">
         <v>281266.88</v>
       </c>
       <c r="I54" s="35">
         <v>320620.90000000002</v>
       </c>
-      <c r="J54" s="104">
+      <c r="J54" s="102">
         <v>365104.83</v>
       </c>
-      <c r="K54" s="104">
+      <c r="K54" s="102">
         <v>409769.35</v>
       </c>
-      <c r="L54" s="110">
+      <c r="L54" s="108">
         <v>451749.28</v>
       </c>
       <c r="M54" s="35">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
-      <c r="E55" s="100">
+      <c r="E55" s="98">
         <v>159867</v>
       </c>
-      <c r="F55" s="93"/>
-[...1 lines deleted...]
-      <c r="H55" s="104"/>
+      <c r="F55" s="89">
+        <v>198639.99</v>
+      </c>
+      <c r="G55" s="97"/>
+      <c r="H55" s="102"/>
       <c r="I55" s="35"/>
-      <c r="J55" s="104"/>
-[...1 lines deleted...]
-      <c r="L55" s="110"/>
+      <c r="J55" s="102"/>
+      <c r="K55" s="102"/>
+      <c r="L55" s="108"/>
       <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:14" ht="22.5">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
@@ -3776,137 +3782,139 @@
       </c>
       <c r="K70" s="69">
         <v>15829.8</v>
       </c>
       <c r="L70" s="69">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="69">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="73">
         <v>2025</v>
       </c>
       <c r="B71" s="88">
         <v>1819</v>
       </c>
       <c r="C71" s="88">
         <v>3493.8</v>
       </c>
       <c r="D71" s="47">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="117">
+      <c r="E71" s="115">
         <v>7059.5</v>
       </c>
-      <c r="F71" s="97">
+      <c r="F71" s="118">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G71" s="117">
+      <c r="G71" s="115">
         <v>11183.9</v>
       </c>
-      <c r="H71" s="118">
+      <c r="H71" s="116">
         <v>13625.5</v>
       </c>
       <c r="I71" s="88">
         <v>15963.2</v>
       </c>
-      <c r="J71" s="118">
+      <c r="J71" s="116">
         <v>17970.400000000001</v>
       </c>
-      <c r="K71" s="118">
+      <c r="K71" s="116">
         <v>19810.7</v>
       </c>
-      <c r="L71" s="114">
+      <c r="L71" s="112">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="69">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="33">
         <v>2026</v>
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
-      <c r="C72" s="121">
+      <c r="C72" s="119">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="125">
+      <c r="E72" s="120">
         <v>8608.9</v>
       </c>
-      <c r="F72" s="93"/>
-[...1 lines deleted...]
-      <c r="H72" s="104"/>
+      <c r="F72" s="90">
+        <v>10999.3</v>
+      </c>
+      <c r="G72" s="97"/>
+      <c r="H72" s="102"/>
       <c r="I72" s="35"/>
-      <c r="J72" s="104"/>
-[...1 lines deleted...]
-      <c r="L72" s="110"/>
+      <c r="J72" s="102"/>
+      <c r="K72" s="102"/>
+      <c r="L72" s="108"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
-      <c r="A73" s="123" t="s">
+      <c r="A73" s="126" t="s">
         <v>26</v>
       </c>
-      <c r="B73" s="123"/>
-[...10 lines deleted...]
-      <c r="M73" s="123"/>
+      <c r="B73" s="126"/>
+      <c r="C73" s="126"/>
+      <c r="D73" s="126"/>
+      <c r="E73" s="126"/>
+      <c r="F73" s="126"/>
+      <c r="G73" s="126"/>
+      <c r="H73" s="126"/>
+      <c r="I73" s="126"/>
+      <c r="J73" s="126"/>
+      <c r="K73" s="126"/>
+      <c r="L73" s="126"/>
+      <c r="M73" s="126"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A74" s="124" t="s">
+      <c r="A74" s="127" t="s">
         <v>17</v>
       </c>
-      <c r="B74" s="124"/>
-[...10 lines deleted...]
-      <c r="M74" s="124"/>
+      <c r="B74" s="127"/>
+      <c r="C74" s="127"/>
+      <c r="D74" s="127"/>
+      <c r="E74" s="127"/>
+      <c r="F74" s="127"/>
+      <c r="G74" s="127"/>
+      <c r="H74" s="127"/>
+      <c r="I74" s="127"/>
+      <c r="J74" s="127"/>
+      <c r="K74" s="127"/>
+      <c r="L74" s="127"/>
+      <c r="M74" s="127"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="J75" s="4"/>
       <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:14" ht="26.25" customHeight="1">
       <c r="A76" s="25"/>
       <c r="B76" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>8</v>
@@ -4234,476 +4242,480 @@
         <v>5732.6</v>
       </c>
       <c r="K84" s="47">
         <v>6432.3</v>
       </c>
       <c r="L84" s="47">
         <v>7095.8</v>
       </c>
       <c r="M84" s="47">
         <v>7796.3</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="33">
         <v>2025</v>
       </c>
       <c r="B85" s="50">
         <v>1500.9</v>
       </c>
       <c r="C85" s="50">
         <v>2525.6</v>
       </c>
       <c r="D85" s="50">
         <v>3377.7</v>
       </c>
-      <c r="E85" s="100">
+      <c r="E85" s="98">
         <v>4681.93</v>
       </c>
       <c r="F85" s="93">
         <v>6015.02</v>
       </c>
-      <c r="G85" s="99">
+      <c r="G85" s="97">
         <v>7533.21</v>
       </c>
-      <c r="H85" s="104">
+      <c r="H85" s="102">
         <v>8496.83</v>
       </c>
       <c r="I85" s="50">
         <v>9848.2999999999993</v>
       </c>
-      <c r="J85" s="104">
+      <c r="J85" s="102">
         <v>10965.76</v>
       </c>
-      <c r="K85" s="104">
+      <c r="K85" s="102">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="110">
+      <c r="L85" s="108">
         <v>13328.7</v>
       </c>
       <c r="M85" s="47">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="33">
         <v>2026</v>
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
-      <c r="E86" s="100">
+      <c r="E86" s="98">
         <v>2989.12</v>
       </c>
-      <c r="F86" s="93"/>
-[...1 lines deleted...]
-      <c r="H86" s="104"/>
+      <c r="F86" s="89">
+        <v>4139.03</v>
+      </c>
+      <c r="G86" s="97"/>
+      <c r="H86" s="102"/>
       <c r="I86" s="50"/>
-      <c r="J86" s="104"/>
-[...1 lines deleted...]
-      <c r="L86" s="110"/>
+      <c r="J86" s="102"/>
+      <c r="K86" s="102"/>
+      <c r="L86" s="108"/>
       <c r="M86" s="47"/>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
-      <c r="F87" s="50"/>
+      <c r="F87" s="47"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
         <v>1697.55</v>
       </c>
       <c r="C88" s="50">
         <v>3284.9</v>
       </c>
       <c r="D88" s="50">
         <v>4872.8</v>
       </c>
       <c r="E88" s="50">
         <v>6763.5</v>
       </c>
-      <c r="F88" s="50">
+      <c r="F88" s="47">
         <v>8700.9</v>
       </c>
       <c r="G88" s="50">
         <v>10679.5</v>
       </c>
       <c r="H88" s="50" t="s">
         <v>0</v>
       </c>
       <c r="I88" s="50" t="s">
         <v>0</v>
       </c>
       <c r="J88" s="50">
         <v>18537.189999999999</v>
       </c>
       <c r="K88" s="47">
         <v>20994.9</v>
       </c>
       <c r="L88" s="47">
         <v>23411.599999999999</v>
       </c>
       <c r="M88" s="47">
         <v>25678.52</v>
       </c>
       <c r="N88" s="4"/>
     </row>
     <row r="89" spans="1:14" ht="12.75">
       <c r="A89" s="33">
         <v>2019</v>
       </c>
       <c r="B89" s="50">
         <v>1869.41</v>
       </c>
       <c r="C89" s="50">
         <v>3623.8</v>
       </c>
       <c r="D89" s="50">
         <v>5443.3</v>
       </c>
       <c r="E89" s="50">
         <v>7566.7</v>
       </c>
-      <c r="F89" s="50">
+      <c r="F89" s="47">
         <v>9733.9</v>
       </c>
       <c r="G89" s="50">
         <v>11899.2</v>
       </c>
       <c r="H89" s="50">
         <v>14307.4</v>
       </c>
       <c r="I89" s="50">
         <v>17103.599999999999</v>
       </c>
       <c r="J89" s="50">
         <v>19987.78</v>
       </c>
       <c r="K89" s="47">
         <v>23007</v>
       </c>
       <c r="L89" s="47">
         <v>25685</v>
       </c>
       <c r="M89" s="47">
         <v>27166.61</v>
       </c>
       <c r="N89" s="15"/>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="33">
         <v>2020</v>
       </c>
       <c r="B90" s="50">
         <v>1983.78</v>
       </c>
       <c r="C90" s="50">
         <v>3629.2</v>
       </c>
       <c r="D90" s="50">
         <v>5234.6000000000004</v>
       </c>
       <c r="E90" s="50">
         <v>6467.3</v>
       </c>
-      <c r="F90" s="50">
+      <c r="F90" s="47">
         <v>8060.5</v>
       </c>
       <c r="G90" s="50">
         <v>9810.7999999999993</v>
       </c>
       <c r="H90" s="50">
         <v>11818.6</v>
       </c>
       <c r="I90" s="50">
         <v>14025.6</v>
       </c>
       <c r="J90" s="50">
         <v>16423.16</v>
       </c>
       <c r="K90" s="47">
         <v>18908.599999999999</v>
       </c>
       <c r="L90" s="47">
         <v>21509.3</v>
       </c>
       <c r="M90" s="47">
         <v>24412.66</v>
       </c>
       <c r="N90" s="4"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="33">
         <v>2021</v>
       </c>
       <c r="B91" s="50">
         <v>2962.22</v>
       </c>
       <c r="C91" s="50">
         <v>5907.4</v>
       </c>
       <c r="D91" s="50">
         <v>8762.5</v>
       </c>
       <c r="E91" s="50">
         <v>11444</v>
       </c>
-      <c r="F91" s="50">
+      <c r="F91" s="47">
         <v>14063.1</v>
       </c>
       <c r="G91" s="50">
         <v>17172.2</v>
       </c>
       <c r="H91" s="50">
         <v>20263.2</v>
       </c>
       <c r="I91" s="50">
         <v>23227.7</v>
       </c>
       <c r="J91" s="50">
         <v>26429.34</v>
       </c>
       <c r="K91" s="47">
         <v>29594.9</v>
       </c>
       <c r="L91" s="47">
         <v>32834.199999999997</v>
       </c>
       <c r="M91" s="47">
         <v>36001.5</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="24" customFormat="1">
       <c r="A92" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="50">
         <v>2115.2800000000002</v>
       </c>
       <c r="C92" s="50">
         <v>659.4</v>
       </c>
       <c r="D92" s="50">
         <v>992.9</v>
       </c>
       <c r="E92" s="50">
         <v>1376</v>
       </c>
-      <c r="F92" s="50">
+      <c r="F92" s="47">
         <v>1801.5</v>
       </c>
       <c r="G92" s="50">
         <v>2137.3000000000002</v>
       </c>
       <c r="H92" s="50">
         <v>2657.2</v>
       </c>
       <c r="I92" s="50">
         <v>3113.4</v>
       </c>
       <c r="J92" s="50">
         <v>20063.2</v>
       </c>
       <c r="K92" s="47">
         <v>4037.8</v>
       </c>
       <c r="L92" s="47">
         <v>4441.8</v>
       </c>
       <c r="M92" s="47">
         <v>4839.3999999999996</v>
       </c>
       <c r="N92" s="22"/>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B93" s="50">
         <v>381.74</v>
       </c>
       <c r="C93" s="50">
         <v>771.7</v>
       </c>
       <c r="D93" s="50">
         <v>1185.5</v>
       </c>
       <c r="E93" s="50">
         <v>1658.5</v>
       </c>
-      <c r="F93" s="50">
+      <c r="F93" s="47">
         <v>2034.7</v>
       </c>
       <c r="G93" s="50">
         <v>2479.6999999999998</v>
       </c>
       <c r="H93" s="50">
         <v>2857.4</v>
       </c>
       <c r="I93" s="50">
         <v>3248.6</v>
       </c>
       <c r="J93" s="50">
         <v>3642.4</v>
       </c>
       <c r="K93" s="47">
         <v>4056.5</v>
       </c>
       <c r="L93" s="47">
         <v>4557.5</v>
       </c>
       <c r="M93" s="47">
         <v>5014.1000000000004</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="73">
         <v>2024</v>
       </c>
       <c r="B94" s="50">
         <v>305.10000000000002</v>
       </c>
       <c r="C94" s="50">
         <v>622.6</v>
       </c>
       <c r="D94" s="78">
         <v>959</v>
       </c>
       <c r="E94" s="50">
         <v>1335.6</v>
       </c>
-      <c r="F94" s="50">
+      <c r="F94" s="47">
         <v>1725.2</v>
       </c>
       <c r="G94" s="50">
         <v>2121.9</v>
       </c>
       <c r="H94" s="50">
         <v>2673.7</v>
       </c>
       <c r="I94" s="50">
         <v>3229.8</v>
       </c>
       <c r="J94" s="50">
         <v>3836.1</v>
       </c>
       <c r="K94" s="47">
         <v>4439.8</v>
       </c>
       <c r="L94" s="47">
         <v>5048.6000000000004</v>
       </c>
       <c r="M94" s="47">
         <v>5653.4</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="73">
         <v>2025</v>
       </c>
       <c r="B95" s="50">
         <v>610.79999999999995</v>
       </c>
       <c r="C95" s="50">
         <v>1518.5</v>
       </c>
       <c r="D95" s="50">
         <v>2279.4</v>
       </c>
-      <c r="E95" s="100">
+      <c r="E95" s="98">
         <v>2938.9</v>
       </c>
-      <c r="F95" s="93">
+      <c r="F95" s="97">
         <v>3908.1</v>
       </c>
-      <c r="G95" s="100">
+      <c r="G95" s="98">
         <v>4953.2</v>
       </c>
-      <c r="H95" s="104">
+      <c r="H95" s="102">
         <v>5966.1</v>
       </c>
       <c r="I95" s="50">
         <v>6864.4</v>
       </c>
       <c r="J95" s="47">
         <v>8002</v>
       </c>
-      <c r="K95" s="104">
+      <c r="K95" s="102">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="110">
+      <c r="L95" s="108">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="47">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="73">
         <v>2026</v>
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
-      <c r="E96" s="111">
+      <c r="E96" s="109">
         <v>3260.8</v>
       </c>
-      <c r="F96" s="93"/>
-[...1 lines deleted...]
-      <c r="H96" s="104"/>
+      <c r="F96" s="89">
+        <v>4211.8999999999996</v>
+      </c>
+      <c r="G96" s="98"/>
+      <c r="H96" s="102"/>
       <c r="I96" s="50"/>
       <c r="J96" s="47"/>
-      <c r="K96" s="104"/>
-      <c r="L96" s="110"/>
+      <c r="K96" s="102"/>
+      <c r="L96" s="108"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="33">
         <v>2018</v>
       </c>
       <c r="B98" s="32"/>
@@ -4996,51 +5008,51 @@
       <c r="G105" s="52"/>
       <c r="H105" s="52"/>
       <c r="I105" s="52"/>
       <c r="J105" s="52"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="52"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="37">
         <v>2019</v>
       </c>
       <c r="B106" s="52"/>
       <c r="C106" s="52"/>
       <c r="D106" s="52"/>
       <c r="E106" s="52"/>
       <c r="F106" s="52"/>
       <c r="G106" s="52"/>
       <c r="H106" s="52"/>
       <c r="I106" s="52"/>
       <c r="J106" s="52"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="52"/>
     </row>
-    <row r="107" spans="1:23" ht="22.5">
+    <row r="107" spans="1:23" ht="33.75">
       <c r="A107" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="52">
         <v>395223.16</v>
       </c>
       <c r="C107" s="52">
         <v>809269.52</v>
       </c>
       <c r="D107" s="52">
         <v>1243396.93</v>
       </c>
       <c r="E107" s="52">
         <v>1678513.84</v>
       </c>
       <c r="F107" s="52">
         <v>2113055.1800000002</v>
       </c>
       <c r="G107" s="52">
         <v>2561738.98</v>
       </c>
       <c r="H107" s="52">
         <v>3048275.84</v>
       </c>
       <c r="I107" s="52" t="s">
@@ -5256,51 +5268,51 @@
       <c r="G113" s="52"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="J113" s="52"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="52"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="37">
         <v>2020</v>
       </c>
       <c r="B114" s="52"/>
       <c r="C114" s="52"/>
       <c r="D114" s="52"/>
       <c r="E114" s="52"/>
       <c r="F114" s="52"/>
       <c r="G114" s="52"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="J114" s="52"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="52"/>
     </row>
-    <row r="115" spans="1:13" ht="22.5">
+    <row r="115" spans="1:13" ht="33.75">
       <c r="A115" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="52">
         <v>402150.38</v>
       </c>
       <c r="C115" s="52">
         <v>808992.35</v>
       </c>
       <c r="D115" s="52">
         <v>1185599.98</v>
       </c>
       <c r="E115" s="52">
         <v>1227945.73</v>
       </c>
       <c r="F115" s="52">
         <v>1294180.99</v>
       </c>
       <c r="G115" s="52">
         <v>1404981.79</v>
       </c>
       <c r="H115" s="52">
         <v>1473446.44</v>
       </c>
       <c r="I115" s="52">
@@ -5510,51 +5522,51 @@
       <c r="G121" s="52"/>
       <c r="H121" s="52"/>
       <c r="I121" s="52"/>
       <c r="J121" s="52"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="52"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="37">
         <v>2021</v>
       </c>
       <c r="B122" s="52"/>
       <c r="C122" s="52"/>
       <c r="D122" s="52"/>
       <c r="E122" s="52"/>
       <c r="F122" s="52"/>
       <c r="G122" s="52"/>
       <c r="H122" s="52"/>
       <c r="I122" s="52"/>
       <c r="J122" s="52"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="52"/>
     </row>
-    <row r="123" spans="1:13" ht="22.5">
+    <row r="123" spans="1:13" ht="33.75">
       <c r="A123" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B123" s="52">
         <v>111454.54</v>
       </c>
       <c r="C123" s="52">
         <v>227313.77</v>
       </c>
       <c r="D123" s="52">
         <v>350895.67</v>
       </c>
       <c r="E123" s="52">
         <v>495224.72</v>
       </c>
       <c r="F123" s="52">
         <v>646446.23</v>
       </c>
       <c r="G123" s="52">
         <v>805866.47</v>
       </c>
       <c r="H123" s="52">
         <v>963088.98</v>
       </c>
       <c r="I123" s="52">
@@ -6541,450 +6553,460 @@
       <c r="G154" s="52"/>
       <c r="H154" s="52"/>
       <c r="I154" s="52"/>
       <c r="J154" s="52"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="52"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="37">
         <v>2025</v>
       </c>
       <c r="B155" s="35"/>
       <c r="C155" s="35"/>
       <c r="D155" s="35"/>
       <c r="E155" s="35"/>
       <c r="F155" s="35"/>
       <c r="G155" s="35"/>
       <c r="H155" s="35"/>
       <c r="I155" s="35"/>
       <c r="J155" s="35"/>
       <c r="K155" s="35"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="22.5">
+    <row r="156" spans="1:13" ht="33.75">
       <c r="A156" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="35">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="35">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
-      <c r="E156" s="100">
+      <c r="E156" s="98">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
-      <c r="G156" s="99">
+      <c r="G156" s="97">
         <v>238949.77</v>
       </c>
-      <c r="H156" s="104">
+      <c r="H156" s="102">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
         <v>314742.40000000002</v>
       </c>
-      <c r="J156" s="104">
+      <c r="J156" s="102">
         <v>358539.87</v>
       </c>
-      <c r="K156" s="104">
+      <c r="K156" s="102">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="110">
+      <c r="L156" s="108">
         <v>443905.07</v>
       </c>
       <c r="M156" s="56">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="35"/>
       <c r="C157" s="35"/>
       <c r="D157" s="35"/>
       <c r="E157" s="91"/>
       <c r="F157" s="89" t="s">
         <v>56</v>
       </c>
-      <c r="G157" s="99" t="s">
+      <c r="G157" s="97" t="s">
         <v>56</v>
       </c>
       <c r="H157" s="91"/>
       <c r="I157" s="35"/>
       <c r="J157" s="91"/>
-      <c r="K157" s="104" t="s">
+      <c r="K157" s="102" t="s">
         <v>56</v>
       </c>
-      <c r="L157" s="111"/>
+      <c r="L157" s="109"/>
       <c r="M157" s="56"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="35">
         <v>30219.9</v>
       </c>
       <c r="C158" s="35">
         <v>62361</v>
       </c>
       <c r="D158" s="35">
         <v>95216</v>
       </c>
-      <c r="E158" s="100">
+      <c r="E158" s="98">
         <v>130322.82</v>
       </c>
       <c r="F158" s="93">
         <v>163953.79</v>
       </c>
-      <c r="G158" s="99">
+      <c r="G158" s="97">
         <v>194885.43</v>
       </c>
-      <c r="H158" s="104">
+      <c r="H158" s="102">
         <v>224804.39</v>
       </c>
       <c r="I158" s="35">
         <v>255470</v>
       </c>
-      <c r="J158" s="104">
+      <c r="J158" s="102">
         <v>289832.63</v>
       </c>
-      <c r="K158" s="104">
+      <c r="K158" s="102">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="110">
+      <c r="L158" s="108">
         <v>356473.85</v>
       </c>
       <c r="M158" s="56">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="35">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="35">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="35">
         <v>7727.9</v>
       </c>
-      <c r="E159" s="100">
+      <c r="E159" s="98">
         <v>10654.41</v>
       </c>
       <c r="F159" s="93">
         <v>13351.01</v>
       </c>
-      <c r="G159" s="99">
+      <c r="G159" s="97">
         <v>15780.48</v>
       </c>
-      <c r="H159" s="104">
+      <c r="H159" s="102">
         <v>18051.87</v>
       </c>
       <c r="I159" s="35">
         <v>20438.7</v>
       </c>
-      <c r="J159" s="104">
+      <c r="J159" s="102">
         <v>23283.84</v>
       </c>
-      <c r="K159" s="104">
+      <c r="K159" s="102">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="110">
+      <c r="L159" s="108">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="56">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B160" s="35">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="35">
         <v>3650.8</v>
       </c>
       <c r="D160" s="35">
         <v>6089.1</v>
       </c>
-      <c r="E160" s="100">
+      <c r="E160" s="98">
         <v>8254.4</v>
       </c>
       <c r="F160" s="93">
         <v>10613.88</v>
       </c>
-      <c r="G160" s="99">
+      <c r="G160" s="97">
         <v>13251.24</v>
       </c>
-      <c r="H160" s="104">
+      <c r="H160" s="102">
         <v>16184.91</v>
       </c>
       <c r="I160" s="35">
         <v>19316</v>
       </c>
-      <c r="J160" s="104">
+      <c r="J160" s="102">
         <v>22615.16</v>
       </c>
-      <c r="K160" s="104">
+      <c r="K160" s="102">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="110">
+      <c r="L160" s="108">
         <v>29648.93</v>
       </c>
       <c r="M160" s="56">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="35">
         <v>2473.6</v>
       </c>
       <c r="C161" s="35">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="35">
         <v>7408.4</v>
       </c>
-      <c r="E161" s="100">
+      <c r="E161" s="98">
         <v>10187.44</v>
       </c>
       <c r="F161" s="93">
         <v>12647.83</v>
       </c>
-      <c r="G161" s="99">
+      <c r="G161" s="97">
         <v>15032.62</v>
       </c>
-      <c r="H161" s="104">
+      <c r="H161" s="102">
         <v>17269.82</v>
       </c>
       <c r="I161" s="35">
         <v>19517.8</v>
       </c>
-      <c r="J161" s="104">
+      <c r="J161" s="102">
         <v>22808.240000000002</v>
       </c>
-      <c r="K161" s="104">
+      <c r="K161" s="102">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="110">
+      <c r="L161" s="108">
         <v>28881.25</v>
       </c>
       <c r="M161" s="56">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="51"/>
       <c r="B162" s="35"/>
       <c r="C162" s="35"/>
       <c r="D162" s="35"/>
-      <c r="E162" s="100"/>
+      <c r="E162" s="98"/>
       <c r="F162" s="93"/>
-      <c r="G162" s="99"/>
-      <c r="H162" s="104"/>
+      <c r="G162" s="97"/>
+      <c r="H162" s="102"/>
       <c r="I162" s="35"/>
-      <c r="J162" s="104"/>
-[...1 lines deleted...]
-      <c r="L162" s="110"/>
+      <c r="J162" s="102"/>
+      <c r="K162" s="102"/>
+      <c r="L162" s="108"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="22.5">
+    <row r="164" spans="1:13" ht="33.75">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
-      <c r="E164" s="100">
+      <c r="E164" s="98">
         <v>157329.78</v>
       </c>
-      <c r="F164" s="93"/>
-[...1 lines deleted...]
-      <c r="H164" s="104"/>
+      <c r="F164" s="89">
+        <v>195398.98</v>
+      </c>
+      <c r="G164" s="97"/>
+      <c r="H164" s="102"/>
       <c r="I164" s="35"/>
-      <c r="J164" s="104"/>
-[...1 lines deleted...]
-      <c r="L164" s="110"/>
+      <c r="J164" s="102"/>
+      <c r="K164" s="102"/>
+      <c r="L164" s="108"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
-      <c r="F165" s="89"/>
-      <c r="G165" s="99"/>
+      <c r="F165" s="97"/>
+      <c r="G165" s="97"/>
       <c r="H165" s="91"/>
       <c r="I165" s="35"/>
       <c r="J165" s="91"/>
-      <c r="K165" s="104"/>
-      <c r="L165" s="111"/>
+      <c r="K165" s="102"/>
+      <c r="L165" s="109"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
-      <c r="E166" s="100">
+      <c r="E166" s="98">
         <v>120576.29</v>
       </c>
-      <c r="F166" s="93"/>
-[...1 lines deleted...]
-      <c r="H166" s="104"/>
+      <c r="F166" s="89">
+        <v>153150.9</v>
+      </c>
+      <c r="G166" s="97"/>
+      <c r="H166" s="102"/>
       <c r="I166" s="35"/>
-      <c r="J166" s="104"/>
-[...1 lines deleted...]
-      <c r="L166" s="110"/>
+      <c r="J166" s="102"/>
+      <c r="K166" s="102"/>
+      <c r="L166" s="108"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
-      <c r="E167" s="100">
+      <c r="E167" s="98">
         <v>9334.7800000000007</v>
       </c>
-      <c r="F167" s="93"/>
-[...1 lines deleted...]
-      <c r="H167" s="104"/>
+      <c r="F167" s="89">
+        <v>11571.38</v>
+      </c>
+      <c r="G167" s="97"/>
+      <c r="H167" s="102"/>
       <c r="I167" s="35"/>
-      <c r="J167" s="104"/>
-[...1 lines deleted...]
-      <c r="L167" s="110"/>
+      <c r="J167" s="102"/>
+      <c r="K167" s="102"/>
+      <c r="L167" s="108"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
-      <c r="E168" s="100">
+      <c r="E168" s="98">
         <v>16842.8</v>
       </c>
-      <c r="F168" s="93"/>
-[...1 lines deleted...]
-      <c r="H168" s="104"/>
+      <c r="F168" s="89">
+        <v>17461.740000000002</v>
+      </c>
+      <c r="G168" s="97"/>
+      <c r="H168" s="102"/>
       <c r="I168" s="35"/>
-      <c r="J168" s="104"/>
-[...1 lines deleted...]
-      <c r="L168" s="110"/>
+      <c r="J168" s="102"/>
+      <c r="K168" s="102"/>
+      <c r="L168" s="108"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
-      <c r="E169" s="100">
+      <c r="E169" s="98">
         <v>10575.9</v>
       </c>
-      <c r="F169" s="93"/>
-[...1 lines deleted...]
-      <c r="H169" s="104"/>
+      <c r="F169" s="89">
+        <v>13214.96</v>
+      </c>
+      <c r="G169" s="97"/>
+      <c r="H169" s="102"/>
       <c r="I169" s="35"/>
-      <c r="J169" s="104"/>
-[...1 lines deleted...]
-      <c r="L169" s="110"/>
+      <c r="J169" s="102"/>
+      <c r="K169" s="102"/>
+      <c r="L169" s="108"/>
       <c r="M169" s="56"/>
     </row>
     <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
@@ -6992,51 +7014,51 @@
       <c r="G171" s="52"/>
       <c r="H171" s="52"/>
       <c r="I171" s="52"/>
       <c r="J171" s="52"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="52"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="37">
         <v>2018</v>
       </c>
       <c r="B172" s="52"/>
       <c r="C172" s="52"/>
       <c r="D172" s="52"/>
       <c r="E172" s="52"/>
       <c r="F172" s="52"/>
       <c r="G172" s="52"/>
       <c r="H172" s="52"/>
       <c r="I172" s="52"/>
       <c r="J172" s="52"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="52"/>
     </row>
-    <row r="173" spans="1:13" ht="22.5">
+    <row r="173" spans="1:13" ht="33.75">
       <c r="A173" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B173" s="52">
         <v>2202.6</v>
       </c>
       <c r="C173" s="52">
         <v>4524.3</v>
       </c>
       <c r="D173" s="52">
         <v>6764.3</v>
       </c>
       <c r="E173" s="52">
         <v>9308.5</v>
       </c>
       <c r="F173" s="52">
         <v>11605.7</v>
       </c>
       <c r="G173" s="52">
         <v>13913</v>
       </c>
       <c r="H173" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="52" t="s">
@@ -7246,51 +7268,51 @@
       <c r="G179" s="52"/>
       <c r="H179" s="52"/>
       <c r="I179" s="52"/>
       <c r="J179" s="52"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="52"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="37">
         <v>2019</v>
       </c>
       <c r="B180" s="52"/>
       <c r="C180" s="52"/>
       <c r="D180" s="52"/>
       <c r="E180" s="52"/>
       <c r="F180" s="52"/>
       <c r="G180" s="52"/>
       <c r="H180" s="52"/>
       <c r="I180" s="52"/>
       <c r="J180" s="52"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="52"/>
     </row>
-    <row r="181" spans="1:13" ht="22.5">
+    <row r="181" spans="1:13" ht="33.75">
       <c r="A181" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B181" s="52">
         <v>2437.8000000000002</v>
       </c>
       <c r="C181" s="52">
         <v>5075.1000000000004</v>
       </c>
       <c r="D181" s="52">
         <v>7660.2</v>
       </c>
       <c r="E181" s="52">
         <v>10481.200000000001</v>
       </c>
       <c r="F181" s="52">
         <v>13117.1</v>
       </c>
       <c r="G181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I181" s="52" t="s">
@@ -7515,51 +7537,51 @@
       <c r="G188" s="52"/>
       <c r="H188" s="52"/>
       <c r="I188" s="52"/>
       <c r="J188" s="52"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="52"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37">
         <v>2020</v>
       </c>
       <c r="B189" s="52"/>
       <c r="C189" s="52"/>
       <c r="D189" s="52"/>
       <c r="E189" s="52"/>
       <c r="F189" s="52"/>
       <c r="G189" s="52"/>
       <c r="H189" s="52"/>
       <c r="I189" s="52"/>
       <c r="J189" s="52"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="52"/>
     </row>
-    <row r="190" spans="1:13" ht="22.5">
+    <row r="190" spans="1:13" ht="33.75">
       <c r="A190" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="52">
         <v>2422.1999999999998</v>
       </c>
       <c r="C190" s="52">
         <v>4582.5</v>
       </c>
       <c r="D190" s="52">
         <v>6660.8</v>
       </c>
       <c r="E190" s="52">
         <v>6958.3</v>
       </c>
       <c r="F190" s="52">
         <v>7383.4</v>
       </c>
       <c r="G190" s="52">
         <v>8096.9</v>
       </c>
       <c r="H190" s="52">
         <v>8600.7000000000007</v>
       </c>
       <c r="I190" s="52">
@@ -7784,51 +7806,51 @@
       <c r="G197" s="52"/>
       <c r="H197" s="52"/>
       <c r="I197" s="52"/>
       <c r="J197" s="52"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="52"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="37">
         <v>2021</v>
       </c>
       <c r="B198" s="52"/>
       <c r="C198" s="52"/>
       <c r="D198" s="52"/>
       <c r="E198" s="52"/>
       <c r="F198" s="52"/>
       <c r="G198" s="52"/>
       <c r="H198" s="52"/>
       <c r="I198" s="52"/>
       <c r="J198" s="52"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="52"/>
     </row>
-    <row r="199" spans="1:13" ht="22.5">
+    <row r="199" spans="1:13" ht="33.75">
       <c r="A199" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B199" s="52">
         <v>741.7</v>
       </c>
       <c r="C199" s="52">
         <v>1554.8</v>
       </c>
       <c r="D199" s="52">
         <v>2447</v>
       </c>
       <c r="E199" s="52">
         <v>3429.9</v>
       </c>
       <c r="F199" s="52">
         <v>4438.8</v>
       </c>
       <c r="G199" s="52">
         <v>5489.5</v>
       </c>
       <c r="H199" s="52">
         <v>6537.2</v>
       </c>
       <c r="I199" s="52">
@@ -8854,494 +8876,504 @@
       <c r="G231" s="30"/>
       <c r="H231" s="30"/>
       <c r="I231" s="30"/>
       <c r="J231" s="30"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="30"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37">
         <v>2025</v>
       </c>
       <c r="B232" s="47"/>
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
-    <row r="233" spans="1:13" ht="22.5">
+    <row r="233" spans="1:13" ht="33.75">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
-      <c r="E233" s="126">
+      <c r="E233" s="121">
         <v>2841</v>
       </c>
-      <c r="F233" s="95">
+      <c r="F233" s="94">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
-      <c r="H233" s="105">
+      <c r="H233" s="103">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
         <v>5617.8</v>
       </c>
-      <c r="J233" s="109">
+      <c r="J233" s="107">
         <v>6394.2124000000003</v>
       </c>
-      <c r="K233" s="105">
+      <c r="K233" s="103">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L233" s="112">
+      <c r="L233" s="110">
         <v>7934.5178999999998</v>
       </c>
       <c r="M233" s="56">
         <v>8705.6</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B234" s="35"/>
       <c r="C234" s="35"/>
       <c r="D234" s="35"/>
       <c r="E234" s="35"/>
-      <c r="F234" s="96"/>
-[...1 lines deleted...]
-      <c r="H234" s="101"/>
+      <c r="F234" s="95"/>
+      <c r="G234" s="99"/>
+      <c r="H234" s="99"/>
       <c r="I234" s="35"/>
-      <c r="J234" s="109"/>
+      <c r="J234" s="107"/>
       <c r="K234" s="39"/>
       <c r="L234" s="56"/>
       <c r="M234" s="56"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="35">
         <v>590.9</v>
       </c>
       <c r="C235" s="35">
         <v>1222</v>
       </c>
       <c r="D235" s="35">
         <v>1868.9</v>
       </c>
-      <c r="E235" s="126">
+      <c r="E235" s="121">
         <v>2572.3000000000002</v>
       </c>
-      <c r="F235" s="95">
+      <c r="F235" s="94">
         <v>3238.7</v>
       </c>
       <c r="G235" s="92">
         <v>3859.7</v>
       </c>
-      <c r="H235" s="105">
+      <c r="H235" s="103">
         <v>4449.5</v>
       </c>
       <c r="I235" s="35">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J235" s="109">
+      <c r="J235" s="107">
         <v>5741.9660000000003</v>
       </c>
-      <c r="K235" s="105">
+      <c r="K235" s="103">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L235" s="112">
+      <c r="L235" s="110">
         <v>7095.6532999999999</v>
       </c>
       <c r="M235" s="56">
         <v>7776.5</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B236" s="35">
         <v>11.5</v>
       </c>
       <c r="C236" s="35">
         <v>24.2</v>
       </c>
       <c r="D236" s="35">
         <v>36.6</v>
       </c>
-      <c r="E236" s="126">
+      <c r="E236" s="121">
         <v>50.5</v>
       </c>
-      <c r="F236" s="95">
+      <c r="F236" s="94">
         <v>63</v>
       </c>
       <c r="G236" s="92">
         <v>74.8</v>
       </c>
-      <c r="H236" s="105">
+      <c r="H236" s="103">
         <v>85.56</v>
       </c>
       <c r="I236" s="35">
         <v>96.9</v>
       </c>
-      <c r="J236" s="109">
+      <c r="J236" s="107">
         <v>110.36499999999999</v>
       </c>
-      <c r="K236" s="105">
+      <c r="K236" s="103">
         <v>124.21599999999999</v>
       </c>
-      <c r="L236" s="112">
+      <c r="L236" s="110">
         <v>136.99100000000001</v>
       </c>
       <c r="M236" s="56">
         <v>149.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="35">
         <v>20.5</v>
       </c>
       <c r="C237" s="35">
         <v>37.799999999999997</v>
       </c>
       <c r="D237" s="35">
         <v>61.1</v>
       </c>
-      <c r="E237" s="117">
+      <c r="E237" s="115">
         <v>85.2</v>
       </c>
-      <c r="F237" s="97">
+      <c r="F237" s="96">
         <v>111.6</v>
       </c>
       <c r="G237" s="92">
         <v>141.1</v>
       </c>
-      <c r="H237" s="105">
+      <c r="H237" s="103">
         <v>174.06</v>
       </c>
       <c r="I237" s="35">
         <v>210.2</v>
       </c>
-      <c r="J237" s="109">
+      <c r="J237" s="107">
         <v>247.6121</v>
       </c>
-      <c r="K237" s="105">
+      <c r="K237" s="103">
         <v>287.2568</v>
       </c>
-      <c r="L237" s="112">
+      <c r="L237" s="110">
         <v>327.96039999999999</v>
       </c>
       <c r="M237" s="56">
         <v>368.6</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B238" s="30">
         <v>32.200000000000003</v>
       </c>
       <c r="C238" s="30">
         <v>60.7</v>
       </c>
       <c r="D238" s="30">
         <v>96.7</v>
       </c>
-      <c r="E238" s="117">
+      <c r="E238" s="115">
         <v>133</v>
       </c>
-      <c r="F238" s="97">
+      <c r="F238" s="96">
         <v>165.1</v>
       </c>
       <c r="G238" s="92">
         <v>195.6</v>
       </c>
-      <c r="H238" s="105">
+      <c r="H238" s="103">
         <v>223.5301</v>
       </c>
       <c r="I238" s="30">
         <v>251.6</v>
       </c>
-      <c r="J238" s="109">
+      <c r="J238" s="107">
         <v>294.26859999999999</v>
       </c>
-      <c r="K238" s="105">
+      <c r="K238" s="103">
         <v>336.90899999999999</v>
       </c>
-      <c r="L238" s="112">
+      <c r="L238" s="110">
         <v>373.91250000000002</v>
       </c>
       <c r="M238" s="31">
         <v>410.8</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="74"/>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
-      <c r="E239" s="117"/>
-      <c r="F239" s="97"/>
+      <c r="E239" s="115"/>
+      <c r="F239" s="96"/>
       <c r="G239" s="92"/>
-      <c r="H239" s="105"/>
+      <c r="H239" s="103"/>
       <c r="I239" s="30"/>
-      <c r="J239" s="109"/>
-[...1 lines deleted...]
-      <c r="L239" s="112"/>
+      <c r="J239" s="107"/>
+      <c r="K239" s="103"/>
+      <c r="L239" s="110"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
-    <row r="241" spans="1:13" ht="22.5">
+    <row r="241" spans="1:13" ht="33.75">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
-      <c r="E241" s="111">
+      <c r="E241" s="109">
         <v>3256</v>
       </c>
-      <c r="F241" s="95"/>
+      <c r="F241" s="92">
+        <v>4243.6000000000004</v>
+      </c>
       <c r="G241" s="92"/>
-      <c r="H241" s="105"/>
+      <c r="H241" s="103"/>
       <c r="I241" s="35"/>
-      <c r="J241" s="109"/>
-[...1 lines deleted...]
-      <c r="L241" s="112"/>
+      <c r="J241" s="107"/>
+      <c r="K241" s="103"/>
+      <c r="L241" s="110"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
-      <c r="F242" s="96"/>
-[...1 lines deleted...]
-      <c r="H242" s="101"/>
+      <c r="F242" s="123"/>
+      <c r="G242" s="99"/>
+      <c r="H242" s="99"/>
       <c r="I242" s="35"/>
-      <c r="J242" s="109"/>
+      <c r="J242" s="107"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
-      <c r="E243" s="127">
+      <c r="E243" s="122">
         <v>2898</v>
       </c>
-      <c r="F243" s="95"/>
+      <c r="F243" s="92">
+        <v>3808.5</v>
+      </c>
       <c r="G243" s="92"/>
-      <c r="H243" s="105"/>
+      <c r="H243" s="103"/>
       <c r="I243" s="35"/>
-      <c r="J243" s="109"/>
-[...1 lines deleted...]
-      <c r="L243" s="112"/>
+      <c r="J243" s="107"/>
+      <c r="K243" s="103"/>
+      <c r="L243" s="110"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
-      <c r="E244" s="127">
+      <c r="E244" s="122">
         <v>44.2</v>
       </c>
-      <c r="F244" s="95"/>
+      <c r="F244" s="92">
+        <v>77.900000000000006</v>
+      </c>
       <c r="G244" s="92"/>
-      <c r="H244" s="105"/>
+      <c r="H244" s="103"/>
       <c r="I244" s="35"/>
-      <c r="J244" s="109"/>
-[...1 lines deleted...]
-      <c r="L244" s="112"/>
+      <c r="J244" s="107"/>
+      <c r="K244" s="103"/>
+      <c r="L244" s="110"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
-      <c r="E245" s="127">
+      <c r="E245" s="122">
         <v>166.6</v>
       </c>
-      <c r="F245" s="97"/>
+      <c r="F245" s="92">
+        <v>173.2</v>
+      </c>
       <c r="G245" s="92"/>
-      <c r="H245" s="105"/>
+      <c r="H245" s="103"/>
       <c r="I245" s="35"/>
-      <c r="J245" s="109"/>
-[...1 lines deleted...]
-      <c r="L245" s="112"/>
+      <c r="J245" s="107"/>
+      <c r="K245" s="103"/>
+      <c r="L245" s="110"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
-      <c r="E246" s="125">
+      <c r="E246" s="120">
         <v>147.19999999999999</v>
       </c>
-      <c r="F246" s="94"/>
+      <c r="F246" s="90">
+        <v>184</v>
+      </c>
       <c r="G246" s="92"/>
-      <c r="H246" s="105"/>
+      <c r="H246" s="103"/>
       <c r="I246" s="30"/>
-      <c r="J246" s="109"/>
-[...1 lines deleted...]
-      <c r="L246" s="112"/>
+      <c r="J246" s="107"/>
+      <c r="K246" s="103"/>
+      <c r="L246" s="110"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A247" s="123" t="s">
+      <c r="A247" s="126" t="s">
         <v>26</v>
       </c>
-      <c r="B247" s="123"/>
-[...10 lines deleted...]
-      <c r="M247" s="123"/>
+      <c r="B247" s="126"/>
+      <c r="C247" s="126"/>
+      <c r="D247" s="126"/>
+      <c r="E247" s="126"/>
+      <c r="F247" s="126"/>
+      <c r="G247" s="126"/>
+      <c r="H247" s="126"/>
+      <c r="I247" s="126"/>
+      <c r="J247" s="126"/>
+      <c r="K247" s="126"/>
+      <c r="L247" s="126"/>
+      <c r="M247" s="126"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="21"/>
       <c r="B248" s="19"/>
       <c r="C248" s="19"/>
       <c r="D248" s="19"/>
       <c r="E248" s="19"/>
       <c r="F248" s="19"/>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
       <c r="I248" s="19"/>
       <c r="J248" s="19"/>
       <c r="K248" s="84"/>
       <c r="L248" s="84"/>
       <c r="M248" s="19"/>
     </row>
     <row r="249" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A249" s="122" t="s">
+      <c r="A249" s="125" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="122"/>
-[...10 lines deleted...]
-      <c r="M249" s="122"/>
+      <c r="B249" s="125"/>
+      <c r="C249" s="125"/>
+      <c r="D249" s="125"/>
+      <c r="E249" s="125"/>
+      <c r="F249" s="125"/>
+      <c r="G249" s="125"/>
+      <c r="H249" s="125"/>
+      <c r="I249" s="125"/>
+      <c r="J249" s="125"/>
+      <c r="K249" s="125"/>
+      <c r="L249" s="125"/>
+      <c r="M249" s="125"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="19"/>
       <c r="B250" s="19"/>
       <c r="C250" s="19"/>
       <c r="D250" s="19"/>
       <c r="E250" s="19"/>
       <c r="F250" s="19"/>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
       <c r="I250" s="19"/>
       <c r="J250" s="19"/>
       <c r="K250" s="84"/>
       <c r="L250" s="84"/>
       <c r="M250" s="19"/>
     </row>
     <row r="251" spans="1:13" ht="18.75" customHeight="1">
       <c r="A251" s="59"/>
       <c r="B251" s="60" t="s">
         <v>2</v>
       </c>
       <c r="C251" s="60" t="s">
         <v>6</v>
       </c>
       <c r="D251" s="60" t="s">
@@ -9957,101 +9989,103 @@
         <v>12.4</v>
       </c>
       <c r="K266" s="64">
         <v>13.6</v>
       </c>
       <c r="L266" s="81">
         <v>15.4</v>
       </c>
       <c r="M266" s="64">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="267" spans="1:22">
       <c r="A267" s="36">
         <v>2025</v>
       </c>
       <c r="B267" s="64">
         <v>1.3</v>
       </c>
       <c r="C267" s="64">
         <v>2.4</v>
       </c>
       <c r="D267" s="64">
         <v>3.6</v>
       </c>
-      <c r="E267" s="100">
+      <c r="E267" s="98">
         <v>4.9000000000000004</v>
       </c>
       <c r="F267" s="93">
         <v>6.19</v>
       </c>
-      <c r="G267" s="99">
+      <c r="G267" s="97">
         <v>7.45</v>
       </c>
-      <c r="H267" s="106">
+      <c r="H267" s="104">
         <v>8.85</v>
       </c>
       <c r="I267" s="64">
         <v>10.4</v>
       </c>
       <c r="J267" s="89">
         <v>11.8</v>
       </c>
-      <c r="K267" s="104">
+      <c r="K267" s="102">
         <v>13.11</v>
       </c>
-      <c r="L267" s="113">
+      <c r="L267" s="111">
         <v>14.55</v>
       </c>
       <c r="M267" s="64">
         <v>16.3</v>
       </c>
     </row>
     <row r="268" spans="1:22">
       <c r="A268" s="36">
         <v>2026</v>
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
-      <c r="E268" s="100">
+      <c r="E268" s="98">
         <v>6.68</v>
       </c>
-      <c r="F268" s="93"/>
-[...1 lines deleted...]
-      <c r="H268" s="106"/>
+      <c r="F268" s="89">
+        <v>8.15</v>
+      </c>
+      <c r="G268" s="97"/>
+      <c r="H268" s="104"/>
       <c r="I268" s="64"/>
       <c r="J268" s="89"/>
-      <c r="K268" s="104"/>
-      <c r="L268" s="113"/>
+      <c r="K268" s="102"/>
+      <c r="L268" s="111"/>
       <c r="M268" s="64"/>
     </row>
     <row r="269" spans="1:22">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
@@ -10632,101 +10666,103 @@
         <v>33.5</v>
       </c>
       <c r="K283" s="64">
         <v>37</v>
       </c>
       <c r="L283" s="81">
         <v>42</v>
       </c>
       <c r="M283" s="64">
         <v>46.7</v>
       </c>
     </row>
     <row r="284" spans="1:22">
       <c r="A284" s="36">
         <v>2025</v>
       </c>
       <c r="B284" s="64">
         <v>3.9</v>
       </c>
       <c r="C284" s="64">
         <v>6.7</v>
       </c>
       <c r="D284" s="66">
         <v>10.3</v>
       </c>
-      <c r="E284" s="126">
+      <c r="E284" s="121">
         <v>13.9</v>
       </c>
-      <c r="F284" s="97">
+      <c r="F284" s="118">
         <v>17.7</v>
       </c>
-      <c r="G284" s="102">
+      <c r="G284" s="100">
         <v>21.7</v>
       </c>
-      <c r="H284" s="106">
+      <c r="H284" s="104">
         <v>26.129799999999999</v>
       </c>
       <c r="I284" s="64">
         <v>30.8</v>
       </c>
       <c r="J284" s="64">
         <v>35.299999999999997</v>
       </c>
-      <c r="K284" s="105">
+      <c r="K284" s="103">
         <v>38.881799999999998</v>
       </c>
-      <c r="L284" s="114">
+      <c r="L284" s="112">
         <v>42.938600000000001</v>
       </c>
       <c r="M284" s="64">
         <v>47.7</v>
       </c>
     </row>
     <row r="285" spans="1:22">
       <c r="A285" s="36">
         <v>2026</v>
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
-      <c r="E285" s="127">
+      <c r="E285" s="122">
         <v>14.4</v>
       </c>
-      <c r="F285" s="97"/>
-[...1 lines deleted...]
-      <c r="H285" s="106"/>
+      <c r="F285" s="92">
+        <v>18.5</v>
+      </c>
+      <c r="G285" s="100"/>
+      <c r="H285" s="104"/>
       <c r="I285" s="64"/>
       <c r="J285" s="64"/>
-      <c r="K285" s="105"/>
-      <c r="L285" s="114"/>
+      <c r="K285" s="103"/>
+      <c r="L285" s="112"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
     </row>
     <row r="287" spans="1:22" ht="12.75">
       <c r="A287" s="40">
         <v>2016</v>
       </c>
       <c r="B287" s="39">
         <v>302.7</v>
@@ -11102,101 +11138,103 @@
         <v>3987.7</v>
       </c>
       <c r="K295" s="39">
         <v>4413.1000000000004</v>
       </c>
       <c r="L295" s="47">
         <v>4825.6000000000004</v>
       </c>
       <c r="M295" s="39">
         <v>5250.1</v>
       </c>
     </row>
     <row r="296" spans="1:22">
       <c r="A296" s="40">
         <v>2025</v>
       </c>
       <c r="B296" s="39">
         <v>472.8</v>
       </c>
       <c r="C296" s="39">
         <v>891.8</v>
       </c>
       <c r="D296" s="39">
         <v>1354.1</v>
       </c>
-      <c r="E296" s="100">
+      <c r="E296" s="98">
         <v>1790.88</v>
       </c>
-      <c r="F296" s="98">
+      <c r="F296" s="124">
         <v>2320.4</v>
       </c>
-      <c r="G296" s="99">
+      <c r="G296" s="97">
         <v>2931.82</v>
       </c>
-      <c r="H296" s="106">
+      <c r="H296" s="104">
         <v>3639.59</v>
       </c>
       <c r="I296" s="39">
         <v>4308.3</v>
       </c>
       <c r="J296" s="89">
         <v>4850.07</v>
       </c>
-      <c r="K296" s="104">
+      <c r="K296" s="102">
         <v>5323.93</v>
       </c>
-      <c r="L296" s="113">
+      <c r="L296" s="111">
         <v>5813.53</v>
       </c>
       <c r="M296" s="39">
         <v>6266.2</v>
       </c>
     </row>
     <row r="297" spans="1:22">
       <c r="A297" s="40">
         <v>2026</v>
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
-      <c r="E297" s="100">
+      <c r="E297" s="98">
         <v>1798.6</v>
       </c>
-      <c r="F297" s="98"/>
-[...1 lines deleted...]
-      <c r="H297" s="106"/>
+      <c r="F297" s="89">
+        <v>2295.5700000000002</v>
+      </c>
+      <c r="G297" s="97"/>
+      <c r="H297" s="104"/>
       <c r="I297" s="39"/>
       <c r="J297" s="89"/>
-      <c r="K297" s="104"/>
-      <c r="L297" s="113"/>
+      <c r="K297" s="102"/>
+      <c r="L297" s="111"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
     </row>
     <row r="299" spans="1:22" ht="12.75">
       <c r="A299" s="40">
         <v>2016</v>
       </c>
       <c r="B299" s="39">
         <v>629.4</v>
@@ -11563,110 +11601,112 @@
         <v>4510.7</v>
       </c>
       <c r="H307" s="69">
         <v>5654.3</v>
       </c>
       <c r="I307" s="87">
         <v>6715.4</v>
       </c>
       <c r="J307" s="88">
         <v>7605.9</v>
       </c>
       <c r="K307" s="69">
         <v>8321.7000000000007</v>
       </c>
       <c r="L307" s="69">
         <v>9146.5</v>
       </c>
       <c r="M307" s="69">
         <v>9934.6</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" s="76">
         <v>2025</v>
       </c>
-      <c r="B308" s="119" t="s">
+      <c r="B308" s="117" t="s">
         <v>55</v>
       </c>
       <c r="C308" s="69">
         <v>1843.3</v>
       </c>
       <c r="D308" s="69">
         <v>2774.3</v>
       </c>
-      <c r="E308" s="117">
+      <c r="E308" s="115">
         <v>3593.9</v>
       </c>
-      <c r="F308" s="97">
+      <c r="F308" s="118">
         <v>4604.5</v>
       </c>
-      <c r="G308" s="120">
+      <c r="G308" s="118">
         <v>5831</v>
       </c>
-      <c r="H308" s="106">
+      <c r="H308" s="104">
         <v>7288.3766999999998</v>
       </c>
       <c r="I308" s="69">
         <v>8640.6</v>
       </c>
-      <c r="J308" s="116">
+      <c r="J308" s="114">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K308" s="118">
+      <c r="K308" s="116">
         <v>10617.8907</v>
       </c>
-      <c r="L308" s="113">
+      <c r="L308" s="111">
         <v>11595.9673</v>
       </c>
       <c r="M308" s="69">
         <v>12512.4</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="70">
         <v>2026</v>
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
-      <c r="E309" s="125">
+      <c r="E309" s="120">
         <v>4554.5</v>
       </c>
-      <c r="F309" s="94"/>
-[...1 lines deleted...]
-      <c r="H309" s="107"/>
+      <c r="F309" s="90">
+        <v>5723.4</v>
+      </c>
+      <c r="G309" s="101"/>
+      <c r="H309" s="105"/>
       <c r="I309" s="58"/>
       <c r="J309" s="90"/>
-      <c r="K309" s="108"/>
-      <c r="L309" s="115"/>
+      <c r="K309" s="106"/>
+      <c r="L309" s="113"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">
       <c r="I315" s="2"/>
     </row>
     <row r="316" spans="1:14">
       <c r="I316" s="2"/>
     </row>
     <row r="317" spans="1:14">
       <c r="I317" s="2"/>