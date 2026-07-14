--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1058,52 +1058,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="F97" sqref="F97"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
@@ -1818,59 +1818,61 @@
         <v>26532.53</v>
       </c>
       <c r="M20" s="35">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
       <c r="E21" s="98">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="89">
         <v>22788.04</v>
       </c>
-      <c r="G21" s="97"/>
+      <c r="G21" s="97">
+        <v>27678</v>
+      </c>
       <c r="H21" s="102"/>
       <c r="I21" s="35"/>
       <c r="J21" s="102"/>
       <c r="K21" s="102"/>
       <c r="L21" s="108"/>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" ht="22.5">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
         <v>886.1</v>
       </c>
       <c r="C23" s="35">
@@ -2486,51 +2488,53 @@
         <v>21093.1567</v>
       </c>
       <c r="M37" s="35">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
       <c r="E38" s="98">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="89">
         <v>25641.1</v>
       </c>
-      <c r="G38" s="97"/>
+      <c r="G38" s="109">
+        <v>31012.9</v>
+      </c>
       <c r="H38" s="102"/>
       <c r="I38" s="35"/>
       <c r="J38" s="102"/>
       <c r="K38" s="102"/>
       <c r="L38" s="108"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="4"/>
     </row>
@@ -3158,59 +3162,61 @@
       </c>
       <c r="M54" s="35">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
       <c r="E55" s="98">
         <v>159867</v>
       </c>
       <c r="F55" s="89">
         <v>198639.99</v>
       </c>
-      <c r="G55" s="97"/>
+      <c r="G55" s="97">
+        <v>236170</v>
+      </c>
       <c r="H55" s="102"/>
       <c r="I55" s="35"/>
       <c r="J55" s="102"/>
       <c r="K55" s="102"/>
       <c r="L55" s="108"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:14" ht="22.5">
+    <row r="56" spans="1:14" ht="33.75">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
         <v>1778.9</v>
       </c>
       <c r="C57" s="47">
@@ -3830,51 +3836,53 @@
       </c>
       <c r="M71" s="69">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="33">
         <v>2026</v>
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
       <c r="C72" s="119">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
       <c r="E72" s="120">
         <v>8608.9</v>
       </c>
       <c r="F72" s="90">
         <v>10999.3</v>
       </c>
-      <c r="G72" s="97"/>
+      <c r="G72" s="120">
+        <v>13672.4</v>
+      </c>
       <c r="H72" s="102"/>
       <c r="I72" s="35"/>
       <c r="J72" s="102"/>
       <c r="K72" s="102"/>
       <c r="L72" s="108"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
       <c r="A73" s="126" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="126"/>
       <c r="C73" s="126"/>
       <c r="D73" s="126"/>
       <c r="E73" s="126"/>
       <c r="F73" s="126"/>
       <c r="G73" s="126"/>
       <c r="H73" s="126"/>
       <c r="I73" s="126"/>
       <c r="J73" s="126"/>
       <c r="K73" s="126"/>
       <c r="L73" s="126"/>
       <c r="M73" s="126"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
@@ -4289,59 +4297,61 @@
         <v>13328.7</v>
       </c>
       <c r="M85" s="47">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="33">
         <v>2026</v>
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
       <c r="E86" s="98">
         <v>2989.12</v>
       </c>
       <c r="F86" s="89">
         <v>4139.03</v>
       </c>
-      <c r="G86" s="97"/>
+      <c r="G86" s="97">
+        <v>5335.6</v>
+      </c>
       <c r="H86" s="102"/>
       <c r="I86" s="50"/>
       <c r="J86" s="102"/>
       <c r="K86" s="102"/>
       <c r="L86" s="108"/>
       <c r="M86" s="47"/>
     </row>
-    <row r="87" spans="1:14">
+    <row r="87" spans="1:14" ht="22.5">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="47"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
         <v>1697.55</v>
       </c>
       <c r="C88" s="50">
@@ -4666,51 +4676,53 @@
         <v>10000.0291</v>
       </c>
       <c r="M95" s="47">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="73">
         <v>2026</v>
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
       <c r="E96" s="109">
         <v>3260.8</v>
       </c>
       <c r="F96" s="89">
         <v>4211.8999999999996</v>
       </c>
-      <c r="G96" s="98"/>
+      <c r="G96" s="109">
+        <v>5283.8</v>
+      </c>
       <c r="H96" s="102"/>
       <c r="I96" s="50"/>
       <c r="J96" s="47"/>
       <c r="K96" s="102"/>
       <c r="L96" s="108"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
       <c r="N97" s="4"/>
     </row>
@@ -5008,51 +5020,51 @@
       <c r="G105" s="52"/>
       <c r="H105" s="52"/>
       <c r="I105" s="52"/>
       <c r="J105" s="52"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="52"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="37">
         <v>2019</v>
       </c>
       <c r="B106" s="52"/>
       <c r="C106" s="52"/>
       <c r="D106" s="52"/>
       <c r="E106" s="52"/>
       <c r="F106" s="52"/>
       <c r="G106" s="52"/>
       <c r="H106" s="52"/>
       <c r="I106" s="52"/>
       <c r="J106" s="52"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="52"/>
     </row>
-    <row r="107" spans="1:23" ht="33.75">
+    <row r="107" spans="1:23" ht="22.5">
       <c r="A107" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="52">
         <v>395223.16</v>
       </c>
       <c r="C107" s="52">
         <v>809269.52</v>
       </c>
       <c r="D107" s="52">
         <v>1243396.93</v>
       </c>
       <c r="E107" s="52">
         <v>1678513.84</v>
       </c>
       <c r="F107" s="52">
         <v>2113055.1800000002</v>
       </c>
       <c r="G107" s="52">
         <v>2561738.98</v>
       </c>
       <c r="H107" s="52">
         <v>3048275.84</v>
       </c>
       <c r="I107" s="52" t="s">
@@ -5268,51 +5280,51 @@
       <c r="G113" s="52"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="J113" s="52"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="52"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="37">
         <v>2020</v>
       </c>
       <c r="B114" s="52"/>
       <c r="C114" s="52"/>
       <c r="D114" s="52"/>
       <c r="E114" s="52"/>
       <c r="F114" s="52"/>
       <c r="G114" s="52"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="J114" s="52"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="52"/>
     </row>
-    <row r="115" spans="1:13" ht="33.75">
+    <row r="115" spans="1:13" ht="22.5">
       <c r="A115" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="52">
         <v>402150.38</v>
       </c>
       <c r="C115" s="52">
         <v>808992.35</v>
       </c>
       <c r="D115" s="52">
         <v>1185599.98</v>
       </c>
       <c r="E115" s="52">
         <v>1227945.73</v>
       </c>
       <c r="F115" s="52">
         <v>1294180.99</v>
       </c>
       <c r="G115" s="52">
         <v>1404981.79</v>
       </c>
       <c r="H115" s="52">
         <v>1473446.44</v>
       </c>
       <c r="I115" s="52">
@@ -5522,51 +5534,51 @@
       <c r="G121" s="52"/>
       <c r="H121" s="52"/>
       <c r="I121" s="52"/>
       <c r="J121" s="52"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="52"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="37">
         <v>2021</v>
       </c>
       <c r="B122" s="52"/>
       <c r="C122" s="52"/>
       <c r="D122" s="52"/>
       <c r="E122" s="52"/>
       <c r="F122" s="52"/>
       <c r="G122" s="52"/>
       <c r="H122" s="52"/>
       <c r="I122" s="52"/>
       <c r="J122" s="52"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="52"/>
     </row>
-    <row r="123" spans="1:13" ht="33.75">
+    <row r="123" spans="1:13" ht="22.5">
       <c r="A123" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B123" s="52">
         <v>111454.54</v>
       </c>
       <c r="C123" s="52">
         <v>227313.77</v>
       </c>
       <c r="D123" s="52">
         <v>350895.67</v>
       </c>
       <c r="E123" s="52">
         <v>495224.72</v>
       </c>
       <c r="F123" s="52">
         <v>646446.23</v>
       </c>
       <c r="G123" s="52">
         <v>805866.47</v>
       </c>
       <c r="H123" s="52">
         <v>963088.98</v>
       </c>
       <c r="I123" s="52">
@@ -5776,51 +5788,51 @@
       <c r="G129" s="52"/>
       <c r="H129" s="52"/>
       <c r="I129" s="52"/>
       <c r="J129" s="52"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="52"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="52"/>
       <c r="C130" s="52"/>
       <c r="D130" s="52"/>
       <c r="E130" s="52"/>
       <c r="F130" s="52"/>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
       <c r="I130" s="52"/>
       <c r="J130" s="52"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="52"/>
     </row>
-    <row r="131" spans="1:13" ht="33.75">
+    <row r="131" spans="1:13" ht="22.5">
       <c r="A131" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="55">
         <v>19690</v>
       </c>
       <c r="C131" s="35">
         <v>50381.2</v>
       </c>
       <c r="D131" s="35">
         <v>84236.4</v>
       </c>
       <c r="E131" s="35">
         <v>120527</v>
       </c>
       <c r="F131" s="35">
         <v>154016.20000000001</v>
       </c>
       <c r="G131" s="35">
         <v>187703.6</v>
       </c>
       <c r="H131" s="35">
         <v>217897.9</v>
       </c>
       <c r="I131" s="35">
@@ -6045,51 +6057,51 @@
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="33.75">
+    <row r="140" spans="1:13" ht="22.5">
       <c r="A140" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="35">
         <v>32665.8</v>
       </c>
       <c r="C140" s="35">
         <v>69056.3</v>
       </c>
       <c r="D140" s="35">
         <v>107632.4</v>
       </c>
       <c r="E140" s="35">
         <v>146770.70000000001</v>
       </c>
       <c r="F140" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G140" s="35">
         <v>220796.79999999999</v>
       </c>
       <c r="H140" s="35">
         <v>253717.1</v>
       </c>
       <c r="I140" s="35">
@@ -6299,51 +6311,51 @@
       <c r="G146" s="35"/>
       <c r="H146" s="35"/>
       <c r="I146" s="35"/>
       <c r="J146" s="35"/>
       <c r="K146" s="35"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="37">
         <v>2024</v>
       </c>
       <c r="B147" s="35"/>
       <c r="C147" s="35"/>
       <c r="D147" s="35"/>
       <c r="E147" s="35"/>
       <c r="F147" s="35"/>
       <c r="G147" s="35"/>
       <c r="H147" s="35"/>
       <c r="I147" s="35"/>
       <c r="J147" s="35"/>
       <c r="K147" s="35"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="33.75">
+    <row r="148" spans="1:13" ht="22.5">
       <c r="A148" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B148" s="35">
         <v>34472.9</v>
       </c>
       <c r="C148" s="35">
         <v>71776.7</v>
       </c>
       <c r="D148" s="35">
         <v>109376.4</v>
       </c>
       <c r="E148" s="35">
         <v>150050.9</v>
       </c>
       <c r="F148" s="35" t="s">
         <v>48</v>
       </c>
       <c r="G148" s="35">
         <v>225769</v>
       </c>
       <c r="H148" s="35">
         <v>261937.6</v>
       </c>
       <c r="I148" s="35">
@@ -6553,51 +6565,51 @@
       <c r="G154" s="52"/>
       <c r="H154" s="52"/>
       <c r="I154" s="52"/>
       <c r="J154" s="52"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="52"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="37">
         <v>2025</v>
       </c>
       <c r="B155" s="35"/>
       <c r="C155" s="35"/>
       <c r="D155" s="35"/>
       <c r="E155" s="35"/>
       <c r="F155" s="35"/>
       <c r="G155" s="35"/>
       <c r="H155" s="35"/>
       <c r="I155" s="35"/>
       <c r="J155" s="35"/>
       <c r="K155" s="35"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="33.75">
+    <row r="156" spans="1:13" ht="22.5">
       <c r="A156" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="35">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="35">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
       <c r="E156" s="98">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
       <c r="G156" s="97">
         <v>238949.77</v>
       </c>
       <c r="H156" s="102">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
@@ -6813,252 +6825,262 @@
       <c r="G162" s="97"/>
       <c r="H162" s="102"/>
       <c r="I162" s="35"/>
       <c r="J162" s="102"/>
       <c r="K162" s="102"/>
       <c r="L162" s="108"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="33.75">
+    <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
       <c r="E164" s="98">
         <v>157329.78</v>
       </c>
       <c r="F164" s="89">
         <v>195398.98</v>
       </c>
-      <c r="G164" s="97"/>
+      <c r="G164" s="97">
+        <v>232102.1</v>
+      </c>
       <c r="H164" s="102"/>
       <c r="I164" s="35"/>
       <c r="J164" s="102"/>
       <c r="K164" s="102"/>
       <c r="L164" s="108"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
       <c r="F165" s="97"/>
       <c r="G165" s="97"/>
       <c r="H165" s="91"/>
       <c r="I165" s="35"/>
       <c r="J165" s="91"/>
       <c r="K165" s="102"/>
       <c r="L165" s="109"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
       <c r="E166" s="98">
         <v>120576.29</v>
       </c>
       <c r="F166" s="89">
         <v>153150.9</v>
       </c>
-      <c r="G166" s="97"/>
+      <c r="G166" s="97">
+        <v>184414</v>
+      </c>
       <c r="H166" s="102"/>
       <c r="I166" s="35"/>
       <c r="J166" s="102"/>
       <c r="K166" s="102"/>
       <c r="L166" s="108"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
       <c r="E167" s="98">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="89">
         <v>11571.38</v>
       </c>
-      <c r="G167" s="97"/>
+      <c r="G167" s="97">
+        <v>13896.9</v>
+      </c>
       <c r="H167" s="102"/>
       <c r="I167" s="35"/>
       <c r="J167" s="102"/>
       <c r="K167" s="102"/>
       <c r="L167" s="108"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
       <c r="E168" s="98">
         <v>16842.8</v>
       </c>
       <c r="F168" s="89">
         <v>17461.740000000002</v>
       </c>
-      <c r="G168" s="97"/>
+      <c r="G168" s="97">
+        <v>18027</v>
+      </c>
       <c r="H168" s="102"/>
       <c r="I168" s="35"/>
       <c r="J168" s="102"/>
       <c r="K168" s="102"/>
       <c r="L168" s="108"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
       <c r="E169" s="98">
         <v>10575.9</v>
       </c>
       <c r="F169" s="89">
         <v>13214.96</v>
       </c>
-      <c r="G169" s="97"/>
+      <c r="G169" s="97">
+        <v>15764.2</v>
+      </c>
       <c r="H169" s="102"/>
       <c r="I169" s="35"/>
       <c r="J169" s="102"/>
       <c r="K169" s="102"/>
       <c r="L169" s="108"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="22.5">
+    <row r="170" spans="1:13" ht="33.75">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
       <c r="F171" s="52"/>
       <c r="G171" s="52"/>
       <c r="H171" s="52"/>
       <c r="I171" s="52"/>
       <c r="J171" s="52"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="52"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="37">
         <v>2018</v>
       </c>
       <c r="B172" s="52"/>
       <c r="C172" s="52"/>
       <c r="D172" s="52"/>
       <c r="E172" s="52"/>
       <c r="F172" s="52"/>
       <c r="G172" s="52"/>
       <c r="H172" s="52"/>
       <c r="I172" s="52"/>
       <c r="J172" s="52"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="52"/>
     </row>
-    <row r="173" spans="1:13" ht="33.75">
+    <row r="173" spans="1:13" ht="22.5">
       <c r="A173" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B173" s="52">
         <v>2202.6</v>
       </c>
       <c r="C173" s="52">
         <v>4524.3</v>
       </c>
       <c r="D173" s="52">
         <v>6764.3</v>
       </c>
       <c r="E173" s="52">
         <v>9308.5</v>
       </c>
       <c r="F173" s="52">
         <v>11605.7</v>
       </c>
       <c r="G173" s="52">
         <v>13913</v>
       </c>
       <c r="H173" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="52" t="s">
@@ -7268,51 +7290,51 @@
       <c r="G179" s="52"/>
       <c r="H179" s="52"/>
       <c r="I179" s="52"/>
       <c r="J179" s="52"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="52"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="37">
         <v>2019</v>
       </c>
       <c r="B180" s="52"/>
       <c r="C180" s="52"/>
       <c r="D180" s="52"/>
       <c r="E180" s="52"/>
       <c r="F180" s="52"/>
       <c r="G180" s="52"/>
       <c r="H180" s="52"/>
       <c r="I180" s="52"/>
       <c r="J180" s="52"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="52"/>
     </row>
-    <row r="181" spans="1:13" ht="33.75">
+    <row r="181" spans="1:13" ht="22.5">
       <c r="A181" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B181" s="52">
         <v>2437.8000000000002</v>
       </c>
       <c r="C181" s="52">
         <v>5075.1000000000004</v>
       </c>
       <c r="D181" s="52">
         <v>7660.2</v>
       </c>
       <c r="E181" s="52">
         <v>10481.200000000001</v>
       </c>
       <c r="F181" s="52">
         <v>13117.1</v>
       </c>
       <c r="G181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I181" s="52" t="s">
@@ -7537,51 +7559,51 @@
       <c r="G188" s="52"/>
       <c r="H188" s="52"/>
       <c r="I188" s="52"/>
       <c r="J188" s="52"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="52"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37">
         <v>2020</v>
       </c>
       <c r="B189" s="52"/>
       <c r="C189" s="52"/>
       <c r="D189" s="52"/>
       <c r="E189" s="52"/>
       <c r="F189" s="52"/>
       <c r="G189" s="52"/>
       <c r="H189" s="52"/>
       <c r="I189" s="52"/>
       <c r="J189" s="52"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="52"/>
     </row>
-    <row r="190" spans="1:13" ht="33.75">
+    <row r="190" spans="1:13" ht="22.5">
       <c r="A190" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="52">
         <v>2422.1999999999998</v>
       </c>
       <c r="C190" s="52">
         <v>4582.5</v>
       </c>
       <c r="D190" s="52">
         <v>6660.8</v>
       </c>
       <c r="E190" s="52">
         <v>6958.3</v>
       </c>
       <c r="F190" s="52">
         <v>7383.4</v>
       </c>
       <c r="G190" s="52">
         <v>8096.9</v>
       </c>
       <c r="H190" s="52">
         <v>8600.7000000000007</v>
       </c>
       <c r="I190" s="52">
@@ -7806,51 +7828,51 @@
       <c r="G197" s="52"/>
       <c r="H197" s="52"/>
       <c r="I197" s="52"/>
       <c r="J197" s="52"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="52"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="37">
         <v>2021</v>
       </c>
       <c r="B198" s="52"/>
       <c r="C198" s="52"/>
       <c r="D198" s="52"/>
       <c r="E198" s="52"/>
       <c r="F198" s="52"/>
       <c r="G198" s="52"/>
       <c r="H198" s="52"/>
       <c r="I198" s="52"/>
       <c r="J198" s="52"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="52"/>
     </row>
-    <row r="199" spans="1:13" ht="33.75">
+    <row r="199" spans="1:13" ht="22.5">
       <c r="A199" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B199" s="52">
         <v>741.7</v>
       </c>
       <c r="C199" s="52">
         <v>1554.8</v>
       </c>
       <c r="D199" s="52">
         <v>2447</v>
       </c>
       <c r="E199" s="52">
         <v>3429.9</v>
       </c>
       <c r="F199" s="52">
         <v>4438.8</v>
       </c>
       <c r="G199" s="52">
         <v>5489.5</v>
       </c>
       <c r="H199" s="52">
         <v>6537.2</v>
       </c>
       <c r="I199" s="52">
@@ -8099,51 +8121,51 @@
       <c r="G206" s="52"/>
       <c r="H206" s="52"/>
       <c r="I206" s="52"/>
       <c r="J206" s="52"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="52"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B207" s="52"/>
       <c r="C207" s="52"/>
       <c r="D207" s="52"/>
       <c r="E207" s="52"/>
       <c r="F207" s="52"/>
       <c r="G207" s="52"/>
       <c r="H207" s="52"/>
       <c r="I207" s="52"/>
       <c r="J207" s="52"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="52"/>
     </row>
-    <row r="208" spans="1:13" ht="33.75">
+    <row r="208" spans="1:13" ht="22.5">
       <c r="A208" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B208" s="46">
         <v>299.10000000000002</v>
       </c>
       <c r="C208" s="35">
         <v>746.2</v>
       </c>
       <c r="D208" s="35">
         <v>1291.2</v>
       </c>
       <c r="E208" s="35">
         <v>1783.4</v>
       </c>
       <c r="F208" s="35">
         <v>2235.5</v>
       </c>
       <c r="G208" s="35">
         <v>2693.7</v>
       </c>
       <c r="H208" s="35">
         <v>3096.3</v>
       </c>
       <c r="I208" s="35">
@@ -8368,51 +8390,51 @@
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="33.75">
+    <row r="217" spans="1:13" ht="22.5">
       <c r="A217" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B217" s="35">
         <v>493.5</v>
       </c>
       <c r="C217" s="35">
         <v>1048.8</v>
       </c>
       <c r="D217" s="35">
         <v>1641.7</v>
       </c>
       <c r="E217" s="35">
         <v>2203.6999999999998</v>
       </c>
       <c r="F217" s="39">
         <v>2731.5</v>
       </c>
       <c r="G217" s="39">
         <v>3299.8</v>
       </c>
       <c r="H217" s="39">
         <v>3749.6</v>
       </c>
       <c r="I217" s="35">
@@ -8622,51 +8644,51 @@
       <c r="G223" s="69"/>
       <c r="H223" s="69"/>
       <c r="I223" s="47"/>
       <c r="J223" s="69"/>
       <c r="K223" s="69"/>
       <c r="L223" s="75"/>
       <c r="M223" s="75"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="37">
         <v>2024</v>
       </c>
       <c r="B224" s="47"/>
       <c r="C224" s="47"/>
       <c r="D224" s="47"/>
       <c r="E224" s="47"/>
       <c r="F224" s="69"/>
       <c r="G224" s="69"/>
       <c r="H224" s="69"/>
       <c r="I224" s="47"/>
       <c r="J224" s="69"/>
       <c r="K224" s="69"/>
       <c r="L224" s="75"/>
       <c r="M224" s="75"/>
     </row>
-    <row r="225" spans="1:13" ht="33.75">
+    <row r="225" spans="1:13" ht="22.5">
       <c r="A225" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B225" s="35">
         <v>612.6</v>
       </c>
       <c r="C225" s="77" t="s">
         <v>46</v>
       </c>
       <c r="D225" s="35">
         <v>1884.8</v>
       </c>
       <c r="E225" s="35">
         <v>2652.2</v>
       </c>
       <c r="F225" s="35" t="s">
         <v>53</v>
       </c>
       <c r="G225" s="39">
         <v>4106.5</v>
       </c>
       <c r="H225" s="39">
         <v>4770.8999999999996</v>
       </c>
       <c r="I225" s="35">
@@ -8876,51 +8898,51 @@
       <c r="G231" s="30"/>
       <c r="H231" s="30"/>
       <c r="I231" s="30"/>
       <c r="J231" s="30"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="30"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37">
         <v>2025</v>
       </c>
       <c r="B232" s="47"/>
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
-    <row r="233" spans="1:13" ht="33.75">
+    <row r="233" spans="1:13" ht="22.5">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
       <c r="E233" s="121">
         <v>2841</v>
       </c>
       <c r="F233" s="94">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
       <c r="H233" s="103">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
@@ -9130,195 +9152,205 @@
       <c r="G239" s="92"/>
       <c r="H239" s="103"/>
       <c r="I239" s="30"/>
       <c r="J239" s="107"/>
       <c r="K239" s="103"/>
       <c r="L239" s="110"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
-    <row r="241" spans="1:13" ht="33.75">
+    <row r="241" spans="1:13" ht="22.5">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
       <c r="E241" s="109">
         <v>3256</v>
       </c>
       <c r="F241" s="92">
         <v>4243.6000000000004</v>
       </c>
-      <c r="G241" s="92"/>
+      <c r="G241" s="122">
+        <v>5192.3</v>
+      </c>
       <c r="H241" s="103"/>
       <c r="I241" s="35"/>
       <c r="J241" s="107"/>
       <c r="K241" s="103"/>
       <c r="L241" s="110"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
       <c r="F242" s="123"/>
-      <c r="G242" s="99"/>
+      <c r="G242" s="39"/>
       <c r="H242" s="99"/>
       <c r="I242" s="35"/>
       <c r="J242" s="107"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
       <c r="E243" s="122">
         <v>2898</v>
       </c>
       <c r="F243" s="92">
         <v>3808.5</v>
       </c>
-      <c r="G243" s="92"/>
+      <c r="G243" s="122">
+        <v>4681</v>
+      </c>
       <c r="H243" s="103"/>
       <c r="I243" s="35"/>
       <c r="J243" s="107"/>
       <c r="K243" s="103"/>
       <c r="L243" s="110"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="E244" s="122">
         <v>44.2</v>
       </c>
       <c r="F244" s="92">
         <v>77.900000000000006</v>
       </c>
-      <c r="G244" s="92"/>
+      <c r="G244" s="122">
+        <v>112.9</v>
+      </c>
       <c r="H244" s="103"/>
       <c r="I244" s="35"/>
       <c r="J244" s="107"/>
       <c r="K244" s="103"/>
       <c r="L244" s="110"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
       <c r="E245" s="122">
         <v>166.6</v>
       </c>
       <c r="F245" s="92">
         <v>173.2</v>
       </c>
-      <c r="G245" s="92"/>
+      <c r="G245" s="122">
+        <v>179.1</v>
+      </c>
       <c r="H245" s="103"/>
       <c r="I245" s="35"/>
       <c r="J245" s="107"/>
       <c r="K245" s="103"/>
       <c r="L245" s="110"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
       <c r="E246" s="120">
         <v>147.19999999999999</v>
       </c>
       <c r="F246" s="90">
         <v>184</v>
       </c>
-      <c r="G246" s="92"/>
+      <c r="G246" s="122">
+        <v>219.3</v>
+      </c>
       <c r="H246" s="103"/>
       <c r="I246" s="30"/>
       <c r="J246" s="107"/>
       <c r="K246" s="103"/>
       <c r="L246" s="110"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
       <c r="A247" s="126" t="s">
         <v>26</v>
       </c>
       <c r="B247" s="126"/>
       <c r="C247" s="126"/>
       <c r="D247" s="126"/>
       <c r="E247" s="126"/>
       <c r="F247" s="126"/>
       <c r="G247" s="126"/>
       <c r="H247" s="126"/>
       <c r="I247" s="126"/>
       <c r="J247" s="126"/>
       <c r="K247" s="126"/>
       <c r="L247" s="126"/>
       <c r="M247" s="126"/>
     </row>
     <row r="248" spans="1:13">
@@ -10036,59 +10068,61 @@
         <v>14.55</v>
       </c>
       <c r="M267" s="64">
         <v>16.3</v>
       </c>
     </row>
     <row r="268" spans="1:22">
       <c r="A268" s="36">
         <v>2026</v>
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
       <c r="E268" s="98">
         <v>6.68</v>
       </c>
       <c r="F268" s="89">
         <v>8.15</v>
       </c>
-      <c r="G268" s="97"/>
+      <c r="G268" s="97">
+        <v>9.9</v>
+      </c>
       <c r="H268" s="104"/>
       <c r="I268" s="64"/>
       <c r="J268" s="89"/>
       <c r="K268" s="102"/>
       <c r="L268" s="111"/>
       <c r="M268" s="64"/>
     </row>
-    <row r="269" spans="1:22">
+    <row r="269" spans="1:22" ht="22.5">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
       </c>
       <c r="C270" s="63">
         <v>13.1</v>
@@ -10713,51 +10747,53 @@
         <v>42.938600000000001</v>
       </c>
       <c r="M284" s="64">
         <v>47.7</v>
       </c>
     </row>
     <row r="285" spans="1:22">
       <c r="A285" s="36">
         <v>2026</v>
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
       <c r="E285" s="122">
         <v>14.4</v>
       </c>
       <c r="F285" s="92">
         <v>18.5</v>
       </c>
-      <c r="G285" s="100"/>
+      <c r="G285" s="100">
+        <v>23.2</v>
+      </c>
       <c r="H285" s="104"/>
       <c r="I285" s="64"/>
       <c r="J285" s="64"/>
       <c r="K285" s="103"/>
       <c r="L285" s="112"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
     </row>
     <row r="287" spans="1:22" ht="12.75">
@@ -11185,51 +11221,53 @@
         <v>5813.53</v>
       </c>
       <c r="M296" s="39">
         <v>6266.2</v>
       </c>
     </row>
     <row r="297" spans="1:22">
       <c r="A297" s="40">
         <v>2026</v>
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
       <c r="E297" s="98">
         <v>1798.6</v>
       </c>
       <c r="F297" s="89">
         <v>2295.5700000000002</v>
       </c>
-      <c r="G297" s="97"/>
+      <c r="G297" s="97">
+        <v>2866.6</v>
+      </c>
       <c r="H297" s="104"/>
       <c r="I297" s="39"/>
       <c r="J297" s="89"/>
       <c r="K297" s="102"/>
       <c r="L297" s="111"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
     </row>
     <row r="299" spans="1:22" ht="12.75">
@@ -11657,51 +11695,53 @@
         <v>11595.9673</v>
       </c>
       <c r="M308" s="69">
         <v>12512.4</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="70">
         <v>2026</v>
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
       <c r="E309" s="120">
         <v>4554.5</v>
       </c>
       <c r="F309" s="90">
         <v>5723.4</v>
       </c>
-      <c r="G309" s="101"/>
+      <c r="G309" s="101">
+        <v>7136.9</v>
+      </c>
       <c r="H309" s="105"/>
       <c r="I309" s="58"/>
       <c r="J309" s="90"/>
       <c r="K309" s="106"/>
       <c r="L309" s="113"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">
       <c r="I315" s="2"/>
     </row>