--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15360" yWindow="-120" windowWidth="13605" windowHeight="12915"/>
+    <workbookView xWindow="15795" yWindow="-120" windowWidth="13170" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="61">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Тасымалданған жүк, багаж, жүк-багажы, мың тонна</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы,
  мың. жкм</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -184,58 +184,70 @@
   </si>
   <si>
     <t>159 464,9</t>
   </si>
   <si>
     <t>14 903,0</t>
   </si>
   <si>
     <t>3 568,2</t>
   </si>
   <si>
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
+  <si>
+    <t>36 291,2</t>
+  </si>
+  <si>
+    <t>6 218,3</t>
+  </si>
+  <si>
+    <t>5 635,9</t>
+  </si>
+  <si>
+    <t>8 729,1</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -415,55 +427,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -673,53 +685,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="22" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="22" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1058,96 +1067,96 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView tabSelected="1" topLeftCell="C274" workbookViewId="0">
+      <selection activeCell="H309" sqref="H309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="12.75">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="127"/>
-[...10 lines deleted...]
-      <c r="M2" s="127"/>
+      <c r="B2" s="126"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="126"/>
+      <c r="M2" s="126"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3"/>
     </row>
     <row r="4" spans="1:23" ht="25.5" customHeight="1">
       <c r="A4" s="25"/>
       <c r="B4" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="26" t="s">
@@ -1792,84 +1801,86 @@
       </c>
       <c r="D20" s="35">
         <v>7351.5</v>
       </c>
       <c r="E20" s="98">
         <v>9727.5</v>
       </c>
       <c r="F20" s="97">
         <v>12175.48</v>
       </c>
       <c r="G20" s="97">
         <v>14775.48</v>
       </c>
       <c r="H20" s="102">
         <v>16885.990000000002</v>
       </c>
       <c r="I20" s="35">
         <v>19421.599999999999</v>
       </c>
       <c r="J20" s="102">
         <v>21714.84</v>
       </c>
       <c r="K20" s="102">
         <v>24144.19</v>
       </c>
-      <c r="L20" s="108">
+      <c r="L20" s="107">
         <v>26532.53</v>
       </c>
       <c r="M20" s="35">
         <v>29205.4</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
       <c r="E21" s="98">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="89">
         <v>22788.04</v>
       </c>
       <c r="G21" s="97">
         <v>27678</v>
       </c>
-      <c r="H21" s="102"/>
+      <c r="H21" s="97">
+        <v>32327.599999999999</v>
+      </c>
       <c r="I21" s="35"/>
       <c r="J21" s="102"/>
       <c r="K21" s="102"/>
-      <c r="L21" s="108"/>
+      <c r="L21" s="107"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:14" ht="22.5">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
@@ -2462,84 +2473,86 @@
       </c>
       <c r="D37" s="35">
         <v>5643.8</v>
       </c>
       <c r="E37" s="98">
         <v>7206.7</v>
       </c>
       <c r="F37" s="97">
         <v>9074.5</v>
       </c>
       <c r="G37" s="98">
         <v>11003.3</v>
       </c>
       <c r="H37" s="102">
         <v>12977.8</v>
       </c>
       <c r="I37" s="35">
         <v>14859.4</v>
       </c>
       <c r="J37" s="35">
         <v>16983.5</v>
       </c>
       <c r="K37" s="102">
         <v>19055.890100000001</v>
       </c>
-      <c r="L37" s="108">
+      <c r="L37" s="107">
         <v>21093.1567</v>
       </c>
       <c r="M37" s="35">
         <v>23667.9</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
       <c r="E38" s="98">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="89">
         <v>25641.1</v>
       </c>
-      <c r="G38" s="109">
+      <c r="G38" s="108">
         <v>31012.9</v>
       </c>
-      <c r="H38" s="102"/>
+      <c r="H38" s="108" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="35"/>
       <c r="J38" s="102"/>
       <c r="K38" s="102"/>
-      <c r="L38" s="108"/>
+      <c r="L38" s="107"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="37">
         <v>2011</v>
       </c>
       <c r="B40" s="35">
@@ -3135,85 +3148,87 @@
       </c>
       <c r="D54" s="35">
         <v>118270</v>
       </c>
       <c r="E54" s="98">
         <v>161844.16</v>
       </c>
       <c r="F54" s="97">
         <v>203699.61</v>
       </c>
       <c r="G54" s="97">
         <v>242926.07999999999</v>
       </c>
       <c r="H54" s="102">
         <v>281266.88</v>
       </c>
       <c r="I54" s="35">
         <v>320620.90000000002</v>
       </c>
       <c r="J54" s="102">
         <v>365104.83</v>
       </c>
       <c r="K54" s="102">
         <v>409769.35</v>
       </c>
-      <c r="L54" s="108">
+      <c r="L54" s="107">
         <v>451749.28</v>
       </c>
       <c r="M54" s="35">
         <v>493806.8</v>
       </c>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
       <c r="E55" s="98">
         <v>159867</v>
       </c>
       <c r="F55" s="89">
         <v>198639.99</v>
       </c>
       <c r="G55" s="97">
         <v>236170</v>
       </c>
-      <c r="H55" s="102"/>
+      <c r="H55" s="97">
+        <v>272484.40000000002</v>
+      </c>
       <c r="I55" s="35"/>
       <c r="J55" s="102"/>
       <c r="K55" s="102"/>
-      <c r="L55" s="108"/>
+      <c r="L55" s="107"/>
       <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:14" ht="33.75">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
@@ -3788,141 +3803,143 @@
       </c>
       <c r="K70" s="69">
         <v>15829.8</v>
       </c>
       <c r="L70" s="69">
         <v>17427.599999999999</v>
       </c>
       <c r="M70" s="69">
         <v>18937.8</v>
       </c>
       <c r="N70" s="4"/>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="73">
         <v>2025</v>
       </c>
       <c r="B71" s="88">
         <v>1819</v>
       </c>
       <c r="C71" s="88">
         <v>3493.8</v>
       </c>
       <c r="D71" s="47">
         <v>5296.4</v>
       </c>
-      <c r="E71" s="115">
+      <c r="E71" s="114">
         <v>7059.5</v>
       </c>
-      <c r="F71" s="118">
+      <c r="F71" s="117">
         <v>8998.2999999999993</v>
       </c>
-      <c r="G71" s="115">
+      <c r="G71" s="114">
         <v>11183.9</v>
       </c>
-      <c r="H71" s="116">
+      <c r="H71" s="115">
         <v>13625.5</v>
       </c>
       <c r="I71" s="88">
         <v>15963.2</v>
       </c>
-      <c r="J71" s="116">
+      <c r="J71" s="115">
         <v>17970.400000000001</v>
       </c>
-      <c r="K71" s="116">
+      <c r="K71" s="115">
         <v>19810.7</v>
       </c>
-      <c r="L71" s="112">
+      <c r="L71" s="111">
         <v>21714.084699999999</v>
       </c>
       <c r="M71" s="69">
         <v>23626.3</v>
       </c>
       <c r="N71" s="4"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="33">
         <v>2026</v>
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
-      <c r="C72" s="119">
+      <c r="C72" s="118">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
-      <c r="E72" s="120">
+      <c r="E72" s="119">
         <v>8608.9</v>
       </c>
       <c r="F72" s="90">
         <v>10999.3</v>
       </c>
-      <c r="G72" s="120">
+      <c r="G72" s="119">
         <v>13672.4</v>
       </c>
-      <c r="H72" s="102"/>
+      <c r="H72" s="119">
+        <v>16637.900000000001</v>
+      </c>
       <c r="I72" s="35"/>
       <c r="J72" s="102"/>
       <c r="K72" s="102"/>
-      <c r="L72" s="108"/>
+      <c r="L72" s="107"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
-      <c r="A73" s="126" t="s">
+      <c r="A73" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="B73" s="126"/>
-[...10 lines deleted...]
-      <c r="M73" s="126"/>
+      <c r="B73" s="125"/>
+      <c r="C73" s="125"/>
+      <c r="D73" s="125"/>
+      <c r="E73" s="125"/>
+      <c r="F73" s="125"/>
+      <c r="G73" s="125"/>
+      <c r="H73" s="125"/>
+      <c r="I73" s="125"/>
+      <c r="J73" s="125"/>
+      <c r="K73" s="125"/>
+      <c r="L73" s="125"/>
+      <c r="M73" s="125"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
-      <c r="A74" s="127" t="s">
+      <c r="A74" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="B74" s="127"/>
-[...10 lines deleted...]
-      <c r="M74" s="127"/>
+      <c r="B74" s="126"/>
+      <c r="C74" s="126"/>
+      <c r="D74" s="126"/>
+      <c r="E74" s="126"/>
+      <c r="F74" s="126"/>
+      <c r="G74" s="126"/>
+      <c r="H74" s="126"/>
+      <c r="I74" s="126"/>
+      <c r="J74" s="126"/>
+      <c r="K74" s="126"/>
+      <c r="L74" s="126"/>
+      <c r="M74" s="126"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="4"/>
       <c r="F75" s="4"/>
       <c r="G75" s="4"/>
       <c r="J75" s="4"/>
       <c r="M75" s="4"/>
     </row>
     <row r="76" spans="1:14" ht="26.25" customHeight="1">
       <c r="A76" s="25"/>
       <c r="B76" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>8</v>
@@ -4271,84 +4288,86 @@
       </c>
       <c r="D85" s="50">
         <v>3377.7</v>
       </c>
       <c r="E85" s="98">
         <v>4681.93</v>
       </c>
       <c r="F85" s="93">
         <v>6015.02</v>
       </c>
       <c r="G85" s="97">
         <v>7533.21</v>
       </c>
       <c r="H85" s="102">
         <v>8496.83</v>
       </c>
       <c r="I85" s="50">
         <v>9848.2999999999993</v>
       </c>
       <c r="J85" s="102">
         <v>10965.76</v>
       </c>
       <c r="K85" s="102">
         <v>12154.19</v>
       </c>
-      <c r="L85" s="108">
+      <c r="L85" s="107">
         <v>13328.7</v>
       </c>
       <c r="M85" s="47">
         <v>14602.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="33">
         <v>2026</v>
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
       <c r="E86" s="98">
         <v>2989.12</v>
       </c>
       <c r="F86" s="89">
         <v>4139.03</v>
       </c>
       <c r="G86" s="97">
         <v>5335.6</v>
       </c>
-      <c r="H86" s="102"/>
+      <c r="H86" s="97">
+        <v>6290.3</v>
+      </c>
       <c r="I86" s="50"/>
       <c r="J86" s="102"/>
       <c r="K86" s="102"/>
-      <c r="L86" s="108"/>
+      <c r="L86" s="107"/>
       <c r="M86" s="47"/>
     </row>
     <row r="87" spans="1:14" ht="22.5">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="47"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
@@ -4650,84 +4669,86 @@
       </c>
       <c r="D95" s="50">
         <v>2279.4</v>
       </c>
       <c r="E95" s="98">
         <v>2938.9</v>
       </c>
       <c r="F95" s="97">
         <v>3908.1</v>
       </c>
       <c r="G95" s="98">
         <v>4953.2</v>
       </c>
       <c r="H95" s="102">
         <v>5966.1</v>
       </c>
       <c r="I95" s="50">
         <v>6864.4</v>
       </c>
       <c r="J95" s="47">
         <v>8002</v>
       </c>
       <c r="K95" s="102">
         <v>9016.0424000000003</v>
       </c>
-      <c r="L95" s="108">
+      <c r="L95" s="107">
         <v>10000.0291</v>
       </c>
       <c r="M95" s="47">
         <v>11139.3</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="73">
         <v>2026</v>
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
-      <c r="E96" s="109">
+      <c r="E96" s="108">
         <v>3260.8</v>
       </c>
       <c r="F96" s="89">
         <v>4211.8999999999996</v>
       </c>
-      <c r="G96" s="109">
+      <c r="G96" s="108">
         <v>5283.8</v>
       </c>
-      <c r="H96" s="102"/>
+      <c r="H96" s="108">
+        <v>6287</v>
+      </c>
       <c r="I96" s="50"/>
       <c r="J96" s="47"/>
       <c r="K96" s="102"/>
-      <c r="L96" s="108"/>
+      <c r="L96" s="107"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="33">
         <v>2018</v>
       </c>
       <c r="B98" s="32"/>
@@ -6599,436 +6620,446 @@
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
       <c r="E156" s="98">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
       <c r="G156" s="97">
         <v>238949.77</v>
       </c>
       <c r="H156" s="102">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
         <v>314742.40000000002</v>
       </c>
       <c r="J156" s="102">
         <v>358539.87</v>
       </c>
       <c r="K156" s="102">
         <v>402561.67</v>
       </c>
-      <c r="L156" s="108">
+      <c r="L156" s="107">
         <v>443905.07</v>
       </c>
       <c r="M156" s="56">
         <v>485301.2</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="35"/>
       <c r="C157" s="35"/>
       <c r="D157" s="35"/>
       <c r="E157" s="91"/>
       <c r="F157" s="89" t="s">
         <v>56</v>
       </c>
       <c r="G157" s="97" t="s">
         <v>56</v>
       </c>
       <c r="H157" s="91"/>
       <c r="I157" s="35"/>
       <c r="J157" s="91"/>
       <c r="K157" s="102" t="s">
         <v>56</v>
       </c>
-      <c r="L157" s="109"/>
+      <c r="L157" s="108"/>
       <c r="M157" s="56"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="35">
         <v>30219.9</v>
       </c>
       <c r="C158" s="35">
         <v>62361</v>
       </c>
       <c r="D158" s="35">
         <v>95216</v>
       </c>
       <c r="E158" s="98">
         <v>130322.82</v>
       </c>
       <c r="F158" s="93">
         <v>163953.79</v>
       </c>
       <c r="G158" s="97">
         <v>194885.43</v>
       </c>
       <c r="H158" s="102">
         <v>224804.39</v>
       </c>
       <c r="I158" s="35">
         <v>255470</v>
       </c>
       <c r="J158" s="102">
         <v>289832.63</v>
       </c>
       <c r="K158" s="102">
         <v>324166.34999999998</v>
       </c>
-      <c r="L158" s="108">
+      <c r="L158" s="107">
         <v>356473.85</v>
       </c>
       <c r="M158" s="56">
         <v>388849.7</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="35">
         <v>2418.8000000000002</v>
       </c>
       <c r="C159" s="35">
         <v>5100.3999999999996</v>
       </c>
       <c r="D159" s="35">
         <v>7727.9</v>
       </c>
       <c r="E159" s="98">
         <v>10654.41</v>
       </c>
       <c r="F159" s="93">
         <v>13351.01</v>
       </c>
       <c r="G159" s="97">
         <v>15780.48</v>
       </c>
       <c r="H159" s="102">
         <v>18051.87</v>
       </c>
       <c r="I159" s="35">
         <v>20438.7</v>
       </c>
       <c r="J159" s="102">
         <v>23283.84</v>
       </c>
       <c r="K159" s="102">
         <v>26205.91</v>
       </c>
-      <c r="L159" s="108">
+      <c r="L159" s="107">
         <v>28901.040000000001</v>
       </c>
       <c r="M159" s="56">
         <v>31569.5</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B160" s="35">
         <v>2082.1999999999998</v>
       </c>
       <c r="C160" s="35">
         <v>3650.8</v>
       </c>
       <c r="D160" s="35">
         <v>6089.1</v>
       </c>
       <c r="E160" s="98">
         <v>8254.4</v>
       </c>
       <c r="F160" s="93">
         <v>10613.88</v>
       </c>
       <c r="G160" s="97">
         <v>13251.24</v>
       </c>
       <c r="H160" s="102">
         <v>16184.91</v>
       </c>
       <c r="I160" s="35">
         <v>19316</v>
       </c>
       <c r="J160" s="102">
         <v>22615.16</v>
       </c>
       <c r="K160" s="102">
         <v>26126.33</v>
       </c>
-      <c r="L160" s="108">
+      <c r="L160" s="107">
         <v>29648.93</v>
       </c>
       <c r="M160" s="56">
         <v>33189</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B161" s="35">
         <v>2473.6</v>
       </c>
       <c r="C161" s="35">
         <v>4656.1000000000004</v>
       </c>
       <c r="D161" s="35">
         <v>7408.4</v>
       </c>
       <c r="E161" s="98">
         <v>10187.44</v>
       </c>
       <c r="F161" s="93">
         <v>12647.83</v>
       </c>
       <c r="G161" s="97">
         <v>15032.62</v>
       </c>
       <c r="H161" s="102">
         <v>17269.82</v>
       </c>
       <c r="I161" s="35">
         <v>19517.8</v>
       </c>
       <c r="J161" s="102">
         <v>22808.240000000002</v>
       </c>
       <c r="K161" s="102">
         <v>26063.08</v>
       </c>
-      <c r="L161" s="108">
+      <c r="L161" s="107">
         <v>28881.25</v>
       </c>
       <c r="M161" s="56">
         <v>31693</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="51"/>
       <c r="B162" s="35"/>
       <c r="C162" s="35"/>
       <c r="D162" s="35"/>
       <c r="E162" s="98"/>
       <c r="F162" s="93"/>
       <c r="G162" s="97"/>
       <c r="H162" s="102"/>
       <c r="I162" s="35"/>
       <c r="J162" s="102"/>
       <c r="K162" s="102"/>
-      <c r="L162" s="108"/>
+      <c r="L162" s="107"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
     <row r="164" spans="1:13" ht="22.5">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
       <c r="E164" s="98">
         <v>157329.78</v>
       </c>
       <c r="F164" s="89">
         <v>195398.98</v>
       </c>
       <c r="G164" s="97">
         <v>232102.1</v>
       </c>
-      <c r="H164" s="102"/>
+      <c r="H164" s="97">
+        <v>267500.79999999999</v>
+      </c>
       <c r="I164" s="35"/>
       <c r="J164" s="102"/>
       <c r="K164" s="102"/>
-      <c r="L164" s="108"/>
+      <c r="L164" s="107"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
       <c r="F165" s="97"/>
       <c r="G165" s="97"/>
-      <c r="H165" s="91"/>
+      <c r="H165" s="97"/>
       <c r="I165" s="35"/>
       <c r="J165" s="91"/>
       <c r="K165" s="102"/>
-      <c r="L165" s="109"/>
+      <c r="L165" s="108"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
       <c r="E166" s="98">
         <v>120576.29</v>
       </c>
       <c r="F166" s="89">
         <v>153150.9</v>
       </c>
       <c r="G166" s="97">
         <v>184414</v>
       </c>
-      <c r="H166" s="102"/>
+      <c r="H166" s="97">
+        <v>214687.7</v>
+      </c>
       <c r="I166" s="35"/>
       <c r="J166" s="102"/>
       <c r="K166" s="102"/>
-      <c r="L166" s="108"/>
+      <c r="L166" s="107"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
       <c r="E167" s="98">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="89">
         <v>11571.38</v>
       </c>
       <c r="G167" s="97">
         <v>13896.9</v>
       </c>
-      <c r="H167" s="102"/>
+      <c r="H167" s="97">
+        <v>16061</v>
+      </c>
       <c r="I167" s="35"/>
       <c r="J167" s="102"/>
       <c r="K167" s="102"/>
-      <c r="L167" s="108"/>
+      <c r="L167" s="107"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
       <c r="E168" s="98">
         <v>16842.8</v>
       </c>
       <c r="F168" s="89">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="97">
         <v>18027</v>
       </c>
-      <c r="H168" s="102"/>
+      <c r="H168" s="97">
+        <v>18575.599999999999</v>
+      </c>
       <c r="I168" s="35"/>
       <c r="J168" s="102"/>
       <c r="K168" s="102"/>
-      <c r="L168" s="108"/>
+      <c r="L168" s="107"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
       <c r="E169" s="98">
         <v>10575.9</v>
       </c>
       <c r="F169" s="89">
         <v>13214.96</v>
       </c>
       <c r="G169" s="97">
         <v>15764.2</v>
       </c>
-      <c r="H169" s="102"/>
+      <c r="H169" s="97">
+        <v>18176.5</v>
+      </c>
       <c r="I169" s="35"/>
       <c r="J169" s="102"/>
       <c r="K169" s="102"/>
-      <c r="L169" s="108"/>
+      <c r="L169" s="107"/>
       <c r="M169" s="56"/>
     </row>
     <row r="170" spans="1:13" ht="33.75">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
@@ -8911,501 +8942,511 @@
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
     <row r="233" spans="1:13" ht="22.5">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
-      <c r="E233" s="121">
+      <c r="E233" s="120">
         <v>2841</v>
       </c>
       <c r="F233" s="94">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
       <c r="H233" s="103">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
         <v>5617.8</v>
       </c>
-      <c r="J233" s="107">
+      <c r="J233" s="106">
         <v>6394.2124000000003</v>
       </c>
       <c r="K233" s="103">
         <v>7161.2889999999998</v>
       </c>
-      <c r="L233" s="110">
+      <c r="L233" s="109">
         <v>7934.5178999999998</v>
       </c>
       <c r="M233" s="56">
         <v>8705.6</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B234" s="35"/>
       <c r="C234" s="35"/>
       <c r="D234" s="35"/>
       <c r="E234" s="35"/>
       <c r="F234" s="95"/>
       <c r="G234" s="99"/>
       <c r="H234" s="99"/>
       <c r="I234" s="35"/>
-      <c r="J234" s="107"/>
+      <c r="J234" s="106"/>
       <c r="K234" s="39"/>
       <c r="L234" s="56"/>
       <c r="M234" s="56"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B235" s="35">
         <v>590.9</v>
       </c>
       <c r="C235" s="35">
         <v>1222</v>
       </c>
       <c r="D235" s="35">
         <v>1868.9</v>
       </c>
-      <c r="E235" s="121">
+      <c r="E235" s="120">
         <v>2572.3000000000002</v>
       </c>
       <c r="F235" s="94">
         <v>3238.7</v>
       </c>
       <c r="G235" s="92">
         <v>3859.7</v>
       </c>
       <c r="H235" s="103">
         <v>4449.5</v>
       </c>
       <c r="I235" s="35">
         <v>5059.1000000000004</v>
       </c>
-      <c r="J235" s="107">
+      <c r="J235" s="106">
         <v>5741.9660000000003</v>
       </c>
       <c r="K235" s="103">
         <v>6412.9065000000001</v>
       </c>
-      <c r="L235" s="110">
+      <c r="L235" s="109">
         <v>7095.6532999999999</v>
       </c>
       <c r="M235" s="56">
         <v>7776.5</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B236" s="35">
         <v>11.5</v>
       </c>
       <c r="C236" s="35">
         <v>24.2</v>
       </c>
       <c r="D236" s="35">
         <v>36.6</v>
       </c>
-      <c r="E236" s="121">
+      <c r="E236" s="120">
         <v>50.5</v>
       </c>
       <c r="F236" s="94">
         <v>63</v>
       </c>
       <c r="G236" s="92">
         <v>74.8</v>
       </c>
       <c r="H236" s="103">
         <v>85.56</v>
       </c>
       <c r="I236" s="35">
         <v>96.9</v>
       </c>
-      <c r="J236" s="107">
+      <c r="J236" s="106">
         <v>110.36499999999999</v>
       </c>
       <c r="K236" s="103">
         <v>124.21599999999999</v>
       </c>
-      <c r="L236" s="110">
+      <c r="L236" s="109">
         <v>136.99100000000001</v>
       </c>
       <c r="M236" s="56">
         <v>149.6</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="35">
         <v>20.5</v>
       </c>
       <c r="C237" s="35">
         <v>37.799999999999997</v>
       </c>
       <c r="D237" s="35">
         <v>61.1</v>
       </c>
-      <c r="E237" s="115">
+      <c r="E237" s="114">
         <v>85.2</v>
       </c>
       <c r="F237" s="96">
         <v>111.6</v>
       </c>
       <c r="G237" s="92">
         <v>141.1</v>
       </c>
       <c r="H237" s="103">
         <v>174.06</v>
       </c>
       <c r="I237" s="35">
         <v>210.2</v>
       </c>
-      <c r="J237" s="107">
+      <c r="J237" s="106">
         <v>247.6121</v>
       </c>
       <c r="K237" s="103">
         <v>287.2568</v>
       </c>
-      <c r="L237" s="110">
+      <c r="L237" s="109">
         <v>327.96039999999999</v>
       </c>
       <c r="M237" s="56">
         <v>368.6</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B238" s="30">
         <v>32.200000000000003</v>
       </c>
       <c r="C238" s="30">
         <v>60.7</v>
       </c>
       <c r="D238" s="30">
         <v>96.7</v>
       </c>
-      <c r="E238" s="115">
+      <c r="E238" s="114">
         <v>133</v>
       </c>
       <c r="F238" s="96">
         <v>165.1</v>
       </c>
       <c r="G238" s="92">
         <v>195.6</v>
       </c>
       <c r="H238" s="103">
         <v>223.5301</v>
       </c>
       <c r="I238" s="30">
         <v>251.6</v>
       </c>
-      <c r="J238" s="107">
+      <c r="J238" s="106">
         <v>294.26859999999999</v>
       </c>
       <c r="K238" s="103">
         <v>336.90899999999999</v>
       </c>
-      <c r="L238" s="110">
+      <c r="L238" s="109">
         <v>373.91250000000002</v>
       </c>
       <c r="M238" s="31">
         <v>410.8</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="74"/>
       <c r="B239" s="30"/>
       <c r="C239" s="30"/>
       <c r="D239" s="30"/>
-      <c r="E239" s="115"/>
+      <c r="E239" s="114"/>
       <c r="F239" s="96"/>
       <c r="G239" s="92"/>
       <c r="H239" s="103"/>
       <c r="I239" s="30"/>
-      <c r="J239" s="107"/>
+      <c r="J239" s="106"/>
       <c r="K239" s="103"/>
-      <c r="L239" s="110"/>
+      <c r="L239" s="109"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
     <row r="241" spans="1:13" ht="22.5">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
-      <c r="E241" s="109">
+      <c r="E241" s="108">
         <v>3256</v>
       </c>
       <c r="F241" s="92">
         <v>4243.6000000000004</v>
       </c>
-      <c r="G241" s="122">
+      <c r="G241" s="121">
         <v>5192.3</v>
       </c>
-      <c r="H241" s="103"/>
+      <c r="H241" s="121" t="s">
+        <v>58</v>
+      </c>
       <c r="I241" s="35"/>
-      <c r="J241" s="107"/>
+      <c r="J241" s="106"/>
       <c r="K241" s="103"/>
-      <c r="L241" s="110"/>
+      <c r="L241" s="109"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
-      <c r="F242" s="123"/>
+      <c r="F242" s="122"/>
       <c r="G242" s="39"/>
-      <c r="H242" s="99"/>
+      <c r="H242" s="121"/>
       <c r="I242" s="35"/>
-      <c r="J242" s="107"/>
+      <c r="J242" s="106"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
-      <c r="E243" s="122">
+      <c r="E243" s="121">
         <v>2898</v>
       </c>
       <c r="F243" s="92">
         <v>3808.5</v>
       </c>
-      <c r="G243" s="122">
+      <c r="G243" s="121">
         <v>4681</v>
       </c>
-      <c r="H243" s="103"/>
+      <c r="H243" s="121" t="s">
+        <v>59</v>
+      </c>
       <c r="I243" s="35"/>
-      <c r="J243" s="107"/>
+      <c r="J243" s="106"/>
       <c r="K243" s="103"/>
-      <c r="L243" s="110"/>
+      <c r="L243" s="109"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
-      <c r="E244" s="122">
+      <c r="E244" s="121">
         <v>44.2</v>
       </c>
       <c r="F244" s="92">
         <v>77.900000000000006</v>
       </c>
-      <c r="G244" s="122">
+      <c r="G244" s="121">
         <v>112.9</v>
       </c>
-      <c r="H244" s="103"/>
+      <c r="H244" s="121">
+        <v>145.4</v>
+      </c>
       <c r="I244" s="35"/>
-      <c r="J244" s="107"/>
+      <c r="J244" s="106"/>
       <c r="K244" s="103"/>
-      <c r="L244" s="110"/>
+      <c r="L244" s="109"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
-      <c r="E245" s="122">
+      <c r="E245" s="121">
         <v>166.6</v>
       </c>
       <c r="F245" s="92">
         <v>173.2</v>
       </c>
-      <c r="G245" s="122">
+      <c r="G245" s="121">
         <v>179.1</v>
       </c>
-      <c r="H245" s="103"/>
+      <c r="H245" s="121">
+        <v>184.8</v>
+      </c>
       <c r="I245" s="35"/>
-      <c r="J245" s="107"/>
+      <c r="J245" s="106"/>
       <c r="K245" s="103"/>
-      <c r="L245" s="110"/>
+      <c r="L245" s="109"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
-      <c r="E246" s="120">
+      <c r="E246" s="119">
         <v>147.19999999999999</v>
       </c>
       <c r="F246" s="90">
         <v>184</v>
       </c>
-      <c r="G246" s="122">
+      <c r="G246" s="121">
         <v>219.3</v>
       </c>
-      <c r="H246" s="103"/>
+      <c r="H246" s="121">
+        <v>252.1</v>
+      </c>
       <c r="I246" s="30"/>
-      <c r="J246" s="107"/>
+      <c r="J246" s="106"/>
       <c r="K246" s="103"/>
-      <c r="L246" s="110"/>
+      <c r="L246" s="109"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A247" s="126" t="s">
+      <c r="A247" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="B247" s="126"/>
-[...10 lines deleted...]
-      <c r="M247" s="126"/>
+      <c r="B247" s="125"/>
+      <c r="C247" s="125"/>
+      <c r="D247" s="125"/>
+      <c r="E247" s="125"/>
+      <c r="F247" s="125"/>
+      <c r="G247" s="125"/>
+      <c r="H247" s="125"/>
+      <c r="I247" s="125"/>
+      <c r="J247" s="125"/>
+      <c r="K247" s="125"/>
+      <c r="L247" s="125"/>
+      <c r="M247" s="125"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="21"/>
       <c r="B248" s="19"/>
       <c r="C248" s="19"/>
       <c r="D248" s="19"/>
       <c r="E248" s="19"/>
       <c r="F248" s="19"/>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
       <c r="I248" s="19"/>
       <c r="J248" s="19"/>
       <c r="K248" s="84"/>
       <c r="L248" s="84"/>
       <c r="M248" s="19"/>
     </row>
     <row r="249" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A249" s="125" t="s">
+      <c r="A249" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="B249" s="125"/>
-[...10 lines deleted...]
-      <c r="M249" s="125"/>
+      <c r="B249" s="124"/>
+      <c r="C249" s="124"/>
+      <c r="D249" s="124"/>
+      <c r="E249" s="124"/>
+      <c r="F249" s="124"/>
+      <c r="G249" s="124"/>
+      <c r="H249" s="124"/>
+      <c r="I249" s="124"/>
+      <c r="J249" s="124"/>
+      <c r="K249" s="124"/>
+      <c r="L249" s="124"/>
+      <c r="M249" s="124"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="19"/>
       <c r="B250" s="19"/>
       <c r="C250" s="19"/>
       <c r="D250" s="19"/>
       <c r="E250" s="19"/>
       <c r="F250" s="19"/>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
       <c r="I250" s="19"/>
       <c r="J250" s="19"/>
       <c r="K250" s="84"/>
       <c r="L250" s="84"/>
       <c r="M250" s="19"/>
     </row>
     <row r="251" spans="1:13" ht="18.75" customHeight="1">
       <c r="A251" s="59"/>
       <c r="B251" s="60" t="s">
         <v>2</v>
       </c>
       <c r="C251" s="60" t="s">
         <v>6</v>
       </c>
       <c r="D251" s="60" t="s">
@@ -10042,84 +10083,86 @@
       </c>
       <c r="D267" s="64">
         <v>3.6</v>
       </c>
       <c r="E267" s="98">
         <v>4.9000000000000004</v>
       </c>
       <c r="F267" s="93">
         <v>6.19</v>
       </c>
       <c r="G267" s="97">
         <v>7.45</v>
       </c>
       <c r="H267" s="104">
         <v>8.85</v>
       </c>
       <c r="I267" s="64">
         <v>10.4</v>
       </c>
       <c r="J267" s="89">
         <v>11.8</v>
       </c>
       <c r="K267" s="102">
         <v>13.11</v>
       </c>
-      <c r="L267" s="111">
+      <c r="L267" s="110">
         <v>14.55</v>
       </c>
       <c r="M267" s="64">
         <v>16.3</v>
       </c>
     </row>
     <row r="268" spans="1:22">
       <c r="A268" s="36">
         <v>2026</v>
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
       <c r="E268" s="98">
         <v>6.68</v>
       </c>
       <c r="F268" s="89">
         <v>8.15</v>
       </c>
       <c r="G268" s="97">
         <v>9.9</v>
       </c>
-      <c r="H268" s="104"/>
+      <c r="H268" s="97">
+        <v>11.5</v>
+      </c>
       <c r="I268" s="64"/>
       <c r="J268" s="89"/>
       <c r="K268" s="102"/>
-      <c r="L268" s="111"/>
+      <c r="L268" s="110"/>
       <c r="M268" s="64"/>
     </row>
     <row r="269" spans="1:22" ht="22.5">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
@@ -10700,105 +10743,107 @@
         <v>33.5</v>
       </c>
       <c r="K283" s="64">
         <v>37</v>
       </c>
       <c r="L283" s="81">
         <v>42</v>
       </c>
       <c r="M283" s="64">
         <v>46.7</v>
       </c>
     </row>
     <row r="284" spans="1:22">
       <c r="A284" s="36">
         <v>2025</v>
       </c>
       <c r="B284" s="64">
         <v>3.9</v>
       </c>
       <c r="C284" s="64">
         <v>6.7</v>
       </c>
       <c r="D284" s="66">
         <v>10.3</v>
       </c>
-      <c r="E284" s="121">
+      <c r="E284" s="120">
         <v>13.9</v>
       </c>
-      <c r="F284" s="118">
+      <c r="F284" s="117">
         <v>17.7</v>
       </c>
       <c r="G284" s="100">
         <v>21.7</v>
       </c>
       <c r="H284" s="104">
         <v>26.129799999999999</v>
       </c>
       <c r="I284" s="64">
         <v>30.8</v>
       </c>
       <c r="J284" s="64">
         <v>35.299999999999997</v>
       </c>
       <c r="K284" s="103">
         <v>38.881799999999998</v>
       </c>
-      <c r="L284" s="112">
+      <c r="L284" s="111">
         <v>42.938600000000001</v>
       </c>
       <c r="M284" s="64">
         <v>47.7</v>
       </c>
     </row>
     <row r="285" spans="1:22">
       <c r="A285" s="36">
         <v>2026</v>
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
-      <c r="E285" s="122">
+      <c r="E285" s="121">
         <v>14.4</v>
       </c>
       <c r="F285" s="92">
         <v>18.5</v>
       </c>
       <c r="G285" s="100">
         <v>23.2</v>
       </c>
-      <c r="H285" s="104"/>
+      <c r="H285" s="100">
+        <v>27.7</v>
+      </c>
       <c r="I285" s="64"/>
       <c r="J285" s="64"/>
       <c r="K285" s="103"/>
-      <c r="L285" s="112"/>
+      <c r="L285" s="111"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
     </row>
     <row r="287" spans="1:22" ht="12.75">
       <c r="A287" s="40">
         <v>2016</v>
       </c>
       <c r="B287" s="39">
         <v>302.7</v>
@@ -11177,102 +11222,104 @@
         <v>4413.1000000000004</v>
       </c>
       <c r="L295" s="47">
         <v>4825.6000000000004</v>
       </c>
       <c r="M295" s="39">
         <v>5250.1</v>
       </c>
     </row>
     <row r="296" spans="1:22">
       <c r="A296" s="40">
         <v>2025</v>
       </c>
       <c r="B296" s="39">
         <v>472.8</v>
       </c>
       <c r="C296" s="39">
         <v>891.8</v>
       </c>
       <c r="D296" s="39">
         <v>1354.1</v>
       </c>
       <c r="E296" s="98">
         <v>1790.88</v>
       </c>
-      <c r="F296" s="124">
+      <c r="F296" s="123">
         <v>2320.4</v>
       </c>
       <c r="G296" s="97">
         <v>2931.82</v>
       </c>
       <c r="H296" s="104">
         <v>3639.59</v>
       </c>
       <c r="I296" s="39">
         <v>4308.3</v>
       </c>
       <c r="J296" s="89">
         <v>4850.07</v>
       </c>
       <c r="K296" s="102">
         <v>5323.93</v>
       </c>
-      <c r="L296" s="111">
+      <c r="L296" s="110">
         <v>5813.53</v>
       </c>
       <c r="M296" s="39">
         <v>6266.2</v>
       </c>
     </row>
     <row r="297" spans="1:22">
       <c r="A297" s="40">
         <v>2026</v>
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
       <c r="E297" s="98">
         <v>1798.6</v>
       </c>
       <c r="F297" s="89">
         <v>2295.5700000000002</v>
       </c>
       <c r="G297" s="97">
         <v>2866.6</v>
       </c>
-      <c r="H297" s="104"/>
+      <c r="H297" s="97">
+        <v>3501.9</v>
+      </c>
       <c r="I297" s="39"/>
       <c r="J297" s="89"/>
       <c r="K297" s="102"/>
-      <c r="L297" s="111"/>
+      <c r="L297" s="110"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
     </row>
     <row r="299" spans="1:22" ht="12.75">
       <c r="A299" s="40">
         <v>2016</v>
       </c>
       <c r="B299" s="39">
         <v>629.4</v>
@@ -11639,114 +11686,116 @@
         <v>4510.7</v>
       </c>
       <c r="H307" s="69">
         <v>5654.3</v>
       </c>
       <c r="I307" s="87">
         <v>6715.4</v>
       </c>
       <c r="J307" s="88">
         <v>7605.9</v>
       </c>
       <c r="K307" s="69">
         <v>8321.7000000000007</v>
       </c>
       <c r="L307" s="69">
         <v>9146.5</v>
       </c>
       <c r="M307" s="69">
         <v>9934.6</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" s="76">
         <v>2025</v>
       </c>
-      <c r="B308" s="117" t="s">
+      <c r="B308" s="116" t="s">
         <v>55</v>
       </c>
       <c r="C308" s="69">
         <v>1843.3</v>
       </c>
       <c r="D308" s="69">
         <v>2774.3</v>
       </c>
-      <c r="E308" s="115">
+      <c r="E308" s="114">
         <v>3593.9</v>
       </c>
-      <c r="F308" s="118">
+      <c r="F308" s="117">
         <v>4604.5</v>
       </c>
-      <c r="G308" s="118">
+      <c r="G308" s="117">
         <v>5831</v>
       </c>
       <c r="H308" s="104">
         <v>7288.3766999999998</v>
       </c>
       <c r="I308" s="69">
         <v>8640.6</v>
       </c>
-      <c r="J308" s="114">
+      <c r="J308" s="113">
         <v>9719.5143000000007</v>
       </c>
-      <c r="K308" s="116">
+      <c r="K308" s="115">
         <v>10617.8907</v>
       </c>
-      <c r="L308" s="111">
+      <c r="L308" s="110">
         <v>11595.9673</v>
       </c>
       <c r="M308" s="69">
         <v>12512.4</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="70">
         <v>2026</v>
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
-      <c r="E309" s="120">
+      <c r="E309" s="119">
         <v>4554.5</v>
       </c>
       <c r="F309" s="90">
         <v>5723.4</v>
       </c>
       <c r="G309" s="101">
         <v>7136.9</v>
       </c>
-      <c r="H309" s="105"/>
+      <c r="H309" s="101" t="s">
+        <v>60</v>
+      </c>
       <c r="I309" s="58"/>
       <c r="J309" s="90"/>
-      <c r="K309" s="106"/>
-      <c r="L309" s="113"/>
+      <c r="K309" s="105"/>
+      <c r="L309" s="112"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">
       <c r="I315" s="2"/>
     </row>
     <row r="316" spans="1:14">
       <c r="I316" s="2"/>
     </row>
     <row r="317" spans="1:14">
       <c r="I317" s="2"/>