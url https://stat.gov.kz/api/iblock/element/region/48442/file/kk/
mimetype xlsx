--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15795" yWindow="-120" windowWidth="13170" windowHeight="12915"/>
+    <workbookView xWindow="15450" yWindow="-30" windowWidth="13170" windowHeight="12915"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="67">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Тасымалданған жүк, багаж, жүк-багажы, мың тонна</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы,
  мың. жкм</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -195,50 +195,68 @@
     <t>11 420,6</t>
   </si>
   <si>
     <t>3 402,4</t>
   </si>
   <si>
     <t>2 996,5</t>
   </si>
   <si>
     <t>988,0</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>36 291,2</t>
   </si>
   <si>
     <t>6 218,3</t>
   </si>
   <si>
     <t>5 635,9</t>
   </si>
   <si>
     <t>8 729,1</t>
+  </si>
+  <si>
+    <t>41 798,7</t>
+  </si>
+  <si>
+    <t>19 563,8</t>
+  </si>
+  <si>
+    <t>7 307,4</t>
+  </si>
+  <si>
+    <t>7 255,5</t>
+  </si>
+  <si>
+    <t>6 601,9</t>
+  </si>
+  <si>
+    <t>10 295,9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₽_-;\-* #,##0.0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -1067,52 +1085,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:W586"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C274" workbookViewId="0">
-      <selection activeCell="H309" sqref="H309"/>
+    <sheetView tabSelected="1" topLeftCell="B274" workbookViewId="0">
+      <selection activeCell="I274" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" style="20" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="14.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="19.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="12" style="2" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="15.28515625" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="2" customWidth="1"/>
@@ -1833,57 +1851,59 @@
     <row r="21" spans="1:14">
       <c r="A21" s="33">
         <v>2026</v>
       </c>
       <c r="B21" s="35">
         <v>4402.1000000000004</v>
       </c>
       <c r="C21" s="35">
         <v>8316.5</v>
       </c>
       <c r="D21" s="35">
         <v>12968.6</v>
       </c>
       <c r="E21" s="98">
         <v>17758.169999999998</v>
       </c>
       <c r="F21" s="89">
         <v>22788.04</v>
       </c>
       <c r="G21" s="97">
         <v>27678</v>
       </c>
       <c r="H21" s="97">
         <v>32327.599999999999</v>
       </c>
-      <c r="I21" s="35"/>
+      <c r="I21" s="108">
+        <v>37210.699999999997</v>
+      </c>
       <c r="J21" s="102"/>
       <c r="K21" s="102"/>
       <c r="L21" s="107"/>
       <c r="M21" s="35"/>
     </row>
-    <row r="22" spans="1:14" ht="22.5">
+    <row r="22" spans="1:14">
       <c r="A22" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="35"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="37">
         <v>2011</v>
       </c>
       <c r="B23" s="35">
         <v>886.1</v>
       </c>
       <c r="C23" s="35">
@@ -2505,51 +2525,53 @@
     <row r="38" spans="1:14">
       <c r="A38" s="33">
         <v>2026</v>
       </c>
       <c r="B38" s="35">
         <v>4912.1000000000004</v>
       </c>
       <c r="C38" s="35">
         <v>9345.6</v>
       </c>
       <c r="D38" s="35">
         <v>14706.8</v>
       </c>
       <c r="E38" s="98">
         <v>20167.900000000001</v>
       </c>
       <c r="F38" s="89">
         <v>25641.1</v>
       </c>
       <c r="G38" s="108">
         <v>31012.9</v>
       </c>
       <c r="H38" s="108" t="s">
         <v>57</v>
       </c>
-      <c r="I38" s="35"/>
+      <c r="I38" s="108" t="s">
+        <v>61</v>
+      </c>
       <c r="J38" s="102"/>
       <c r="K38" s="102"/>
       <c r="L38" s="107"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="31"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="47"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="37">
@@ -3181,57 +3203,59 @@
     <row r="55" spans="1:14">
       <c r="A55" s="33">
         <v>2026</v>
       </c>
       <c r="B55" s="35">
         <v>39139.4</v>
       </c>
       <c r="C55" s="35">
         <v>77743.199999999997</v>
       </c>
       <c r="D55" s="35">
         <v>117859.3</v>
       </c>
       <c r="E55" s="98">
         <v>159867</v>
       </c>
       <c r="F55" s="89">
         <v>198639.99</v>
       </c>
       <c r="G55" s="97">
         <v>236170</v>
       </c>
       <c r="H55" s="97">
         <v>272484.40000000002</v>
       </c>
-      <c r="I55" s="35"/>
+      <c r="I55" s="108">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J55" s="102"/>
       <c r="K55" s="102"/>
       <c r="L55" s="107"/>
       <c r="M55" s="35"/>
     </row>
-    <row r="56" spans="1:14" ht="33.75">
+    <row r="56" spans="1:14" ht="22.5">
       <c r="A56" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="39"/>
       <c r="G56" s="69"/>
       <c r="H56" s="39"/>
       <c r="I56" s="46"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="5"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="33">
         <v>2011</v>
       </c>
       <c r="B57" s="47">
         <v>1778.9</v>
       </c>
       <c r="C57" s="47">
@@ -3857,51 +3881,53 @@
     <row r="72" spans="1:14">
       <c r="A72" s="33">
         <v>2026</v>
       </c>
       <c r="B72" s="49">
         <v>2064.9</v>
       </c>
       <c r="C72" s="118">
         <v>4035</v>
       </c>
       <c r="D72" s="49">
         <v>6361.5</v>
       </c>
       <c r="E72" s="119">
         <v>8608.9</v>
       </c>
       <c r="F72" s="90">
         <v>10999.3</v>
       </c>
       <c r="G72" s="119">
         <v>13672.4</v>
       </c>
       <c r="H72" s="119">
         <v>16637.900000000001</v>
       </c>
-      <c r="I72" s="35"/>
+      <c r="I72" s="119" t="s">
+        <v>62</v>
+      </c>
       <c r="J72" s="102"/>
       <c r="K72" s="102"/>
       <c r="L72" s="107"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:14" ht="27" customHeight="1">
       <c r="A73" s="125" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="125"/>
       <c r="C73" s="125"/>
       <c r="D73" s="125"/>
       <c r="E73" s="125"/>
       <c r="F73" s="125"/>
       <c r="G73" s="125"/>
       <c r="H73" s="125"/>
       <c r="I73" s="125"/>
       <c r="J73" s="125"/>
       <c r="K73" s="125"/>
       <c r="L73" s="125"/>
       <c r="M73" s="125"/>
     </row>
     <row r="74" spans="1:14" s="1" customFormat="1" ht="12.75">
       <c r="A74" s="126" t="s">
         <v>17</v>
@@ -4320,57 +4346,59 @@
     <row r="86" spans="1:14">
       <c r="A86" s="33">
         <v>2026</v>
       </c>
       <c r="B86" s="35">
         <v>651.20000000000005</v>
       </c>
       <c r="C86" s="50">
         <v>1314.2</v>
       </c>
       <c r="D86" s="50">
         <v>1972.1</v>
       </c>
       <c r="E86" s="98">
         <v>2989.12</v>
       </c>
       <c r="F86" s="89">
         <v>4139.03</v>
       </c>
       <c r="G86" s="97">
         <v>5335.6</v>
       </c>
       <c r="H86" s="97">
         <v>6290.3</v>
       </c>
-      <c r="I86" s="50"/>
+      <c r="I86" s="108">
+        <v>7293.5</v>
+      </c>
       <c r="J86" s="102"/>
       <c r="K86" s="102"/>
       <c r="L86" s="107"/>
       <c r="M86" s="47"/>
     </row>
-    <row r="87" spans="1:14" ht="22.5">
+    <row r="87" spans="1:14">
       <c r="A87" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B87" s="50"/>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="47"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="4"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="33">
         <v>2018</v>
       </c>
       <c r="B88" s="50">
         <v>1697.55</v>
       </c>
       <c r="C88" s="50">
@@ -4701,51 +4729,53 @@
     <row r="96" spans="1:14">
       <c r="A96" s="73">
         <v>2026</v>
       </c>
       <c r="B96" s="47">
         <v>827.9</v>
       </c>
       <c r="C96" s="50">
         <v>1594.8</v>
       </c>
       <c r="D96" s="50">
         <v>2353</v>
       </c>
       <c r="E96" s="108">
         <v>3260.8</v>
       </c>
       <c r="F96" s="89">
         <v>4211.8999999999996</v>
       </c>
       <c r="G96" s="108">
         <v>5283.8</v>
       </c>
       <c r="H96" s="108">
         <v>6287</v>
       </c>
-      <c r="I96" s="50"/>
+      <c r="I96" s="108" t="s">
+        <v>63</v>
+      </c>
       <c r="J96" s="47"/>
       <c r="K96" s="102"/>
       <c r="L96" s="107"/>
       <c r="M96" s="47"/>
     </row>
     <row r="97" spans="1:23" ht="22.5">
       <c r="A97" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="32"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
       <c r="N97" s="4"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="33">
@@ -5041,51 +5071,51 @@
       <c r="G105" s="52"/>
       <c r="H105" s="52"/>
       <c r="I105" s="52"/>
       <c r="J105" s="52"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="52"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="37">
         <v>2019</v>
       </c>
       <c r="B106" s="52"/>
       <c r="C106" s="52"/>
       <c r="D106" s="52"/>
       <c r="E106" s="52"/>
       <c r="F106" s="52"/>
       <c r="G106" s="52"/>
       <c r="H106" s="52"/>
       <c r="I106" s="52"/>
       <c r="J106" s="52"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="52"/>
     </row>
-    <row r="107" spans="1:23" ht="22.5">
+    <row r="107" spans="1:23" ht="33.75">
       <c r="A107" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="52">
         <v>395223.16</v>
       </c>
       <c r="C107" s="52">
         <v>809269.52</v>
       </c>
       <c r="D107" s="52">
         <v>1243396.93</v>
       </c>
       <c r="E107" s="52">
         <v>1678513.84</v>
       </c>
       <c r="F107" s="52">
         <v>2113055.1800000002</v>
       </c>
       <c r="G107" s="52">
         <v>2561738.98</v>
       </c>
       <c r="H107" s="52">
         <v>3048275.84</v>
       </c>
       <c r="I107" s="52" t="s">
@@ -5301,51 +5331,51 @@
       <c r="G113" s="52"/>
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="J113" s="52"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="52"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="37">
         <v>2020</v>
       </c>
       <c r="B114" s="52"/>
       <c r="C114" s="52"/>
       <c r="D114" s="52"/>
       <c r="E114" s="52"/>
       <c r="F114" s="52"/>
       <c r="G114" s="52"/>
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="J114" s="52"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="52"/>
     </row>
-    <row r="115" spans="1:13" ht="22.5">
+    <row r="115" spans="1:13" ht="33.75">
       <c r="A115" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B115" s="52">
         <v>402150.38</v>
       </c>
       <c r="C115" s="52">
         <v>808992.35</v>
       </c>
       <c r="D115" s="52">
         <v>1185599.98</v>
       </c>
       <c r="E115" s="52">
         <v>1227945.73</v>
       </c>
       <c r="F115" s="52">
         <v>1294180.99</v>
       </c>
       <c r="G115" s="52">
         <v>1404981.79</v>
       </c>
       <c r="H115" s="52">
         <v>1473446.44</v>
       </c>
       <c r="I115" s="52">
@@ -5555,51 +5585,51 @@
       <c r="G121" s="52"/>
       <c r="H121" s="52"/>
       <c r="I121" s="52"/>
       <c r="J121" s="52"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="52"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="37">
         <v>2021</v>
       </c>
       <c r="B122" s="52"/>
       <c r="C122" s="52"/>
       <c r="D122" s="52"/>
       <c r="E122" s="52"/>
       <c r="F122" s="52"/>
       <c r="G122" s="52"/>
       <c r="H122" s="52"/>
       <c r="I122" s="52"/>
       <c r="J122" s="52"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="52"/>
     </row>
-    <row r="123" spans="1:13" ht="22.5">
+    <row r="123" spans="1:13" ht="33.75">
       <c r="A123" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B123" s="52">
         <v>111454.54</v>
       </c>
       <c r="C123" s="52">
         <v>227313.77</v>
       </c>
       <c r="D123" s="52">
         <v>350895.67</v>
       </c>
       <c r="E123" s="52">
         <v>495224.72</v>
       </c>
       <c r="F123" s="52">
         <v>646446.23</v>
       </c>
       <c r="G123" s="52">
         <v>805866.47</v>
       </c>
       <c r="H123" s="52">
         <v>963088.98</v>
       </c>
       <c r="I123" s="52">
@@ -5809,51 +5839,51 @@
       <c r="G129" s="52"/>
       <c r="H129" s="52"/>
       <c r="I129" s="52"/>
       <c r="J129" s="52"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="52"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="52"/>
       <c r="C130" s="52"/>
       <c r="D130" s="52"/>
       <c r="E130" s="52"/>
       <c r="F130" s="52"/>
       <c r="G130" s="52"/>
       <c r="H130" s="52"/>
       <c r="I130" s="52"/>
       <c r="J130" s="52"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="52"/>
     </row>
-    <row r="131" spans="1:13" ht="22.5">
+    <row r="131" spans="1:13" ht="33.75">
       <c r="A131" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B131" s="55">
         <v>19690</v>
       </c>
       <c r="C131" s="35">
         <v>50381.2</v>
       </c>
       <c r="D131" s="35">
         <v>84236.4</v>
       </c>
       <c r="E131" s="35">
         <v>120527</v>
       </c>
       <c r="F131" s="35">
         <v>154016.20000000001</v>
       </c>
       <c r="G131" s="35">
         <v>187703.6</v>
       </c>
       <c r="H131" s="35">
         <v>217897.9</v>
       </c>
       <c r="I131" s="35">
@@ -6078,51 +6108,51 @@
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="22.5">
+    <row r="140" spans="1:13" ht="33.75">
       <c r="A140" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="35">
         <v>32665.8</v>
       </c>
       <c r="C140" s="35">
         <v>69056.3</v>
       </c>
       <c r="D140" s="35">
         <v>107632.4</v>
       </c>
       <c r="E140" s="35">
         <v>146770.70000000001</v>
       </c>
       <c r="F140" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G140" s="35">
         <v>220796.79999999999</v>
       </c>
       <c r="H140" s="35">
         <v>253717.1</v>
       </c>
       <c r="I140" s="35">
@@ -6332,51 +6362,51 @@
       <c r="G146" s="35"/>
       <c r="H146" s="35"/>
       <c r="I146" s="35"/>
       <c r="J146" s="35"/>
       <c r="K146" s="35"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="37">
         <v>2024</v>
       </c>
       <c r="B147" s="35"/>
       <c r="C147" s="35"/>
       <c r="D147" s="35"/>
       <c r="E147" s="35"/>
       <c r="F147" s="35"/>
       <c r="G147" s="35"/>
       <c r="H147" s="35"/>
       <c r="I147" s="35"/>
       <c r="J147" s="35"/>
       <c r="K147" s="35"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="22.5">
+    <row r="148" spans="1:13" ht="33.75">
       <c r="A148" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B148" s="35">
         <v>34472.9</v>
       </c>
       <c r="C148" s="35">
         <v>71776.7</v>
       </c>
       <c r="D148" s="35">
         <v>109376.4</v>
       </c>
       <c r="E148" s="35">
         <v>150050.9</v>
       </c>
       <c r="F148" s="35" t="s">
         <v>48</v>
       </c>
       <c r="G148" s="35">
         <v>225769</v>
       </c>
       <c r="H148" s="35">
         <v>261937.6</v>
       </c>
       <c r="I148" s="35">
@@ -6586,51 +6616,51 @@
       <c r="G154" s="52"/>
       <c r="H154" s="52"/>
       <c r="I154" s="52"/>
       <c r="J154" s="52"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="52"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="37">
         <v>2025</v>
       </c>
       <c r="B155" s="35"/>
       <c r="C155" s="35"/>
       <c r="D155" s="35"/>
       <c r="E155" s="35"/>
       <c r="F155" s="35"/>
       <c r="G155" s="35"/>
       <c r="H155" s="35"/>
       <c r="I155" s="35"/>
       <c r="J155" s="35"/>
       <c r="K155" s="35"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="22.5">
+    <row r="156" spans="1:13" ht="33.75">
       <c r="A156" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="35">
         <v>37194.400000000001</v>
       </c>
       <c r="C156" s="35">
         <v>75768.399999999994</v>
       </c>
       <c r="D156" s="35">
         <v>116441.4</v>
       </c>
       <c r="E156" s="98">
         <v>159419.07999999999</v>
       </c>
       <c r="F156" s="93">
         <v>200566.52</v>
       </c>
       <c r="G156" s="97">
         <v>238949.77</v>
       </c>
       <c r="H156" s="102">
         <v>276310.99</v>
       </c>
       <c r="I156" s="35">
@@ -6846,272 +6876,282 @@
       <c r="G162" s="97"/>
       <c r="H162" s="102"/>
       <c r="I162" s="35"/>
       <c r="J162" s="102"/>
       <c r="K162" s="102"/>
       <c r="L162" s="107"/>
       <c r="M162" s="56"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="37">
         <v>2026</v>
       </c>
       <c r="B163" s="35"/>
       <c r="C163" s="35"/>
       <c r="D163" s="35"/>
       <c r="E163" s="35"/>
       <c r="F163" s="35"/>
       <c r="G163" s="35"/>
       <c r="H163" s="35"/>
       <c r="I163" s="35"/>
       <c r="J163" s="35"/>
       <c r="K163" s="35"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="22.5">
+    <row r="164" spans="1:13" ht="33.75">
       <c r="A164" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B164" s="35">
         <v>38478</v>
       </c>
       <c r="C164" s="35">
         <v>76488.399999999994</v>
       </c>
       <c r="D164" s="35">
         <v>115946.9</v>
       </c>
       <c r="E164" s="98">
         <v>157329.78</v>
       </c>
       <c r="F164" s="89">
         <v>195398.98</v>
       </c>
       <c r="G164" s="97">
         <v>232102.1</v>
       </c>
       <c r="H164" s="97">
         <v>267500.79999999999</v>
       </c>
-      <c r="I164" s="35"/>
+      <c r="I164" s="108">
+        <v>309629.09999999998</v>
+      </c>
       <c r="J164" s="102"/>
       <c r="K164" s="102"/>
       <c r="L164" s="107"/>
       <c r="M164" s="56"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B165" s="35"/>
       <c r="C165" s="35"/>
       <c r="D165" s="35"/>
       <c r="E165" s="91"/>
       <c r="F165" s="97"/>
       <c r="G165" s="97"/>
       <c r="H165" s="97"/>
-      <c r="I165" s="35"/>
+      <c r="I165" s="108"/>
       <c r="J165" s="91"/>
       <c r="K165" s="102"/>
       <c r="L165" s="108"/>
       <c r="M165" s="56"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="35">
         <v>26729.200000000001</v>
       </c>
       <c r="C166" s="35">
         <v>56339.8</v>
       </c>
       <c r="D166" s="35">
         <v>87791.6</v>
       </c>
       <c r="E166" s="98">
         <v>120576.29</v>
       </c>
       <c r="F166" s="89">
         <v>153150.9</v>
       </c>
       <c r="G166" s="97">
         <v>184414</v>
       </c>
       <c r="H166" s="97">
         <v>214687.7</v>
       </c>
-      <c r="I166" s="35"/>
+      <c r="I166" s="108">
+        <v>245798.5</v>
+      </c>
       <c r="J166" s="102"/>
       <c r="K166" s="102"/>
       <c r="L166" s="107"/>
       <c r="M166" s="56"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="35">
         <v>2169.4</v>
       </c>
       <c r="C167" s="35">
         <v>4573.6000000000004</v>
       </c>
       <c r="D167" s="35">
         <v>6914.1</v>
       </c>
       <c r="E167" s="98">
         <v>9334.7800000000007</v>
       </c>
       <c r="F167" s="89">
         <v>11571.38</v>
       </c>
       <c r="G167" s="97">
         <v>13896.9</v>
       </c>
       <c r="H167" s="97">
         <v>16061</v>
       </c>
-      <c r="I167" s="35"/>
+      <c r="I167" s="108">
+        <v>18247.400000000001</v>
+      </c>
       <c r="J167" s="102"/>
       <c r="K167" s="102"/>
       <c r="L167" s="107"/>
       <c r="M167" s="56"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="35">
         <v>7296.6</v>
       </c>
       <c r="C168" s="35">
         <v>10710.3</v>
       </c>
       <c r="D168" s="35">
         <v>13925.6</v>
       </c>
       <c r="E168" s="98">
         <v>16842.8</v>
       </c>
       <c r="F168" s="89">
         <v>17461.740000000002</v>
       </c>
       <c r="G168" s="97">
         <v>18027</v>
       </c>
       <c r="H168" s="97">
         <v>18575.599999999999</v>
       </c>
-      <c r="I168" s="35"/>
+      <c r="I168" s="108">
+        <v>19105.7</v>
+      </c>
       <c r="J168" s="102"/>
       <c r="K168" s="102"/>
       <c r="L168" s="107"/>
       <c r="M168" s="56"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B169" s="35">
         <v>2282.8000000000002</v>
       </c>
       <c r="C169" s="35">
         <v>4864.8</v>
       </c>
       <c r="D169" s="35">
         <v>7315.6</v>
       </c>
       <c r="E169" s="98">
         <v>10575.9</v>
       </c>
       <c r="F169" s="89">
         <v>13214.96</v>
       </c>
       <c r="G169" s="97">
         <v>15764.2</v>
       </c>
       <c r="H169" s="97">
         <v>18176.5</v>
       </c>
-      <c r="I169" s="35"/>
+      <c r="I169" s="108">
+        <v>20596.5</v>
+      </c>
       <c r="J169" s="102"/>
       <c r="K169" s="102"/>
       <c r="L169" s="107"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="33.75">
+    <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="52"/>
       <c r="C170" s="52"/>
       <c r="D170" s="52"/>
       <c r="E170" s="52"/>
       <c r="F170" s="52"/>
       <c r="G170" s="52"/>
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="J170" s="52"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="52"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="37"/>
       <c r="B171" s="52"/>
       <c r="C171" s="52"/>
       <c r="D171" s="52"/>
       <c r="E171" s="52"/>
       <c r="F171" s="52"/>
       <c r="G171" s="52"/>
       <c r="H171" s="52"/>
       <c r="I171" s="52"/>
       <c r="J171" s="52"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="52"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="37">
         <v>2018</v>
       </c>
       <c r="B172" s="52"/>
       <c r="C172" s="52"/>
       <c r="D172" s="52"/>
       <c r="E172" s="52"/>
       <c r="F172" s="52"/>
       <c r="G172" s="52"/>
       <c r="H172" s="52"/>
       <c r="I172" s="52"/>
       <c r="J172" s="52"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="52"/>
     </row>
-    <row r="173" spans="1:13" ht="22.5">
+    <row r="173" spans="1:13" ht="33.75">
       <c r="A173" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B173" s="52">
         <v>2202.6</v>
       </c>
       <c r="C173" s="52">
         <v>4524.3</v>
       </c>
       <c r="D173" s="52">
         <v>6764.3</v>
       </c>
       <c r="E173" s="52">
         <v>9308.5</v>
       </c>
       <c r="F173" s="52">
         <v>11605.7</v>
       </c>
       <c r="G173" s="52">
         <v>13913</v>
       </c>
       <c r="H173" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I173" s="52" t="s">
@@ -7321,51 +7361,51 @@
       <c r="G179" s="52"/>
       <c r="H179" s="52"/>
       <c r="I179" s="52"/>
       <c r="J179" s="52"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="52"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="37">
         <v>2019</v>
       </c>
       <c r="B180" s="52"/>
       <c r="C180" s="52"/>
       <c r="D180" s="52"/>
       <c r="E180" s="52"/>
       <c r="F180" s="52"/>
       <c r="G180" s="52"/>
       <c r="H180" s="52"/>
       <c r="I180" s="52"/>
       <c r="J180" s="52"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="52"/>
     </row>
-    <row r="181" spans="1:13" ht="22.5">
+    <row r="181" spans="1:13" ht="33.75">
       <c r="A181" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B181" s="52">
         <v>2437.8000000000002</v>
       </c>
       <c r="C181" s="52">
         <v>5075.1000000000004</v>
       </c>
       <c r="D181" s="52">
         <v>7660.2</v>
       </c>
       <c r="E181" s="52">
         <v>10481.200000000001</v>
       </c>
       <c r="F181" s="52">
         <v>13117.1</v>
       </c>
       <c r="G181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="H181" s="52" t="s">
         <v>0</v>
       </c>
       <c r="I181" s="52" t="s">
@@ -7590,51 +7630,51 @@
       <c r="G188" s="52"/>
       <c r="H188" s="52"/>
       <c r="I188" s="52"/>
       <c r="J188" s="52"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="52"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37">
         <v>2020</v>
       </c>
       <c r="B189" s="52"/>
       <c r="C189" s="52"/>
       <c r="D189" s="52"/>
       <c r="E189" s="52"/>
       <c r="F189" s="52"/>
       <c r="G189" s="52"/>
       <c r="H189" s="52"/>
       <c r="I189" s="52"/>
       <c r="J189" s="52"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="52"/>
     </row>
-    <row r="190" spans="1:13" ht="22.5">
+    <row r="190" spans="1:13" ht="33.75">
       <c r="A190" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="52">
         <v>2422.1999999999998</v>
       </c>
       <c r="C190" s="52">
         <v>4582.5</v>
       </c>
       <c r="D190" s="52">
         <v>6660.8</v>
       </c>
       <c r="E190" s="52">
         <v>6958.3</v>
       </c>
       <c r="F190" s="52">
         <v>7383.4</v>
       </c>
       <c r="G190" s="52">
         <v>8096.9</v>
       </c>
       <c r="H190" s="52">
         <v>8600.7000000000007</v>
       </c>
       <c r="I190" s="52">
@@ -7859,51 +7899,51 @@
       <c r="G197" s="52"/>
       <c r="H197" s="52"/>
       <c r="I197" s="52"/>
       <c r="J197" s="52"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="52"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="37">
         <v>2021</v>
       </c>
       <c r="B198" s="52"/>
       <c r="C198" s="52"/>
       <c r="D198" s="52"/>
       <c r="E198" s="52"/>
       <c r="F198" s="52"/>
       <c r="G198" s="52"/>
       <c r="H198" s="52"/>
       <c r="I198" s="52"/>
       <c r="J198" s="52"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="52"/>
     </row>
-    <row r="199" spans="1:13" ht="22.5">
+    <row r="199" spans="1:13" ht="33.75">
       <c r="A199" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B199" s="52">
         <v>741.7</v>
       </c>
       <c r="C199" s="52">
         <v>1554.8</v>
       </c>
       <c r="D199" s="52">
         <v>2447</v>
       </c>
       <c r="E199" s="52">
         <v>3429.9</v>
       </c>
       <c r="F199" s="52">
         <v>4438.8</v>
       </c>
       <c r="G199" s="52">
         <v>5489.5</v>
       </c>
       <c r="H199" s="52">
         <v>6537.2</v>
       </c>
       <c r="I199" s="52">
@@ -8152,51 +8192,51 @@
       <c r="G206" s="52"/>
       <c r="H206" s="52"/>
       <c r="I206" s="52"/>
       <c r="J206" s="52"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="52"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B207" s="52"/>
       <c r="C207" s="52"/>
       <c r="D207" s="52"/>
       <c r="E207" s="52"/>
       <c r="F207" s="52"/>
       <c r="G207" s="52"/>
       <c r="H207" s="52"/>
       <c r="I207" s="52"/>
       <c r="J207" s="52"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="52"/>
     </row>
-    <row r="208" spans="1:13" ht="22.5">
+    <row r="208" spans="1:13" ht="33.75">
       <c r="A208" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B208" s="46">
         <v>299.10000000000002</v>
       </c>
       <c r="C208" s="35">
         <v>746.2</v>
       </c>
       <c r="D208" s="35">
         <v>1291.2</v>
       </c>
       <c r="E208" s="35">
         <v>1783.4</v>
       </c>
       <c r="F208" s="35">
         <v>2235.5</v>
       </c>
       <c r="G208" s="35">
         <v>2693.7</v>
       </c>
       <c r="H208" s="35">
         <v>3096.3</v>
       </c>
       <c r="I208" s="35">
@@ -8421,51 +8461,51 @@
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="22.5">
+    <row r="217" spans="1:13" ht="33.75">
       <c r="A217" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B217" s="35">
         <v>493.5</v>
       </c>
       <c r="C217" s="35">
         <v>1048.8</v>
       </c>
       <c r="D217" s="35">
         <v>1641.7</v>
       </c>
       <c r="E217" s="35">
         <v>2203.6999999999998</v>
       </c>
       <c r="F217" s="39">
         <v>2731.5</v>
       </c>
       <c r="G217" s="39">
         <v>3299.8</v>
       </c>
       <c r="H217" s="39">
         <v>3749.6</v>
       </c>
       <c r="I217" s="35">
@@ -8675,51 +8715,51 @@
       <c r="G223" s="69"/>
       <c r="H223" s="69"/>
       <c r="I223" s="47"/>
       <c r="J223" s="69"/>
       <c r="K223" s="69"/>
       <c r="L223" s="75"/>
       <c r="M223" s="75"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="37">
         <v>2024</v>
       </c>
       <c r="B224" s="47"/>
       <c r="C224" s="47"/>
       <c r="D224" s="47"/>
       <c r="E224" s="47"/>
       <c r="F224" s="69"/>
       <c r="G224" s="69"/>
       <c r="H224" s="69"/>
       <c r="I224" s="47"/>
       <c r="J224" s="69"/>
       <c r="K224" s="69"/>
       <c r="L224" s="75"/>
       <c r="M224" s="75"/>
     </row>
-    <row r="225" spans="1:13" ht="22.5">
+    <row r="225" spans="1:13" ht="33.75">
       <c r="A225" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B225" s="35">
         <v>612.6</v>
       </c>
       <c r="C225" s="77" t="s">
         <v>46</v>
       </c>
       <c r="D225" s="35">
         <v>1884.8</v>
       </c>
       <c r="E225" s="35">
         <v>2652.2</v>
       </c>
       <c r="F225" s="35" t="s">
         <v>53</v>
       </c>
       <c r="G225" s="39">
         <v>4106.5</v>
       </c>
       <c r="H225" s="39">
         <v>4770.8999999999996</v>
       </c>
       <c r="I225" s="35">
@@ -8929,51 +8969,51 @@
       <c r="G231" s="30"/>
       <c r="H231" s="30"/>
       <c r="I231" s="30"/>
       <c r="J231" s="30"/>
       <c r="K231" s="31"/>
       <c r="L231" s="31"/>
       <c r="M231" s="30"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37">
         <v>2025</v>
       </c>
       <c r="B232" s="47"/>
       <c r="C232" s="47"/>
       <c r="D232" s="47"/>
       <c r="E232" s="47"/>
       <c r="F232" s="69"/>
       <c r="G232" s="69"/>
       <c r="H232" s="69"/>
       <c r="I232" s="47"/>
       <c r="J232" s="69"/>
       <c r="K232" s="69"/>
       <c r="L232" s="75"/>
       <c r="M232" s="75"/>
     </row>
-    <row r="233" spans="1:13" ht="22.5">
+    <row r="233" spans="1:13" ht="33.75">
       <c r="A233" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B233" s="35">
         <v>655</v>
       </c>
       <c r="C233" s="53">
         <v>1344.6</v>
       </c>
       <c r="D233" s="35">
         <v>2063.4</v>
       </c>
       <c r="E233" s="120">
         <v>2841</v>
       </c>
       <c r="F233" s="94">
         <v>3578.7</v>
       </c>
       <c r="G233" s="92">
         <v>4271.2</v>
       </c>
       <c r="H233" s="103">
         <v>4932.7</v>
       </c>
       <c r="I233" s="35">
@@ -9183,217 +9223,227 @@
       <c r="G239" s="92"/>
       <c r="H239" s="103"/>
       <c r="I239" s="30"/>
       <c r="J239" s="106"/>
       <c r="K239" s="103"/>
       <c r="L239" s="109"/>
       <c r="M239" s="31"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="37">
         <v>2026</v>
       </c>
       <c r="B240" s="47"/>
       <c r="C240" s="47"/>
       <c r="D240" s="47"/>
       <c r="E240" s="47"/>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="69"/>
       <c r="I240" s="47"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="75"/>
       <c r="M240" s="75"/>
     </row>
-    <row r="241" spans="1:13" ht="22.5">
+    <row r="241" spans="1:13" ht="33.75">
       <c r="A241" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B241" s="35">
         <v>621.9</v>
       </c>
       <c r="C241" s="53">
         <v>1357.2</v>
       </c>
       <c r="D241" s="35">
         <v>2267.6</v>
       </c>
       <c r="E241" s="108">
         <v>3256</v>
       </c>
       <c r="F241" s="92">
         <v>4243.6000000000004</v>
       </c>
       <c r="G241" s="121">
         <v>5192.3</v>
       </c>
       <c r="H241" s="121" t="s">
         <v>58</v>
       </c>
-      <c r="I241" s="35"/>
+      <c r="I241" s="121" t="s">
+        <v>64</v>
+      </c>
       <c r="J241" s="106"/>
       <c r="K241" s="103"/>
       <c r="L241" s="109"/>
       <c r="M241" s="56"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="35"/>
       <c r="C242" s="35"/>
       <c r="D242" s="35"/>
       <c r="E242" s="35"/>
       <c r="F242" s="122"/>
       <c r="G242" s="39"/>
       <c r="H242" s="121"/>
-      <c r="I242" s="35"/>
+      <c r="I242" s="121"/>
       <c r="J242" s="106"/>
       <c r="K242" s="39"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="35">
         <v>522.79999999999995</v>
       </c>
       <c r="C243" s="35">
         <v>1171.8</v>
       </c>
       <c r="D243" s="35">
         <v>2000.1</v>
       </c>
       <c r="E243" s="121">
         <v>2898</v>
       </c>
       <c r="F243" s="92">
         <v>3808.5</v>
       </c>
       <c r="G243" s="121">
         <v>4681</v>
       </c>
       <c r="H243" s="121" t="s">
         <v>59</v>
       </c>
-      <c r="I243" s="35"/>
+      <c r="I243" s="121" t="s">
+        <v>65</v>
+      </c>
       <c r="J243" s="106"/>
       <c r="K243" s="103"/>
       <c r="L243" s="109"/>
       <c r="M243" s="56"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="35">
         <v>10.3</v>
       </c>
       <c r="C244" s="35">
         <v>21.7</v>
       </c>
       <c r="D244" s="35">
         <v>32.799999999999997</v>
       </c>
       <c r="E244" s="121">
         <v>44.2</v>
       </c>
       <c r="F244" s="92">
         <v>77.900000000000006</v>
       </c>
       <c r="G244" s="121">
         <v>112.9</v>
       </c>
       <c r="H244" s="121">
         <v>145.4</v>
       </c>
-      <c r="I244" s="35"/>
+      <c r="I244" s="121">
+        <v>178.3</v>
+      </c>
       <c r="J244" s="106"/>
       <c r="K244" s="103"/>
       <c r="L244" s="109"/>
       <c r="M244" s="56"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="35">
         <v>59</v>
       </c>
       <c r="C245" s="35">
         <v>97.6</v>
       </c>
       <c r="D245" s="35">
         <v>134.1</v>
       </c>
       <c r="E245" s="121">
         <v>166.6</v>
       </c>
       <c r="F245" s="92">
         <v>173.2</v>
       </c>
       <c r="G245" s="121">
         <v>179.1</v>
       </c>
       <c r="H245" s="121">
         <v>184.8</v>
       </c>
-      <c r="I245" s="35"/>
+      <c r="I245" s="121">
+        <v>190.3</v>
+      </c>
       <c r="J245" s="106"/>
       <c r="K245" s="103"/>
       <c r="L245" s="109"/>
       <c r="M245" s="56"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B246" s="31">
         <v>29.7</v>
       </c>
       <c r="C246" s="30">
         <v>66.2</v>
       </c>
       <c r="D246" s="30">
         <v>100.7</v>
       </c>
       <c r="E246" s="119">
         <v>147.19999999999999</v>
       </c>
       <c r="F246" s="90">
         <v>184</v>
       </c>
       <c r="G246" s="121">
         <v>219.3</v>
       </c>
       <c r="H246" s="121">
         <v>252.1</v>
       </c>
-      <c r="I246" s="30"/>
+      <c r="I246" s="119">
+        <v>285</v>
+      </c>
       <c r="J246" s="106"/>
       <c r="K246" s="103"/>
       <c r="L246" s="109"/>
       <c r="M246" s="31"/>
     </row>
     <row r="247" spans="1:13" ht="24.75" customHeight="1">
       <c r="A247" s="125" t="s">
         <v>26</v>
       </c>
       <c r="B247" s="125"/>
       <c r="C247" s="125"/>
       <c r="D247" s="125"/>
       <c r="E247" s="125"/>
       <c r="F247" s="125"/>
       <c r="G247" s="125"/>
       <c r="H247" s="125"/>
       <c r="I247" s="125"/>
       <c r="J247" s="125"/>
       <c r="K247" s="125"/>
       <c r="L247" s="125"/>
       <c r="M247" s="125"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="21"/>
       <c r="B248" s="19"/>
@@ -10115,57 +10165,59 @@
     <row r="268" spans="1:22">
       <c r="A268" s="36">
         <v>2026</v>
       </c>
       <c r="B268" s="64">
         <v>1.4</v>
       </c>
       <c r="C268" s="64">
         <v>3.8</v>
       </c>
       <c r="D268" s="64">
         <v>5.2</v>
       </c>
       <c r="E268" s="98">
         <v>6.68</v>
       </c>
       <c r="F268" s="89">
         <v>8.15</v>
       </c>
       <c r="G268" s="97">
         <v>9.9</v>
       </c>
       <c r="H268" s="97">
         <v>11.5</v>
       </c>
-      <c r="I268" s="64"/>
+      <c r="I268" s="108">
+        <v>13.3</v>
+      </c>
       <c r="J268" s="89"/>
       <c r="K268" s="102"/>
       <c r="L268" s="110"/>
       <c r="M268" s="64"/>
     </row>
-    <row r="269" spans="1:22" ht="22.5">
+    <row r="269" spans="1:22">
       <c r="A269" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B269" s="63"/>
       <c r="C269" s="63"/>
       <c r="D269" s="63"/>
       <c r="E269" s="63"/>
       <c r="F269" s="63"/>
       <c r="G269" s="80"/>
       <c r="H269" s="63"/>
       <c r="I269" s="63"/>
       <c r="J269" s="63"/>
       <c r="K269" s="63"/>
       <c r="L269" s="80"/>
       <c r="M269" s="63"/>
     </row>
     <row r="270" spans="1:22">
       <c r="A270" s="40">
         <v>2011</v>
       </c>
       <c r="B270" s="63">
         <v>5.4</v>
       </c>
       <c r="C270" s="63">
         <v>13.1</v>
@@ -10796,51 +10848,53 @@
     <row r="285" spans="1:22">
       <c r="A285" s="36">
         <v>2026</v>
       </c>
       <c r="B285" s="64">
         <v>3.6</v>
       </c>
       <c r="C285" s="64">
         <v>6.9</v>
       </c>
       <c r="D285" s="66">
         <v>10.7</v>
       </c>
       <c r="E285" s="121">
         <v>14.4</v>
       </c>
       <c r="F285" s="92">
         <v>18.5</v>
       </c>
       <c r="G285" s="100">
         <v>23.2</v>
       </c>
       <c r="H285" s="100">
         <v>27.7</v>
       </c>
-      <c r="I285" s="64"/>
+      <c r="I285" s="121">
+        <v>32.799999999999997</v>
+      </c>
       <c r="J285" s="64"/>
       <c r="K285" s="103"/>
       <c r="L285" s="111"/>
       <c r="M285" s="64"/>
     </row>
     <row r="286" spans="1:22" ht="24" customHeight="1">
       <c r="A286" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="63"/>
       <c r="C286" s="63"/>
       <c r="D286" s="63"/>
       <c r="E286" s="63"/>
       <c r="F286" s="63"/>
       <c r="G286" s="80"/>
       <c r="H286" s="63"/>
       <c r="I286" s="63"/>
       <c r="J286" s="63"/>
       <c r="K286" s="63"/>
       <c r="L286" s="80"/>
       <c r="M286" s="63"/>
     </row>
     <row r="287" spans="1:22" ht="12.75">
       <c r="A287" s="40">
         <v>2016</v>
@@ -11272,51 +11326,53 @@
     <row r="297" spans="1:22">
       <c r="A297" s="40">
         <v>2026</v>
       </c>
       <c r="B297" s="35">
         <v>452.2</v>
       </c>
       <c r="C297" s="39">
         <v>893.7</v>
       </c>
       <c r="D297" s="39">
         <v>1351.5</v>
       </c>
       <c r="E297" s="98">
         <v>1798.6</v>
       </c>
       <c r="F297" s="89">
         <v>2295.5700000000002</v>
       </c>
       <c r="G297" s="97">
         <v>2866.6</v>
       </c>
       <c r="H297" s="97">
         <v>3501.9</v>
       </c>
-      <c r="I297" s="39"/>
+      <c r="I297" s="108">
+        <v>4134.6000000000004</v>
+      </c>
       <c r="J297" s="89"/>
       <c r="K297" s="102"/>
       <c r="L297" s="110"/>
       <c r="M297" s="39"/>
     </row>
     <row r="298" spans="1:22" ht="19.5" customHeight="1">
       <c r="A298" s="67" t="s">
         <v>5</v>
       </c>
       <c r="B298" s="68"/>
       <c r="C298" s="39"/>
       <c r="D298" s="39"/>
       <c r="E298" s="39"/>
       <c r="F298" s="39"/>
       <c r="G298" s="69"/>
       <c r="H298" s="39"/>
       <c r="I298" s="64"/>
       <c r="J298" s="39"/>
       <c r="K298" s="39"/>
       <c r="L298" s="47"/>
       <c r="M298" s="39"/>
     </row>
     <row r="299" spans="1:22" ht="12.75">
       <c r="A299" s="40">
         <v>2016</v>
@@ -11748,51 +11804,53 @@
     <row r="309" spans="1:14">
       <c r="A309" s="70">
         <v>2026</v>
       </c>
       <c r="B309" s="49">
         <v>1218.8</v>
       </c>
       <c r="C309" s="58">
         <v>2295.6</v>
       </c>
       <c r="D309" s="58">
         <v>3491.7</v>
       </c>
       <c r="E309" s="119">
         <v>4554.5</v>
       </c>
       <c r="F309" s="90">
         <v>5723.4</v>
       </c>
       <c r="G309" s="101">
         <v>7136.9</v>
       </c>
       <c r="H309" s="101" t="s">
         <v>60</v>
       </c>
-      <c r="I309" s="58"/>
+      <c r="I309" s="119" t="s">
+        <v>66</v>
+      </c>
       <c r="J309" s="90"/>
       <c r="K309" s="105"/>
       <c r="L309" s="112"/>
       <c r="M309" s="58"/>
     </row>
     <row r="310" spans="1:14">
       <c r="I310" s="2"/>
     </row>
     <row r="311" spans="1:14">
       <c r="I311" s="2"/>
     </row>
     <row r="312" spans="1:14">
       <c r="I312" s="2"/>
     </row>
     <row r="313" spans="1:14">
       <c r="I313" s="2"/>
     </row>
     <row r="314" spans="1:14">
       <c r="I314" s="2"/>
     </row>
     <row r="315" spans="1:14">
       <c r="I315" s="2"/>
     </row>
     <row r="316" spans="1:14">
       <c r="I316" s="2"/>