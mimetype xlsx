--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m.yukaskanova\Desktop\Новая папка\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="15510" windowHeight="8790"/>
   </bookViews>
   <sheets>
     <sheet name="Обложка" sheetId="1" r:id="rId1"/>
     <sheet name="Метод.пояснения" sheetId="3" r:id="rId2"/>
     <sheet name="1" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="46">
   <si>
     <t xml:space="preserve"> человек</t>
   </si>
   <si>
     <t>Общий прирост населения</t>
   </si>
   <si>
     <t>В том числе</t>
   </si>
   <si>
     <t>За расчетный период</t>
@@ -161,51 +166,51 @@
   <si>
     <t xml:space="preserve">1. Численность населения области Жетісу на 1 апреля 2026 года </t>
   </si>
   <si>
     <t>Численность на 1 апреля 2026 г.</t>
   </si>
   <si>
     <t>от 4 мая 2026г</t>
   </si>
   <si>
     <t>тел. +7 (728)2418761</t>
   </si>
   <si>
     <t>Сейдахметова Л.К.</t>
   </si>
   <si>
     <t>ул. Жансугурова, 111</t>
   </si>
   <si>
     <t>№ Т-18-05-М-354-ВН</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
@@ -460,119 +465,119 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -583,51 +588,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="314325" y="0"/>
           <a:ext cx="2828925" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -654,116 +659,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -903,55 +910,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="4" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="62"/>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="62"/>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="62"/>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="62"/>
       <c r="B4" s="62"/>
@@ -1005,147 +1012,147 @@
       <c r="A13" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="56"/>
       <c r="C13" s="56"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="29"/>
     </row>
     <row r="14" spans="1:6" ht="18.75" customHeight="1">
       <c r="A14" s="29"/>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
     </row>
     <row r="15" spans="1:6" ht="18" customHeight="1">
       <c r="A15" s="29"/>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
     </row>
-    <row r="16" spans="1:6" ht="18">
+    <row r="16" spans="1:6" ht="18.75">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="E16" s="27"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="27"/>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="27"/>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2"/>
     </row>
-    <row r="20" spans="1:7" s="55" customFormat="1" ht="25.5" customHeight="1">
+    <row r="20" spans="1:7" s="47" customFormat="1" ht="25.5" customHeight="1">
       <c r="A20" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
     </row>
     <row r="22" spans="1:7">
       <c r="D22" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A1:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="68.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="A1" s="4"/>
       <c r="B1" s="44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
     </row>
     <row r="3" spans="1:2" ht="89.25">
       <c r="A3" s="4"/>
       <c r="B3" s="30" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
       <c r="A1" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
@@ -1199,858 +1206,858 @@
       </c>
       <c r="E5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="69"/>
       <c r="G5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="64"/>
       <c r="C6" s="64"/>
       <c r="D6" s="64"/>
       <c r="E6" s="64"/>
       <c r="F6" s="64"/>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
     </row>
     <row r="7" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A7" s="47" t="s">
+      <c r="A7" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="48">
+      <c r="B7" s="49">
         <v>687701</v>
       </c>
-      <c r="C7" s="48">
-[...15 lines deleted...]
-        <v>687258</v>
+      <c r="C7" s="49">
+        <v>-1232</v>
+      </c>
+      <c r="D7" s="49">
+        <v>1238</v>
+      </c>
+      <c r="E7" s="49">
+        <v>-2470</v>
+      </c>
+      <c r="F7" s="49">
+        <v>686469</v>
+      </c>
+      <c r="G7" s="50">
+        <v>-0.18000000715255737</v>
+      </c>
+      <c r="H7" s="49">
+        <v>687085</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="18" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="49">
         <v>210375</v>
       </c>
-      <c r="C8" s="48">
-[...15 lines deleted...]
-        <v>210567.5</v>
+      <c r="C8" s="49">
+        <v>425</v>
+      </c>
+      <c r="D8" s="49">
+        <v>395</v>
+      </c>
+      <c r="E8" s="49">
+        <v>30</v>
+      </c>
+      <c r="F8" s="49">
+        <v>210800</v>
+      </c>
+      <c r="G8" s="50">
+        <v>0.20000000298023224</v>
+      </c>
+      <c r="H8" s="49">
+        <v>210587.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="49">
         <v>30465</v>
       </c>
-      <c r="C9" s="48">
-[...15 lines deleted...]
-        <v>30423</v>
+      <c r="C9" s="49">
+        <v>-82</v>
+      </c>
+      <c r="D9" s="49">
+        <v>-5</v>
+      </c>
+      <c r="E9" s="49">
+        <v>-77</v>
+      </c>
+      <c r="F9" s="49">
+        <v>30383</v>
+      </c>
+      <c r="G9" s="50">
+        <v>-0.27000001072883606</v>
+      </c>
+      <c r="H9" s="49">
+        <v>30424</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A10" s="11" t="s">
+      <c r="A10" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="48">
+      <c r="B10" s="49">
         <v>33723</v>
       </c>
-      <c r="C10" s="48">
-[...15 lines deleted...]
-        <v>33664.5</v>
+      <c r="C10" s="49">
+        <v>-210</v>
+      </c>
+      <c r="D10" s="49">
+        <v>65</v>
+      </c>
+      <c r="E10" s="49">
+        <v>-275</v>
+      </c>
+      <c r="F10" s="49">
+        <v>33513</v>
+      </c>
+      <c r="G10" s="50">
+        <v>-0.62000000476837158</v>
+      </c>
+      <c r="H10" s="49">
+        <v>33618</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A11" s="11" t="s">
+      <c r="A11" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="48">
+      <c r="B11" s="49">
         <v>71775</v>
       </c>
-      <c r="C11" s="48">
-[...15 lines deleted...]
-        <v>71687.5</v>
+      <c r="C11" s="49">
+        <v>-255</v>
+      </c>
+      <c r="D11" s="49">
+        <v>68</v>
+      </c>
+      <c r="E11" s="49">
+        <v>-323</v>
+      </c>
+      <c r="F11" s="49">
+        <v>71520</v>
+      </c>
+      <c r="G11" s="50">
+        <v>-0.36000001430511475</v>
+      </c>
+      <c r="H11" s="49">
+        <v>71647.5</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="48">
+      <c r="B12" s="49">
         <v>50122</v>
       </c>
-      <c r="C12" s="48">
-[...15 lines deleted...]
-        <v>50052.5</v>
+      <c r="C12" s="49">
+        <v>-221</v>
+      </c>
+      <c r="D12" s="49">
+        <v>43</v>
+      </c>
+      <c r="E12" s="49">
+        <v>-264</v>
+      </c>
+      <c r="F12" s="49">
+        <v>49901</v>
+      </c>
+      <c r="G12" s="50">
+        <v>-0.43999999761581421</v>
+      </c>
+      <c r="H12" s="49">
+        <v>50011.5</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="48">
+      <c r="B13" s="49">
         <v>40735</v>
       </c>
-      <c r="C13" s="48">
-[...15 lines deleted...]
-        <v>40577</v>
+      <c r="C13" s="49">
+        <v>-345</v>
+      </c>
+      <c r="D13" s="49">
+        <v>58</v>
+      </c>
+      <c r="E13" s="49">
+        <v>-403</v>
+      </c>
+      <c r="F13" s="49">
+        <v>40390</v>
+      </c>
+      <c r="G13" s="50">
+        <v>-0.85000002384185791</v>
+      </c>
+      <c r="H13" s="49">
+        <v>40562.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="48">
+      <c r="B14" s="49">
         <v>40798</v>
       </c>
-      <c r="C14" s="48">
-[...15 lines deleted...]
-        <v>40738</v>
+      <c r="C14" s="49">
+        <v>-163</v>
+      </c>
+      <c r="D14" s="49">
+        <v>81</v>
+      </c>
+      <c r="E14" s="49">
+        <v>-244</v>
+      </c>
+      <c r="F14" s="49">
+        <v>40635</v>
+      </c>
+      <c r="G14" s="50">
+        <v>-0.40000000596046448</v>
+      </c>
+      <c r="H14" s="49">
+        <v>40716.5</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="48">
+      <c r="B15" s="49">
         <v>37657</v>
       </c>
-      <c r="C15" s="48">
-[...15 lines deleted...]
-        <v>37563</v>
+      <c r="C15" s="49">
+        <v>-224</v>
+      </c>
+      <c r="D15" s="49">
+        <v>19</v>
+      </c>
+      <c r="E15" s="49">
+        <v>-243</v>
+      </c>
+      <c r="F15" s="49">
+        <v>37433</v>
+      </c>
+      <c r="G15" s="50">
+        <v>-0.5899999737739563</v>
+      </c>
+      <c r="H15" s="49">
+        <v>37545</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A16" s="11" t="s">
+      <c r="A16" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="48">
+      <c r="B16" s="49">
         <v>134323</v>
       </c>
-      <c r="C16" s="48">
-[...15 lines deleted...]
-        <v>134317</v>
+      <c r="C16" s="49">
+        <v>56</v>
+      </c>
+      <c r="D16" s="49">
+        <v>447</v>
+      </c>
+      <c r="E16" s="49">
+        <v>-391</v>
+      </c>
+      <c r="F16" s="49">
+        <v>134379</v>
+      </c>
+      <c r="G16" s="50">
+        <v>3.9999999105930328E-2</v>
+      </c>
+      <c r="H16" s="49">
+        <v>134351</v>
       </c>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A17" s="11" t="s">
+      <c r="A17" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="48">
+      <c r="B17" s="49">
         <v>37728</v>
       </c>
-      <c r="C17" s="48">
-[...15 lines deleted...]
-        <v>37668</v>
+      <c r="C17" s="49">
+        <v>-213</v>
+      </c>
+      <c r="D17" s="49">
+        <v>67</v>
+      </c>
+      <c r="E17" s="49">
+        <v>-280</v>
+      </c>
+      <c r="F17" s="49">
+        <v>37515</v>
+      </c>
+      <c r="G17" s="50">
+        <v>-0.56000000238418579</v>
+      </c>
+      <c r="H17" s="49">
+        <v>37621.5</v>
       </c>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
     </row>
     <row r="18" spans="1:13" s="18" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="71" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="71"/>
       <c r="C18" s="71"/>
       <c r="D18" s="71"/>
       <c r="E18" s="71"/>
       <c r="F18" s="71"/>
       <c r="G18" s="71"/>
       <c r="H18" s="71"/>
       <c r="K18" s="46"/>
       <c r="L18" s="46"/>
       <c r="M18" s="46"/>
     </row>
     <row r="19" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="48">
+      <c r="B19" s="49">
         <v>315873</v>
       </c>
-      <c r="C19" s="48">
-[...15 lines deleted...]
-        <v>315731</v>
+      <c r="C19" s="49">
+        <v>-453</v>
+      </c>
+      <c r="D19" s="49">
+        <v>564</v>
+      </c>
+      <c r="E19" s="49">
+        <v>-1017</v>
+      </c>
+      <c r="F19" s="49">
+        <v>315420</v>
+      </c>
+      <c r="G19" s="50">
+        <v>-0.14000000059604645</v>
+      </c>
+      <c r="H19" s="49">
+        <v>315646.5</v>
       </c>
       <c r="K19" s="46"/>
       <c r="L19" s="46"/>
       <c r="M19" s="46"/>
     </row>
     <row r="20" spans="1:13" s="18" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="48">
+      <c r="B20" s="49">
         <v>171882</v>
       </c>
-      <c r="C20" s="48">
-[...15 lines deleted...]
-        <v>171813.5</v>
+      <c r="C20" s="49">
+        <v>-264</v>
+      </c>
+      <c r="D20" s="49">
+        <v>306</v>
+      </c>
+      <c r="E20" s="49">
+        <v>-570</v>
+      </c>
+      <c r="F20" s="49">
+        <v>171618</v>
+      </c>
+      <c r="G20" s="50">
+        <v>-0.15000000596046448</v>
+      </c>
+      <c r="H20" s="49">
+        <v>171750</v>
       </c>
       <c r="K20" s="46"/>
       <c r="L20" s="46"/>
       <c r="M20" s="46"/>
     </row>
     <row r="21" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="48">
+      <c r="B21" s="49">
         <v>29596</v>
       </c>
-      <c r="C21" s="48">
-[...15 lines deleted...]
-        <v>29556.5</v>
+      <c r="C21" s="49">
+        <v>-82</v>
+      </c>
+      <c r="D21" s="49">
+        <v>-4</v>
+      </c>
+      <c r="E21" s="49">
+        <v>-78</v>
+      </c>
+      <c r="F21" s="49">
+        <v>29514</v>
+      </c>
+      <c r="G21" s="50">
+        <v>-0.2800000011920929</v>
+      </c>
+      <c r="H21" s="49">
+        <v>29555</v>
       </c>
       <c r="K21" s="46"/>
       <c r="L21" s="46"/>
       <c r="M21" s="46"/>
     </row>
     <row r="22" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A22" s="11" t="s">
+      <c r="A22" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="48">
+      <c r="B22" s="49">
         <v>20392</v>
       </c>
-      <c r="C22" s="48">
-[...2 lines deleted...]
-      <c r="D22" s="48">
+      <c r="C22" s="49">
+        <v>-47</v>
+      </c>
+      <c r="D22" s="49">
         <v>26</v>
       </c>
-      <c r="E22" s="48">
-[...9 lines deleted...]
-        <v>20371</v>
+      <c r="E22" s="49">
+        <v>-73</v>
+      </c>
+      <c r="F22" s="49">
+        <v>20345</v>
+      </c>
+      <c r="G22" s="50">
+        <v>-0.23000000417232513</v>
+      </c>
+      <c r="H22" s="49">
+        <v>20368.5</v>
       </c>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
     <row r="23" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A23" s="11" t="s">
+      <c r="A23" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="48">
+      <c r="B23" s="49">
         <v>17784</v>
       </c>
-      <c r="C23" s="48">
-[...15 lines deleted...]
-        <v>17731.5</v>
+      <c r="C23" s="49">
+        <v>-168</v>
+      </c>
+      <c r="D23" s="49">
+        <v>2</v>
+      </c>
+      <c r="E23" s="49">
+        <v>-170</v>
+      </c>
+      <c r="F23" s="49">
+        <v>17616</v>
+      </c>
+      <c r="G23" s="50">
+        <v>-0.93999999761581421</v>
+      </c>
+      <c r="H23" s="49">
+        <v>17700</v>
       </c>
       <c r="K23" s="46"/>
       <c r="L23" s="46"/>
       <c r="M23" s="46"/>
     </row>
     <row r="24" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A24" s="11" t="s">
+      <c r="A24" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="48">
+      <c r="B24" s="49">
         <v>58907</v>
       </c>
-      <c r="C24" s="48">
-[...15 lines deleted...]
-        <v>58971.5</v>
+      <c r="C24" s="49">
+        <v>219</v>
+      </c>
+      <c r="D24" s="49">
+        <v>200</v>
+      </c>
+      <c r="E24" s="49">
+        <v>19</v>
+      </c>
+      <c r="F24" s="49">
+        <v>59126</v>
+      </c>
+      <c r="G24" s="50">
+        <v>0.37000000476837158</v>
+      </c>
+      <c r="H24" s="49">
+        <v>59016.5</v>
       </c>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A25" s="11" t="s">
+      <c r="A25" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="49">
         <v>17312</v>
       </c>
-      <c r="C25" s="48">
-[...15 lines deleted...]
-        <v>17287</v>
+      <c r="C25" s="49">
+        <v>-111</v>
+      </c>
+      <c r="D25" s="49">
+        <v>34</v>
+      </c>
+      <c r="E25" s="49">
+        <v>-145</v>
+      </c>
+      <c r="F25" s="49">
+        <v>17201</v>
+      </c>
+      <c r="G25" s="50">
+        <v>-0.63999998569488525</v>
+      </c>
+      <c r="H25" s="49">
+        <v>17256.5</v>
       </c>
       <c r="K25" s="46"/>
       <c r="L25" s="46"/>
       <c r="M25" s="46"/>
     </row>
     <row r="26" spans="1:13" s="18" customFormat="1" ht="11.25">
       <c r="A26" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="K26" s="46"/>
       <c r="L26" s="46"/>
       <c r="M26" s="46"/>
     </row>
     <row r="27" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A27" s="47" t="s">
+      <c r="A27" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="51">
+      <c r="B27" s="52">
         <v>371828</v>
       </c>
-      <c r="C27" s="51">
-[...15 lines deleted...]
-        <v>371527</v>
+      <c r="C27" s="52">
+        <v>-779</v>
+      </c>
+      <c r="D27" s="52">
+        <v>674</v>
+      </c>
+      <c r="E27" s="52">
+        <v>-1453</v>
+      </c>
+      <c r="F27" s="52">
+        <v>371049</v>
+      </c>
+      <c r="G27" s="53">
+        <v>-0.20999999344348907</v>
+      </c>
+      <c r="H27" s="52">
+        <v>371438.5</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="18" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A28" s="50" t="s">
+      <c r="A28" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="51">
+      <c r="B28" s="52">
         <v>38493</v>
       </c>
-      <c r="C28" s="51">
-[...15 lines deleted...]
-        <v>38754</v>
+      <c r="C28" s="52">
+        <v>689</v>
+      </c>
+      <c r="D28" s="52">
+        <v>89</v>
+      </c>
+      <c r="E28" s="52">
+        <v>600</v>
+      </c>
+      <c r="F28" s="52">
+        <v>39182</v>
+      </c>
+      <c r="G28" s="53">
+        <v>1.7899999618530273</v>
+      </c>
+      <c r="H28" s="52">
+        <v>38837.5</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A29" s="50" t="s">
+      <c r="A29" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="51">
+      <c r="B29" s="52">
         <v>869</v>
       </c>
-      <c r="C29" s="51">
-[...2 lines deleted...]
-      <c r="D29" s="51">
+      <c r="C29" s="52">
         <v>0</v>
       </c>
-      <c r="E29" s="51">
-[...9 lines deleted...]
-        <v>866.5</v>
+      <c r="D29" s="52">
+        <v>-1</v>
+      </c>
+      <c r="E29" s="52">
+        <v>1</v>
+      </c>
+      <c r="F29" s="52">
+        <v>869</v>
+      </c>
+      <c r="G29" s="53">
+        <v>0</v>
+      </c>
+      <c r="H29" s="52">
+        <v>869</v>
       </c>
     </row>
     <row r="30" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A30" s="11" t="s">
+      <c r="A30" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="51">
+      <c r="B30" s="52">
         <v>33723</v>
       </c>
-      <c r="C30" s="51">
-[...15 lines deleted...]
-        <v>33664.5</v>
+      <c r="C30" s="52">
+        <v>-210</v>
+      </c>
+      <c r="D30" s="52">
+        <v>65</v>
+      </c>
+      <c r="E30" s="52">
+        <v>-275</v>
+      </c>
+      <c r="F30" s="52">
+        <v>33513</v>
+      </c>
+      <c r="G30" s="53">
+        <v>-0.62000000476837158</v>
+      </c>
+      <c r="H30" s="52">
+        <v>33618</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="18" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A31" s="11" t="s">
+      <c r="A31" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="51">
+      <c r="B31" s="52">
         <v>51383</v>
       </c>
-      <c r="C31" s="51">
-[...15 lines deleted...]
-        <v>51316.5</v>
+      <c r="C31" s="52">
+        <v>-208</v>
+      </c>
+      <c r="D31" s="52">
+        <v>42</v>
+      </c>
+      <c r="E31" s="52">
+        <v>-250</v>
+      </c>
+      <c r="F31" s="52">
+        <v>51175</v>
+      </c>
+      <c r="G31" s="53">
+        <v>-0.40000000596046448</v>
+      </c>
+      <c r="H31" s="52">
+        <v>51279</v>
       </c>
     </row>
     <row r="32" spans="1:13" s="18" customFormat="1" ht="11.25">
-      <c r="A32" s="11" t="s">
+      <c r="A32" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="51">
+      <c r="B32" s="52">
         <v>50122</v>
       </c>
-      <c r="C32" s="51">
-[...11 lines deleted...]
-      <c r="G32" s="52">
+      <c r="C32" s="52">
+        <v>-221</v>
+      </c>
+      <c r="D32" s="52">
+        <v>43</v>
+      </c>
+      <c r="E32" s="52">
+        <v>-264</v>
+      </c>
+      <c r="F32" s="52">
+        <v>49901</v>
+      </c>
+      <c r="G32" s="53">
+        <v>-0.43999999761581421</v>
+      </c>
+      <c r="H32" s="52">
+        <v>50011.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A33" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="52">
+        <v>40735</v>
+      </c>
+      <c r="C33" s="52">
+        <v>-345</v>
+      </c>
+      <c r="D33" s="52">
+        <v>58</v>
+      </c>
+      <c r="E33" s="52">
+        <v>-403</v>
+      </c>
+      <c r="F33" s="52">
+        <v>40390</v>
+      </c>
+      <c r="G33" s="53">
+        <v>-0.85000002384185791</v>
+      </c>
+      <c r="H33" s="52">
+        <v>40562.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A34" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="52">
+        <v>40798</v>
+      </c>
+      <c r="C34" s="52">
+        <v>-163</v>
+      </c>
+      <c r="D34" s="52">
+        <v>81</v>
+      </c>
+      <c r="E34" s="52">
+        <v>-244</v>
+      </c>
+      <c r="F34" s="52">
+        <v>40635</v>
+      </c>
+      <c r="G34" s="53">
+        <v>-0.40000000596046448</v>
+      </c>
+      <c r="H34" s="52">
+        <v>40716.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="18" customFormat="1" ht="11.25">
+      <c r="A35" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="52">
+        <v>19873</v>
+      </c>
+      <c r="C35" s="52">
+        <v>-56</v>
+      </c>
+      <c r="D35" s="52">
+        <v>17</v>
+      </c>
+      <c r="E35" s="52">
+        <v>-73</v>
+      </c>
+      <c r="F35" s="52">
+        <v>19817</v>
+      </c>
+      <c r="G35" s="53">
         <v>-0.2800000011920929</v>
       </c>
-      <c r="H32" s="51">
-[...78 lines deleted...]
-        <v>19831.5</v>
+      <c r="H35" s="52">
+        <v>19845</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="18" customFormat="1" ht="11.25">
-      <c r="A36" s="11" t="s">
+      <c r="A36" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="51">
+      <c r="B36" s="52">
         <v>75416</v>
       </c>
-      <c r="C36" s="51">
-[...15 lines deleted...]
-        <v>75345.5</v>
+      <c r="C36" s="52">
+        <v>-163</v>
+      </c>
+      <c r="D36" s="52">
+        <v>247</v>
+      </c>
+      <c r="E36" s="52">
+        <v>-410</v>
+      </c>
+      <c r="F36" s="52">
+        <v>75253</v>
+      </c>
+      <c r="G36" s="53">
+        <v>-0.2199999988079071</v>
+      </c>
+      <c r="H36" s="52">
+        <v>75334.5</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="18" customFormat="1" ht="11.25">
-      <c r="A37" s="12" t="s">
+      <c r="A37" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="53">
+      <c r="B37" s="54">
         <v>20416</v>
       </c>
-      <c r="C37" s="53">
-[...15 lines deleted...]
-        <v>20381</v>
+      <c r="C37" s="54">
+        <v>-102</v>
+      </c>
+      <c r="D37" s="54">
+        <v>33</v>
+      </c>
+      <c r="E37" s="54">
+        <v>-135</v>
+      </c>
+      <c r="F37" s="54">
+        <v>20314</v>
+      </c>
+      <c r="G37" s="55">
+        <v>-0.5</v>
+      </c>
+      <c r="H37" s="54">
+        <v>20365</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="36" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="63"/>
       <c r="B38" s="63"/>
       <c r="C38" s="63"/>
       <c r="D38" s="63"/>
       <c r="E38" s="63"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="63"/>
     </row>
     <row r="39" spans="1:8" s="37" customFormat="1">
       <c r="A39" s="8"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
     </row>
     <row r="40" spans="1:8" s="37" customFormat="1">
       <c r="A40" s="9" t="s">
         <v>45</v>