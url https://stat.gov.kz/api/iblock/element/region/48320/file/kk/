--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -194,60 +194,60 @@
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -3020,50 +3020,911 @@
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>614363</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2219325" y="6372225"/>
           <a:ext cx="1166813" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="647700" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="66" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="68" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="70" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="642938" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>614363</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="1166813" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>614363</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="72" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="1166813" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>614363</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="73" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="1166813" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>614363</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="74" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2219325" y="6534150"/>
+          <a:ext cx="1166813" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3327,88 +4188,88 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="6" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="6" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" style="6" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="23"/>
-[...2 lines deleted...]
-      <c r="E1" s="23"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="24"/>
-      <c r="B2" s="25" t="s">
+      <c r="A2" s="25"/>
+      <c r="B2" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="25"/>
-      <c r="D2" s="25" t="s">
+      <c r="C2" s="26"/>
+      <c r="D2" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="25"/>
+      <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A3" s="24"/>
+      <c r="A3" s="25"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="8">
         <v>1991</v>
       </c>
       <c r="B4" s="9">
         <v>3</v>
       </c>
       <c r="C4" s="10">
         <v>103</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
@@ -3799,51 +4660,51 @@
         <v>1129627</v>
       </c>
       <c r="C27" s="17">
         <v>104.4</v>
       </c>
       <c r="D27" s="16">
         <v>27678</v>
       </c>
       <c r="E27" s="17">
         <v>99.8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1">
         <v>2015</v>
       </c>
       <c r="B28" s="18">
         <v>1470262</v>
       </c>
       <c r="C28" s="19">
         <v>126.7</v>
       </c>
       <c r="D28" s="20">
         <v>26142</v>
       </c>
-      <c r="E28" s="26">
+      <c r="E28" s="23">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="8">
         <v>2016</v>
       </c>
       <c r="B29" s="18">
         <v>2036852</v>
       </c>
       <c r="C29" s="21">
         <v>127.7</v>
       </c>
       <c r="D29" s="20">
         <v>28696</v>
       </c>
       <c r="E29" s="17">
         <v>104.9</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="8">
         <v>2017</v>
       </c>
       <c r="B30" s="18">
@@ -3954,50 +4815,67 @@
       <c r="C36" s="5">
         <v>94.5</v>
       </c>
       <c r="D36" s="4">
         <v>107945</v>
       </c>
       <c r="E36" s="5">
         <v>124.6</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1">
         <v>2024</v>
       </c>
       <c r="B37" s="4">
         <v>2059586</v>
       </c>
       <c r="C37" s="5">
         <v>68.2</v>
       </c>
       <c r="D37" s="4">
         <v>142699</v>
       </c>
       <c r="E37" s="5">
         <v>128.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="4">
+        <v>1849155</v>
+      </c>
+      <c r="C38" s="5">
+        <v>86.6</v>
+      </c>
+      <c r="D38" s="4">
+        <v>105529</v>
+      </c>
+      <c r="E38" s="5">
+        <v>71.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 