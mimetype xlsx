--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5400" yWindow="5400" windowWidth="14715" windowHeight="8925"/>
+    <workbookView xWindow="2490" yWindow="3570" windowWidth="14715" windowHeight="8925"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
@@ -74,82 +74,89 @@
     <t>2,8р</t>
   </si>
   <si>
     <t>2,1р</t>
   </si>
   <si>
     <t>5,4р</t>
   </si>
   <si>
     <t>2,2р</t>
   </si>
   <si>
     <t>5,3р</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -196,51 +203,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -255,60 +262,63 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -581,129 +591,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W22" sqref="W22"/>
+    <sheetView tabSelected="1" topLeftCell="Q1" workbookViewId="0">
+      <selection activeCell="Y12" sqref="Y12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="8" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="7.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="3" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="3" customWidth="1"/>
     <col min="11" max="12" width="7.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="3" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="24" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:24" ht="24" customHeight="1">
+      <c r="A1" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="24"/>
-[...20 lines deleted...]
-      <c r="W1" s="24"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="26"/>
+      <c r="U1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="25" t="s">
+    <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="25"/>
-[...20 lines deleted...]
-      <c r="W2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>2003</v>
       </c>
       <c r="C3" s="9">
         <v>2004</v>
       </c>
       <c r="D3" s="9">
         <v>2005</v>
       </c>
       <c r="E3" s="9">
         <v>2006</v>
       </c>
       <c r="F3" s="10">
         <v>2007</v>
       </c>
       <c r="G3" s="11">
         <v>2008</v>
       </c>
       <c r="H3" s="12">
         <v>2009</v>
       </c>
       <c r="I3" s="13">
         <v>2010</v>
       </c>
@@ -727,52 +738,55 @@
       </c>
       <c r="P3" s="14">
         <v>2017</v>
       </c>
       <c r="Q3" s="14">
         <v>2018</v>
       </c>
       <c r="R3" s="1">
         <v>2019</v>
       </c>
       <c r="S3" s="1">
         <v>2020</v>
       </c>
       <c r="T3" s="1">
         <v>2021</v>
       </c>
       <c r="U3" s="1">
         <v>2022</v>
       </c>
       <c r="V3" s="1">
         <v>2023</v>
       </c>
       <c r="W3" s="1">
         <v>2024</v>
       </c>
+      <c r="X3" s="1">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="16">
         <v>128.30000000000001</v>
       </c>
       <c r="C4" s="16">
         <v>303.10000000000002</v>
       </c>
       <c r="D4" s="16">
         <v>106.6</v>
       </c>
       <c r="E4" s="16">
         <v>107.9</v>
       </c>
       <c r="F4" s="16">
         <v>95.6</v>
       </c>
       <c r="G4" s="17">
         <v>87.2</v>
       </c>
       <c r="H4" s="15">
         <v>76.599999999999994</v>
       </c>
       <c r="I4" s="18">
@@ -795,55 +809,58 @@
       </c>
       <c r="O4" s="20">
         <v>104.9</v>
       </c>
       <c r="P4" s="20">
         <v>124.1</v>
       </c>
       <c r="Q4" s="20">
         <v>105</v>
       </c>
       <c r="R4" s="21">
         <v>154.69999999999999</v>
       </c>
       <c r="S4" s="21">
         <v>75.3</v>
       </c>
       <c r="T4" s="21">
         <v>240.3</v>
       </c>
       <c r="U4" s="2">
         <v>59.3</v>
       </c>
       <c r="V4" s="2">
         <v>124.6</v>
       </c>
-      <c r="W4" s="26">
+      <c r="W4" s="24">
         <v>128.5</v>
       </c>
+      <c r="X4" s="28">
+        <v>71.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
         <v>132.1</v>
       </c>
       <c r="C5" s="4">
         <v>330.2</v>
       </c>
       <c r="D5" s="4">
         <v>103.8</v>
       </c>
       <c r="E5" s="5">
         <v>102.3</v>
       </c>
       <c r="F5" s="5">
         <v>98.5</v>
       </c>
       <c r="G5" s="5">
         <v>81.3</v>
       </c>
       <c r="H5" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="I5" s="6">
@@ -866,55 +883,58 @@
       </c>
       <c r="O5" s="2">
         <v>106.1</v>
       </c>
       <c r="P5" s="2">
         <v>136.9</v>
       </c>
       <c r="Q5" s="2">
         <v>106.1</v>
       </c>
       <c r="R5" s="4">
         <v>159.69999999999999</v>
       </c>
       <c r="S5" s="2">
         <v>74.900000000000006</v>
       </c>
       <c r="T5" s="2">
         <v>237.4</v>
       </c>
       <c r="U5" s="2">
         <v>58.2</v>
       </c>
       <c r="V5" s="2">
         <v>103.8</v>
       </c>
-      <c r="W5" s="27">
+      <c r="W5" s="25">
         <v>140.69999999999999</v>
       </c>
+      <c r="X5" s="2">
+        <v>59.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>88.6</v>
       </c>
       <c r="C6" s="4">
         <v>221.9</v>
       </c>
       <c r="D6" s="4">
         <v>245.5</v>
       </c>
       <c r="E6" s="5">
         <v>118.9</v>
       </c>
       <c r="F6" s="5">
         <v>106.4</v>
       </c>
       <c r="G6" s="5">
         <v>120.3</v>
       </c>
       <c r="H6" s="6">
         <v>90.2</v>
       </c>
       <c r="I6" s="6">
@@ -937,55 +957,58 @@
       </c>
       <c r="O6" s="2">
         <v>117.9</v>
       </c>
       <c r="P6" s="2">
         <v>38.799999999999997</v>
       </c>
       <c r="Q6" s="2">
         <v>90.4</v>
       </c>
       <c r="R6" s="4">
         <v>223.1</v>
       </c>
       <c r="S6" s="2">
         <v>53.2</v>
       </c>
       <c r="T6" s="2">
         <v>70.400000000000006</v>
       </c>
       <c r="U6" s="2">
         <v>90.7</v>
       </c>
       <c r="V6" s="2">
         <v>646</v>
       </c>
-      <c r="W6" s="27">
+      <c r="W6" s="25">
         <v>70</v>
       </c>
+      <c r="X6" s="2">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>128.1</v>
       </c>
       <c r="C7" s="4">
         <v>140.4</v>
       </c>
       <c r="D7" s="4">
         <v>106.1</v>
       </c>
       <c r="E7" s="5">
         <v>118</v>
       </c>
       <c r="F7" s="5">
         <v>104.5</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6">
         <v>131.6</v>
       </c>
       <c r="I7" s="6">
@@ -1008,55 +1031,58 @@
       </c>
       <c r="O7" s="2">
         <v>95.2</v>
       </c>
       <c r="P7" s="2">
         <v>102.4</v>
       </c>
       <c r="Q7" s="2">
         <v>124.7</v>
       </c>
       <c r="R7" s="4">
         <v>157.4</v>
       </c>
       <c r="S7" s="2">
         <v>83.6</v>
       </c>
       <c r="T7" s="2">
         <v>393.2</v>
       </c>
       <c r="U7" s="2">
         <v>32.1</v>
       </c>
       <c r="V7" s="2">
         <v>145.5</v>
       </c>
-      <c r="W7" s="27">
+      <c r="W7" s="25">
         <v>115.2</v>
       </c>
+      <c r="X7" s="2">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>174.3</v>
       </c>
       <c r="C8" s="4">
         <v>120.2</v>
       </c>
       <c r="D8" s="4">
         <v>91.1</v>
       </c>
       <c r="E8" s="5">
         <v>113.6</v>
       </c>
       <c r="F8" s="5">
         <v>109.9</v>
       </c>
       <c r="G8" s="5">
         <v>98.3</v>
       </c>
       <c r="H8" s="6">
         <v>73.900000000000006</v>
       </c>
       <c r="I8" s="6">
@@ -1079,55 +1105,58 @@
       </c>
       <c r="O8" s="2">
         <v>102.3</v>
       </c>
       <c r="P8" s="2">
         <v>104.9</v>
       </c>
       <c r="Q8" s="2">
         <v>75.5</v>
       </c>
       <c r="R8" s="4">
         <v>158.19999999999999</v>
       </c>
       <c r="S8" s="2">
         <v>142.19999999999999</v>
       </c>
       <c r="T8" s="2">
         <v>76.7</v>
       </c>
       <c r="U8" s="2">
         <v>20.8</v>
       </c>
       <c r="V8" s="2">
         <v>572.70000000000005</v>
       </c>
-      <c r="W8" s="27">
+      <c r="W8" s="25">
         <v>85.6</v>
       </c>
+      <c r="X8" s="2">
+        <v>194.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>140.30000000000001</v>
       </c>
       <c r="C9" s="7">
         <v>81</v>
       </c>
       <c r="D9" s="4">
         <v>149.1</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5">
         <v>109.3</v>
       </c>
       <c r="G9" s="5">
         <v>140.19999999999999</v>
       </c>
       <c r="H9" s="6">
         <v>123.1</v>
       </c>
       <c r="I9" s="6">
@@ -1150,55 +1179,58 @@
       </c>
       <c r="O9" s="2">
         <v>44.7</v>
       </c>
       <c r="P9" s="2">
         <v>99.5</v>
       </c>
       <c r="Q9" s="2">
         <v>110.2</v>
       </c>
       <c r="R9" s="4">
         <v>536</v>
       </c>
       <c r="S9" s="2">
         <v>69.3</v>
       </c>
       <c r="T9" s="2">
         <v>51.9</v>
       </c>
       <c r="U9" s="2">
         <v>75</v>
       </c>
       <c r="V9" s="2">
         <v>388.9</v>
       </c>
-      <c r="W9" s="27">
+      <c r="W9" s="25">
         <v>242.8</v>
       </c>
+      <c r="X9" s="2">
+        <v>56.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>251.2</v>
       </c>
       <c r="C10" s="4">
         <v>175.8</v>
       </c>
       <c r="D10" s="4">
         <v>106.6</v>
       </c>
       <c r="E10" s="5">
         <v>150.80000000000001</v>
       </c>
       <c r="F10" s="5">
         <v>107.4</v>
       </c>
       <c r="G10" s="5">
         <v>107.6</v>
       </c>
       <c r="H10" s="6">
         <v>91.1</v>
       </c>
       <c r="I10" s="6">
@@ -1221,55 +1253,58 @@
       </c>
       <c r="O10" s="2">
         <v>73.3</v>
       </c>
       <c r="P10" s="2">
         <v>111.8</v>
       </c>
       <c r="Q10" s="2">
         <v>78.599999999999994</v>
       </c>
       <c r="R10" s="4">
         <v>97.4</v>
       </c>
       <c r="S10" s="2">
         <v>116.1</v>
       </c>
       <c r="T10" s="2">
         <v>116.8</v>
       </c>
       <c r="U10" s="2">
         <v>118.1</v>
       </c>
       <c r="V10" s="2">
         <v>179.7</v>
       </c>
-      <c r="W10" s="27">
+      <c r="W10" s="25">
         <v>99.5</v>
       </c>
+      <c r="X10" s="2">
+        <v>99.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>138.19999999999999</v>
       </c>
       <c r="C11" s="4">
         <v>89.3</v>
       </c>
       <c r="D11" s="4">
         <v>243.6</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="5">
         <v>20.5</v>
       </c>
       <c r="G11" s="5">
         <v>60.8</v>
       </c>
       <c r="H11" s="6">
         <v>152.69999999999999</v>
       </c>
       <c r="I11" s="6">
@@ -1292,55 +1327,58 @@
       </c>
       <c r="O11" s="2">
         <v>90.8</v>
       </c>
       <c r="P11" s="2">
         <v>99.1</v>
       </c>
       <c r="Q11" s="2">
         <v>92.1</v>
       </c>
       <c r="R11" s="4">
         <v>204.4</v>
       </c>
       <c r="S11" s="2">
         <v>157.4</v>
       </c>
       <c r="T11" s="2">
         <v>9.1999999999999993</v>
       </c>
       <c r="U11" s="2">
         <v>59.5</v>
       </c>
       <c r="V11" s="2">
         <v>115.4</v>
       </c>
-      <c r="W11" s="27">
+      <c r="W11" s="25">
         <v>227.1</v>
       </c>
+      <c r="X11" s="2">
+        <v>209</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>210.6</v>
       </c>
       <c r="C12" s="4">
         <v>172.6</v>
       </c>
       <c r="D12" s="4">
         <v>139.69999999999999</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="5">
         <v>102.9</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="6">
         <v>34.200000000000003</v>
       </c>
       <c r="I12" s="6">
@@ -1363,85 +1401,85 @@
       </c>
       <c r="O12" s="2">
         <v>117.1</v>
       </c>
       <c r="P12" s="2">
         <v>132.1</v>
       </c>
       <c r="Q12" s="2">
         <v>127.4</v>
       </c>
       <c r="R12" s="4">
         <v>96.1</v>
       </c>
       <c r="S12" s="2">
         <v>50.1</v>
       </c>
       <c r="T12" s="2">
         <v>118.5</v>
       </c>
       <c r="U12" s="2">
         <v>147.4</v>
       </c>
       <c r="V12" s="2">
         <v>123.2</v>
       </c>
-      <c r="W12" s="27">
+      <c r="W12" s="25">
         <v>91.1</v>
+      </c>
+      <c r="X12" s="2">
+        <v>166.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1450,82 +1488,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE1FE4F-2CC9-49E3-9CFD-044400C53B10}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE1FE4F-2CC9-49E3-9CFD-044400C53B10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>