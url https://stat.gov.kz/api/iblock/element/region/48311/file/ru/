--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-180" yWindow="-15" windowWidth="14610" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Атырау г.а.</t>
   </si>
   <si>
     <t>Жылыойский</t>
   </si>
@@ -221,51 +221,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
@@ -273,82 +273,85 @@
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -619,129 +622,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
+      <selection activeCell="X3" sqref="X3:X12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="23"/>
-[...23 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+    </row>
+    <row r="2" spans="1:24" ht="12" customHeight="1" thickBot="1">
+      <c r="A2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="4">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="5">
         <v>2010</v>
       </c>
@@ -762,126 +766,132 @@
       </c>
       <c r="O3" s="6">
         <v>2016</v>
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="7">
         <v>2018</v>
       </c>
       <c r="R3" s="8">
         <v>2019</v>
       </c>
       <c r="S3" s="8">
         <v>2020</v>
       </c>
       <c r="T3" s="8">
         <v>2021</v>
       </c>
       <c r="U3" s="8">
         <v>2022</v>
       </c>
       <c r="V3" s="8">
         <v>2023</v>
       </c>
-      <c r="W3" s="8">
+      <c r="W3" s="32">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="X3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="31" customFormat="1">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="22">
         <v>128.30000000000001</v>
       </c>
-      <c r="C4" s="25">
+      <c r="C4" s="22">
         <v>303.10000000000002</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="22">
         <v>106.6</v>
       </c>
-      <c r="E4" s="25">
+      <c r="E4" s="22">
         <v>107.9</v>
       </c>
-      <c r="F4" s="26">
+      <c r="F4" s="23">
         <v>95.6</v>
       </c>
-      <c r="G4" s="27">
+      <c r="G4" s="24">
         <v>87.2</v>
       </c>
-      <c r="H4" s="28">
+      <c r="H4" s="25">
         <v>76.599999999999994</v>
       </c>
-      <c r="I4" s="29">
+      <c r="I4" s="26">
         <v>111.4</v>
       </c>
-      <c r="J4" s="30">
+      <c r="J4" s="27">
         <v>110.7</v>
       </c>
-      <c r="K4" s="30">
+      <c r="K4" s="27">
         <v>108.5</v>
       </c>
-      <c r="L4" s="30">
+      <c r="L4" s="27">
         <v>100</v>
       </c>
-      <c r="M4" s="30">
+      <c r="M4" s="27">
         <v>99.8</v>
       </c>
-      <c r="N4" s="31">
+      <c r="N4" s="28">
         <v>92</v>
       </c>
-      <c r="O4" s="31">
+      <c r="O4" s="28">
         <v>104.9</v>
       </c>
-      <c r="P4" s="31">
+      <c r="P4" s="28">
         <v>124.1</v>
       </c>
-      <c r="Q4" s="31">
+      <c r="Q4" s="28">
         <v>105</v>
       </c>
-      <c r="R4" s="32">
+      <c r="R4" s="29">
         <v>154.69999999999999</v>
       </c>
-      <c r="S4" s="32">
+      <c r="S4" s="29">
         <v>75.3</v>
       </c>
-      <c r="T4" s="32">
+      <c r="T4" s="29">
         <v>240.3</v>
       </c>
-      <c r="U4" s="32">
+      <c r="U4" s="29">
         <v>59.3</v>
       </c>
-      <c r="V4" s="32">
+      <c r="V4" s="29">
         <v>124.6</v>
       </c>
-      <c r="W4" s="33">
+      <c r="W4" s="30">
         <v>128.5</v>
       </c>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4" s="29">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="10">
         <v>132.1</v>
       </c>
       <c r="C5" s="10">
         <v>330.2</v>
       </c>
       <c r="D5" s="10">
         <v>103.8</v>
       </c>
       <c r="E5" s="13">
         <v>102.3</v>
       </c>
       <c r="F5" s="13">
         <v>98.5</v>
       </c>
       <c r="G5" s="13">
         <v>81.3</v>
       </c>
       <c r="H5" s="14">
         <v>74.599999999999994</v>
       </c>
       <c r="I5" s="14">
@@ -907,52 +917,55 @@
       </c>
       <c r="P5" s="12">
         <v>136.9</v>
       </c>
       <c r="Q5" s="12">
         <v>106.1</v>
       </c>
       <c r="R5" s="10">
         <v>159.69999999999999</v>
       </c>
       <c r="S5" s="12">
         <v>74.900000000000006</v>
       </c>
       <c r="T5" s="12">
         <v>237.4</v>
       </c>
       <c r="U5" s="12">
         <v>58.2</v>
       </c>
       <c r="V5" s="12">
         <v>103.8</v>
       </c>
       <c r="W5" s="20">
         <v>140.69999999999999</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="12">
+        <v>59.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="10">
         <v>88.6</v>
       </c>
       <c r="C6" s="10">
         <v>221.9</v>
       </c>
       <c r="D6" s="10">
         <v>245.5</v>
       </c>
       <c r="E6" s="13">
         <v>118.9</v>
       </c>
       <c r="F6" s="13">
         <v>106.4</v>
       </c>
       <c r="G6" s="13">
         <v>120.3</v>
       </c>
       <c r="H6" s="14">
         <v>90.2</v>
       </c>
       <c r="I6" s="14">
@@ -978,52 +991,55 @@
       </c>
       <c r="P6" s="12">
         <v>38.799999999999997</v>
       </c>
       <c r="Q6" s="12">
         <v>90.4</v>
       </c>
       <c r="R6" s="10">
         <v>223.1</v>
       </c>
       <c r="S6" s="12">
         <v>53.2</v>
       </c>
       <c r="T6" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="U6" s="12">
         <v>90.7</v>
       </c>
       <c r="V6" s="12">
         <v>646</v>
       </c>
       <c r="W6" s="20">
         <v>70</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="12">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10">
         <v>128.1</v>
       </c>
       <c r="C7" s="10">
         <v>140.4</v>
       </c>
       <c r="D7" s="10">
         <v>106.1</v>
       </c>
       <c r="E7" s="13">
         <v>118</v>
       </c>
       <c r="F7" s="13">
         <v>104.5</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="14">
         <v>131.6</v>
       </c>
       <c r="I7" s="14">
@@ -1049,52 +1065,55 @@
       </c>
       <c r="P7" s="12">
         <v>102.4</v>
       </c>
       <c r="Q7" s="12">
         <v>124.7</v>
       </c>
       <c r="R7" s="10">
         <v>157.4</v>
       </c>
       <c r="S7" s="12">
         <v>83.6</v>
       </c>
       <c r="T7" s="12">
         <v>393.2</v>
       </c>
       <c r="U7" s="12">
         <v>32.1</v>
       </c>
       <c r="V7" s="12">
         <v>145.5</v>
       </c>
       <c r="W7" s="20">
         <v>115.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="12">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="10">
         <v>174.3</v>
       </c>
       <c r="C8" s="10">
         <v>120.2</v>
       </c>
       <c r="D8" s="10">
         <v>91.1</v>
       </c>
       <c r="E8" s="13">
         <v>113.6</v>
       </c>
       <c r="F8" s="13">
         <v>109.9</v>
       </c>
       <c r="G8" s="13">
         <v>98.3</v>
       </c>
       <c r="H8" s="14">
         <v>73.900000000000006</v>
       </c>
       <c r="I8" s="14">
@@ -1120,52 +1139,55 @@
       </c>
       <c r="P8" s="12">
         <v>104.9</v>
       </c>
       <c r="Q8" s="12">
         <v>75.5</v>
       </c>
       <c r="R8" s="10">
         <v>158.19999999999999</v>
       </c>
       <c r="S8" s="12">
         <v>142.19999999999999</v>
       </c>
       <c r="T8" s="12">
         <v>76.7</v>
       </c>
       <c r="U8" s="12">
         <v>20.8</v>
       </c>
       <c r="V8" s="12">
         <v>572.70000000000005</v>
       </c>
       <c r="W8" s="20">
         <v>85.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="12">
+        <v>194.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10">
         <v>140.30000000000001</v>
       </c>
       <c r="C9" s="11">
         <v>81</v>
       </c>
       <c r="D9" s="10">
         <v>149.1</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="13">
         <v>109.3</v>
       </c>
       <c r="G9" s="13">
         <v>140.19999999999999</v>
       </c>
       <c r="H9" s="14">
         <v>123.1</v>
       </c>
       <c r="I9" s="14">
@@ -1191,52 +1213,55 @@
       </c>
       <c r="P9" s="12">
         <v>99.5</v>
       </c>
       <c r="Q9" s="12">
         <v>110.2</v>
       </c>
       <c r="R9" s="10">
         <v>536</v>
       </c>
       <c r="S9" s="12">
         <v>69.3</v>
       </c>
       <c r="T9" s="12">
         <v>51.9</v>
       </c>
       <c r="U9" s="12">
         <v>75</v>
       </c>
       <c r="V9" s="12">
         <v>388.9</v>
       </c>
       <c r="W9" s="20">
         <v>242.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="12">
+        <v>56.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
         <v>251.2</v>
       </c>
       <c r="C10" s="10">
         <v>175.8</v>
       </c>
       <c r="D10" s="10">
         <v>106.6</v>
       </c>
       <c r="E10" s="13">
         <v>150.80000000000001</v>
       </c>
       <c r="F10" s="13">
         <v>107.4</v>
       </c>
       <c r="G10" s="13">
         <v>107.6</v>
       </c>
       <c r="H10" s="14">
         <v>91.1</v>
       </c>
       <c r="I10" s="14">
@@ -1262,52 +1287,55 @@
       </c>
       <c r="P10" s="12">
         <v>111.8</v>
       </c>
       <c r="Q10" s="12">
         <v>78.599999999999994</v>
       </c>
       <c r="R10" s="10">
         <v>97.4</v>
       </c>
       <c r="S10" s="12">
         <v>116.1</v>
       </c>
       <c r="T10" s="12">
         <v>116.8</v>
       </c>
       <c r="U10" s="12">
         <v>118.1</v>
       </c>
       <c r="V10" s="12">
         <v>179.7</v>
       </c>
       <c r="W10" s="20">
         <v>99.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="12">
+        <v>99.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10">
         <v>138.19999999999999</v>
       </c>
       <c r="C11" s="10">
         <v>89.3</v>
       </c>
       <c r="D11" s="10">
         <v>243.6</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="13">
         <v>20.5</v>
       </c>
       <c r="G11" s="13">
         <v>60.8</v>
       </c>
       <c r="H11" s="14">
         <v>152.69999999999999</v>
       </c>
       <c r="I11" s="14">
@@ -1333,52 +1361,55 @@
       </c>
       <c r="P11" s="12">
         <v>99.1</v>
       </c>
       <c r="Q11" s="12">
         <v>92.1</v>
       </c>
       <c r="R11" s="10">
         <v>204.4</v>
       </c>
       <c r="S11" s="12">
         <v>157.4</v>
       </c>
       <c r="T11" s="12">
         <v>9.1999999999999993</v>
       </c>
       <c r="U11" s="12">
         <v>59.5</v>
       </c>
       <c r="V11" s="12">
         <v>115.4</v>
       </c>
       <c r="W11" s="20">
         <v>227.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="12">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
         <v>210.6</v>
       </c>
       <c r="C12" s="10">
         <v>172.6</v>
       </c>
       <c r="D12" s="10">
         <v>139.69999999999999</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="13">
         <v>102.9</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="14">
         <v>34.200000000000003</v>
       </c>
       <c r="I12" s="14">
@@ -1404,67 +1435,70 @@
       </c>
       <c r="P12" s="12">
         <v>132.1</v>
       </c>
       <c r="Q12" s="12">
         <v>127.4</v>
       </c>
       <c r="R12" s="10">
         <v>96.1</v>
       </c>
       <c r="S12" s="12">
         <v>50.1</v>
       </c>
       <c r="T12" s="12">
         <v>118.5</v>
       </c>
       <c r="U12" s="12">
         <v>147.4</v>
       </c>
       <c r="V12" s="12">
         <v>123.2</v>
       </c>
       <c r="W12" s="20">
         <v>91.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="12">
+        <v>166.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="Q13" s="15"/>
     </row>
-    <row r="14" spans="1:23">
-[...3 lines deleted...]
-      <c r="D14" s="21"/>
+    <row r="14" spans="1:24">
+      <c r="A14" s="33"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="17"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="H15" s="18"/>
       <c r="Q15" s="17"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="H16" s="18"/>
       <c r="Q16" s="17"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="17"/>
       <c r="W16" s="17"/>
     </row>
     <row r="17" spans="8:23">
       <c r="H17" s="18"/>
       <c r="Q17" s="17"/>
       <c r="V17" s="17"/>
       <c r="W17" s="17"/>
     </row>
     <row r="18" spans="8:23">
       <c r="H18" s="18"/>
       <c r="Q18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
     </row>
     <row r="19" spans="8:23">
       <c r="H19" s="18"/>
       <c r="Q19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
@@ -1499,52 +1533,52 @@
       <c r="W24" s="17"/>
     </row>
     <row r="25" spans="8:23">
       <c r="H25" s="18"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
     </row>
     <row r="26" spans="8:23">
       <c r="H26" s="18"/>
     </row>
     <row r="27" spans="8:23">
       <c r="H27" s="18"/>
     </row>
     <row r="28" spans="8:23">
       <c r="H28" s="18"/>
     </row>
     <row r="29" spans="8:23">
       <c r="H29" s="19"/>
     </row>
     <row r="30" spans="8:23">
       <c r="H30" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:D14"/>
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>