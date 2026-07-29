--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -109,51 +109,51 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -212,56 +212,65 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -288,62 +297,65 @@
     <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2256,50 +2268,956 @@
       <xdr:row>6</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>538163</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="15230475" y="1095375"/>
+          <a:ext cx="623888" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{525553D6-6994-48D5-986C-C2FAA5E4DBCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="28575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="42" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B64CDBC-F39B-4D0C-9BE9-1D6D33EA0660}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084AA2D9-A2B5-48F6-9AFB-4AC682E4E598}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A5E79C-D527-472C-ADD5-CBA455275A91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D195F8C0-5831-45E5-9611-CE173EDA5482}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC6BA20-7E16-43AB-9CCF-19C01BFCBE3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="104775" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="48" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="51" name="Text Box 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="Text Box 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>90488</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="Text Box 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="100013" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>604838</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="623888" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>604838</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="623888" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>604838</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="623888" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>604838</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Text Box 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15992475" y="504825"/>
+          <a:ext cx="623888" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>538163</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15916275" y="1095375"/>
           <a:ext cx="623888" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2567,134 +3485,135 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V24" sqref="V24"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="W21" sqref="W21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="3" customWidth="1"/>
     <col min="6" max="7" width="8.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="8" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="3"/>
     <col min="16" max="16" width="10.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="10.5703125" style="3" customWidth="1"/>
     <col min="18" max="18" width="11" style="3" customWidth="1"/>
     <col min="19" max="23" width="12" style="3" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="26"/>
-[...20 lines deleted...]
-      <c r="W1" s="27"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+      <c r="A2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...20 lines deleted...]
-      <c r="W2" s="27"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="5">
         <v>2007</v>
       </c>
       <c r="G3" s="6">
         <v>2008</v>
       </c>
       <c r="H3" s="7">
         <v>2009</v>
       </c>
       <c r="I3" s="7">
         <v>2010</v>
       </c>
@@ -2718,52 +3637,55 @@
       </c>
       <c r="P3" s="9">
         <v>2017</v>
       </c>
       <c r="Q3" s="9">
         <v>2018</v>
       </c>
       <c r="R3" s="9">
         <v>2019</v>
       </c>
       <c r="S3" s="1">
         <v>2020</v>
       </c>
       <c r="T3" s="1">
         <v>2021</v>
       </c>
       <c r="U3" s="1">
         <v>2022</v>
       </c>
       <c r="V3" s="1">
         <v>2023</v>
       </c>
       <c r="W3" s="1">
         <v>2024</v>
       </c>
+      <c r="X3" s="1">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11">
         <v>5927</v>
       </c>
       <c r="C4" s="11">
         <v>18737</v>
       </c>
       <c r="D4" s="11">
         <v>20940</v>
       </c>
       <c r="E4" s="11">
         <v>23670</v>
       </c>
       <c r="F4" s="11">
         <v>23865</v>
       </c>
       <c r="G4" s="11">
         <v>21976</v>
       </c>
       <c r="H4" s="12">
         <v>17482</v>
       </c>
       <c r="I4" s="12">
@@ -2786,55 +3708,58 @@
       </c>
       <c r="O4" s="13">
         <v>28696</v>
       </c>
       <c r="P4" s="13">
         <v>37321</v>
       </c>
       <c r="Q4" s="14">
         <v>43256</v>
       </c>
       <c r="R4" s="15">
         <v>71822</v>
       </c>
       <c r="S4" s="2">
         <v>54878</v>
       </c>
       <c r="T4" s="2">
         <v>136483</v>
       </c>
       <c r="U4" s="2">
         <v>83818</v>
       </c>
       <c r="V4" s="2">
         <v>107945</v>
       </c>
-      <c r="W4" s="29">
+      <c r="W4" s="26">
         <v>142699</v>
       </c>
+      <c r="X4" s="28">
+        <v>105529</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="16">
         <v>5440</v>
       </c>
       <c r="C5" s="16">
         <v>17960</v>
       </c>
       <c r="D5" s="16">
         <v>19361</v>
       </c>
       <c r="E5" s="16">
         <v>20748</v>
       </c>
       <c r="F5" s="16">
         <v>21558</v>
       </c>
       <c r="G5" s="16">
         <v>18225</v>
       </c>
       <c r="H5" s="16">
         <v>14115</v>
       </c>
       <c r="I5" s="16">
@@ -2857,55 +3782,58 @@
       </c>
       <c r="O5" s="13">
         <v>21213</v>
       </c>
       <c r="P5" s="13">
         <v>30410</v>
       </c>
       <c r="Q5" s="14">
         <v>35251</v>
       </c>
       <c r="R5" s="19">
         <v>59239</v>
       </c>
       <c r="S5" s="2">
         <v>45022</v>
       </c>
       <c r="T5" s="2">
         <v>121224</v>
       </c>
       <c r="U5" s="2">
         <v>73030</v>
       </c>
       <c r="V5" s="2">
         <v>78566</v>
       </c>
-      <c r="W5" s="30">
+      <c r="W5" s="27">
         <v>113453</v>
       </c>
+      <c r="X5" s="2">
+        <v>69761</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="20">
         <v>188</v>
       </c>
       <c r="C6" s="20">
         <v>418</v>
       </c>
       <c r="D6" s="16">
         <v>1067</v>
       </c>
       <c r="E6" s="16">
         <v>1330</v>
       </c>
       <c r="F6" s="16">
         <v>1493</v>
       </c>
       <c r="G6" s="16">
         <v>1897</v>
       </c>
       <c r="H6" s="16">
         <v>1776</v>
       </c>
       <c r="I6" s="16">
@@ -2928,55 +3856,58 @@
       </c>
       <c r="O6" s="13">
         <v>2727</v>
       </c>
       <c r="P6" s="13">
         <v>1108</v>
       </c>
       <c r="Q6" s="14">
         <v>1108</v>
       </c>
       <c r="R6" s="19">
         <v>2659</v>
       </c>
       <c r="S6" s="2">
         <v>1440</v>
       </c>
       <c r="T6" s="2">
         <v>2321</v>
       </c>
       <c r="U6" s="2">
         <v>2175</v>
       </c>
       <c r="V6" s="2">
         <v>14529</v>
       </c>
-      <c r="W6" s="30">
+      <c r="W6" s="27">
         <v>10493</v>
       </c>
+      <c r="X6" s="2">
+        <v>11632</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="20">
         <v>35</v>
       </c>
       <c r="C7" s="20">
         <v>49</v>
       </c>
       <c r="D7" s="20">
         <v>55</v>
       </c>
       <c r="E7" s="20">
         <v>68</v>
       </c>
       <c r="F7" s="20">
         <v>75</v>
       </c>
       <c r="G7" s="16">
         <v>223</v>
       </c>
       <c r="H7" s="20">
         <v>305</v>
       </c>
       <c r="I7" s="20">
@@ -2999,55 +3930,58 @@
       </c>
       <c r="O7" s="13">
         <v>812</v>
       </c>
       <c r="P7" s="13">
         <v>874</v>
       </c>
       <c r="Q7" s="14">
         <v>1166</v>
       </c>
       <c r="R7" s="19">
         <v>1878</v>
       </c>
       <c r="S7" s="2">
         <v>1566</v>
       </c>
       <c r="T7" s="2">
         <v>6398</v>
       </c>
       <c r="U7" s="2">
         <v>2135</v>
       </c>
       <c r="V7" s="2">
         <v>3222</v>
       </c>
-      <c r="W7" s="30">
+      <c r="W7" s="27">
         <v>3824</v>
       </c>
+      <c r="X7" s="2">
+        <v>3931</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="20">
         <v>92</v>
       </c>
       <c r="C8" s="20">
         <v>111</v>
       </c>
       <c r="D8" s="16">
         <v>105</v>
       </c>
       <c r="E8" s="16">
         <v>125</v>
       </c>
       <c r="F8" s="16">
         <v>145</v>
       </c>
       <c r="G8" s="16">
         <v>151</v>
       </c>
       <c r="H8" s="20">
         <v>116</v>
       </c>
       <c r="I8" s="20">
@@ -3070,55 +4004,58 @@
       </c>
       <c r="O8" s="13">
         <v>659</v>
       </c>
       <c r="P8" s="13">
         <v>728</v>
       </c>
       <c r="Q8" s="14">
         <v>588</v>
       </c>
       <c r="R8" s="19">
         <v>990</v>
       </c>
       <c r="S8" s="2">
         <v>1431</v>
       </c>
       <c r="T8" s="2">
         <v>1542</v>
       </c>
       <c r="U8" s="2">
         <v>334</v>
       </c>
       <c r="V8" s="2">
         <v>1958</v>
       </c>
-      <c r="W8" s="30">
+      <c r="W8" s="27">
         <v>1764</v>
       </c>
+      <c r="X8" s="2">
+        <v>3522</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="20">
         <v>31</v>
       </c>
       <c r="C9" s="20">
         <v>25</v>
       </c>
       <c r="D9" s="20">
         <v>39</v>
       </c>
       <c r="E9" s="20">
         <v>85</v>
       </c>
       <c r="F9" s="20">
         <v>98</v>
       </c>
       <c r="G9" s="16">
         <v>145</v>
       </c>
       <c r="H9" s="20">
         <v>185</v>
       </c>
       <c r="I9" s="20">
@@ -3141,55 +4078,58 @@
       </c>
       <c r="O9" s="13">
         <v>235</v>
       </c>
       <c r="P9" s="13">
         <v>247</v>
       </c>
       <c r="Q9" s="14">
         <v>290</v>
       </c>
       <c r="R9" s="19">
         <v>1585</v>
       </c>
       <c r="S9" s="2">
         <v>1099</v>
       </c>
       <c r="T9" s="2">
         <v>609</v>
       </c>
       <c r="U9" s="2">
         <v>471</v>
       </c>
       <c r="V9" s="2">
         <v>1868</v>
       </c>
-      <c r="W9" s="30">
+      <c r="W9" s="27">
         <v>4668</v>
       </c>
+      <c r="X9" s="2">
+        <v>2684</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="20">
         <v>32</v>
       </c>
       <c r="C10" s="20">
         <v>56</v>
       </c>
       <c r="D10" s="16">
         <v>62</v>
       </c>
       <c r="E10" s="16">
         <v>98</v>
       </c>
       <c r="F10" s="16">
         <v>111</v>
       </c>
       <c r="G10" s="16">
         <v>126</v>
       </c>
       <c r="H10" s="20">
         <v>119</v>
       </c>
       <c r="I10" s="20">
@@ -3212,55 +4152,58 @@
       </c>
       <c r="O10" s="13">
         <v>582</v>
       </c>
       <c r="P10" s="13">
         <v>684</v>
       </c>
       <c r="Q10" s="14">
         <v>581</v>
       </c>
       <c r="R10" s="19">
         <v>593</v>
       </c>
       <c r="S10" s="2">
         <v>691</v>
       </c>
       <c r="T10" s="2">
         <v>855</v>
       </c>
       <c r="U10" s="2">
         <v>1041</v>
       </c>
       <c r="V10" s="2">
         <v>1944</v>
       </c>
-      <c r="W10" s="30">
+      <c r="W10" s="27">
         <v>1991</v>
       </c>
+      <c r="X10" s="2">
+        <v>2038</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="20">
         <v>84</v>
       </c>
       <c r="C11" s="20">
         <v>75</v>
       </c>
       <c r="D11" s="20">
         <v>189</v>
       </c>
       <c r="E11" s="16">
         <v>1076</v>
       </c>
       <c r="F11" s="16">
         <v>233</v>
       </c>
       <c r="G11" s="16">
         <v>355</v>
       </c>
       <c r="H11" s="20">
         <v>563</v>
       </c>
       <c r="I11" s="20">
@@ -3283,55 +4226,58 @@
       </c>
       <c r="O11" s="13">
         <v>453</v>
       </c>
       <c r="P11" s="13">
         <v>471</v>
       </c>
       <c r="Q11" s="23">
         <v>474</v>
       </c>
       <c r="R11" s="19">
         <v>1059</v>
       </c>
       <c r="S11" s="2">
         <v>1694</v>
       </c>
       <c r="T11" s="24">
         <v>1042</v>
       </c>
       <c r="U11" s="2">
         <v>647</v>
       </c>
       <c r="V11" s="2">
         <v>771</v>
       </c>
-      <c r="W11" s="30">
+      <c r="W11" s="27">
         <v>1787</v>
       </c>
+      <c r="X11" s="2">
+        <v>3881</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="20">
         <v>25</v>
       </c>
       <c r="C12" s="20">
         <v>43</v>
       </c>
       <c r="D12" s="20">
         <v>62</v>
       </c>
       <c r="E12" s="20">
         <v>140</v>
       </c>
       <c r="F12" s="20">
         <v>152</v>
       </c>
       <c r="G12" s="16">
         <v>854</v>
       </c>
       <c r="H12" s="20">
         <v>303</v>
       </c>
       <c r="I12" s="20">
@@ -3354,58 +4300,61 @@
       </c>
       <c r="O12" s="13">
         <v>2015</v>
       </c>
       <c r="P12" s="13">
         <v>2799</v>
       </c>
       <c r="Q12" s="25">
         <v>3798</v>
       </c>
       <c r="R12" s="19">
         <v>3819</v>
       </c>
       <c r="S12" s="2">
         <v>1935</v>
       </c>
       <c r="T12" s="2">
         <v>2492</v>
       </c>
       <c r="U12" s="2">
         <v>3985</v>
       </c>
       <c r="V12" s="2">
         <v>5087</v>
       </c>
-      <c r="W12" s="30">
+      <c r="W12" s="27">
         <v>4719</v>
+      </c>
+      <c r="X12" s="2">
+        <v>8080</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>