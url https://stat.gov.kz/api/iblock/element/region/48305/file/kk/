--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740"/>
+    <workbookView xWindow="-285" yWindow="360" windowWidth="24240" windowHeight="11865"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="60">
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">2006 жыл
 </t>
   </si>
   <si>
     <t>өткен жылға, 
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жыл 
 </t>
   </si>
   <si>
     <t>өткен жылға,
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2008 жыл
 </t>
   </si>
   <si>
     <t xml:space="preserve">2009 жыл 
@@ -214,50 +214,54 @@
   <si>
     <t>2 339</t>
   </si>
   <si>
     <t>3 359</t>
   </si>
   <si>
     <t>7 172</t>
   </si>
   <si>
     <t>4 369</t>
   </si>
   <si>
     <t>6 139</t>
   </si>
   <si>
     <t xml:space="preserve">2022 жыл 
 </t>
   </si>
   <si>
     <t xml:space="preserve">2023 жыл 
 </t>
   </si>
   <si>
     <t xml:space="preserve">2024 жыл 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -861,130 +865,131 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AR27"/>
+  <dimension ref="A1:AT27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Q1" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView tabSelected="1" topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AS4" sqref="AS4:AS25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="10" style="13" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="13" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="13" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="13" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="10" style="13" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="3" customWidth="1"/>
     <col min="9" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="9.28515625" style="3" customWidth="1"/>
     <col min="24" max="30" width="9.140625" style="3"/>
     <col min="31" max="31" width="10.5703125" style="3" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="3"/>
     <col min="33" max="33" width="11.28515625" style="3" customWidth="1"/>
     <col min="34" max="34" width="9.85546875" style="3" customWidth="1"/>
     <col min="35" max="35" width="13" style="3" customWidth="1"/>
     <col min="36" max="40" width="9.140625" style="3"/>
     <col min="41" max="41" width="11.140625" style="3" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="3"/>
     <col min="43" max="43" width="11.140625" style="3" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
-    <row r="2" spans="1:44" ht="9.75" customHeight="1">
+    <row r="2" spans="1:46" ht="9.75" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AP2" s="6"/>
-      <c r="AR2" s="21" t="s">
+      <c r="AR2" s="21"/>
+      <c r="AT2" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:44" s="28" customFormat="1" ht="38.25" customHeight="1">
+    <row r="3" spans="1:46" s="28" customFormat="1" ht="38.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>3</v>
       </c>
@@ -1071,52 +1076,58 @@
       </c>
       <c r="AK3" s="25" t="s">
         <v>46</v>
       </c>
       <c r="AL3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AM3" s="25" t="s">
         <v>56</v>
       </c>
       <c r="AN3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AO3" s="25" t="s">
         <v>57</v>
       </c>
       <c r="AP3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AQ3" s="25" t="s">
         <v>58</v>
       </c>
       <c r="AR3" s="27" t="s">
         <v>2</v>
       </c>
+      <c r="AS3" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="AT3" s="27" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="4" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="4" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A4" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="30">
         <v>338521</v>
       </c>
       <c r="C4" s="30">
         <v>447424</v>
       </c>
       <c r="D4" s="31">
         <v>128.6</v>
       </c>
       <c r="E4" s="30">
         <v>713681</v>
       </c>
       <c r="F4" s="32">
         <v>153.5</v>
       </c>
       <c r="G4" s="30">
         <v>727635</v>
       </c>
       <c r="H4" s="32">
         <v>98.3</v>
       </c>
       <c r="I4" s="30">
@@ -1205,93 +1216,105 @@
       </c>
       <c r="AK4" s="34">
         <v>2910114</v>
       </c>
       <c r="AL4" s="35">
         <v>88.4</v>
       </c>
       <c r="AM4" s="34">
         <v>3003503</v>
       </c>
       <c r="AN4" s="35">
         <v>99.6</v>
       </c>
       <c r="AO4" s="38">
         <v>2934834</v>
       </c>
       <c r="AP4" s="39">
         <v>94.5</v>
       </c>
       <c r="AQ4" s="14">
         <v>2059586</v>
       </c>
       <c r="AR4" s="15">
         <v>68.2</v>
       </c>
+      <c r="AS4" s="34">
+        <v>1849154</v>
+      </c>
+      <c r="AT4" s="35">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="5" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A5" s="40" t="s">
         <v>8</v>
       </c>
       <c r="AE5" s="41"/>
       <c r="AF5" s="41"/>
       <c r="AG5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AH5" s="42"/>
       <c r="AI5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AJ5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AK5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AL5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AM5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AN5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="AO5" s="41" t="s">
         <v>45</v>
       </c>
       <c r="AP5" s="41" t="s">
         <v>45</v>
       </c>
       <c r="AQ5" s="16" t="s">
         <v>45</v>
       </c>
       <c r="AR5" s="16" t="s">
         <v>45</v>
       </c>
+      <c r="AS5" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="AT5" s="16" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="6" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="22">
         <v>36</v>
       </c>
       <c r="C6" s="22">
         <v>116</v>
       </c>
       <c r="D6" s="22">
         <v>313.39999999999998</v>
       </c>
       <c r="E6" s="22">
         <v>77</v>
       </c>
       <c r="F6" s="44">
         <v>63.9</v>
       </c>
       <c r="G6" s="22">
         <v>812</v>
       </c>
       <c r="H6" s="44">
         <v>963.9</v>
       </c>
       <c r="I6" s="22">
@@ -1380,52 +1403,58 @@
       </c>
       <c r="AK6" s="52">
         <v>2529</v>
       </c>
       <c r="AL6" s="51">
         <v>71.2</v>
       </c>
       <c r="AM6" s="50">
         <v>2629</v>
       </c>
       <c r="AN6" s="51">
         <v>100.3</v>
       </c>
       <c r="AO6" s="54">
         <v>7081</v>
       </c>
       <c r="AP6" s="55">
         <v>260.5</v>
       </c>
       <c r="AQ6" s="17">
         <v>7521</v>
       </c>
       <c r="AR6" s="18">
         <v>103.2</v>
       </c>
+      <c r="AS6" s="50">
+        <v>12961</v>
+      </c>
+      <c r="AT6" s="51">
+        <v>166.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="7" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A7" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="56">
         <v>268761</v>
       </c>
       <c r="C7" s="57">
         <v>300437</v>
       </c>
       <c r="D7" s="44">
         <v>108.7</v>
       </c>
       <c r="E7" s="57">
         <v>486477</v>
       </c>
       <c r="F7" s="44">
         <v>155.80000000000001</v>
       </c>
       <c r="G7" s="57">
         <v>494459</v>
       </c>
       <c r="H7" s="44">
         <v>92.9</v>
       </c>
       <c r="I7" s="57">
@@ -1514,52 +1543,58 @@
       </c>
       <c r="AK7" s="52">
         <v>2540013</v>
       </c>
       <c r="AL7" s="51">
         <v>84.6</v>
       </c>
       <c r="AM7" s="50">
         <v>2598378</v>
       </c>
       <c r="AN7" s="51">
         <v>98.7</v>
       </c>
       <c r="AO7" s="54">
         <v>2350068</v>
       </c>
       <c r="AP7" s="55">
         <v>87.5</v>
       </c>
       <c r="AQ7" s="17">
         <v>1515901</v>
       </c>
       <c r="AR7" s="18">
         <v>62.7</v>
       </c>
+      <c r="AS7" s="50">
+        <v>1246887</v>
+      </c>
+      <c r="AT7" s="51">
+        <v>79.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" s="22" customFormat="1" ht="24">
+    <row r="8" spans="1:46" s="22" customFormat="1" ht="24">
       <c r="A8" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="56">
         <v>260040</v>
       </c>
       <c r="C8" s="57">
         <v>270264</v>
       </c>
       <c r="D8" s="44">
         <v>101.1</v>
       </c>
       <c r="E8" s="57">
         <v>447852</v>
       </c>
       <c r="F8" s="44">
         <v>159.5</v>
       </c>
       <c r="G8" s="57">
         <v>448367</v>
       </c>
       <c r="H8" s="44">
         <v>91.5</v>
       </c>
       <c r="I8" s="57">
@@ -1648,52 +1683,58 @@
       </c>
       <c r="AK8" s="50">
         <v>2083848</v>
       </c>
       <c r="AL8" s="51">
         <v>79.5</v>
       </c>
       <c r="AM8" s="50">
         <v>2325709</v>
       </c>
       <c r="AN8" s="51">
         <v>107.7</v>
       </c>
       <c r="AO8" s="54">
         <v>2095180</v>
       </c>
       <c r="AP8" s="55">
         <v>87.1</v>
       </c>
       <c r="AQ8" s="17">
         <v>1186885</v>
       </c>
       <c r="AR8" s="18">
         <v>55.1</v>
       </c>
+      <c r="AS8" s="50">
+        <v>774698</v>
+      </c>
+      <c r="AT8" s="51">
+        <v>62.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="9" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A9" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="56">
         <v>5043</v>
       </c>
       <c r="C9" s="57">
         <v>26107</v>
       </c>
       <c r="D9" s="44">
         <v>503.6</v>
       </c>
       <c r="E9" s="57">
         <v>35925</v>
       </c>
       <c r="F9" s="44">
         <v>132.4</v>
       </c>
       <c r="G9" s="57">
         <v>37885</v>
       </c>
       <c r="H9" s="44">
         <v>96.4</v>
       </c>
       <c r="I9" s="57">
@@ -1782,52 +1823,58 @@
       </c>
       <c r="AK9" s="50">
         <v>3934755</v>
       </c>
       <c r="AL9" s="51">
         <v>137.80000000000001</v>
       </c>
       <c r="AM9" s="50">
         <v>219759</v>
       </c>
       <c r="AN9" s="51">
         <v>53.9</v>
       </c>
       <c r="AO9" s="54">
         <v>172502</v>
       </c>
       <c r="AP9" s="55">
         <v>75.900000000000006</v>
       </c>
       <c r="AQ9" s="17">
         <v>185329</v>
       </c>
       <c r="AR9" s="18">
         <v>104.4</v>
       </c>
+      <c r="AS9" s="50">
+        <v>328852</v>
+      </c>
+      <c r="AT9" s="51">
+        <v>171.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" s="22" customFormat="1" ht="24">
+    <row r="10" spans="1:46" s="22" customFormat="1" ht="24">
       <c r="A10" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="22">
         <v>3678</v>
       </c>
       <c r="C10" s="57">
         <v>4066</v>
       </c>
       <c r="D10" s="44">
         <v>107.5</v>
       </c>
       <c r="E10" s="57">
         <v>2701</v>
       </c>
       <c r="F10" s="44">
         <v>63.9</v>
       </c>
       <c r="G10" s="57">
         <v>8207</v>
       </c>
       <c r="H10" s="44">
         <v>277.7</v>
       </c>
       <c r="I10" s="57">
@@ -1916,52 +1963,58 @@
       </c>
       <c r="AK10" s="50">
         <v>52784</v>
       </c>
       <c r="AL10" s="51">
         <v>70.3</v>
       </c>
       <c r="AM10" s="50">
         <v>45275</v>
       </c>
       <c r="AN10" s="51">
         <v>82.8</v>
       </c>
       <c r="AO10" s="54">
         <v>65673</v>
       </c>
       <c r="AP10" s="55">
         <v>140.30000000000001</v>
       </c>
       <c r="AQ10" s="17">
         <v>83977</v>
       </c>
       <c r="AR10" s="18">
         <v>124.3</v>
       </c>
+      <c r="AS10" s="50">
+        <v>66592</v>
+      </c>
+      <c r="AT10" s="51">
+        <v>76.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" s="22" customFormat="1" ht="24" customHeight="1">
+    <row r="11" spans="1:46" s="22" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="43" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="44"/>
       <c r="F11" s="44"/>
       <c r="H11" s="44"/>
       <c r="J11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="48">
         <v>8235</v>
       </c>
       <c r="N11" s="22">
         <v>167.2</v>
       </c>
       <c r="O11" s="49">
         <v>7760</v>
       </c>
       <c r="P11" s="22">
         <v>90.9</v>
       </c>
       <c r="Q11" s="48">
         <v>13268</v>
       </c>
       <c r="R11" s="22">
         <v>165.2</v>
@@ -2022,52 +2075,58 @@
       </c>
       <c r="AK11" s="50">
         <v>9906</v>
       </c>
       <c r="AL11" s="51">
         <v>54.5</v>
       </c>
       <c r="AM11" s="50">
         <v>7635</v>
       </c>
       <c r="AN11" s="51">
         <v>74.400000000000006</v>
       </c>
       <c r="AO11" s="54">
         <v>16713</v>
       </c>
       <c r="AP11" s="55">
         <v>211.7</v>
       </c>
       <c r="AQ11" s="17">
         <v>59710</v>
       </c>
       <c r="AR11" s="18">
         <v>347.2</v>
       </c>
+      <c r="AS11" s="50">
+        <v>76745</v>
+      </c>
+      <c r="AT11" s="51">
+        <v>123.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="12" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A12" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="56">
         <v>4737</v>
       </c>
       <c r="C12" s="57">
         <v>7764</v>
       </c>
       <c r="D12" s="44">
         <v>159.4</v>
       </c>
       <c r="E12" s="57">
         <v>11389</v>
       </c>
       <c r="F12" s="44">
         <v>141.19999999999999</v>
       </c>
       <c r="G12" s="57">
         <v>23519</v>
       </c>
       <c r="H12" s="44">
         <v>188.8</v>
       </c>
       <c r="I12" s="57">
@@ -2156,52 +2215,58 @@
       </c>
       <c r="AK12" s="52">
         <v>25588</v>
       </c>
       <c r="AL12" s="51">
         <v>198.1</v>
       </c>
       <c r="AM12" s="50">
         <v>25612</v>
       </c>
       <c r="AN12" s="51">
         <v>96.6</v>
       </c>
       <c r="AO12" s="54">
         <v>13542</v>
       </c>
       <c r="AP12" s="55">
         <v>51.1</v>
       </c>
       <c r="AQ12" s="17">
         <v>7576</v>
       </c>
       <c r="AR12" s="18">
         <v>54.4</v>
       </c>
+      <c r="AS12" s="50">
+        <v>6429</v>
+      </c>
+      <c r="AT12" s="51">
+        <v>81.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:44" s="22" customFormat="1" ht="24" customHeight="1">
+    <row r="13" spans="1:46" s="22" customFormat="1" ht="24" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="56">
         <v>1385</v>
       </c>
       <c r="C13" s="57">
         <v>3975</v>
       </c>
       <c r="D13" s="44">
         <v>279.2</v>
       </c>
       <c r="E13" s="57">
         <v>6747</v>
       </c>
       <c r="F13" s="44">
         <v>163.4</v>
       </c>
       <c r="G13" s="57">
         <v>8403</v>
       </c>
       <c r="H13" s="44">
         <v>113.8</v>
       </c>
       <c r="I13" s="57">
@@ -2290,52 +2355,58 @@
       </c>
       <c r="AK13" s="50">
         <v>4451</v>
       </c>
       <c r="AL13" s="51">
         <v>118.2</v>
       </c>
       <c r="AM13" s="50">
         <v>9121</v>
       </c>
       <c r="AN13" s="51">
         <v>197.8</v>
       </c>
       <c r="AO13" s="54">
         <v>6844</v>
       </c>
       <c r="AP13" s="55">
         <v>72.599999999999994</v>
       </c>
       <c r="AQ13" s="17">
         <v>14559</v>
       </c>
       <c r="AR13" s="18">
         <v>206.7</v>
       </c>
+      <c r="AS13" s="50">
+        <v>11683</v>
+      </c>
+      <c r="AT13" s="51">
+        <v>77.400000000000006</v>
+      </c>
     </row>
-    <row r="14" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="14" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A14" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="56">
         <v>31848</v>
       </c>
       <c r="C14" s="57">
         <v>30696</v>
       </c>
       <c r="D14" s="44">
         <v>93.8</v>
       </c>
       <c r="E14" s="57">
         <v>54847</v>
       </c>
       <c r="F14" s="44">
         <v>172</v>
       </c>
       <c r="G14" s="57">
         <v>78572</v>
       </c>
       <c r="H14" s="44">
         <v>130.9</v>
       </c>
       <c r="I14" s="57">
@@ -2424,52 +2495,58 @@
       </c>
       <c r="AK14" s="50">
         <v>133266</v>
       </c>
       <c r="AL14" s="51">
         <v>107.8</v>
       </c>
       <c r="AM14" s="50">
         <v>214339</v>
       </c>
       <c r="AN14" s="51">
         <v>155.19999999999999</v>
       </c>
       <c r="AO14" s="54">
         <v>324344</v>
       </c>
       <c r="AP14" s="55">
         <v>146.30000000000001</v>
       </c>
       <c r="AQ14" s="17">
         <v>227524</v>
       </c>
       <c r="AR14" s="18">
         <v>68.2</v>
       </c>
+      <c r="AS14" s="50">
+        <v>276088</v>
+      </c>
+      <c r="AT14" s="51">
+        <v>117</v>
+      </c>
     </row>
-    <row r="15" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="15" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A15" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="22">
         <v>342</v>
       </c>
       <c r="C15" s="57">
         <v>553</v>
       </c>
       <c r="D15" s="44">
         <v>157.30000000000001</v>
       </c>
       <c r="E15" s="57">
         <v>1257</v>
       </c>
       <c r="F15" s="44">
         <v>218.8</v>
       </c>
       <c r="G15" s="57">
         <v>3265</v>
       </c>
       <c r="H15" s="44">
         <v>237.4</v>
       </c>
       <c r="I15" s="57">
@@ -2558,52 +2635,58 @@
       </c>
       <c r="AK15" s="50">
         <v>7546</v>
       </c>
       <c r="AL15" s="51">
         <v>201.6</v>
       </c>
       <c r="AM15" s="50">
         <v>10976</v>
       </c>
       <c r="AN15" s="51">
         <v>140.4</v>
       </c>
       <c r="AO15" s="54">
         <v>4414</v>
       </c>
       <c r="AP15" s="55">
         <v>38.9</v>
       </c>
       <c r="AQ15" s="17">
         <v>3611</v>
       </c>
       <c r="AR15" s="18">
         <v>79.5</v>
       </c>
+      <c r="AS15" s="50">
+        <v>8835</v>
+      </c>
+      <c r="AT15" s="51">
+        <v>236</v>
+      </c>
     </row>
-    <row r="16" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="16" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A16" s="43" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="57"/>
       <c r="D16" s="44"/>
       <c r="E16" s="57"/>
       <c r="F16" s="44"/>
       <c r="G16" s="57"/>
       <c r="H16" s="44"/>
       <c r="I16" s="57"/>
       <c r="J16" s="44"/>
       <c r="K16" s="57"/>
       <c r="L16" s="44"/>
       <c r="M16" s="49">
         <v>2005</v>
       </c>
       <c r="N16" s="22">
         <v>54.1</v>
       </c>
       <c r="O16" s="49">
         <v>1697</v>
       </c>
       <c r="P16" s="22">
         <v>81.599999999999994</v>
       </c>
@@ -2669,52 +2752,58 @@
       </c>
       <c r="AK16" s="50">
         <v>5716</v>
       </c>
       <c r="AL16" s="51">
         <v>442.5</v>
       </c>
       <c r="AM16" s="50">
         <v>2219</v>
       </c>
       <c r="AN16" s="51">
         <v>37.5</v>
       </c>
       <c r="AO16" s="54">
         <v>3472</v>
       </c>
       <c r="AP16" s="55">
         <v>151.30000000000001</v>
       </c>
       <c r="AQ16" s="17">
         <v>7813</v>
       </c>
       <c r="AR16" s="18">
         <v>218.7</v>
       </c>
+      <c r="AS16" s="50">
+        <v>7918</v>
+      </c>
+      <c r="AT16" s="51">
+        <v>97.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="17" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A17" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="22">
         <v>326</v>
       </c>
       <c r="C17" s="57">
         <v>393</v>
       </c>
       <c r="D17" s="44">
         <v>117.3</v>
       </c>
       <c r="E17" s="57">
         <v>361</v>
       </c>
       <c r="F17" s="44">
         <v>88.4</v>
       </c>
       <c r="G17" s="57">
         <v>391</v>
       </c>
       <c r="H17" s="44">
         <v>99</v>
       </c>
       <c r="I17" s="57">
@@ -2803,52 +2892,58 @@
       </c>
       <c r="AK17" s="50">
         <v>635</v>
       </c>
       <c r="AL17" s="51">
         <v>19.3</v>
       </c>
       <c r="AM17" s="50">
         <v>706</v>
       </c>
       <c r="AN17" s="51">
         <v>107.3</v>
       </c>
       <c r="AO17" s="54">
         <v>840</v>
       </c>
       <c r="AP17" s="55">
         <v>115.1</v>
       </c>
       <c r="AQ17" s="17">
         <v>2681</v>
       </c>
       <c r="AR17" s="18">
         <v>310</v>
       </c>
+      <c r="AS17" s="50">
+        <v>10492</v>
+      </c>
+      <c r="AT17" s="51">
+        <v>377.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" s="22" customFormat="1" ht="24">
+    <row r="18" spans="1:46" s="22" customFormat="1" ht="24">
       <c r="A18" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="56">
         <v>25824</v>
       </c>
       <c r="C18" s="57">
         <v>99270</v>
       </c>
       <c r="D18" s="44">
         <v>373.9</v>
       </c>
       <c r="E18" s="57">
         <v>146599</v>
       </c>
       <c r="F18" s="44">
         <v>142.1</v>
       </c>
       <c r="G18" s="57">
         <v>112571</v>
       </c>
       <c r="H18" s="44">
         <v>70.2</v>
       </c>
       <c r="I18" s="57">
@@ -2937,52 +3032,58 @@
       </c>
       <c r="AK18" s="50">
         <v>139886</v>
       </c>
       <c r="AL18" s="51">
         <v>231.1</v>
       </c>
       <c r="AM18" s="50">
         <v>86032</v>
       </c>
       <c r="AN18" s="51">
         <v>59.4</v>
       </c>
       <c r="AO18" s="54">
         <v>110176</v>
       </c>
       <c r="AP18" s="55">
         <v>123.9</v>
       </c>
       <c r="AQ18" s="17">
         <v>144420</v>
       </c>
       <c r="AR18" s="18">
         <v>127.4</v>
       </c>
+      <c r="AS18" s="50">
+        <v>111230</v>
+      </c>
+      <c r="AT18" s="51">
+        <v>74.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="19" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A19" s="43" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="57"/>
       <c r="D19" s="44"/>
       <c r="E19" s="57"/>
       <c r="F19" s="44"/>
       <c r="G19" s="57"/>
       <c r="H19" s="44"/>
       <c r="I19" s="57"/>
       <c r="J19" s="44"/>
       <c r="K19" s="57"/>
       <c r="L19" s="44"/>
       <c r="M19" s="48">
         <v>153684</v>
       </c>
       <c r="N19" s="44">
         <v>47</v>
       </c>
       <c r="O19" s="49">
         <v>35505</v>
       </c>
       <c r="P19" s="22">
         <v>22.3</v>
       </c>
@@ -3048,52 +3149,58 @@
       </c>
       <c r="AK19" s="50">
         <v>3036</v>
       </c>
       <c r="AL19" s="51">
         <v>26.6</v>
       </c>
       <c r="AM19" s="50">
         <v>6434</v>
       </c>
       <c r="AN19" s="51">
         <v>204.6</v>
       </c>
       <c r="AO19" s="54">
         <v>2378</v>
       </c>
       <c r="AP19" s="55">
         <v>35.700000000000003</v>
       </c>
       <c r="AQ19" s="17">
         <v>12755</v>
       </c>
       <c r="AR19" s="18">
         <v>521.20000000000005</v>
       </c>
+      <c r="AS19" s="50">
+        <v>6568</v>
+      </c>
+      <c r="AT19" s="51">
+        <v>49.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" s="22" customFormat="1" ht="24">
+    <row r="20" spans="1:46" s="22" customFormat="1" ht="24">
       <c r="A20" s="43" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="57"/>
       <c r="D20" s="44"/>
       <c r="E20" s="57"/>
       <c r="F20" s="44"/>
       <c r="G20" s="57"/>
       <c r="H20" s="44"/>
       <c r="I20" s="57"/>
       <c r="J20" s="44"/>
       <c r="K20" s="57"/>
       <c r="L20" s="44"/>
       <c r="M20" s="47">
         <v>395</v>
       </c>
       <c r="N20" s="46" t="s">
         <v>49</v>
       </c>
       <c r="O20" s="45">
         <v>931</v>
       </c>
       <c r="P20" s="22">
         <v>226.9</v>
       </c>
@@ -3159,52 +3266,58 @@
       </c>
       <c r="AK20" s="50">
         <v>10558</v>
       </c>
       <c r="AL20" s="51">
         <v>51.9</v>
       </c>
       <c r="AM20" s="50">
         <v>8676</v>
       </c>
       <c r="AN20" s="51">
         <v>79.3</v>
       </c>
       <c r="AO20" s="54">
         <v>18927</v>
       </c>
       <c r="AP20" s="55">
         <v>211</v>
       </c>
       <c r="AQ20" s="17">
         <v>20543</v>
       </c>
       <c r="AR20" s="18">
         <v>105.5</v>
       </c>
+      <c r="AS20" s="50">
+        <v>12572</v>
+      </c>
+      <c r="AT20" s="51">
+        <v>59</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" s="22" customFormat="1" ht="24">
+    <row r="21" spans="1:46" s="22" customFormat="1" ht="24">
       <c r="A21" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="56">
         <v>1355</v>
       </c>
       <c r="C21" s="57">
         <v>1638</v>
       </c>
       <c r="D21" s="44">
         <v>117.6</v>
       </c>
       <c r="E21" s="57">
         <v>477</v>
       </c>
       <c r="F21" s="44">
         <v>28</v>
       </c>
       <c r="G21" s="57">
         <v>701</v>
       </c>
       <c r="H21" s="44">
         <v>134.30000000000001</v>
       </c>
       <c r="I21" s="57">
@@ -3293,52 +3406,58 @@
       </c>
       <c r="AK21" s="50">
         <v>9087</v>
       </c>
       <c r="AL21" s="51">
         <v>159.30000000000001</v>
       </c>
       <c r="AM21" s="50">
         <v>22158</v>
       </c>
       <c r="AN21" s="51">
         <v>235.4</v>
       </c>
       <c r="AO21" s="54">
         <v>13899</v>
       </c>
       <c r="AP21" s="55">
         <v>60.7</v>
       </c>
       <c r="AQ21" s="17">
         <v>7969</v>
       </c>
       <c r="AR21" s="18">
         <v>55.7</v>
       </c>
+      <c r="AS21" s="50">
+        <v>10201</v>
+      </c>
+      <c r="AT21" s="51">
+        <v>123.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="22" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A22" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="22">
         <v>1532</v>
       </c>
       <c r="C22" s="57">
         <v>1366</v>
       </c>
       <c r="D22" s="44">
         <v>86.7</v>
       </c>
       <c r="E22" s="57">
         <v>1056</v>
       </c>
       <c r="F22" s="44">
         <v>74.400000000000006</v>
       </c>
       <c r="G22" s="57">
         <v>1451</v>
       </c>
       <c r="H22" s="44">
         <v>125.6</v>
       </c>
       <c r="I22" s="57">
@@ -3427,52 +3546,58 @@
       </c>
       <c r="AK22" s="50">
         <v>5841</v>
       </c>
       <c r="AL22" s="51">
         <v>27.9</v>
       </c>
       <c r="AM22" s="50">
         <v>9902</v>
       </c>
       <c r="AN22" s="51">
         <v>163.6</v>
       </c>
       <c r="AO22" s="54">
         <v>47841</v>
       </c>
       <c r="AP22" s="55">
         <v>467.2</v>
       </c>
       <c r="AQ22" s="17">
         <v>54735</v>
       </c>
       <c r="AR22" s="18">
         <v>111.2</v>
       </c>
+      <c r="AS22" s="50">
+        <v>71949</v>
+      </c>
+      <c r="AT22" s="51">
+        <v>126.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" s="22" customFormat="1" ht="23.25" customHeight="1">
+    <row r="23" spans="1:46" s="22" customFormat="1" ht="23.25" customHeight="1">
       <c r="A23" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="22">
         <v>1401</v>
       </c>
       <c r="C23" s="57">
         <v>853</v>
       </c>
       <c r="D23" s="44">
         <v>59.2</v>
       </c>
       <c r="E23" s="57">
         <v>1941</v>
       </c>
       <c r="F23" s="44">
         <v>219</v>
       </c>
       <c r="G23" s="57">
         <v>679</v>
       </c>
       <c r="H23" s="44">
         <v>32</v>
       </c>
       <c r="I23" s="57">
@@ -3561,52 +3686,58 @@
       </c>
       <c r="AK23" s="50">
         <v>2369</v>
       </c>
       <c r="AL23" s="51">
         <v>83.8</v>
       </c>
       <c r="AM23" s="50">
         <v>1117</v>
       </c>
       <c r="AN23" s="51">
         <v>45.5</v>
       </c>
       <c r="AO23" s="54">
         <v>19440</v>
       </c>
       <c r="AP23" s="55">
         <v>1682.9</v>
       </c>
       <c r="AQ23" s="17">
         <v>14115</v>
       </c>
       <c r="AR23" s="18">
         <v>70.599999999999994</v>
       </c>
+      <c r="AS23" s="50">
+        <v>24663</v>
+      </c>
+      <c r="AT23" s="51">
+        <v>168.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="24" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A24" s="43" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="57"/>
       <c r="D24" s="44"/>
       <c r="E24" s="57"/>
       <c r="F24" s="44"/>
       <c r="G24" s="57"/>
       <c r="H24" s="44"/>
       <c r="I24" s="57"/>
       <c r="J24" s="44"/>
       <c r="K24" s="57"/>
       <c r="M24" s="47">
         <v>2996</v>
       </c>
       <c r="N24" s="22">
         <v>101.4</v>
       </c>
       <c r="O24" s="47">
         <v>1296</v>
       </c>
       <c r="P24" s="22">
         <v>41.7</v>
       </c>
       <c r="Q24" s="48">
@@ -3671,52 +3802,58 @@
       </c>
       <c r="AK24" s="50">
         <v>19424</v>
       </c>
       <c r="AL24" s="51">
         <v>129.1</v>
       </c>
       <c r="AM24" s="50">
         <v>5100</v>
       </c>
       <c r="AN24" s="51">
         <v>25.3</v>
       </c>
       <c r="AO24" s="54">
         <v>10347</v>
       </c>
       <c r="AP24" s="55">
         <v>196.2</v>
       </c>
       <c r="AQ24" s="17">
         <v>17545</v>
       </c>
       <c r="AR24" s="18">
         <v>164.8</v>
       </c>
+      <c r="AS24" s="50">
+        <v>30256</v>
+      </c>
+      <c r="AT24" s="51">
+        <v>166.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" s="22" customFormat="1" ht="12">
+    <row r="25" spans="1:46" s="22" customFormat="1" ht="12">
       <c r="A25" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="59">
         <v>974</v>
       </c>
       <c r="C25" s="60">
         <v>363</v>
       </c>
       <c r="D25" s="61">
         <v>36.299999999999997</v>
       </c>
       <c r="E25" s="60">
         <v>2453</v>
       </c>
       <c r="F25" s="61">
         <v>650.4</v>
       </c>
       <c r="G25" s="60">
         <v>2812</v>
       </c>
       <c r="H25" s="61">
         <v>104.8</v>
       </c>
       <c r="I25" s="60">
@@ -3805,66 +3942,72 @@
       </c>
       <c r="AK25" s="65">
         <v>169</v>
       </c>
       <c r="AL25" s="66">
         <v>134.6</v>
       </c>
       <c r="AM25" s="65">
         <v>104</v>
       </c>
       <c r="AN25" s="66">
         <v>59.8</v>
       </c>
       <c r="AO25" s="65">
         <v>1221</v>
       </c>
       <c r="AP25" s="66">
         <v>1129.7</v>
       </c>
       <c r="AQ25" s="19">
         <v>318</v>
       </c>
       <c r="AR25" s="20">
         <v>25.3</v>
       </c>
+      <c r="AS25" s="65">
+        <v>422</v>
+      </c>
+      <c r="AT25" s="66">
+        <v>128.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:44" ht="11.25" customHeight="1">
+    <row r="26" spans="1:46" ht="11.25" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="W26" s="7"/>
     </row>
-    <row r="27" spans="1:44" ht="38.25" customHeight="1">
+    <row r="27" spans="1:46" ht="38.25" customHeight="1">
       <c r="A27" s="10"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="W27" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>