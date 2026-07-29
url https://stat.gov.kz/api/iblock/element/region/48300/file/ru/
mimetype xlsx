--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -231,51 +231,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -320,78 +320,77 @@
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -712,130 +711,131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:X31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="V24" sqref="V24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="8" width="7.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:24" ht="15.75" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="36"/>
-[...23 lines deleted...]
-      <c r="A2" s="34" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2003</v>
       </c>
       <c r="C3" s="7">
         <v>2004</v>
       </c>
       <c r="D3" s="7">
         <v>2005</v>
       </c>
       <c r="E3" s="7">
         <v>2006</v>
       </c>
       <c r="F3" s="7">
         <v>2007</v>
       </c>
       <c r="G3" s="8">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="9">
         <v>2010</v>
       </c>
@@ -859,123 +859,129 @@
       </c>
       <c r="P3" s="10">
         <v>2017</v>
       </c>
       <c r="Q3" s="10">
         <v>2018</v>
       </c>
       <c r="R3" s="11">
         <v>2019</v>
       </c>
       <c r="S3" s="11">
         <v>2020</v>
       </c>
       <c r="T3" s="11">
         <v>2021</v>
       </c>
       <c r="U3" s="11">
         <v>2022</v>
       </c>
       <c r="V3" s="11">
         <v>2023</v>
       </c>
       <c r="W3" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="38" t="s">
+      <c r="X3" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="43" customFormat="1">
+      <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="39">
+      <c r="B4" s="35">
         <v>136.69999999999999</v>
       </c>
-      <c r="C4" s="39">
+      <c r="C4" s="35">
         <v>128.6</v>
       </c>
-      <c r="D4" s="39">
+      <c r="D4" s="35">
         <v>153.5</v>
       </c>
-      <c r="E4" s="39">
+      <c r="E4" s="35">
         <v>98.3</v>
       </c>
-      <c r="F4" s="39">
+      <c r="F4" s="35">
         <v>100.5</v>
       </c>
-      <c r="G4" s="39">
+      <c r="G4" s="35">
         <v>102.4</v>
       </c>
-      <c r="H4" s="39">
+      <c r="H4" s="35">
         <v>127.6</v>
       </c>
-      <c r="I4" s="40">
+      <c r="I4" s="36">
         <v>97.4</v>
       </c>
-      <c r="J4" s="41">
+      <c r="J4" s="37">
         <v>94.1</v>
       </c>
-      <c r="K4" s="41">
+      <c r="K4" s="37">
         <v>93.5</v>
       </c>
-      <c r="L4" s="41">
+      <c r="L4" s="37">
         <v>97.3</v>
       </c>
-      <c r="M4" s="41">
+      <c r="M4" s="37">
         <v>104.4</v>
       </c>
-      <c r="N4" s="42">
+      <c r="N4" s="38">
         <v>126.7</v>
       </c>
-      <c r="O4" s="42">
+      <c r="O4" s="38">
         <v>127.7</v>
       </c>
-      <c r="P4" s="42">
+      <c r="P4" s="38">
         <v>115.6</v>
       </c>
-      <c r="Q4" s="42">
+      <c r="Q4" s="38">
         <v>135.5</v>
       </c>
-      <c r="R4" s="43">
+      <c r="R4" s="39">
         <v>109.3</v>
       </c>
-      <c r="S4" s="43">
+      <c r="S4" s="39">
         <v>72.400000000000006</v>
       </c>
-      <c r="T4" s="43">
+      <c r="T4" s="39">
         <v>88.4</v>
       </c>
-      <c r="U4" s="44">
+      <c r="U4" s="40">
         <v>99.6</v>
       </c>
-      <c r="V4" s="45">
+      <c r="V4" s="41">
         <v>94.5</v>
       </c>
-      <c r="W4" s="46">
+      <c r="W4" s="42">
         <v>68.2</v>
       </c>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4" s="41">
+        <v>86.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="14">
         <v>145.1</v>
       </c>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="15">
         <v>110.8</v>
       </c>
       <c r="H5" s="16">
         <v>149.4</v>
       </c>
       <c r="I5" s="2">
         <v>95.4</v>
       </c>
       <c r="J5" s="16">
         <v>86.9</v>
       </c>
       <c r="K5" s="16">
         <v>74.599999999999994</v>
       </c>
@@ -993,52 +999,55 @@
       </c>
       <c r="P5" s="17">
         <v>74.2</v>
       </c>
       <c r="Q5" s="17">
         <v>59.2</v>
       </c>
       <c r="R5" s="17">
         <v>102.4</v>
       </c>
       <c r="S5" s="17">
         <v>134.69999999999999</v>
       </c>
       <c r="T5" s="2">
         <v>102.9</v>
       </c>
       <c r="U5" s="12">
         <v>60.9</v>
       </c>
       <c r="V5" s="17">
         <v>96.5</v>
       </c>
       <c r="W5" s="33">
         <v>113</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="17">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="14">
         <v>117.6</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="15">
         <v>72.599999999999994</v>
       </c>
       <c r="H6" s="16">
         <v>49.8</v>
       </c>
       <c r="I6" s="2">
         <v>98</v>
       </c>
       <c r="J6" s="16">
         <v>144.9</v>
       </c>
       <c r="K6" s="16">
         <v>190.3</v>
       </c>
@@ -1056,52 +1065,55 @@
       </c>
       <c r="P6" s="17">
         <v>149.1</v>
       </c>
       <c r="Q6" s="17">
         <v>169.2</v>
       </c>
       <c r="R6" s="17">
         <v>108.2</v>
       </c>
       <c r="S6" s="18">
         <v>64.8</v>
       </c>
       <c r="T6" s="19">
         <v>35</v>
       </c>
       <c r="U6" s="12">
         <v>103.9</v>
       </c>
       <c r="V6" s="17">
         <v>91.2</v>
       </c>
       <c r="W6" s="33">
         <v>49.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="17">
+        <v>81.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="15">
         <v>2850.8</v>
       </c>
       <c r="H7" s="16">
         <v>83.3</v>
       </c>
       <c r="I7" s="2">
         <v>134.9</v>
       </c>
       <c r="J7" s="16">
         <v>133.80000000000001</v>
       </c>
       <c r="K7" s="16">
         <v>85.4</v>
       </c>
@@ -1119,52 +1131,55 @@
       </c>
       <c r="P7" s="17">
         <v>149.5</v>
       </c>
       <c r="Q7" s="17">
         <v>62.1</v>
       </c>
       <c r="R7" s="17">
         <v>123.9</v>
       </c>
       <c r="S7" s="17">
         <v>217.5</v>
       </c>
       <c r="T7" s="2">
         <v>142.4</v>
       </c>
       <c r="U7" s="12">
         <v>124.6</v>
       </c>
       <c r="V7" s="17">
         <v>133.5</v>
       </c>
       <c r="W7" s="33">
         <v>132.30000000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="17">
+        <v>126.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14">
         <v>45.5</v>
       </c>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="15">
         <v>238</v>
       </c>
       <c r="H8" s="16">
         <v>67.900000000000006</v>
       </c>
       <c r="I8" s="2">
         <v>269</v>
       </c>
       <c r="J8" s="16">
         <v>95</v>
       </c>
       <c r="K8" s="16">
         <v>174.1</v>
       </c>
@@ -1182,52 +1197,55 @@
       </c>
       <c r="P8" s="17">
         <v>80.7</v>
       </c>
       <c r="Q8" s="17">
         <v>55.8</v>
       </c>
       <c r="R8" s="17">
         <v>221.6</v>
       </c>
       <c r="S8" s="17">
         <v>46.5</v>
       </c>
       <c r="T8" s="2">
         <v>50.1</v>
       </c>
       <c r="U8" s="12">
         <v>126.3</v>
       </c>
       <c r="V8" s="17">
         <v>624.29999999999995</v>
       </c>
       <c r="W8" s="33">
         <v>56.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="17">
+        <v>45.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14">
         <v>163.5</v>
       </c>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="15">
         <v>2717.3</v>
       </c>
       <c r="H9" s="16">
         <v>41</v>
       </c>
       <c r="I9" s="2">
         <v>117.6</v>
       </c>
       <c r="J9" s="16">
         <v>189.6</v>
       </c>
       <c r="K9" s="16">
         <v>172</v>
       </c>
@@ -1245,52 +1263,55 @@
       </c>
       <c r="P9" s="17">
         <v>90.6</v>
       </c>
       <c r="Q9" s="17">
         <v>25.1</v>
       </c>
       <c r="R9" s="17">
         <v>111</v>
       </c>
       <c r="S9" s="17">
         <v>66.599999999999994</v>
       </c>
       <c r="T9" s="19">
         <v>75</v>
       </c>
       <c r="U9" s="12">
         <v>58.5</v>
       </c>
       <c r="V9" s="17">
         <v>1284</v>
       </c>
       <c r="W9" s="33">
         <v>61.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="17">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14">
         <v>39.5</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="15">
         <v>181.3</v>
       </c>
       <c r="H10" s="16">
         <v>101.4</v>
       </c>
       <c r="I10" s="2">
         <v>314.10000000000002</v>
       </c>
       <c r="J10" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="K10" s="16">
         <v>114.2</v>
       </c>
@@ -1308,52 +1329,55 @@
       </c>
       <c r="P10" s="17">
         <v>132.9</v>
       </c>
       <c r="Q10" s="17">
         <v>87.5</v>
       </c>
       <c r="R10" s="17">
         <v>158.80000000000001</v>
       </c>
       <c r="S10" s="17">
         <v>126.1</v>
       </c>
       <c r="T10" s="2">
         <v>108.8</v>
       </c>
       <c r="U10" s="12">
         <v>121.1</v>
       </c>
       <c r="V10" s="17">
         <v>144.80000000000001</v>
       </c>
       <c r="W10" s="33">
         <v>80.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="17">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14">
         <v>88.4</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="2"/>
       <c r="H11" s="16">
         <v>100.1</v>
       </c>
       <c r="I11" s="2">
         <v>136.9</v>
       </c>
       <c r="J11" s="16">
         <v>412</v>
       </c>
       <c r="K11" s="16">
         <v>106.2</v>
       </c>
       <c r="L11" s="16">
         <v>99.3</v>
@@ -1369,52 +1393,55 @@
       </c>
       <c r="P11" s="17">
         <v>83.3</v>
       </c>
       <c r="Q11" s="17">
         <v>100.1</v>
       </c>
       <c r="R11" s="17">
         <v>498.7</v>
       </c>
       <c r="S11" s="17">
         <v>51.1</v>
       </c>
       <c r="T11" s="2">
         <v>66.599999999999994</v>
       </c>
       <c r="U11" s="12">
         <v>175.3</v>
       </c>
       <c r="V11" s="17">
         <v>88.7</v>
       </c>
       <c r="W11" s="33">
         <v>146.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="17">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14">
         <v>88.4</v>
       </c>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="20">
         <v>891.4</v>
       </c>
       <c r="H12" s="16">
         <v>69.5</v>
       </c>
       <c r="I12" s="2">
         <v>103.9</v>
       </c>
       <c r="J12" s="16">
         <v>242</v>
       </c>
       <c r="K12" s="16">
         <v>462.6</v>
       </c>
@@ -1432,74 +1459,77 @@
       </c>
       <c r="P12" s="17">
         <v>96.4</v>
       </c>
       <c r="Q12" s="17">
         <v>59</v>
       </c>
       <c r="R12" s="17">
         <v>109.7</v>
       </c>
       <c r="S12" s="17">
         <v>98</v>
       </c>
       <c r="T12" s="2">
         <v>240.6</v>
       </c>
       <c r="U12" s="12">
         <v>325.8</v>
       </c>
       <c r="V12" s="17">
         <v>38.6</v>
       </c>
       <c r="W12" s="33">
         <v>83.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="17">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="21"/>
       <c r="B13" s="22"/>
       <c r="C13" s="3"/>
       <c r="D13" s="23"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="24"/>
       <c r="B14" s="25"/>
       <c r="C14" s="3"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="24"/>
       <c r="B15" s="25"/>
       <c r="C15" s="3"/>
       <c r="F15" s="26"/>
       <c r="N15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="24"/>
       <c r="B16" s="25"/>
       <c r="C16" s="3"/>
       <c r="F16" s="26"/>
       <c r="H16" s="29"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="24"/>
       <c r="B17" s="25"/>
       <c r="C17" s="3"/>
       <c r="F17" s="26"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="24"/>
       <c r="B18" s="25"/>
       <c r="C18" s="3"/>
       <c r="F18" s="26"/>
       <c r="P18" s="4"/>
       <c r="S18" s="26"/>
@@ -1568,52 +1598,52 @@
     <row r="27" spans="1:21">
       <c r="A27" s="32"/>
       <c r="B27" s="25"/>
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="31"/>
       <c r="B28" s="25"/>
       <c r="C28" s="3"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="31"/>
       <c r="B29" s="25"/>
       <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">