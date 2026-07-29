--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -261,99 +261,101 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>319088</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12192000" y="1028700"/>
           <a:ext cx="881063" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
@@ -631,131 +633,132 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:X12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7"/>
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="W17" sqref="W17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="7" customWidth="1"/>
     <col min="2" max="3" width="7.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="7" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="7" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" style="7" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="7" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="7" customWidth="1"/>
     <col min="13" max="13" width="8" style="7" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="7" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="7"/>
     <col min="18" max="18" width="8.7109375" style="7" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...20 lines deleted...]
-      <c r="W1" s="27"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="24" t="s">
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24"/>
-[...20 lines deleted...]
-      <c r="W2" s="25"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
     </row>
-    <row r="3" spans="1:23" ht="15" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>2003</v>
       </c>
       <c r="C3" s="9">
         <v>2004</v>
       </c>
       <c r="D3" s="9">
         <v>2005</v>
       </c>
       <c r="E3" s="9">
         <v>2006</v>
       </c>
       <c r="F3" s="9">
         <v>2007</v>
       </c>
       <c r="G3" s="10">
         <v>2008</v>
       </c>
       <c r="H3" s="10">
         <v>2009</v>
       </c>
       <c r="I3" s="11">
         <v>2010</v>
       </c>
@@ -779,52 +782,55 @@
       </c>
       <c r="P3" s="12">
         <v>2017</v>
       </c>
       <c r="Q3" s="12">
         <v>2018</v>
       </c>
       <c r="R3" s="12">
         <v>2019</v>
       </c>
       <c r="S3" s="13">
         <v>2020</v>
       </c>
       <c r="T3" s="13">
         <v>2021</v>
       </c>
       <c r="U3" s="1">
         <v>2022</v>
       </c>
       <c r="V3" s="1">
         <v>2023</v>
       </c>
       <c r="W3" s="1">
         <v>2024</v>
       </c>
+      <c r="X3" s="1">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15">
         <v>136.69999999999999</v>
       </c>
       <c r="C4" s="15">
         <v>128.6</v>
       </c>
       <c r="D4" s="15">
         <v>153.5</v>
       </c>
       <c r="E4" s="15">
         <v>98.3</v>
       </c>
       <c r="F4" s="15">
         <v>100.5</v>
       </c>
       <c r="G4" s="15">
         <v>102.4</v>
       </c>
       <c r="H4" s="15">
         <v>127.6</v>
       </c>
       <c r="I4" s="16">
@@ -847,55 +853,58 @@
       </c>
       <c r="O4" s="18">
         <v>127.7</v>
       </c>
       <c r="P4" s="18">
         <v>115.6</v>
       </c>
       <c r="Q4" s="18">
         <v>135.5</v>
       </c>
       <c r="R4" s="19">
         <v>109.3</v>
       </c>
       <c r="S4" s="19">
         <v>72.400000000000006</v>
       </c>
       <c r="T4" s="19">
         <v>88.4</v>
       </c>
       <c r="U4" s="2">
         <v>99.6</v>
       </c>
       <c r="V4" s="3">
         <v>94.5</v>
       </c>
-      <c r="W4" s="28">
+      <c r="W4" s="24">
         <v>68.2</v>
       </c>
+      <c r="X4" s="29">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4">
         <v>145.1</v>
       </c>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="20">
         <v>110.8</v>
       </c>
       <c r="H5" s="5">
         <v>149.4</v>
       </c>
       <c r="I5" s="6">
         <v>95.4</v>
       </c>
       <c r="J5" s="5">
         <v>86.9</v>
       </c>
       <c r="K5" s="5">
         <v>74.599999999999994</v>
       </c>
@@ -910,55 +919,58 @@
       </c>
       <c r="O5" s="6">
         <v>121.1</v>
       </c>
       <c r="P5" s="3">
         <v>74.2</v>
       </c>
       <c r="Q5" s="3">
         <v>59.2</v>
       </c>
       <c r="R5" s="3">
         <v>102.4</v>
       </c>
       <c r="S5" s="3">
         <v>134.69999999999999</v>
       </c>
       <c r="T5" s="6">
         <v>102.9</v>
       </c>
       <c r="U5" s="2">
         <v>60.9</v>
       </c>
       <c r="V5" s="3">
         <v>96.5</v>
       </c>
-      <c r="W5" s="29">
+      <c r="W5" s="25">
         <v>113</v>
       </c>
+      <c r="X5" s="3">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4">
         <v>117.6</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="20">
         <v>72.599999999999994</v>
       </c>
       <c r="H6" s="5">
         <v>49.8</v>
       </c>
       <c r="I6" s="6">
         <v>98</v>
       </c>
       <c r="J6" s="5">
         <v>144.9</v>
       </c>
       <c r="K6" s="5">
         <v>190.3</v>
       </c>
@@ -973,55 +985,58 @@
       </c>
       <c r="O6" s="6">
         <v>140.4</v>
       </c>
       <c r="P6" s="3">
         <v>149.1</v>
       </c>
       <c r="Q6" s="3">
         <v>169.2</v>
       </c>
       <c r="R6" s="3">
         <v>108.2</v>
       </c>
       <c r="S6" s="21">
         <v>64.8</v>
       </c>
       <c r="T6" s="22">
         <v>35</v>
       </c>
       <c r="U6" s="2">
         <v>103.9</v>
       </c>
       <c r="V6" s="3">
         <v>91.2</v>
       </c>
-      <c r="W6" s="29">
+      <c r="W6" s="25">
         <v>49.4</v>
       </c>
+      <c r="X6" s="3">
+        <v>81.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="20">
         <v>2850.8</v>
       </c>
       <c r="H7" s="5">
         <v>83.3</v>
       </c>
       <c r="I7" s="6">
         <v>134.9</v>
       </c>
       <c r="J7" s="5">
         <v>133.80000000000001</v>
       </c>
       <c r="K7" s="5">
         <v>85.4</v>
       </c>
@@ -1036,55 +1051,58 @@
       </c>
       <c r="O7" s="6">
         <v>52.4</v>
       </c>
       <c r="P7" s="3">
         <v>149.5</v>
       </c>
       <c r="Q7" s="3">
         <v>62.1</v>
       </c>
       <c r="R7" s="3">
         <v>123.9</v>
       </c>
       <c r="S7" s="3">
         <v>217.5</v>
       </c>
       <c r="T7" s="6">
         <v>142.4</v>
       </c>
       <c r="U7" s="2">
         <v>124.6</v>
       </c>
       <c r="V7" s="3">
         <v>133.5</v>
       </c>
-      <c r="W7" s="29">
+      <c r="W7" s="25">
         <v>132.30000000000001</v>
       </c>
+      <c r="X7" s="3">
+        <v>126.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4">
         <v>45.5</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="20">
         <v>238</v>
       </c>
       <c r="H8" s="5">
         <v>67.900000000000006</v>
       </c>
       <c r="I8" s="6">
         <v>269</v>
       </c>
       <c r="J8" s="5">
         <v>95</v>
       </c>
       <c r="K8" s="5">
         <v>174.1</v>
       </c>
@@ -1099,55 +1117,58 @@
       </c>
       <c r="O8" s="6">
         <v>129.5</v>
       </c>
       <c r="P8" s="3">
         <v>80.7</v>
       </c>
       <c r="Q8" s="3">
         <v>55.8</v>
       </c>
       <c r="R8" s="3">
         <v>221.6</v>
       </c>
       <c r="S8" s="3">
         <v>46.5</v>
       </c>
       <c r="T8" s="6">
         <v>50.1</v>
       </c>
       <c r="U8" s="2">
         <v>126.3</v>
       </c>
       <c r="V8" s="3">
         <v>624.29999999999995</v>
       </c>
-      <c r="W8" s="29">
+      <c r="W8" s="25">
         <v>56.7</v>
       </c>
+      <c r="X8" s="3">
+        <v>45.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4">
         <v>163.5</v>
       </c>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="20">
         <v>2717.3</v>
       </c>
       <c r="H9" s="5">
         <v>41</v>
       </c>
       <c r="I9" s="6">
         <v>117.6</v>
       </c>
       <c r="J9" s="5">
         <v>189.6</v>
       </c>
       <c r="K9" s="5">
         <v>172</v>
       </c>
@@ -1162,55 +1183,58 @@
       </c>
       <c r="O9" s="6">
         <v>102.8</v>
       </c>
       <c r="P9" s="3">
         <v>90.6</v>
       </c>
       <c r="Q9" s="3">
         <v>25.1</v>
       </c>
       <c r="R9" s="3">
         <v>111</v>
       </c>
       <c r="S9" s="3">
         <v>66.599999999999994</v>
       </c>
       <c r="T9" s="22">
         <v>75</v>
       </c>
       <c r="U9" s="2">
         <v>58.5</v>
       </c>
       <c r="V9" s="3">
         <v>1284</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="25">
         <v>61.6</v>
       </c>
+      <c r="X9" s="3">
+        <v>114.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4">
         <v>39.5</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="20">
         <v>181.3</v>
       </c>
       <c r="H10" s="5">
         <v>101.4</v>
       </c>
       <c r="I10" s="6">
         <v>314.10000000000002</v>
       </c>
       <c r="J10" s="5">
         <v>78.599999999999994</v>
       </c>
       <c r="K10" s="5">
         <v>114.2</v>
       </c>
@@ -1225,55 +1249,58 @@
       </c>
       <c r="O10" s="6">
         <v>139.6</v>
       </c>
       <c r="P10" s="3">
         <v>132.9</v>
       </c>
       <c r="Q10" s="3">
         <v>87.5</v>
       </c>
       <c r="R10" s="3">
         <v>158.80000000000001</v>
       </c>
       <c r="S10" s="3">
         <v>126.1</v>
       </c>
       <c r="T10" s="6">
         <v>108.8</v>
       </c>
       <c r="U10" s="2">
         <v>121.1</v>
       </c>
       <c r="V10" s="3">
         <v>144.80000000000001</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="25">
         <v>80.7</v>
       </c>
+      <c r="X10" s="3">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4">
         <v>88.4</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="6"/>
       <c r="H11" s="5">
         <v>100.1</v>
       </c>
       <c r="I11" s="6">
         <v>136.9</v>
       </c>
       <c r="J11" s="5">
         <v>412</v>
       </c>
       <c r="K11" s="5">
         <v>106.2</v>
       </c>
       <c r="L11" s="5">
         <v>99.3</v>
@@ -1286,55 +1313,58 @@
       </c>
       <c r="O11" s="6">
         <v>41.1</v>
       </c>
       <c r="P11" s="3">
         <v>83.3</v>
       </c>
       <c r="Q11" s="3">
         <v>100.1</v>
       </c>
       <c r="R11" s="3">
         <v>498.7</v>
       </c>
       <c r="S11" s="3">
         <v>51.1</v>
       </c>
       <c r="T11" s="6">
         <v>66.599999999999994</v>
       </c>
       <c r="U11" s="2">
         <v>175.3</v>
       </c>
       <c r="V11" s="3">
         <v>88.7</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="25">
         <v>146.5</v>
       </c>
+      <c r="X11" s="3">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4">
         <v>88.4</v>
       </c>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="23">
         <v>891.4</v>
       </c>
       <c r="H12" s="5">
         <v>69.5</v>
       </c>
       <c r="I12" s="6">
         <v>103.9</v>
       </c>
       <c r="J12" s="5">
         <v>242</v>
       </c>
       <c r="K12" s="5">
         <v>462.6</v>
       </c>
@@ -1349,170 +1379,173 @@
       </c>
       <c r="O12" s="6">
         <v>64.8</v>
       </c>
       <c r="P12" s="3">
         <v>96.4</v>
       </c>
       <c r="Q12" s="3">
         <v>59</v>
       </c>
       <c r="R12" s="3">
         <v>109.7</v>
       </c>
       <c r="S12" s="3">
         <v>98</v>
       </c>
       <c r="T12" s="6">
         <v>240.6</v>
       </c>
       <c r="U12" s="2">
         <v>325.8</v>
       </c>
       <c r="V12" s="3">
         <v>38.6</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="25">
         <v>83.8</v>
+      </c>
+      <c r="X12" s="3">
+        <v>105.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BC63B85-1811-4E4F-96F9-8E2D1F51BFE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F929C6-64F7-4B93-9625-DAFDF2213A6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB19414-65E4-4F4E-B7B9-6413D84342D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>