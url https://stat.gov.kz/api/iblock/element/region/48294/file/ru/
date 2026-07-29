--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -17,81 +17,81 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="-120" windowWidth="14355" windowHeight="12885"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
-    <t xml:space="preserve">  млн.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Атырау г.а.</t>
   </si>
   <si>
     <t>Жылыойский</t>
   </si>
   <si>
     <t>Индерский</t>
   </si>
   <si>
     <t>Исатайский</t>
   </si>
   <si>
     <t>Курмангазинский</t>
   </si>
   <si>
     <t>Кзылкогинский</t>
   </si>
   <si>
     <t>Макатский</t>
   </si>
   <si>
     <t>Махамбетский</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> млн.тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -230,138 +230,139 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -395,4507 +396,4507 @@
           <a:off x="2962275" y="2028825"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>814388</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>14288</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="2038350"/>
           <a:ext cx="1128713" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>814388</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>14288</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="2038350"/>
           <a:ext cx="1128713" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{E171C4FB-E8D9-42AF-9774-C9935F8AD7FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>814388</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>14288</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="2038350"/>
           <a:ext cx="1128713" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823BDA2C-7B4D-4A9C-ADB3-DD9761AB24A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>814388</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>14288</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="2038350"/>
           <a:ext cx="1128713" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C285102-4DBD-4AAA-9E62-2A93A0825B07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0E3C5-3E12-4CD0-9B25-203FF123F043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5B10E6-FECF-4DDB-8D33-613970EC7012}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7038DF54-AA99-46F2-A25F-5EBB3CA433E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27281721-F3EA-45EB-AE40-6E3987B8007B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9722E885-AA91-4FE7-B59B-8CEC37E13B81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>90488</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>166688</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82F614E-F349-403F-8988-F4E3E1C7878D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="604838" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50F7E99F-6753-4744-A81E-BBB52236ED14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFA2140-ED7A-4E79-B0F9-22F4FEED2444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E275B7F6-FCE2-4354-A708-95F2B9C0EDFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE19673-6392-4325-AD66-CD231C0D9900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C021FACF-2A1C-4005-BC68-6EC23ABFCDC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C612DED-EA5C-475B-980D-345C5F2C6B45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C74813D1-6B87-4D14-96A4-E1BE66732D11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39F7E9E-1E0C-4C0B-9C18-3B2405B58B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829BA526-74ED-42F8-9219-1B3C7A6407A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>614363</xdr:colOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>690563</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07CD8E5-3E83-41B0-8B97-57700A49A4C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="2038350"/>
           <a:ext cx="1128713" cy="47625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>814388</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>14288</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{199388D9-69EC-45BF-A7D1-18860DCE38B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="876300" y="2038350"/>
           <a:ext cx="1128713" cy="28575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -5120,52 +5121,52 @@
           <a:off x="16192500" y="2305050"/>
           <a:ext cx="1071563" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-      <xdr:colOff>242888</xdr:colOff>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>61913</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB3AA06-8818-4BB2-9594-2D7BE3CA16BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14725650" y="6600825"/>
           <a:ext cx="862013" cy="57150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -5455,916 +5456,938 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="21" max="21" width="13.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="9.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="10.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="12.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="12.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="13.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="23" width="12" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="14.25" customHeight="1">
-      <c r="A1" s="27" t="s">
-[...23 lines deleted...]
-      <c r="W1" s="28"/>
+      <c r="A1" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1">
-      <c r="A2" s="25" t="s">
-[...23 lines deleted...]
-      <c r="W2" s="26"/>
+      <c r="A2" s="36"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="1" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1">
-      <c r="A3" s="4"/>
-      <c r="B3" s="5">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4">
         <v>2003</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C3" s="4">
         <v>2004</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="4">
         <v>2005</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="4">
         <v>2006</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="4">
         <v>2007</v>
       </c>
-      <c r="G3" s="6">
+      <c r="G3" s="5">
         <v>2008</v>
       </c>
-      <c r="H3" s="7">
+      <c r="H3" s="6">
         <v>2009</v>
       </c>
-      <c r="I3" s="8">
+      <c r="I3" s="7">
         <v>2010</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="8">
         <v>2011</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="8">
         <v>2012</v>
       </c>
-      <c r="L3" s="8">
+      <c r="L3" s="7">
         <v>2013</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="8">
         <v>2014</v>
       </c>
-      <c r="N3" s="8">
+      <c r="N3" s="7">
         <v>2015</v>
       </c>
-      <c r="O3" s="8">
+      <c r="O3" s="7">
         <v>2016</v>
       </c>
-      <c r="P3" s="8">
+      <c r="P3" s="7">
         <v>2017</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="8">
         <v>2018</v>
       </c>
-      <c r="R3" s="9">
+      <c r="R3" s="8">
         <v>2019</v>
       </c>
-      <c r="S3" s="9">
+      <c r="S3" s="8">
         <v>2020</v>
       </c>
-      <c r="T3" s="9">
+      <c r="T3" s="8">
         <v>2021</v>
       </c>
-      <c r="U3" s="9">
+      <c r="U3" s="8">
         <v>2022</v>
       </c>
-      <c r="V3" s="9">
+      <c r="V3" s="8">
         <v>2023</v>
       </c>
-      <c r="W3" s="9">
+      <c r="W3" s="7">
         <v>2024</v>
       </c>
+      <c r="X3" s="35">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:24" s="40" customFormat="1">
-[...3 lines deleted...]
-      <c r="B4" s="30">
+    <row r="4" spans="1:24" s="32" customFormat="1">
+      <c r="A4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="24">
         <v>338521</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C4" s="24">
         <v>447424</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D4" s="24">
         <v>713681</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E4" s="24">
         <v>727635</v>
       </c>
-      <c r="F4" s="31">
+      <c r="F4" s="25">
         <v>764403</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="24">
         <v>826373</v>
       </c>
-      <c r="H4" s="31">
+      <c r="H4" s="25">
         <v>1094394</v>
       </c>
-      <c r="I4" s="32">
+      <c r="I4" s="26">
         <v>1105401</v>
       </c>
-      <c r="J4" s="33">
+      <c r="J4" s="27">
         <v>1076933</v>
       </c>
-      <c r="K4" s="33">
+      <c r="K4" s="27">
         <v>1033961</v>
       </c>
-      <c r="L4" s="33">
+      <c r="L4" s="27">
         <v>1038438</v>
       </c>
-      <c r="M4" s="33">
+      <c r="M4" s="27">
         <v>1129627</v>
       </c>
-      <c r="N4" s="32">
+      <c r="N4" s="26">
         <v>1470262</v>
       </c>
-      <c r="O4" s="32">
+      <c r="O4" s="26">
         <v>2036852</v>
       </c>
-      <c r="P4" s="34">
+      <c r="P4" s="28">
         <v>2468570</v>
       </c>
-      <c r="Q4" s="32">
+      <c r="Q4" s="26">
         <v>3691401</v>
       </c>
-      <c r="R4" s="35">
+      <c r="R4" s="29">
         <v>4328236</v>
       </c>
-      <c r="S4" s="35">
+      <c r="S4" s="29">
         <v>3178960</v>
       </c>
-      <c r="T4" s="35">
+      <c r="T4" s="29">
         <v>2910114</v>
       </c>
-      <c r="U4" s="36">
+      <c r="U4" s="30">
         <v>3003503</v>
       </c>
-      <c r="V4" s="37">
+      <c r="V4" s="31">
         <v>2934834</v>
       </c>
-      <c r="W4" s="38">
+      <c r="W4" s="33">
         <v>2059586</v>
       </c>
-      <c r="X4" s="39"/>
+      <c r="X4" s="31">
+        <v>1849155</v>
+      </c>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="12">
+      <c r="A5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="11">
         <v>164427</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="11">
         <v>239547</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="11">
         <v>513862</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>541596</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F5" s="11">
         <v>546074</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="11">
         <v>638718</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="11">
         <v>990725</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I5" s="11">
         <v>979872</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="11">
         <v>881273</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="11">
         <v>675130</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="11">
         <v>564497</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="12">
         <v>420745</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="11">
         <v>633796</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="11">
         <v>827626</v>
       </c>
-      <c r="P5" s="14">
+      <c r="P5" s="13">
         <v>642991</v>
       </c>
-      <c r="Q5" s="12">
+      <c r="Q5" s="11">
         <v>415594</v>
       </c>
-      <c r="R5" s="12">
+      <c r="R5" s="11">
         <v>447720</v>
       </c>
-      <c r="S5" s="15">
+      <c r="S5" s="14">
         <v>611901</v>
       </c>
-      <c r="T5" s="16">
+      <c r="T5" s="15">
         <v>714094</v>
       </c>
-      <c r="U5" s="11">
+      <c r="U5" s="10">
         <v>450626</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="14">
         <v>450674</v>
       </c>
-      <c r="W5" s="24">
+      <c r="W5" s="34">
         <v>522642</v>
       </c>
-      <c r="X5" s="2"/>
+      <c r="X5" s="14">
+        <v>608437</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
-      <c r="A6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="12">
+      <c r="A6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="11">
         <v>163199</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="11">
         <v>197312</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="11">
         <v>191779</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="11">
         <v>177991</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="11">
         <v>210319</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="11">
         <v>161216</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="11">
         <v>83339</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="11">
         <v>84720</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="11">
         <v>127041</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="11">
         <v>248298</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="11">
         <v>351517</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="12">
         <v>586128</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="11">
         <v>716728</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O6" s="11">
         <v>1099112</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="13">
         <v>1717698</v>
       </c>
-      <c r="Q6" s="12">
+      <c r="Q6" s="11">
         <v>3213372</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="11">
         <v>3741643</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="14">
         <v>2467698</v>
       </c>
-      <c r="T6" s="16">
+      <c r="T6" s="15">
         <v>1977220</v>
       </c>
-      <c r="U6" s="11">
+      <c r="U6" s="10">
         <v>2123074</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="14">
         <v>2001054</v>
       </c>
-      <c r="W6" s="24">
+      <c r="W6" s="34">
         <v>1020622</v>
       </c>
-      <c r="X6" s="2"/>
+      <c r="X6" s="14">
+        <v>857052</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="12">
+      <c r="A7" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="11">
         <v>43</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>88</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>137</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>87</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>79</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="11">
         <v>2389</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="11">
         <v>2066</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="11">
         <v>2891</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="11">
         <v>4003</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="11">
         <v>3512</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="11">
         <v>5592</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="12">
         <v>9620</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="11">
         <v>4908</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="11">
         <v>2737</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="13">
         <v>4303</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="11">
         <v>2861</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="11">
         <v>3627</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="14">
         <v>7875</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="15">
         <v>11655</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="10">
         <v>15088</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V7" s="14">
         <v>20884</v>
       </c>
-      <c r="W7" s="24">
+      <c r="W7" s="34">
         <v>28452</v>
       </c>
-      <c r="X7" s="2"/>
+      <c r="X7" s="14">
+        <v>36681</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="12">
+      <c r="A8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="11">
         <v>1145</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="11">
         <v>2208</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="11">
         <v>2705</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>2283</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="11">
         <v>2024</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="11">
         <v>5087</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <v>3587</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="16">
         <v>10004</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="11">
         <v>9840</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="11">
         <v>17593</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="11">
         <v>25803</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="12">
         <v>31418</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="11">
         <v>22483</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="11">
         <v>31341</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="13">
         <v>26634</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="11">
         <v>15897</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>37511</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="14">
         <v>17724</v>
       </c>
-      <c r="T8" s="16">
+      <c r="T8" s="15">
         <v>12471</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="10">
         <v>16368</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="14">
         <v>104641</v>
       </c>
-      <c r="W8" s="24">
+      <c r="W8" s="34">
         <v>62491</v>
       </c>
-      <c r="X8" s="2"/>
+      <c r="X8" s="14">
+        <v>29344</v>
+      </c>
     </row>
     <row r="9" spans="1:24">
-      <c r="A9" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="12">
+      <c r="A9" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="11">
         <v>143</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="16">
         <v>240</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>148</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>728</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="16">
         <v>228</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="11">
         <v>6535</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="11">
         <v>2780</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="11">
         <v>3391</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="11">
         <v>6656</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="11">
         <v>11758</v>
       </c>
-      <c r="L9" s="12">
+      <c r="L9" s="11">
         <v>15496</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="12">
         <v>24354</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="11">
         <v>33708</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="11">
         <v>36777</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="13">
         <v>35201</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="11">
         <v>9398</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="11">
         <v>10649</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="14">
         <v>7096</v>
       </c>
-      <c r="T9" s="16">
+      <c r="T9" s="15">
         <v>5685</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>3434</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="14">
         <v>44981</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="34">
         <v>28522</v>
       </c>
-      <c r="X9" s="2"/>
+      <c r="X9" s="14">
+        <v>33397</v>
+      </c>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="12">
+      <c r="A10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="11">
         <v>9340</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="11">
         <v>7114</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="11">
         <v>3265</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>3282</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="11">
         <v>2288</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="11">
         <v>4380</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="11">
         <v>4610</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="11">
         <v>15017</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="11">
         <v>12223</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="11">
         <v>14342</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L10" s="11">
         <v>12618</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="12">
         <v>10633</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="11">
         <v>5830</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="11">
         <v>8825</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="13">
         <v>12332</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="11">
         <v>11666</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="11">
         <v>19417</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="14">
         <v>24555</v>
       </c>
-      <c r="T10" s="16">
+      <c r="T10" s="15">
         <v>28320</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>35335</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="14">
         <v>53211</v>
       </c>
-      <c r="W10" s="24">
+      <c r="W10" s="34">
         <v>44185</v>
       </c>
-      <c r="X10" s="2"/>
+      <c r="X10" s="14">
+        <v>46716</v>
+      </c>
     </row>
     <row r="11" spans="1:24">
-      <c r="A11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="12">
+      <c r="A11" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="11">
         <v>120</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="16">
         <v>821</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>1604</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>1469</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="11">
         <v>3031</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="11">
         <v>4656</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="11">
         <v>4838</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>6868</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="11">
         <v>29289</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="11">
         <v>31933</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="11">
         <v>32728</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="12">
         <v>18681</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="11">
         <v>23341</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="11">
         <v>10154</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>8858</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q11" s="17">
         <v>9696</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="11">
         <v>52849</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="14">
         <v>27422</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="17">
         <v>122258</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="10">
         <v>223808</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="14">
         <v>205069</v>
       </c>
-      <c r="W11" s="24">
+      <c r="W11" s="34">
         <v>306339</v>
       </c>
-      <c r="X11" s="2"/>
+      <c r="X11" s="14">
+        <v>187332</v>
+      </c>
     </row>
     <row r="12" spans="1:24">
-      <c r="A12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="12">
+      <c r="A12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11">
         <v>104</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>94</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>181</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="16">
         <v>199</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="16">
         <v>360</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="11">
         <v>3392</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="11">
         <v>2449</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="11">
         <v>2638</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="11">
         <v>6608</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="11">
         <v>31395</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L12" s="11">
         <v>30187</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="12">
         <v>28048</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="11">
         <v>29468</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="11">
         <v>20280</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="13">
         <v>20553</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="11">
         <v>12917</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="11">
         <v>14820</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="14">
         <v>14689</v>
       </c>
-      <c r="T12" s="16">
+      <c r="T12" s="15">
         <v>38411</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="10">
         <v>135770</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V12" s="14">
         <v>54320</v>
       </c>
-      <c r="W12" s="24">
+      <c r="W12" s="34">
         <v>46333</v>
       </c>
-      <c r="X12" s="2"/>
+      <c r="X12" s="14">
+        <v>50196</v>
+      </c>
     </row>
     <row r="13" spans="1:24">
-      <c r="A13" s="19"/>
-[...14 lines deleted...]
-      <c r="P13" s="21"/>
+      <c r="A13" s="18"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
+      <c r="P13" s="20"/>
     </row>
     <row r="14" spans="1:24">
-      <c r="A14" s="22"/>
-[...13 lines deleted...]
-      <c r="R14" s="3"/>
+      <c r="A14" s="21"/>
+      <c r="B14" s="19"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
     </row>
     <row r="15" spans="1:24">
-      <c r="W15" s="23"/>
-      <c r="X15" s="23"/>
+      <c r="W15" s="22"/>
+      <c r="X15" s="22"/>
     </row>
     <row r="16" spans="1:24">
-      <c r="W16" s="23"/>
-      <c r="X16" s="23"/>
+      <c r="W16" s="22"/>
+      <c r="X16" s="22"/>
     </row>
     <row r="17" spans="23:24">
-      <c r="W17" s="23"/>
-      <c r="X17" s="23"/>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22"/>
     </row>
     <row r="18" spans="23:24">
-      <c r="W18" s="23"/>
-      <c r="X18" s="23"/>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22"/>
     </row>
     <row r="19" spans="23:24">
-      <c r="W19" s="23"/>
-      <c r="X19" s="23"/>
+      <c r="W19" s="22"/>
+      <c r="X19" s="22"/>
     </row>
     <row r="20" spans="23:24">
-      <c r="W20" s="23"/>
-      <c r="X20" s="23"/>
+      <c r="W20" s="22"/>
+      <c r="X20" s="22"/>
     </row>
     <row r="21" spans="23:24">
-      <c r="W21" s="23"/>
-      <c r="X21" s="23"/>
+      <c r="W21" s="22"/>
+      <c r="X21" s="22"/>
     </row>
     <row r="22" spans="23:24">
-      <c r="W22" s="23"/>
-      <c r="X22" s="23"/>
+      <c r="W22" s="22"/>
+      <c r="X22" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>