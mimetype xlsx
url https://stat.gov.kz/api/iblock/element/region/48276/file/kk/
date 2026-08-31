--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\торг динамика месяц май\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4155" yWindow="2925" windowWidth="22365" windowHeight="5550"/>
   </bookViews>
   <sheets>
     <sheet name="көлемі" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">көлемі!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Тауарларды өткізу көлемі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve"> ақпан</t>
@@ -68,53 +68,53 @@
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="195" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -181,56 +181,56 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -509,523 +509,526 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="5"/>
     </row>
-    <row r="3" spans="1:14" s="8" customFormat="1">
+    <row r="3" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9">
         <v>2017</v>
       </c>
       <c r="B4" s="11">
         <v>38858.800000000003</v>
       </c>
       <c r="C4" s="11">
         <v>41163</v>
       </c>
       <c r="D4" s="11">
         <v>48488.3</v>
       </c>
       <c r="E4" s="11">
         <v>45622.8</v>
       </c>
       <c r="F4" s="11">
         <v>52545.5</v>
       </c>
       <c r="G4" s="11">
         <v>48565.7</v>
       </c>
       <c r="H4" s="11">
         <v>48699.8</v>
       </c>
       <c r="I4" s="11">
         <v>49920.1</v>
       </c>
       <c r="J4" s="11">
         <v>50797.3</v>
       </c>
       <c r="K4" s="12">
         <v>55133.3</v>
       </c>
       <c r="L4" s="11">
         <v>51384.2</v>
       </c>
       <c r="M4" s="11">
         <v>84938.3</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
+    <row r="5" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2018</v>
       </c>
       <c r="B5" s="11">
         <v>41502.5</v>
       </c>
       <c r="C5" s="13">
         <v>43554.3</v>
       </c>
       <c r="D5" s="11">
         <v>51216.800000000003</v>
       </c>
       <c r="E5" s="11">
         <v>51046.1</v>
       </c>
       <c r="F5" s="11">
         <v>56040.2</v>
       </c>
       <c r="G5" s="11">
         <v>52042.5</v>
       </c>
       <c r="H5" s="11">
         <v>51915</v>
       </c>
       <c r="I5" s="11">
         <v>53627.3</v>
       </c>
       <c r="J5" s="11">
         <v>57968.800000000003</v>
       </c>
       <c r="K5" s="11">
         <v>49387.1</v>
       </c>
       <c r="L5" s="11">
         <v>58975.3</v>
       </c>
       <c r="M5" s="11">
         <v>89073.4</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
         <v>2019</v>
       </c>
       <c r="B6" s="14">
         <v>43636</v>
       </c>
       <c r="C6" s="11">
         <v>47406.400000000001</v>
       </c>
       <c r="D6" s="11">
         <v>54631.199999999997</v>
       </c>
       <c r="E6" s="11">
         <v>56429.9</v>
       </c>
       <c r="F6" s="11">
         <v>68337.3</v>
       </c>
       <c r="G6" s="11">
         <v>62421.4</v>
       </c>
       <c r="H6" s="11">
         <v>54189.7</v>
       </c>
       <c r="I6" s="11">
         <v>53802.5</v>
       </c>
       <c r="J6" s="11">
         <v>60218.1</v>
       </c>
       <c r="K6" s="11">
         <v>54639.9</v>
       </c>
       <c r="L6" s="11">
         <v>64113.1</v>
       </c>
       <c r="M6" s="11">
         <v>89677.9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="8" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
         <v>2020</v>
       </c>
       <c r="B7" s="11">
         <v>47733.7</v>
       </c>
       <c r="C7" s="11">
         <v>49461.5</v>
       </c>
       <c r="D7" s="11">
         <v>59018.1</v>
       </c>
       <c r="E7" s="11">
         <v>43717.599999999999</v>
       </c>
       <c r="F7" s="11">
         <v>57993</v>
       </c>
       <c r="G7" s="11">
         <v>68767.3</v>
       </c>
       <c r="H7" s="11">
         <v>55355.6</v>
       </c>
       <c r="I7" s="11">
         <v>63299.4</v>
       </c>
       <c r="J7" s="11">
         <v>64542.8</v>
       </c>
       <c r="K7" s="11">
         <v>58967.3</v>
       </c>
       <c r="L7" s="11">
         <v>61359.1</v>
       </c>
       <c r="M7" s="11">
         <v>93442.6</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="12.95" customHeight="1">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2021</v>
       </c>
       <c r="B8" s="11">
         <v>47852.3</v>
       </c>
       <c r="C8" s="11">
         <v>47930.400000000001</v>
       </c>
       <c r="D8" s="11">
         <v>58727</v>
       </c>
       <c r="E8" s="11">
         <v>54502.8</v>
       </c>
       <c r="F8" s="15">
         <v>58915.9</v>
       </c>
       <c r="G8" s="11">
         <v>78666.7</v>
       </c>
       <c r="H8" s="11">
         <v>58607</v>
       </c>
       <c r="I8" s="11">
         <v>54983.3</v>
       </c>
       <c r="J8" s="11">
         <v>78130.100000000006</v>
       </c>
       <c r="K8" s="11">
         <v>69187.399999999994</v>
       </c>
       <c r="L8" s="11">
         <v>64126.6</v>
       </c>
       <c r="M8" s="11">
         <v>99909.3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="12.95" customHeight="1">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>2022</v>
       </c>
       <c r="B9" s="11">
         <v>50820.800000000003</v>
       </c>
       <c r="C9" s="11">
         <v>55527.8</v>
       </c>
       <c r="D9" s="11">
         <v>62843</v>
       </c>
       <c r="E9" s="11">
         <v>66773.899999999994</v>
       </c>
       <c r="F9" s="11">
         <v>60981.4</v>
       </c>
       <c r="G9" s="11">
         <v>67112.3</v>
       </c>
       <c r="H9" s="11">
         <v>71174.899999999994</v>
       </c>
       <c r="I9" s="11">
         <v>82101</v>
       </c>
       <c r="J9" s="11">
         <v>83767.899999999994</v>
       </c>
       <c r="K9" s="11">
         <v>87832.2</v>
       </c>
       <c r="L9" s="11">
         <v>97171.3</v>
       </c>
       <c r="M9" s="11">
         <v>98741.4</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="12.95" customHeight="1">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2023</v>
       </c>
       <c r="B10" s="11">
         <v>65643.600000000006</v>
       </c>
       <c r="C10" s="11">
         <v>69027.199999999997</v>
       </c>
       <c r="D10" s="11">
         <v>90848</v>
       </c>
       <c r="E10" s="13">
         <v>75709.5</v>
       </c>
       <c r="F10" s="13">
         <v>76106.2</v>
       </c>
       <c r="G10" s="13">
         <v>97509.3</v>
       </c>
       <c r="H10" s="13">
         <v>102830.5</v>
       </c>
       <c r="I10" s="13">
         <v>95152.7</v>
       </c>
       <c r="J10" s="13">
         <v>110777</v>
       </c>
       <c r="K10" s="13">
         <v>87002.7</v>
       </c>
       <c r="L10" s="13">
         <v>130464.5</v>
       </c>
       <c r="M10" s="13">
         <v>130046.39999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="12.95" customHeight="1">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>2024</v>
       </c>
       <c r="B11" s="11">
         <v>70878.2</v>
       </c>
       <c r="C11" s="11">
         <v>69456.100000000006</v>
       </c>
       <c r="D11" s="11">
         <v>92969.2</v>
       </c>
       <c r="E11" s="13">
         <v>76194.399999999994</v>
       </c>
       <c r="F11" s="13">
         <v>78962.7</v>
       </c>
       <c r="G11" s="11">
         <v>101044.1</v>
       </c>
       <c r="H11" s="13">
         <v>105189.7</v>
       </c>
       <c r="I11" s="13">
         <v>113815.3</v>
       </c>
       <c r="J11" s="13">
         <v>119691.3</v>
       </c>
       <c r="K11" s="13">
         <v>121000.1</v>
       </c>
       <c r="L11" s="13">
         <v>152795</v>
       </c>
       <c r="M11" s="13">
         <v>159516.4</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="12.95" customHeight="1">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2025</v>
       </c>
       <c r="B12" s="11">
         <v>74759</v>
       </c>
       <c r="C12" s="11">
         <v>76895.600000000006</v>
       </c>
       <c r="D12" s="11">
         <v>101735.3</v>
       </c>
       <c r="E12" s="11">
         <v>88892.6</v>
       </c>
       <c r="F12" s="11">
         <v>90780.1</v>
       </c>
       <c r="G12" s="11">
         <v>107593.7</v>
       </c>
       <c r="H12" s="11">
         <v>108091.3</v>
       </c>
       <c r="I12" s="11">
         <v>121178.8</v>
       </c>
       <c r="J12" s="11">
         <v>135213.6</v>
       </c>
       <c r="K12" s="11">
         <v>131440.5</v>
       </c>
       <c r="L12" s="11">
         <v>166273.29999999999</v>
       </c>
       <c r="M12" s="11">
         <v>178437.1</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="12.95" customHeight="1">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2026</v>
       </c>
       <c r="B13" s="11">
         <v>84396.4</v>
       </c>
       <c r="C13" s="11">
         <v>86327.5</v>
       </c>
       <c r="D13" s="11">
         <v>113120.8</v>
       </c>
       <c r="E13" s="11">
         <v>99753.7</v>
       </c>
       <c r="F13" s="11">
         <v>100000.7</v>
       </c>
       <c r="G13" s="11">
         <v>118811.5</v>
+      </c>
+      <c r="H13" s="11">
+        <v>119009</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>