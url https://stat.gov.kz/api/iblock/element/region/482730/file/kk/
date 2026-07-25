--- v0 (2026-05-04)
+++ v1 (2026-07-25)
@@ -4,242 +4,370 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
+    <workbookView xWindow="105" yWindow="-15" windowWidth="14400" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2025" sheetId="13" r:id="rId1"/>
+    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="43">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр                                                                                                                                                                                                                                   </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
-    <t>"*" - жедел деректер</t>
-[...9 lines deleted...]
-    <t>Сумен жабдықтау; кәріз жүйесі, қалдықтарды жинау және жою бойынша қызметтер</t>
+    <t>* - жедел деректер</t>
+  </si>
+  <si>
+    <t>Қостанай қаласы</t>
+  </si>
+  <si>
+    <t>Арқалық қ.ә.</t>
+  </si>
+  <si>
+    <t>Лисаков қ.ә.</t>
+  </si>
+  <si>
+    <t>Рудный қ.ә.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алтынсарин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Амангелді </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Әулиекөл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Денисов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жангелдин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жітіқара </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қамысты </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қарабалық </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қарасу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қостанай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Меңдіқара </t>
+  </si>
+  <si>
+    <t>Науырзым</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сарыкөл </t>
+  </si>
+  <si>
+    <t>Бейімбет Майлин</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұзынкөл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Федоров </t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Қостанай облысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
+  </si>
+  <si>
+    <t>Қостанай облысындағы сумен жабдықтау, кәріз жүйесі, қалдықтардың жиналуын 
+және таратылуын бақылау секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...11 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -253,225 +381,394 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="80">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12">
+  <cellStyles count="43">
+    <cellStyle name="Гиперссылка 2" xfId="22"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="35"/>
+    <cellStyle name="Гиперссылка 3" xfId="33"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="23"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 10" xfId="32"/>
+    <cellStyle name="Обычный 2 10 2" xfId="41"/>
+    <cellStyle name="Обычный 2 11" xfId="13"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="29"/>
+    <cellStyle name="Обычный 2 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 3 2" xfId="31"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="40"/>
+    <cellStyle name="Обычный 2 4" xfId="24"/>
+    <cellStyle name="Обычный 2 4 2" xfId="27"/>
+    <cellStyle name="Обычный 2 5" xfId="19"/>
+    <cellStyle name="Обычный 2 5 2" xfId="36"/>
+    <cellStyle name="Обычный 2 5 3" xfId="39"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
+    <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
+    <cellStyle name="Обычный 2 9" xfId="14"/>
+    <cellStyle name="Обычный 3" xfId="15"/>
+    <cellStyle name="Обычный 3 2" xfId="34"/>
+    <cellStyle name="Обычный 3 2 2" xfId="42"/>
+    <cellStyle name="Обычный 3 3" xfId="37"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
+    <cellStyle name="Обычный 4 2 2" xfId="20"/>
+    <cellStyle name="Обычный 4 2 3" xfId="18"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
+    <cellStyle name="Обычный 4 4" xfId="16"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
+    <cellStyle name="Обычный 7" xfId="21"/>
+    <cellStyle name="Обычный 8" xfId="17"/>
+    <cellStyle name="Обычный 8 2" xfId="28"/>
+    <cellStyle name="Обычный 8 3" xfId="38"/>
+    <cellStyle name="Обычный 9" xfId="12"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -734,531 +1031,1883 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI35"/>
+  <dimension ref="A1:AI82"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R15" sqref="R15"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.28515625" style="4" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="27.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="7.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="29" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="7" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" style="2" customWidth="1"/>
+    <col min="14" max="14" width="15.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.140625" style="3" customWidth="1"/>
+    <col min="19" max="19" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.140625" style="3" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="34.5" customHeight="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:15" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+    </row>
+    <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="74"/>
+      <c r="B2" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+    </row>
+    <row r="3" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="75"/>
+      <c r="B3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="K3" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="M3" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="N3" s="4"/>
+      <c r="O3" s="5"/>
+    </row>
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="8"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="9"/>
+    </row>
+    <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="8">
+        <v>4206.7</v>
+      </c>
+      <c r="C5" s="8">
+        <v>8459.2999999999993</v>
+      </c>
+      <c r="D5" s="1">
+        <v>12636.1</v>
+      </c>
+      <c r="E5" s="59">
+        <v>16937.7</v>
+      </c>
+      <c r="F5" s="8">
+        <v>21289.9</v>
+      </c>
+      <c r="G5" s="63">
+        <v>25988.3</v>
+      </c>
+      <c r="H5" s="30"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="9"/>
+    </row>
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1555.5</v>
+      </c>
+      <c r="C6" s="8">
+        <v>3141.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4715.8</v>
+      </c>
+      <c r="E6" s="59">
+        <v>6335</v>
+      </c>
+      <c r="F6" s="1">
+        <v>7851.9</v>
+      </c>
+      <c r="G6" s="63">
+        <v>9762.2999999999993</v>
+      </c>
+      <c r="H6" s="30"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="9"/>
+    </row>
+    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="57"/>
-[...38 lines deleted...]
-      <c r="E3" s="30" t="s">
+      <c r="B7" s="1">
+        <v>192.5</v>
+      </c>
+      <c r="C7" s="8">
+        <v>348.8</v>
+      </c>
+      <c r="D7" s="1">
+        <v>533.29999999999995</v>
+      </c>
+      <c r="E7" s="59">
+        <v>698.9</v>
+      </c>
+      <c r="F7" s="1">
+        <v>803.1</v>
+      </c>
+      <c r="G7" s="63">
+        <v>907.2</v>
+      </c>
+      <c r="H7" s="30"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="9"/>
+    </row>
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1">
+        <v>228.5</v>
+      </c>
+      <c r="C8" s="8">
+        <v>420.3</v>
+      </c>
+      <c r="D8" s="1">
+        <v>633.9</v>
+      </c>
+      <c r="E8" s="59">
+        <v>830.4</v>
+      </c>
+      <c r="F8" s="1">
+        <v>1075.9000000000001</v>
+      </c>
+      <c r="G8" s="63">
+        <v>1304.0999999999999</v>
+      </c>
+      <c r="H8" s="30"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="9"/>
+    </row>
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" s="30"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="48">
+        <v>28.6</v>
+      </c>
+      <c r="C10" s="8">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="E10" s="59">
+        <v>135.1</v>
+      </c>
+      <c r="F10" s="48">
+        <v>164.4</v>
+      </c>
+      <c r="G10" s="63">
+        <v>193.6</v>
+      </c>
+      <c r="H10" s="30"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="9"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="48">
+        <v>16</v>
+      </c>
+      <c r="C11" s="8">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D11" s="1">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E11" s="59">
+        <v>88.5</v>
+      </c>
+      <c r="F11" s="48">
+        <v>108</v>
+      </c>
+      <c r="G11" s="63">
+        <v>127.5</v>
+      </c>
+      <c r="H11" s="30"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="24"/>
+      <c r="N11" s="9"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="48">
+        <v>68</v>
+      </c>
+      <c r="C12" s="8">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D12" s="1">
+        <v>205.6</v>
+      </c>
+      <c r="E12" s="59">
+        <v>273.2</v>
+      </c>
+      <c r="F12" s="48">
+        <v>341.3</v>
+      </c>
+      <c r="G12" s="63">
+        <v>410.3</v>
+      </c>
+      <c r="H12" s="30"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="9"/>
+    </row>
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="48">
+        <v>10.9</v>
+      </c>
+      <c r="C13" s="8">
+        <v>24.3</v>
+      </c>
+      <c r="D13" s="1">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E13" s="59">
+        <v>51.1</v>
+      </c>
+      <c r="F13" s="48">
+        <v>61.1</v>
+      </c>
+      <c r="G13" s="63">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H13" s="30"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="9"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="48">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C14" s="8">
+        <v>69</v>
+      </c>
+      <c r="D14" s="1">
+        <v>104.3</v>
+      </c>
+      <c r="E14" s="59">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F14" s="48">
+        <v>175.7</v>
+      </c>
+      <c r="G14" s="63">
+        <v>211.7</v>
+      </c>
+      <c r="H14" s="30"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="9"/>
+    </row>
+    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="48">
+        <v>141</v>
+      </c>
+      <c r="C15" s="8">
+        <v>264.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>383.7</v>
+      </c>
+      <c r="E15" s="59">
+        <v>516</v>
+      </c>
+      <c r="F15" s="48">
+        <v>645.5</v>
+      </c>
+      <c r="G15" s="63">
+        <v>798</v>
+      </c>
+      <c r="H15" s="30"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="9"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="48">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C16" s="8">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D16" s="1">
+        <v>26.5</v>
+      </c>
+      <c r="E16" s="59">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="F16" s="48">
+        <v>46</v>
+      </c>
+      <c r="G16" s="63">
+        <v>57.2</v>
+      </c>
+      <c r="H16" s="30"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="9"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="48">
+        <v>35.6</v>
+      </c>
+      <c r="C17" s="8">
+        <v>72.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>107.9</v>
+      </c>
+      <c r="E17" s="59">
+        <v>137.4</v>
+      </c>
+      <c r="F17" s="48">
+        <v>173.2</v>
+      </c>
+      <c r="G17" s="63">
+        <v>207.9</v>
+      </c>
+      <c r="H17" s="30"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="9"/>
+    </row>
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="48">
+        <v>28.5</v>
+      </c>
+      <c r="C18" s="8">
+        <v>52.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>76.7</v>
+      </c>
+      <c r="E18" s="59">
+        <v>100.8</v>
+      </c>
+      <c r="F18" s="48">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G18" s="63">
+        <v>178.8</v>
+      </c>
+      <c r="H18" s="30"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="9"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="48">
+        <v>131.1</v>
+      </c>
+      <c r="C19" s="8">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D19" s="1">
+        <v>361.7</v>
+      </c>
+      <c r="E19" s="59">
+        <v>475.9</v>
+      </c>
+      <c r="F19" s="48">
+        <v>583</v>
+      </c>
+      <c r="G19" s="63">
+        <v>695.1</v>
+      </c>
+      <c r="H19" s="30"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="48">
+        <v>20.7</v>
+      </c>
+      <c r="C20" s="8">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D20" s="1">
+        <v>58.7</v>
+      </c>
+      <c r="E20" s="59">
+        <v>77.7</v>
+      </c>
+      <c r="F20" s="48">
+        <v>99</v>
+      </c>
+      <c r="G20" s="63">
+        <v>120.3</v>
+      </c>
+      <c r="H20" s="30"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="9"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="48">
         <v>6</v>
       </c>
-      <c r="F3" s="30" t="s">
-[...27 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="C21" s="8">
+        <v>15</v>
+      </c>
+      <c r="D21" s="1">
+        <v>24</v>
+      </c>
+      <c r="E21" s="59">
+        <v>33</v>
+      </c>
+      <c r="F21" s="48">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G21" s="63">
+        <v>47.4</v>
+      </c>
+      <c r="H21" s="30"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H22" s="30"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="9"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H23" s="30"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="9"/>
+    </row>
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="1">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C24" s="8">
+        <v>36.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>55.1</v>
+      </c>
+      <c r="E24" s="59">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F24" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="G24" s="63">
+        <v>126.2</v>
+      </c>
+      <c r="H24" s="30"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="9"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="1">
+        <v>27.4</v>
+      </c>
+      <c r="C25" s="8">
+        <v>58</v>
+      </c>
+      <c r="D25" s="1">
+        <v>88.6</v>
+      </c>
+      <c r="E25" s="59">
+        <v>119.2</v>
+      </c>
+      <c r="F25" s="1">
+        <v>150.4</v>
+      </c>
+      <c r="G25" s="63">
+        <v>181.7</v>
+      </c>
+      <c r="H25" s="30"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="9"/>
+    </row>
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="23"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="9"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="23">
+        <v>3855.9</v>
+      </c>
+      <c r="C27" s="51">
+        <v>7775.8</v>
+      </c>
+      <c r="D27" s="1">
+        <v>11602</v>
+      </c>
+      <c r="E27" s="59">
+        <v>15533.1</v>
+      </c>
+      <c r="F27" s="23">
+        <v>19379.5</v>
+      </c>
+      <c r="G27" s="65">
+        <v>23521.4</v>
+      </c>
+      <c r="H27" s="30"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="9"/>
+    </row>
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1555.5</v>
+      </c>
+      <c r="C28" s="51">
+        <v>3141.7</v>
+      </c>
+      <c r="D28" s="1">
+        <v>4715.8</v>
+      </c>
+      <c r="E28" s="59">
+        <v>6335</v>
+      </c>
+      <c r="F28" s="1">
+        <v>7812.9</v>
+      </c>
+      <c r="G28" s="65">
+        <v>9683.2999999999993</v>
+      </c>
+      <c r="H28" s="30"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="9"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="1">
+        <v>113.6</v>
+      </c>
+      <c r="C29" s="51">
+        <v>211</v>
+      </c>
+      <c r="D29" s="1">
+        <v>325.10000000000002</v>
+      </c>
+      <c r="E29" s="59">
+        <v>442.6</v>
+      </c>
+      <c r="F29" s="1">
+        <v>544.6</v>
+      </c>
+      <c r="G29" s="65">
+        <v>646.5</v>
+      </c>
+      <c r="H29" s="30"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="9"/>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="41"/>
-[...98 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="B30" s="1">
+        <v>228.5</v>
+      </c>
+      <c r="C30" s="51">
+        <v>420.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>633.9</v>
+      </c>
+      <c r="E30" s="59">
+        <v>830.4</v>
+      </c>
+      <c r="F30" s="1">
+        <v>1075.9000000000001</v>
+      </c>
+      <c r="G30" s="65">
+        <v>1304.0999999999999</v>
+      </c>
+      <c r="H30" s="30"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="9"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G31" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H31" s="30"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="9"/>
+    </row>
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" s="1">
+        <v>28.6</v>
+      </c>
+      <c r="C32" s="51">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="E32" s="59">
+        <v>135.1</v>
+      </c>
+      <c r="F32" s="1">
+        <v>164.4</v>
+      </c>
+      <c r="G32" s="65">
+        <v>193.6</v>
+      </c>
+      <c r="H32" s="30"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="9"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="1">
+        <v>16</v>
+      </c>
+      <c r="C33" s="51">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D33" s="1">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E33" s="59">
+        <v>88.5</v>
+      </c>
+      <c r="F33" s="1">
+        <v>108</v>
+      </c>
+      <c r="G33" s="65">
+        <v>127.5</v>
+      </c>
+      <c r="H33" s="30"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="24"/>
+      <c r="N33" s="9"/>
+    </row>
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="1">
+        <v>68</v>
+      </c>
+      <c r="C34" s="51">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D34" s="1">
+        <v>205.6</v>
+      </c>
+      <c r="E34" s="59">
+        <v>273.2</v>
+      </c>
+      <c r="F34" s="1">
+        <v>341.3</v>
+      </c>
+      <c r="G34" s="65">
+        <v>410.3</v>
+      </c>
+      <c r="H34" s="30"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="9"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="B35" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="C35" s="51">
+        <v>24.3</v>
+      </c>
+      <c r="D35" s="1">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E35" s="59">
+        <v>51.1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>61.1</v>
+      </c>
+      <c r="G35" s="65">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="H35" s="30"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="9"/>
+    </row>
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="1">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C36" s="51">
+        <v>69</v>
+      </c>
+      <c r="D36" s="1">
+        <v>104.3</v>
+      </c>
+      <c r="E36" s="59">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F36" s="1">
+        <v>175.7</v>
+      </c>
+      <c r="G36" s="65">
+        <v>211.7</v>
+      </c>
+      <c r="H36" s="30"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="9"/>
+    </row>
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="1">
+        <v>141</v>
+      </c>
+      <c r="C37" s="51">
+        <v>264.8</v>
+      </c>
+      <c r="D37" s="1">
+        <v>383.7</v>
+      </c>
+      <c r="E37" s="59">
+        <v>516</v>
+      </c>
+      <c r="F37" s="1">
+        <v>620.5</v>
+      </c>
+      <c r="G37" s="65">
+        <v>726</v>
+      </c>
+      <c r="H37" s="30"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="9"/>
+    </row>
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="1">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C38" s="51">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D38" s="1">
+        <v>26.5</v>
+      </c>
+      <c r="E38" s="59">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46</v>
+      </c>
+      <c r="G38" s="65">
+        <v>57.2</v>
+      </c>
+      <c r="H38" s="30"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="9"/>
+    </row>
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="1">
+        <v>35.6</v>
+      </c>
+      <c r="C39" s="51">
+        <v>72.3</v>
+      </c>
+      <c r="D39" s="1">
+        <v>107.9</v>
+      </c>
+      <c r="E39" s="59">
+        <v>137.4</v>
+      </c>
+      <c r="F39" s="1">
+        <v>173.2</v>
+      </c>
+      <c r="G39" s="65">
+        <v>207.9</v>
+      </c>
+      <c r="H39" s="30"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="9"/>
+    </row>
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="1">
+        <v>28.5</v>
+      </c>
+      <c r="C40" s="51">
+        <v>52.6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>76.7</v>
+      </c>
+      <c r="E40" s="59">
+        <v>100.8</v>
+      </c>
+      <c r="F40" s="1">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="G40" s="65">
+        <v>178.8</v>
+      </c>
+      <c r="H40" s="30"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="1"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="9"/>
+    </row>
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="1">
+        <v>131.1</v>
+      </c>
+      <c r="C41" s="51">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D41" s="1">
+        <v>361.7</v>
+      </c>
+      <c r="E41" s="59">
+        <v>475.9</v>
+      </c>
+      <c r="F41" s="1">
+        <v>583</v>
+      </c>
+      <c r="G41" s="65">
+        <v>695.1</v>
+      </c>
+      <c r="H41" s="30"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="9"/>
+    </row>
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="1">
+        <v>20.7</v>
+      </c>
+      <c r="C42" s="51">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D42" s="1">
+        <v>58.7</v>
+      </c>
+      <c r="E42" s="59">
+        <v>77.7</v>
+      </c>
+      <c r="F42" s="1">
+        <v>99</v>
+      </c>
+      <c r="G42" s="65">
+        <v>120.3</v>
+      </c>
+      <c r="H42" s="30"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="9"/>
+    </row>
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" s="1">
+        <v>6</v>
+      </c>
+      <c r="C43" s="51">
+        <v>15</v>
+      </c>
+      <c r="D43" s="1">
+        <v>24</v>
+      </c>
+      <c r="E43" s="59">
+        <v>33</v>
+      </c>
+      <c r="F43" s="1">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="G43" s="65">
+        <v>47.4</v>
+      </c>
+      <c r="H43" s="30"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="9"/>
+    </row>
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G44" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H44" s="30"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="9"/>
+    </row>
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H45" s="30"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="9"/>
+    </row>
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="1">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C46" s="51">
+        <v>36.6</v>
+      </c>
+      <c r="D46" s="1">
+        <v>55.1</v>
+      </c>
+      <c r="E46" s="59">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="F46" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="G46" s="65">
+        <v>126.2</v>
+      </c>
+      <c r="H46" s="30"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="9"/>
+    </row>
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B47" s="1">
+        <v>27.4</v>
+      </c>
+      <c r="C47" s="51">
+        <v>58</v>
+      </c>
+      <c r="D47" s="8">
+        <v>88.6</v>
+      </c>
+      <c r="E47" s="59">
+        <v>119.2</v>
+      </c>
+      <c r="F47" s="1">
+        <v>150.4</v>
+      </c>
+      <c r="G47" s="65">
+        <v>181.7</v>
+      </c>
+      <c r="H47" s="30"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="32"/>
+      <c r="N47" s="9"/>
+    </row>
+    <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="33">
-[...38 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="B48" s="23"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="30"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="31"/>
+    </row>
+    <row r="49" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B49" s="23">
+        <v>350.8</v>
+      </c>
+      <c r="C49" s="10">
+        <v>683.5</v>
+      </c>
+      <c r="D49" s="8">
+        <v>1034.0999999999999</v>
+      </c>
+      <c r="E49" s="60">
+        <v>1404.6</v>
+      </c>
+      <c r="F49" s="23">
+        <v>1910.4</v>
+      </c>
+      <c r="G49" s="10">
+        <v>2466.9</v>
+      </c>
+      <c r="H49" s="30"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="52"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="E50" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="F50" s="67">
+        <v>39</v>
+      </c>
+      <c r="G50" s="65">
+        <v>79</v>
+      </c>
+      <c r="H50" s="30"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="24"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="24"/>
+      <c r="N50" s="9"/>
+    </row>
+    <row r="51" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B51" s="1">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C51" s="10">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D51" s="8">
+        <v>208.2</v>
+      </c>
+      <c r="E51" s="60">
+        <v>256.3</v>
+      </c>
+      <c r="F51" s="71">
+        <v>258.5</v>
+      </c>
+      <c r="G51" s="10">
+        <v>260.7</v>
+      </c>
+      <c r="H51" s="30"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="53"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F52" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="G52" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="H52" s="30"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="8"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="53"/>
+      <c r="M52" s="54"/>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:35" s="61" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="F53" s="69">
+        <v>25</v>
+      </c>
+      <c r="G53" s="65">
+        <v>72</v>
+      </c>
+      <c r="H53" s="66"/>
+      <c r="I53" s="31"/>
+      <c r="J53" s="64"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="63"/>
+      <c r="M53" s="24"/>
+      <c r="N53" s="62"/>
+    </row>
+    <row r="54" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E54" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G54" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="H54" s="55"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="11"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="56"/>
+      <c r="M54" s="57"/>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="33"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="37"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="40"/>
+      <c r="J55" s="40"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="14"/>
+      <c r="U55" s="13"/>
+      <c r="V55" s="14"/>
+      <c r="W55" s="14"/>
+      <c r="X55" s="14"/>
+      <c r="Y55" s="14"/>
+      <c r="Z55" s="14"/>
+      <c r="AA55" s="14"/>
+      <c r="AB55" s="13"/>
+      <c r="AC55" s="14"/>
+      <c r="AD55" s="13"/>
+      <c r="AE55" s="14"/>
+      <c r="AF55" s="14"/>
+      <c r="AG55" s="15"/>
+      <c r="AH55" s="14"/>
+      <c r="AI55" s="15"/>
+    </row>
+    <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="20"/>
-[...220 lines deleted...]
-      <c r="J35" s="3"/>
+      <c r="B56" s="34"/>
+      <c r="C56" s="39"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
+      <c r="I56" s="40"/>
+      <c r="J56" s="40"/>
+      <c r="K56" s="39"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="S56" s="13"/>
+      <c r="T56" s="14"/>
+      <c r="U56" s="13"/>
+      <c r="V56" s="14"/>
+      <c r="W56" s="14"/>
+      <c r="X56" s="14"/>
+      <c r="Y56" s="14"/>
+      <c r="Z56" s="14"/>
+      <c r="AA56" s="14"/>
+      <c r="AB56" s="13"/>
+      <c r="AC56" s="14"/>
+      <c r="AD56" s="13"/>
+      <c r="AE56" s="14"/>
+      <c r="AF56" s="14"/>
+      <c r="AG56" s="15"/>
+      <c r="AH56" s="14"/>
+      <c r="AI56" s="15"/>
+    </row>
+    <row r="57" spans="1:35" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B57" s="73"/>
+      <c r="C57" s="73"/>
+      <c r="D57" s="73"/>
+      <c r="E57" s="73"/>
+      <c r="F57" s="73"/>
+      <c r="G57" s="73"/>
+      <c r="H57" s="73"/>
+      <c r="I57" s="73"/>
+      <c r="J57" s="73"/>
+      <c r="K57" s="73"/>
+      <c r="L57" s="73"/>
+      <c r="M57" s="73"/>
+      <c r="S57" s="12"/>
+      <c r="T57" s="58"/>
+      <c r="U57" s="12"/>
+      <c r="V57" s="58"/>
+      <c r="W57" s="58"/>
+      <c r="X57" s="58"/>
+      <c r="Y57" s="58"/>
+      <c r="Z57" s="58"/>
+      <c r="AA57" s="58"/>
+      <c r="AB57" s="12"/>
+      <c r="AC57" s="58"/>
+      <c r="AD57" s="12"/>
+      <c r="AE57" s="58"/>
+      <c r="AF57" s="58"/>
+      <c r="AG57" s="15"/>
+      <c r="AH57" s="58"/>
+      <c r="AI57" s="15"/>
+    </row>
+    <row r="58" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A58" s="16"/>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+      <c r="M58" s="12"/>
+      <c r="S58" s="13"/>
+      <c r="T58" s="14"/>
+      <c r="U58" s="13"/>
+      <c r="V58" s="14"/>
+      <c r="W58" s="14"/>
+      <c r="X58" s="14"/>
+      <c r="Y58" s="14"/>
+      <c r="Z58" s="14"/>
+      <c r="AA58" s="14"/>
+      <c r="AB58" s="13"/>
+      <c r="AC58" s="14"/>
+      <c r="AD58" s="13"/>
+      <c r="AE58" s="14"/>
+      <c r="AF58" s="14"/>
+      <c r="AG58" s="15"/>
+      <c r="AH58" s="14"/>
+      <c r="AI58" s="15"/>
+    </row>
+    <row r="59" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A59" s="16"/>
+      <c r="B59" s="17"/>
+      <c r="C59" s="18"/>
+      <c r="E59" s="17"/>
+      <c r="M59" s="12"/>
+      <c r="S59" s="13"/>
+      <c r="T59" s="14"/>
+      <c r="U59" s="13"/>
+      <c r="V59" s="14"/>
+      <c r="W59" s="14"/>
+      <c r="X59" s="14"/>
+      <c r="Y59" s="14"/>
+      <c r="Z59" s="14"/>
+      <c r="AA59" s="14"/>
+      <c r="AB59" s="13"/>
+      <c r="AC59" s="14"/>
+      <c r="AD59" s="13"/>
+      <c r="AE59" s="14"/>
+      <c r="AF59" s="14"/>
+      <c r="AG59" s="15"/>
+      <c r="AH59" s="14"/>
+      <c r="AI59" s="15"/>
+    </row>
+    <row r="60" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A60" s="16"/>
+      <c r="M60" s="12"/>
+      <c r="S60" s="13"/>
+      <c r="T60" s="14"/>
+      <c r="U60" s="13"/>
+      <c r="V60" s="14"/>
+      <c r="W60" s="14"/>
+      <c r="X60" s="14"/>
+      <c r="Y60" s="14"/>
+      <c r="Z60" s="14"/>
+      <c r="AA60" s="14"/>
+      <c r="AB60" s="13"/>
+      <c r="AC60" s="14"/>
+      <c r="AD60" s="13"/>
+      <c r="AE60" s="14"/>
+      <c r="AF60" s="14"/>
+      <c r="AG60" s="15"/>
+      <c r="AH60" s="14"/>
+      <c r="AI60" s="15"/>
+    </row>
+    <row r="61" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A61" s="16"/>
+      <c r="I61" s="19"/>
+      <c r="M61" s="12"/>
+      <c r="S61" s="13"/>
+      <c r="T61" s="14"/>
+      <c r="U61" s="13"/>
+      <c r="V61" s="14"/>
+      <c r="W61" s="14"/>
+      <c r="X61" s="14"/>
+      <c r="Y61" s="14"/>
+      <c r="Z61" s="14"/>
+      <c r="AA61" s="14"/>
+      <c r="AB61" s="13"/>
+      <c r="AC61" s="14"/>
+      <c r="AD61" s="13"/>
+      <c r="AE61" s="14"/>
+      <c r="AF61" s="14"/>
+      <c r="AG61" s="15"/>
+      <c r="AH61" s="14"/>
+      <c r="AI61" s="15"/>
+    </row>
+    <row r="62" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="S62" s="13"/>
+      <c r="T62" s="14"/>
+      <c r="U62" s="13"/>
+      <c r="V62" s="14"/>
+      <c r="W62" s="14"/>
+      <c r="X62" s="14"/>
+      <c r="Y62" s="14"/>
+      <c r="Z62" s="14"/>
+      <c r="AA62" s="14"/>
+      <c r="AB62" s="13"/>
+      <c r="AC62" s="14"/>
+      <c r="AD62" s="13"/>
+      <c r="AE62" s="14"/>
+      <c r="AF62" s="14"/>
+      <c r="AG62" s="15"/>
+      <c r="AH62" s="14"/>
+      <c r="AI62" s="15"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B82" s="7"/>
+      <c r="C82" s="20"/>
+      <c r="D82" s="20"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -1349,44 +2998,44 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2025</vt:lpstr>
+      <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>