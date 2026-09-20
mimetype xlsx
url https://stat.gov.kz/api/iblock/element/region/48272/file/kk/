--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8775" yWindow="4785" windowWidth="18540" windowHeight="7275"/>
+    <workbookView xWindow="8775" yWindow="4785" windowWidth="18540" windowHeight="7275" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадаректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадаректер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="96">
   <si>
     <t>20 850,0</t>
   </si>
   <si>
     <t>22 045,5</t>
   </si>
   <si>
     <t>24 129,3</t>
   </si>
   <si>
     <t>23 498,5</t>
   </si>
   <si>
     <t>24 603,2</t>
   </si>
   <si>
     <t>28 568,0</t>
   </si>
   <si>
     <t>18 027,3</t>
   </si>
   <si>
     <t>22 348,5</t>
   </si>
   <si>
@@ -184,83 +188,264 @@
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Құндық көріністегі бөлшек сауда көлемі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Халыққа жеке тұтыну және үйге пайдалану немесе кәдеге жарату үшін жаңа және бұрын пайдаланылған тауарларды қайта сату (өңдемей сату) саны құндық түрде.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индексі – 2-сауда, кезеңділігі – айлық).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Сапиева Данара</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» - болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» - деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="63"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -314,111 +499,195 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 14" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -663,119 +932,603 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="38.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="15">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="21"/>
+    </row>
+    <row r="9" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="18"/>
+    </row>
+    <row r="11" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="20">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="128.7109375" style="30" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" style="30" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="30"/>
+    <col min="257" max="257" width="128.7109375" style="30" customWidth="1"/>
+    <col min="258" max="259" width="12.5703125" style="30" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="30"/>
+    <col min="513" max="513" width="128.7109375" style="30" customWidth="1"/>
+    <col min="514" max="515" width="12.5703125" style="30" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="30"/>
+    <col min="769" max="769" width="128.7109375" style="30" customWidth="1"/>
+    <col min="770" max="771" width="12.5703125" style="30" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="30"/>
+    <col min="1025" max="1025" width="128.7109375" style="30" customWidth="1"/>
+    <col min="1026" max="1027" width="12.5703125" style="30" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="30"/>
+    <col min="1281" max="1281" width="128.7109375" style="30" customWidth="1"/>
+    <col min="1282" max="1283" width="12.5703125" style="30" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="30"/>
+    <col min="1537" max="1537" width="128.7109375" style="30" customWidth="1"/>
+    <col min="1538" max="1539" width="12.5703125" style="30" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="30"/>
+    <col min="1793" max="1793" width="128.7109375" style="30" customWidth="1"/>
+    <col min="1794" max="1795" width="12.5703125" style="30" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="30"/>
+    <col min="2049" max="2049" width="128.7109375" style="30" customWidth="1"/>
+    <col min="2050" max="2051" width="12.5703125" style="30" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="30"/>
+    <col min="2305" max="2305" width="128.7109375" style="30" customWidth="1"/>
+    <col min="2306" max="2307" width="12.5703125" style="30" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="30"/>
+    <col min="2561" max="2561" width="128.7109375" style="30" customWidth="1"/>
+    <col min="2562" max="2563" width="12.5703125" style="30" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="30"/>
+    <col min="2817" max="2817" width="128.7109375" style="30" customWidth="1"/>
+    <col min="2818" max="2819" width="12.5703125" style="30" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="30"/>
+    <col min="3073" max="3073" width="128.7109375" style="30" customWidth="1"/>
+    <col min="3074" max="3075" width="12.5703125" style="30" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="30"/>
+    <col min="3329" max="3329" width="128.7109375" style="30" customWidth="1"/>
+    <col min="3330" max="3331" width="12.5703125" style="30" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="30"/>
+    <col min="3585" max="3585" width="128.7109375" style="30" customWidth="1"/>
+    <col min="3586" max="3587" width="12.5703125" style="30" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="30"/>
+    <col min="3841" max="3841" width="128.7109375" style="30" customWidth="1"/>
+    <col min="3842" max="3843" width="12.5703125" style="30" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="30"/>
+    <col min="4097" max="4097" width="128.7109375" style="30" customWidth="1"/>
+    <col min="4098" max="4099" width="12.5703125" style="30" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="30"/>
+    <col min="4353" max="4353" width="128.7109375" style="30" customWidth="1"/>
+    <col min="4354" max="4355" width="12.5703125" style="30" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="30"/>
+    <col min="4609" max="4609" width="128.7109375" style="30" customWidth="1"/>
+    <col min="4610" max="4611" width="12.5703125" style="30" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="30"/>
+    <col min="4865" max="4865" width="128.7109375" style="30" customWidth="1"/>
+    <col min="4866" max="4867" width="12.5703125" style="30" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="30"/>
+    <col min="5121" max="5121" width="128.7109375" style="30" customWidth="1"/>
+    <col min="5122" max="5123" width="12.5703125" style="30" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="30"/>
+    <col min="5377" max="5377" width="128.7109375" style="30" customWidth="1"/>
+    <col min="5378" max="5379" width="12.5703125" style="30" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="30"/>
+    <col min="5633" max="5633" width="128.7109375" style="30" customWidth="1"/>
+    <col min="5634" max="5635" width="12.5703125" style="30" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="30"/>
+    <col min="5889" max="5889" width="128.7109375" style="30" customWidth="1"/>
+    <col min="5890" max="5891" width="12.5703125" style="30" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="30"/>
+    <col min="6145" max="6145" width="128.7109375" style="30" customWidth="1"/>
+    <col min="6146" max="6147" width="12.5703125" style="30" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="30"/>
+    <col min="6401" max="6401" width="128.7109375" style="30" customWidth="1"/>
+    <col min="6402" max="6403" width="12.5703125" style="30" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="30"/>
+    <col min="6657" max="6657" width="128.7109375" style="30" customWidth="1"/>
+    <col min="6658" max="6659" width="12.5703125" style="30" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="30"/>
+    <col min="6913" max="6913" width="128.7109375" style="30" customWidth="1"/>
+    <col min="6914" max="6915" width="12.5703125" style="30" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="30"/>
+    <col min="7169" max="7169" width="128.7109375" style="30" customWidth="1"/>
+    <col min="7170" max="7171" width="12.5703125" style="30" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="30"/>
+    <col min="7425" max="7425" width="128.7109375" style="30" customWidth="1"/>
+    <col min="7426" max="7427" width="12.5703125" style="30" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="30"/>
+    <col min="7681" max="7681" width="128.7109375" style="30" customWidth="1"/>
+    <col min="7682" max="7683" width="12.5703125" style="30" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="30"/>
+    <col min="7937" max="7937" width="128.7109375" style="30" customWidth="1"/>
+    <col min="7938" max="7939" width="12.5703125" style="30" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="30"/>
+    <col min="8193" max="8193" width="128.7109375" style="30" customWidth="1"/>
+    <col min="8194" max="8195" width="12.5703125" style="30" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="30"/>
+    <col min="8449" max="8449" width="128.7109375" style="30" customWidth="1"/>
+    <col min="8450" max="8451" width="12.5703125" style="30" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="30"/>
+    <col min="8705" max="8705" width="128.7109375" style="30" customWidth="1"/>
+    <col min="8706" max="8707" width="12.5703125" style="30" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="30"/>
+    <col min="8961" max="8961" width="128.7109375" style="30" customWidth="1"/>
+    <col min="8962" max="8963" width="12.5703125" style="30" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="30"/>
+    <col min="9217" max="9217" width="128.7109375" style="30" customWidth="1"/>
+    <col min="9218" max="9219" width="12.5703125" style="30" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="30"/>
+    <col min="9473" max="9473" width="128.7109375" style="30" customWidth="1"/>
+    <col min="9474" max="9475" width="12.5703125" style="30" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="30"/>
+    <col min="9729" max="9729" width="128.7109375" style="30" customWidth="1"/>
+    <col min="9730" max="9731" width="12.5703125" style="30" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="30"/>
+    <col min="9985" max="9985" width="128.7109375" style="30" customWidth="1"/>
+    <col min="9986" max="9987" width="12.5703125" style="30" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="30"/>
+    <col min="10241" max="10241" width="128.7109375" style="30" customWidth="1"/>
+    <col min="10242" max="10243" width="12.5703125" style="30" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="30"/>
+    <col min="10497" max="10497" width="128.7109375" style="30" customWidth="1"/>
+    <col min="10498" max="10499" width="12.5703125" style="30" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="30"/>
+    <col min="10753" max="10753" width="128.7109375" style="30" customWidth="1"/>
+    <col min="10754" max="10755" width="12.5703125" style="30" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="30"/>
+    <col min="11009" max="11009" width="128.7109375" style="30" customWidth="1"/>
+    <col min="11010" max="11011" width="12.5703125" style="30" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="30"/>
+    <col min="11265" max="11265" width="128.7109375" style="30" customWidth="1"/>
+    <col min="11266" max="11267" width="12.5703125" style="30" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="30"/>
+    <col min="11521" max="11521" width="128.7109375" style="30" customWidth="1"/>
+    <col min="11522" max="11523" width="12.5703125" style="30" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="30"/>
+    <col min="11777" max="11777" width="128.7109375" style="30" customWidth="1"/>
+    <col min="11778" max="11779" width="12.5703125" style="30" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="30"/>
+    <col min="12033" max="12033" width="128.7109375" style="30" customWidth="1"/>
+    <col min="12034" max="12035" width="12.5703125" style="30" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="30"/>
+    <col min="12289" max="12289" width="128.7109375" style="30" customWidth="1"/>
+    <col min="12290" max="12291" width="12.5703125" style="30" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="30"/>
+    <col min="12545" max="12545" width="128.7109375" style="30" customWidth="1"/>
+    <col min="12546" max="12547" width="12.5703125" style="30" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="30"/>
+    <col min="12801" max="12801" width="128.7109375" style="30" customWidth="1"/>
+    <col min="12802" max="12803" width="12.5703125" style="30" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="30"/>
+    <col min="13057" max="13057" width="128.7109375" style="30" customWidth="1"/>
+    <col min="13058" max="13059" width="12.5703125" style="30" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="30"/>
+    <col min="13313" max="13313" width="128.7109375" style="30" customWidth="1"/>
+    <col min="13314" max="13315" width="12.5703125" style="30" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="30"/>
+    <col min="13569" max="13569" width="128.7109375" style="30" customWidth="1"/>
+    <col min="13570" max="13571" width="12.5703125" style="30" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="30"/>
+    <col min="13825" max="13825" width="128.7109375" style="30" customWidth="1"/>
+    <col min="13826" max="13827" width="12.5703125" style="30" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="30"/>
+    <col min="14081" max="14081" width="128.7109375" style="30" customWidth="1"/>
+    <col min="14082" max="14083" width="12.5703125" style="30" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="30"/>
+    <col min="14337" max="14337" width="128.7109375" style="30" customWidth="1"/>
+    <col min="14338" max="14339" width="12.5703125" style="30" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="30"/>
+    <col min="14593" max="14593" width="128.7109375" style="30" customWidth="1"/>
+    <col min="14594" max="14595" width="12.5703125" style="30" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="30"/>
+    <col min="14849" max="14849" width="128.7109375" style="30" customWidth="1"/>
+    <col min="14850" max="14851" width="12.5703125" style="30" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="30"/>
+    <col min="15105" max="15105" width="128.7109375" style="30" customWidth="1"/>
+    <col min="15106" max="15107" width="12.5703125" style="30" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="30"/>
+    <col min="15361" max="15361" width="128.7109375" style="30" customWidth="1"/>
+    <col min="15362" max="15363" width="12.5703125" style="30" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="30"/>
+    <col min="15617" max="15617" width="128.7109375" style="30" customWidth="1"/>
+    <col min="15618" max="15619" width="12.5703125" style="30" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="30"/>
+    <col min="15873" max="15873" width="128.7109375" style="30" customWidth="1"/>
+    <col min="15874" max="15875" width="12.5703125" style="30" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="30"/>
+    <col min="16129" max="16129" width="128.7109375" style="30" customWidth="1"/>
+    <col min="16130" max="16131" width="12.5703125" style="30" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E5" s="31"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="31"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="E7" s="31"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E8" s="31"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" s="31"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="32"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="33"/>
+    </row>
+    <row r="11" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="E11" s="31"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="31"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="31"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="31"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="31"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="31"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="31"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="35"/>
+      <c r="C19" s="36"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="34"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="36"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="C24" s="37"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S18"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="12"/>
-[...10 lines deleted...]
-      <c r="M1" s="12"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="13"/>
-[...10 lines deleted...]
-      <c r="M2" s="13"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:19" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>45</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1302,98 +2055,97 @@
     <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="10">
         <v>2026</v>
       </c>
       <c r="B16" s="8">
         <v>43985.599999999999</v>
       </c>
       <c r="C16" s="8">
         <v>44848.4</v>
       </c>
       <c r="D16" s="8">
         <v>58141.1</v>
       </c>
       <c r="E16" s="8">
         <v>49914.400000000001</v>
       </c>
       <c r="F16" s="8">
         <v>50186.5</v>
       </c>
       <c r="G16" s="8">
         <v>61028.845999999998</v>
       </c>
       <c r="H16" s="8">
         <v>60776.974999999999</v>
       </c>
+      <c r="I16" s="8">
+        <v>61714.9</v>
+      </c>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.2">
       <c r="P18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадаректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>