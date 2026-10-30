--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -4,63 +4,63 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="8775" yWindow="4785" windowWidth="18540" windowHeight="7275" activeTab="2"/>
+    <workbookView xWindow="8775" yWindow="4785" windowWidth="18540" windowHeight="7275"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадаректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадаректер!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="96">
   <si>
     <t>20 850,0</t>
   </si>
   <si>
     <t>22 045,5</t>
   </si>
   <si>
     <t>24 129,3</t>
   </si>
   <si>
     <t>23 498,5</t>
   </si>
   <si>
     <t>24 603,2</t>
   </si>
   <si>
     <t>28 568,0</t>
   </si>
@@ -939,52 +939,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/spreadsheets/?industry=4480&amp;year=&amp;name=10665&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="72.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="15">
         <v>171202</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1063,59 +1063,59 @@
       <c r="B12" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="20">
-        <v>46246</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="20">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>86</v>
       </c>
@@ -1423,52 +1423,52 @@
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="36"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="34"/>
       <c r="B20" s="35"/>
       <c r="C20" s="36"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C24" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
@@ -2058,94 +2058,96 @@
       </c>
       <c r="B16" s="8">
         <v>43985.599999999999</v>
       </c>
       <c r="C16" s="8">
         <v>44848.4</v>
       </c>
       <c r="D16" s="8">
         <v>58141.1</v>
       </c>
       <c r="E16" s="8">
         <v>49914.400000000001</v>
       </c>
       <c r="F16" s="8">
         <v>50186.5</v>
       </c>
       <c r="G16" s="8">
         <v>61028.845999999998</v>
       </c>
       <c r="H16" s="8">
         <v>60776.974999999999</v>
       </c>
       <c r="I16" s="8">
         <v>61714.9</v>
       </c>
-      <c r="J16" s="38"/>
+      <c r="J16" s="8">
+        <v>61386.5</v>
+      </c>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.2">
       <c r="P18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метадаректер</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>