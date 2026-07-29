--- v0 (2026-05-09)
+++ v1 (2026-07-29)
@@ -4,133 +4,196 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="15060" windowHeight="9225" tabRatio="768"/>
+    <workbookView xWindow="105" yWindow="-15" windowWidth="14400" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2025" sheetId="13" r:id="rId1"/>
+    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="40">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Электроэнергия, тыс. кВт. ч</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс. Гкал</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
-    <t>"*" - оперативные данные</t>
-[...2 lines deleted...]
-    <t>«х» – данные конфиденциальные</t>
+    <t xml:space="preserve">г. Костанай </t>
+  </si>
+  <si>
+    <t>Амангельдинский</t>
+  </si>
+  <si>
+    <t>Аулиекольский</t>
+  </si>
+  <si>
+    <t>Денисовский</t>
+  </si>
+  <si>
+    <t>Джангельдинский</t>
+  </si>
+  <si>
+    <t>Житикаринский</t>
+  </si>
+  <si>
+    <t>Камыстинский</t>
+  </si>
+  <si>
+    <t>Карабалыкский</t>
+  </si>
+  <si>
+    <t>Карасуский</t>
+  </si>
+  <si>
+    <t>Костанайский</t>
+  </si>
+  <si>
+    <t>Мендыкаринский</t>
+  </si>
+  <si>
+    <t>Наурзумский</t>
+  </si>
+  <si>
+    <t>Сарыкольский</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Беимбета Майлина </t>
+  </si>
+  <si>
+    <t>Федоровский</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Узункольский</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аркалык г.а. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рудный г.а. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лисаковск г.а. </t>
+  </si>
+  <si>
+    <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции электроснабжение, подачи газа, пара и воздушного кондиционирования 
-в Костанайской области за 2025 год*</t>
-[...2 lines deleted...]
-    <t>Электроэнергия, газ, пар и воздушное кондиционирование</t>
+в Костанайской области</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -156,87 +219,105 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -250,187 +331,277 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 14 2" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="8"/>
     <cellStyle name="Обычный 2 3" xfId="9"/>
     <cellStyle name="Обычный 2 6" xfId="10"/>
     <cellStyle name="Обычный 2 8" xfId="11"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="13"/>
     <cellStyle name="Обычный 4 3" xfId="12"/>
     <cellStyle name="Обычный 4 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="7"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -712,279 +883,1183 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V25"/>
+  <dimension ref="A1:V51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M4" sqref="M4:M5"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" customWidth="1"/>
-    <col min="3" max="3" width="9" style="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="10.28515625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="9" style="8" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6" max="7" width="8.85546875" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="4" customWidth="1"/>
-    <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="11" style="10" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" style="7" customWidth="1"/>
+    <col min="11" max="11" width="10" style="8" customWidth="1"/>
+    <col min="12" max="12" width="10" style="9" customWidth="1"/>
+    <col min="13" max="13" width="11" style="8" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="4" customWidth="1"/>
     <col min="15" max="15" width="24.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="4" customWidth="1"/>
     <col min="21" max="21" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="4" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="34.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="24"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="63"/>
+      <c r="B2" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="24"/>
+    </row>
+    <row r="3" spans="1:22" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="64"/>
+      <c r="B3" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="5"/>
+    </row>
+    <row r="4" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="31"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="15"/>
+      <c r="V4" s="14"/>
+    </row>
+    <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="31">
+        <v>115136</v>
+      </c>
+      <c r="C5" s="1">
+        <v>228951.6</v>
+      </c>
+      <c r="D5" s="50">
+        <v>352352.9</v>
+      </c>
+      <c r="E5" s="52">
+        <v>471163.2</v>
+      </c>
+      <c r="F5" s="1">
+        <v>572662.69999999995</v>
+      </c>
+      <c r="G5" s="55">
+        <v>656427.19999999995</v>
+      </c>
+      <c r="H5" s="2"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="31"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="13"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="15"/>
+      <c r="V5" s="14"/>
+    </row>
+    <row r="6" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="2"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="31"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="13"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="14"/>
+    </row>
+    <row r="7" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="42">
+        <v>15991</v>
+      </c>
+      <c r="C7" s="1">
+        <v>34217.800000000003</v>
+      </c>
+      <c r="D7" s="50">
+        <v>53532.5</v>
+      </c>
+      <c r="E7" s="52">
+        <v>69916.3</v>
+      </c>
+      <c r="F7" s="1">
+        <v>103304.3</v>
+      </c>
+      <c r="G7" s="55">
+        <v>130635.3</v>
+      </c>
+      <c r="H7" s="2"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="31"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="13"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="14"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="15"/>
+      <c r="V7" s="14"/>
+    </row>
+    <row r="8" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="42">
+        <v>72279</v>
+      </c>
+      <c r="C8" s="1">
+        <v>140771.79999999999</v>
+      </c>
+      <c r="D8" s="50">
+        <v>215484.79999999999</v>
+      </c>
+      <c r="E8" s="52">
+        <v>289471.8</v>
+      </c>
+      <c r="F8" s="1">
+        <v>338424.8</v>
+      </c>
+      <c r="G8" s="55">
+        <v>380811</v>
+      </c>
+      <c r="H8" s="2"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="31"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="13"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="14"/>
+    </row>
+    <row r="9" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="1">
+        <v>237</v>
+      </c>
+      <c r="D9" s="50">
+        <v>473.9</v>
+      </c>
+      <c r="E9" s="52">
+        <v>710.9</v>
+      </c>
+      <c r="F9" s="1">
+        <v>1027</v>
+      </c>
+      <c r="G9" s="55">
+        <v>1343</v>
+      </c>
+      <c r="H9" s="2"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="31"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="15"/>
+      <c r="V9" s="14"/>
+    </row>
+    <row r="10" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="2"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="31"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="14"/>
+      <c r="T10" s="10"/>
+      <c r="U10" s="15"/>
+      <c r="V10" s="14"/>
+    </row>
+    <row r="11" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="59">
+        <v>7161.7</v>
+      </c>
+      <c r="G11" s="1">
+        <v>10217.700000000001</v>
+      </c>
+      <c r="H11" s="2"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="31"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="12"/>
+      <c r="Q11" s="13"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="14"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="15"/>
+      <c r="V11" s="14"/>
+    </row>
+    <row r="12" spans="1:22" s="35" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="33"/>
+      <c r="C12" s="2"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="39"/>
+    </row>
+    <row r="13" spans="1:22" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="33">
+        <v>672.9</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1291.8</v>
+      </c>
+      <c r="D13" s="50">
+        <v>1828.7</v>
+      </c>
+      <c r="E13" s="53">
+        <v>2173.1999999999998</v>
+      </c>
+      <c r="F13" s="2">
+        <v>2282.6</v>
+      </c>
+      <c r="G13" s="55">
+        <v>2386</v>
+      </c>
+      <c r="H13" s="2"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="39"/>
+    </row>
+    <row r="14" spans="1:22" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="1">
+        <v>272.3</v>
+      </c>
+      <c r="C14" s="1">
+        <v>526.29999999999995</v>
+      </c>
+      <c r="D14" s="50">
+        <v>735.8</v>
+      </c>
+      <c r="E14" s="53">
+        <v>865.4</v>
+      </c>
+      <c r="F14" s="2">
+        <v>885.8</v>
+      </c>
+      <c r="G14" s="55">
+        <v>922.3</v>
+      </c>
+      <c r="H14" s="2"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="37"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="39"/>
+    </row>
+    <row r="15" spans="1:22" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1">
+        <v>27.1</v>
+      </c>
+      <c r="C15" s="1">
+        <v>53.9</v>
+      </c>
+      <c r="D15" s="50">
+        <v>76</v>
+      </c>
+      <c r="E15" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="2">
+        <v>89.2</v>
+      </c>
+      <c r="G15" s="55">
+        <v>89.2</v>
+      </c>
+      <c r="H15" s="2"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="37"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="39"/>
+    </row>
+    <row r="16" spans="1:22" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1">
+        <v>54</v>
+      </c>
+      <c r="C16" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="D16" s="50">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="E16" s="53">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="F16" s="2">
+        <v>163</v>
+      </c>
+      <c r="G16" s="55">
+        <v>167</v>
+      </c>
+      <c r="H16" s="2"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="37"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="39"/>
+    </row>
+    <row r="17" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1">
+        <v>253.9</v>
+      </c>
+      <c r="C17" s="1">
+        <v>474.3</v>
+      </c>
+      <c r="D17" s="50">
+        <v>667.9</v>
+      </c>
+      <c r="E17" s="53">
+        <v>784.6</v>
+      </c>
+      <c r="F17" s="2">
+        <v>845.6</v>
+      </c>
+      <c r="G17" s="55">
+        <v>887.2</v>
+      </c>
+      <c r="H17" s="2"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="37"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="39"/>
+    </row>
+    <row r="18" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D18" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="E18" s="53">
+        <v>2.1</v>
+      </c>
+      <c r="F18" s="2">
+        <v>2.7</v>
+      </c>
+      <c r="G18" s="55">
+        <v>3.2</v>
+      </c>
+      <c r="H18" s="2"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="37"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="39"/>
+    </row>
+    <row r="19" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="47"/>
-[...30 lines deleted...]
-      <c r="G2" s="30" t="s">
+      <c r="B19" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="C19" s="1">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="D19" s="50">
+        <v>51.3</v>
+      </c>
+      <c r="E19" s="53">
+        <v>68.3</v>
+      </c>
+      <c r="F19" s="2">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G19" s="55">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H19" s="2"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="37"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="39"/>
+    </row>
+    <row r="20" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="C20" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="D20" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="E20" s="53">
         <v>5</v>
       </c>
-      <c r="H2" s="31" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="30" t="s">
+      <c r="F20" s="2">
+        <v>6.3</v>
+      </c>
+      <c r="G20" s="55">
+        <v>7.6</v>
+      </c>
+      <c r="H20" s="2"/>
+      <c r="I20" s="27"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="37"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="39"/>
+    </row>
+    <row r="21" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="C21" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="E21" s="53">
+        <v>0.5</v>
+      </c>
+      <c r="F21" s="2">
+        <v>0.7</v>
+      </c>
+      <c r="G21" s="55">
+        <v>0.8</v>
+      </c>
+      <c r="H21" s="2"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="O21" s="36"/>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="39"/>
+    </row>
+    <row r="22" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="C22" s="1">
+        <v>58.7</v>
+      </c>
+      <c r="D22" s="50">
+        <v>88.3</v>
+      </c>
+      <c r="E22" s="53">
+        <v>113.3</v>
+      </c>
+      <c r="F22" s="2">
+        <v>120.4</v>
+      </c>
+      <c r="G22" s="55">
+        <v>127.6</v>
+      </c>
+      <c r="H22" s="2"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="39"/>
+    </row>
+    <row r="23" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="C23" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="D23" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="E23" s="53">
+        <v>0.1</v>
+      </c>
+      <c r="F23" s="2">
+        <v>0.1</v>
+      </c>
+      <c r="G23" s="55">
+        <v>0.1</v>
+      </c>
+      <c r="H23" s="2"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="39"/>
+    </row>
+    <row r="24" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6.1</v>
+      </c>
+      <c r="D24" s="50">
+        <v>9.5</v>
+      </c>
+      <c r="E24" s="53">
+        <v>15.6</v>
+      </c>
+      <c r="F24" s="2">
+        <v>15.8</v>
+      </c>
+      <c r="G24" s="55">
+        <v>15.8</v>
+      </c>
+      <c r="H24" s="2"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="37"/>
+      <c r="Q24" s="38"/>
+      <c r="R24" s="39"/>
+    </row>
+    <row r="25" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="D25" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E25" s="53">
+        <v>6.4</v>
+      </c>
+      <c r="F25" s="2">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G25" s="55">
         <v>10</v>
       </c>
-      <c r="M2" s="33" t="s">
-[...5 lines deleted...]
-      <c r="A3" s="43" t="s">
+      <c r="H25" s="2"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="O25" s="36"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="39"/>
+    </row>
+    <row r="26" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C26" s="1">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D26" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="E26" s="53">
+        <v>17.7</v>
+      </c>
+      <c r="F26" s="2">
         <v>18</v>
       </c>
-      <c r="B3" s="6"/>
-[...108 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="G26" s="55">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H26" s="2"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="38"/>
+      <c r="R26" s="39"/>
+    </row>
+    <row r="27" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="1">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C27" s="1">
+        <v>7.4</v>
+      </c>
+      <c r="D27" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="E27" s="53">
+        <v>14.2</v>
+      </c>
+      <c r="F27" s="2">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G27" s="55">
+        <v>22.6</v>
+      </c>
+      <c r="H27" s="2"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="O27" s="36"/>
+      <c r="P27" s="37"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="39"/>
+    </row>
+    <row r="28" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C28" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="D28" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="E28" s="53">
+        <v>1.7</v>
+      </c>
+      <c r="F28" s="2">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G28" s="55">
+        <v>2.9</v>
+      </c>
+      <c r="H28" s="2"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="38"/>
+      <c r="R28" s="39"/>
+    </row>
+    <row r="29" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="2"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="38"/>
+      <c r="R29" s="39"/>
+    </row>
+    <row r="30" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H30" s="2"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="39"/>
+    </row>
+    <row r="31" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D31" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E31" s="53">
+        <v>6.9</v>
+      </c>
+      <c r="F31" s="2">
+        <v>7.9</v>
+      </c>
+      <c r="G31" s="55">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="H31" s="2"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="O31" s="36"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="39"/>
+    </row>
+    <row r="32" spans="1:18" s="35" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="3">
+        <v>2.9</v>
+      </c>
+      <c r="C32" s="3">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D32" s="51">
+        <v>6.4</v>
+      </c>
+      <c r="E32" s="54">
+        <v>8.1</v>
+      </c>
+      <c r="F32" s="3">
+        <v>10.8</v>
+      </c>
+      <c r="G32" s="56">
+        <v>13.5</v>
+      </c>
+      <c r="H32" s="3"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="32"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="38"/>
+      <c r="R32" s="39"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="16"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="46"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="49"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="49"/>
+      <c r="M33" s="48"/>
+    </row>
+    <row r="34" spans="1:13" s="43" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
         <v>14</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="D25" s="28"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="49"/>
+      <c r="M34" s="48"/>
+    </row>
+    <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="61"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B51" s="17"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -1024,95 +2099,95 @@
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E4CE6F-558A-4E14-94D3-7EDF6ED21CEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2025</vt:lpstr>
+      <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>