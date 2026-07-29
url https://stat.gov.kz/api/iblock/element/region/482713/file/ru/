--- v0 (2026-05-09)
+++ v1 (2026-07-29)
@@ -4,496 +4,359 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7350" yWindow="0" windowWidth="15690" windowHeight="9390" tabRatio="768"/>
+    <workbookView xWindow="7170" yWindow="30" windowWidth="14550" windowHeight="10575" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2025" sheetId="13" r:id="rId1"/>
+    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2025'!$2:$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'натура-2026'!$A$3:$M$322</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="94">
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t xml:space="preserve">январь-ноябрь </t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
     <t>Сыр и творог, тонн</t>
-  </si>
-[...7 lines deleted...]
-    <t>Макароны, лапша, кускус и изделия мучные аналогичные, тонн</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
   </si>
   <si>
-    <t>мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
-[...1 lines deleted...]
-  <si>
     <t>Рыба, приготовленная или консервированная другим способом; икра и ее заменители, тонн</t>
   </si>
   <si>
     <t>Масло растительное рафинированное и нерафинированное, тонн</t>
   </si>
   <si>
-    <t>масло подсолнечное нерафинированное, тонн</t>
-[...1 lines deleted...]
-  <si>
     <t>Молоко обработанное жидкое и сливки, тонн</t>
   </si>
   <si>
-    <t>Мороженое и пищевой лед прочий, тонн</t>
+    <t>Мясо птицы домашней, свежее или охлажденное, тонн</t>
+  </si>
+  <si>
+    <t>"-" - нет производства</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
+  </si>
+  <si>
+    <t>Субпродукты пищевые скота крупного рогатого, свиней, овец, коз, лошадей и  животных семейства лошадиных, свежие или охлажденные, тонн</t>
+  </si>
+  <si>
+    <t>Мясо птицы домашней, мороженое, тонн</t>
+  </si>
+  <si>
+    <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+  </si>
+  <si>
+    <t>Консервы мясные тушеные прочие, тонн</t>
+  </si>
+  <si>
+    <t>Соки фруктовые и овощные, тыс.литров</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное нерафинированное, тонн</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
+  </si>
+  <si>
+    <t>Сыр недозрелый или невыдержанный (включая сыр сывороточный) и творог, тонн</t>
+  </si>
+  <si>
+    <t>Сыры тертые, сыры в порошке, сыры голубые и сыры необработанные прочие, кроме сыра плавленного, тонн</t>
+  </si>
+  <si>
+    <t>Сыр плавленый не тертый и не в порошке, тонн</t>
+  </si>
+  <si>
+    <t>Молоко и сливки сгущенные и с добавками или без добавок сахара или других подслащивающих веществ, не в твердых формах, тонн</t>
+  </si>
+  <si>
+    <t>Мука из культур зерновых и растительная; смеси из них тонкого помола, тонн</t>
+  </si>
+  <si>
+    <t>Мука мелкого помола из пшеницы и меслины (смеси пшеницы и ржи), тонн</t>
+  </si>
+  <si>
+    <t>Мука из прочих зерновых (кроме пшеничной или пшенично-ржаной муки), тонн</t>
+  </si>
+  <si>
+    <t>Мука растительная мелкого и грубого помола, тонн</t>
+  </si>
+  <si>
+    <t>Смеси для приготовления изделий хлебобулочных, тонн</t>
+  </si>
+  <si>
+    <t>Крупа и мука грубого помола из пшеницы, тонн</t>
   </si>
   <si>
     <t>Крупа, мука грубого помола и гранулы и продукты из культур зерновых прочие, тонн</t>
   </si>
   <si>
-    <t>Пирожные и изделия кондитерские, мучные, свежие (недлительного хранения), тонн</t>
+    <t>Культуры зерновые для завтрака и продукты прочие из культур зерновых, тонн</t>
   </si>
   <si>
-    <t>Сухари и печенье; изделия кондитерские и пирожные длительного хранения, тонн</t>
+    <t>Хлеб свежий, тонн</t>
+  </si>
+  <si>
+    <t>Макароны, лапша, кускус и изделия мучные аналогичные, тонн</t>
+  </si>
+  <si>
+    <t>Шоколад, изделия кондитерские из шоколада и сахара, тонн</t>
   </si>
   <si>
     <t>Корма готовые для животных сельскохозяйственных, кроме муки и гранул из люцерны, тонн</t>
   </si>
   <si>
-    <t>Пиво, кроме осадков и отходов пивоварения, тыс. литров</t>
+    <t>Пиво, кроме осадков и отходов пивоварения, тыс.литров</t>
   </si>
   <si>
-    <t>Воды минеральные и газированные неподслащенные и неароматизированные, тыс. литров</t>
+    <t>Ткани хлопчатобумажные, тыс.кв.м</t>
   </si>
   <si>
-    <t>Напитки безалкогольные прочие, тыс. литров</t>
+    <t>Конструкции строительные сборные деревянные, тонн</t>
   </si>
   <si>
-    <t>Изделия текстильные готовые, кроме одежды, для домашнего хозяйства, тыс. штук</t>
+    <t>Краски и лаки на основе полимеров, тонн</t>
   </si>
   <si>
-    <t>из них: белье постельное, тыс. штук</t>
+    <t>Лекарства, тыс.тенге</t>
   </si>
   <si>
-    <t>Одежда верхняя трикотажная машинного или ручного вязания, штук</t>
+    <t>Кирпичи керамические неогнеупорные строительные, кроме изделий из муки каменной кремнеземистой или земель диатомитовых, тыс.куб.м</t>
   </si>
   <si>
-    <t>Одежда верхняя прочая, кроме трикотажной, мужская или для мальчиков, штук</t>
-[...44 lines deleted...]
-    <t>Изделия из бетона для строительных целей, тонн</t>
+    <t>Портландцемент (кроме белого), тыс.тонн</t>
   </si>
   <si>
     <t>Конструкции строительные сборные из бетона, тонн</t>
   </si>
   <si>
     <t>Бетон товарный, тонн</t>
   </si>
   <si>
-    <t>Сэндвич-панели из покрытого стального листа, тонн</t>
+    <t>Сталь нерафинированная, тонн</t>
+  </si>
+  <si>
+    <t>Сталь нелегированная в слитках или формах первичных прочих  и полуфабрикаты из стали углеродистой (нелегированной), тонн</t>
   </si>
   <si>
     <t>Золото необработанное и полуобработанное или в виде порошка, кг</t>
   </si>
   <si>
-    <t>Услуги по литью чугуна, тонн</t>
+    <t>Алюминий необработанный; оксид алюминия, тонн</t>
   </si>
   <si>
-    <t>Услуги по литью стали, тонн</t>
+    <t>Тракторы для сельского и лесного хозяйства прочие, штук</t>
   </si>
   <si>
-    <t>Металлоконструкции строительные сборные, тонн</t>
+    <t>Машины для сельского и лесного хозяйства, используемые для подготовки или культивации почвы, штук</t>
   </si>
   <si>
-    <t>Котлы центрального отопления для производства горячей воды или пара с низким давлением, штук</t>
-[...2 lines deleted...]
-    <t>Части машин для сельского и лесного хозяйства; услуги в области производства машин для сельского и лесного хозяйства (кроме тракторов), тыс. тенге</t>
+    <t>Части машин для сельского и лесного хозяйства; услуги в области производства машин для сельского и лесного хозяйства, тыс.тенге</t>
   </si>
   <si>
     <t>Автомобили легковые пассажирские, штук</t>
   </si>
   <si>
-    <t>Мебель для сидения специальная в основном с металлическим каркасом, штук</t>
-[...28 lines deleted...]
-  <si>
     <t>Автомобили грузовые, штук</t>
   </si>
   <si>
-    <t>Растворы строительные, тонн</t>
+    <t>Алтынсаринский</t>
   </si>
   <si>
-    <t>Шерсть щипаная, шкуры и кожи сырые скота крупного рогатого или животных семейства лошадиных, овец и коз, тонн</t>
+    <t>Амангельдинский</t>
   </si>
   <si>
-    <t>Мясо птицы домашней, свежее или охлажденное, тонн</t>
+    <t>Аулиекольский</t>
   </si>
   <si>
-    <t>Продукты готовые и консервированные из мяса, субпродуктов мясных или крови животных, тонн</t>
+    <t>Денисовский</t>
   </si>
   <si>
-    <t>Соки фруктовые и овощные, тыс. литров</t>
+    <t>Жангельдинский</t>
   </si>
   <si>
-    <t>масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
+    <t>Житикаринский</t>
   </si>
   <si>
-    <t>продукты молочные пастообразные (спреды) от 39% или более, но менее 80% жирности, тонн</t>
+    <t>Камыстинский</t>
   </si>
   <si>
-    <t>Шоколад, изделия кондитерские из шоколада и сахара, тонн</t>
+    <t>Карабалыкский</t>
   </si>
   <si>
-    <t xml:space="preserve">Ткани хлопчатобумажные, тыс. кв. м  </t>
+    <t>Карасуский</t>
   </si>
   <si>
-    <t>Спирт этиловый, тыс. литров</t>
+    <t>г. Костанай</t>
   </si>
   <si>
-    <t>Средства моющие, тонн</t>
+    <t>Костанайский</t>
   </si>
   <si>
-    <t>Трубы, трубки, рукава и шланги из резины (кроме эбонита), кг</t>
+    <t>Мендыкаринский</t>
   </si>
   <si>
-    <t>Камень обработанный для памятников, отделки и строительства, тонн</t>
+    <t>Наурзумский</t>
   </si>
   <si>
-    <t>Провода и кабели электронные и электрические прочие, тыс. м</t>
+    <t>Беимбета Майлина</t>
   </si>
   <si>
-    <t>Устройства теплообменные; оборудование холодильное и оборудование для кондиционирования воздуха, штук</t>
+    <t>Сарыкольский</t>
   </si>
   <si>
-    <t>колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+    <t>Узункольский</t>
   </si>
   <si>
-    <t>творог нежирный, тонн</t>
+    <t>Федоровский</t>
   </si>
   <si>
-    <t>творог жирный, тонн</t>
-[...81 lines deleted...]
-    <t>Производство промышленной продукции в обрабатывающей промышленности в Костанайской области за 2025 год*</t>
+    <t>Мука и крупа из культур бобовых, тонн</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Костанайская область</t>
   </si>
   <si>
-    <t>Вещества химические и продукты химические</t>
+    <t xml:space="preserve">Аркалык г.а. </t>
   </si>
   <si>
-    <t>Автомобили, прицепы и полуприцепы</t>
+    <t xml:space="preserve">Рудный г.а. </t>
   </si>
   <si>
-    <t>Молоко в твердой форме, тонн</t>
+    <t xml:space="preserve">Аркалык  г.а. </t>
   </si>
   <si>
-    <t>консервы из мяса, тонн</t>
+    <t xml:space="preserve">Рудный  г.а. </t>
   </si>
   <si>
-    <t>консервы мясорастительные, тонн</t>
+    <t xml:space="preserve">Лисаковск  г.а. </t>
   </si>
   <si>
-    <t>масло рапсовое рафинированное и нерафинированное, тонн</t>
+    <t xml:space="preserve">Рудный   г.а. </t>
   </si>
   <si>
-    <t>Плитки, плиты, кирпичи и изделия аналогичные из цемента, бетона или камня искусственного, тонн</t>
+    <t xml:space="preserve"> Рудный  г.а. </t>
   </si>
   <si>
-    <t>Чугун передельный, литейный или зеркальный в чушках, болванках или в виде форм первичных прочих, тонн</t>
+    <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
-    <t>Сталь нерафинированная, тонн</t>
+    <t xml:space="preserve">Производство промышленной продукции в обрабатывающей промышленности в Костанайской области </t>
   </si>
   <si>
-    <t>Стержни и прутки прочие из стали нелегированной, штампованные, горячекатаные, горячепротянутые, горячепрессованные, но без дальнейшей обработки (включая скрученные после прокатки), для строительства, тонн</t>
+    <t>Продукты переработки нефти в общем объеме, тыс.тонн</t>
   </si>
   <si>
-    <t>Профили и уголки, полученные холодной штамповкой или гибкой из стали нелегированной (углеродистой), тонн</t>
-[...32 lines deleted...]
-    <t>Алюминий необработанный; оксид алюминия, тонн</t>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -560,350 +423,391 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="23">
+  <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="23">
+  <cellStyles count="24">
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Гиперссылка 3" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 4" xfId="9"/>
+    <cellStyle name="Обычный 2 4 2" xfId="23"/>
     <cellStyle name="Обычный 2 5" xfId="10"/>
     <cellStyle name="Обычный 2 6" xfId="11"/>
     <cellStyle name="Обычный 2 8" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="13"/>
     <cellStyle name="Обычный 3 2" xfId="14"/>
     <cellStyle name="Обычный 3 3" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 4 3" xfId="18"/>
     <cellStyle name="Обычный 4 3 2" xfId="22"/>
     <cellStyle name="Обычный 4 4" xfId="19"/>
     <cellStyle name="Обычный 5" xfId="20"/>
     <cellStyle name="Обычный 6" xfId="21"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1179,4831 +1083,8975 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M129"/>
+  <dimension ref="A1:M325"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A106" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N5" sqref="N5"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.5703125" style="35" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="41" style="16" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="15" customWidth="1"/>
+    <col min="3" max="3" width="8" style="6" customWidth="1"/>
+    <col min="4" max="4" width="8.28515625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="16" customWidth="1"/>
     <col min="6" max="7" width="8.42578125" style="5" customWidth="1"/>
-    <col min="8" max="8" width="8.5703125" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="8.140625" style="26" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="8.42578125" style="26" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="8" style="9" customWidth="1"/>
+    <col min="13" max="13" width="8.140625" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26.25" customHeight="1">
+    <row r="1" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="67" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="67"/>
       <c r="K1" s="67"/>
       <c r="L1" s="67"/>
       <c r="M1" s="67"/>
     </row>
-    <row r="2" spans="1:13" ht="25.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="39" t="s">
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="70"/>
+      <c r="B2" s="72" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+    </row>
+    <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="71"/>
+      <c r="B3" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="40" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="39" t="s">
+      <c r="G3" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="39" t="s">
+      <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="40" t="s">
-[...8 lines deleted...]
-      <c r="L2" s="41" t="s">
+      <c r="L3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="41" t="s">
+      <c r="M3" s="52" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="B4" s="7"/>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1"/>
       <c r="C4" s="5"/>
-      <c r="F4" s="9"/>
-[...1 lines deleted...]
-      <c r="I4" s="8"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="I4" s="6"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
-      <c r="M4" s="6"/>
-[...2 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="M4" s="53"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1809</v>
+      </c>
+      <c r="C5" s="1">
+        <v>3820</v>
+      </c>
+      <c r="D5" s="59">
+        <v>5698</v>
+      </c>
+      <c r="E5" s="1">
+        <v>7657</v>
+      </c>
+      <c r="F5" s="63">
+        <v>9711</v>
+      </c>
+      <c r="G5" s="63">
+        <v>11733</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="53"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="1">
+        <v>153</v>
+      </c>
+      <c r="C6" s="1">
+        <v>292</v>
+      </c>
+      <c r="D6" s="59">
+        <v>490</v>
+      </c>
+      <c r="E6" s="1">
+        <v>716</v>
+      </c>
+      <c r="F6" s="63">
+        <v>1007</v>
+      </c>
+      <c r="G6" s="63">
+        <v>1266</v>
+      </c>
+      <c r="H6" s="51"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="53"/>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2</v>
+      </c>
+      <c r="C7" s="1">
+        <v>11</v>
+      </c>
+      <c r="D7" s="59">
+        <v>20</v>
+      </c>
+      <c r="E7" s="1">
+        <v>29</v>
+      </c>
+      <c r="F7" s="63">
+        <v>34</v>
+      </c>
+      <c r="G7" s="63">
+        <v>38</v>
+      </c>
+      <c r="H7" s="51"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="33"/>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1">
+        <v>53</v>
+      </c>
+      <c r="D8" s="59">
+        <v>83</v>
+      </c>
+      <c r="E8" s="1">
+        <v>113</v>
+      </c>
+      <c r="F8" s="63">
+        <v>140</v>
+      </c>
+      <c r="G8" s="63">
+        <v>167</v>
+      </c>
+      <c r="H8" s="51"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="33"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1">
+        <v>24</v>
+      </c>
+      <c r="D9" s="59">
+        <v>37</v>
+      </c>
+      <c r="E9" s="1">
+        <v>51</v>
+      </c>
+      <c r="F9" s="63">
+        <v>71</v>
+      </c>
+      <c r="G9" s="63">
+        <v>91</v>
+      </c>
+      <c r="H9" s="51"/>
+      <c r="I9" s="56"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="33"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="1">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1">
+        <v>65</v>
+      </c>
+      <c r="D10" s="59">
+        <v>105</v>
+      </c>
+      <c r="E10" s="1">
+        <v>145</v>
+      </c>
+      <c r="F10" s="63">
+        <v>174</v>
+      </c>
+      <c r="G10" s="63">
+        <v>203</v>
+      </c>
+      <c r="H10" s="51"/>
+      <c r="I10" s="56"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="1">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1">
+        <v>44</v>
+      </c>
+      <c r="D11" s="59">
+        <v>64</v>
+      </c>
+      <c r="E11" s="1">
+        <v>84</v>
+      </c>
+      <c r="F11" s="63">
+        <v>102</v>
+      </c>
+      <c r="G11" s="63">
+        <v>120</v>
+      </c>
+      <c r="H11" s="51"/>
+      <c r="I11" s="56"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="1">
+        <v>3</v>
+      </c>
+      <c r="D12" s="59">
+        <v>7</v>
+      </c>
+      <c r="E12" s="1">
+        <v>10</v>
+      </c>
+      <c r="F12" s="63">
+        <v>19</v>
+      </c>
+      <c r="G12" s="63">
+        <v>28</v>
+      </c>
+      <c r="H12" s="51"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="1">
+        <v>67</v>
+      </c>
+      <c r="C13" s="1">
+        <v>92</v>
+      </c>
+      <c r="D13" s="59">
+        <v>117</v>
+      </c>
+      <c r="E13" s="1">
+        <v>143</v>
+      </c>
+      <c r="F13" s="63">
+        <v>157</v>
+      </c>
+      <c r="G13" s="63">
+        <v>171</v>
+      </c>
+      <c r="H13" s="51"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="1">
+        <v>623</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1408</v>
+      </c>
+      <c r="D14" s="59">
+        <v>2076</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2811</v>
+      </c>
+      <c r="F14" s="63">
+        <v>3607</v>
+      </c>
+      <c r="G14" s="63">
+        <v>4415</v>
+      </c>
+      <c r="H14" s="51"/>
+      <c r="I14" s="56"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="1">
+        <v>824</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1710</v>
+      </c>
+      <c r="D15" s="59">
+        <v>2522</v>
+      </c>
+      <c r="E15" s="1">
+        <v>3319</v>
+      </c>
+      <c r="F15" s="63">
+        <v>4093</v>
+      </c>
+      <c r="G15" s="63">
+        <v>4855</v>
+      </c>
+      <c r="H15" s="51"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="33"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
         <v>1</v>
-      </c>
-[...452 lines deleted...]
-        <v>0</v>
       </c>
       <c r="C16" s="1">
         <v>1</v>
       </c>
-      <c r="D16" s="1">
+      <c r="D16" s="59">
         <v>1</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="1">
         <v>2</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="63">
         <v>2</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="63">
+        <v>2</v>
+      </c>
+      <c r="H16" s="51"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="54"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>23</v>
+      </c>
+      <c r="C17" s="1">
+        <v>58</v>
+      </c>
+      <c r="D17" s="59">
+        <v>94</v>
+      </c>
+      <c r="E17" s="1">
+        <v>130</v>
+      </c>
+      <c r="F17" s="63">
+        <v>154</v>
+      </c>
+      <c r="G17" s="63">
+        <v>178</v>
+      </c>
+      <c r="H17" s="51"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2</v>
+      </c>
+      <c r="D18" s="59">
         <v>3</v>
       </c>
-      <c r="H16" s="1">
+      <c r="E18" s="1">
+        <v>4</v>
+      </c>
+      <c r="F18" s="63">
+        <v>5</v>
+      </c>
+      <c r="G18" s="63">
+        <v>5</v>
+      </c>
+      <c r="H18" s="51"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="1">
+        <v>35</v>
+      </c>
+      <c r="C19" s="1">
+        <v>57</v>
+      </c>
+      <c r="D19" s="59">
+        <v>79</v>
+      </c>
+      <c r="E19" s="1">
+        <v>102</v>
+      </c>
+      <c r="F19" s="63">
+        <v>148</v>
+      </c>
+      <c r="G19" s="63">
+        <v>194</v>
+      </c>
+      <c r="H19" s="51"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="1">
+        <v>701</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1556</v>
+      </c>
+      <c r="D21" s="59">
+        <v>2377</v>
+      </c>
+      <c r="E21" s="1">
+        <v>3200</v>
+      </c>
+      <c r="F21" s="63">
+        <v>4124</v>
+      </c>
+      <c r="G21" s="63">
+        <v>5018</v>
+      </c>
+      <c r="H21" s="51"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H22" s="51"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="33"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2</v>
+      </c>
+      <c r="C23" s="1">
+        <v>7</v>
+      </c>
+      <c r="D23" s="59">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
+        <v>16</v>
+      </c>
+      <c r="F23" s="63">
+        <v>21</v>
+      </c>
+      <c r="G23" s="63">
+        <v>25</v>
+      </c>
+      <c r="H23" s="51"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="1"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11</v>
+      </c>
+      <c r="C24" s="1">
+        <v>24</v>
+      </c>
+      <c r="D24" s="59">
+        <v>37</v>
+      </c>
+      <c r="E24" s="1">
+        <v>51</v>
+      </c>
+      <c r="F24" s="63">
+        <v>71</v>
+      </c>
+      <c r="G24" s="63">
+        <v>91</v>
+      </c>
+      <c r="H24" s="51"/>
+      <c r="I24" s="56"/>
+      <c r="J24" s="1"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="33"/>
+    </row>
+    <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="1">
+        <v>25</v>
+      </c>
+      <c r="C25" s="1">
+        <v>65</v>
+      </c>
+      <c r="D25" s="59">
+        <v>105</v>
+      </c>
+      <c r="E25" s="1">
+        <v>145</v>
+      </c>
+      <c r="F25" s="63">
+        <v>174</v>
+      </c>
+      <c r="G25" s="63">
+        <v>203</v>
+      </c>
+      <c r="H25" s="51"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="1">
+        <v>24</v>
+      </c>
+      <c r="C26" s="1">
+        <v>44</v>
+      </c>
+      <c r="D26" s="59">
+        <v>64</v>
+      </c>
+      <c r="E26" s="1">
+        <v>84</v>
+      </c>
+      <c r="F26" s="63">
+        <v>102</v>
+      </c>
+      <c r="G26" s="63">
+        <v>120</v>
+      </c>
+      <c r="H26" s="51"/>
+      <c r="I26" s="56"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="33"/>
+    </row>
+    <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="1">
         <v>3</v>
       </c>
-      <c r="I16" s="61">
+      <c r="D27" s="59">
+        <v>7</v>
+      </c>
+      <c r="E27" s="1">
+        <v>10</v>
+      </c>
+      <c r="F27" s="63">
+        <v>19</v>
+      </c>
+      <c r="G27" s="63">
+        <v>28</v>
+      </c>
+      <c r="H27" s="51"/>
+      <c r="I27" s="56"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="33"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="1">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1">
+        <v>92</v>
+      </c>
+      <c r="D28" s="59">
+        <v>117</v>
+      </c>
+      <c r="E28" s="1">
+        <v>143</v>
+      </c>
+      <c r="F28" s="63">
+        <v>157</v>
+      </c>
+      <c r="G28" s="63">
+        <v>171</v>
+      </c>
+      <c r="H28" s="51"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="33"/>
+    </row>
+    <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="1">
+        <v>154</v>
+      </c>
+      <c r="C29" s="1">
+        <v>494</v>
+      </c>
+      <c r="D29" s="59">
+        <v>834</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1174</v>
+      </c>
+      <c r="F29" s="63">
+        <v>1571</v>
+      </c>
+      <c r="G29" s="63">
+        <v>1967</v>
+      </c>
+      <c r="H29" s="51"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="33"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="1">
+        <v>223</v>
+      </c>
+      <c r="C30" s="1">
+        <v>442</v>
+      </c>
+      <c r="D30" s="59">
+        <v>597</v>
+      </c>
+      <c r="E30" s="1">
+        <v>734</v>
+      </c>
+      <c r="F30" s="63">
+        <v>900</v>
+      </c>
+      <c r="G30" s="63">
+        <v>1056</v>
+      </c>
+      <c r="H30" s="51"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="33"/>
+    </row>
+    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H31" s="51"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="33"/>
+    </row>
+    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="1">
+        <v>23</v>
+      </c>
+      <c r="C32" s="1">
+        <v>58</v>
+      </c>
+      <c r="D32" s="59">
+        <v>94</v>
+      </c>
+      <c r="E32" s="1">
+        <v>130</v>
+      </c>
+      <c r="F32" s="63">
+        <v>154</v>
+      </c>
+      <c r="G32" s="63">
+        <v>178</v>
+      </c>
+      <c r="H32" s="51"/>
+      <c r="I32" s="56"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="33"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="1">
+        <v>0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2</v>
+      </c>
+      <c r="D33" s="59">
         <v>3</v>
       </c>
-      <c r="J16" s="1">
+      <c r="E33" s="1">
         <v>4</v>
       </c>
-      <c r="K16" s="61">
+      <c r="F33" s="63">
+        <v>5</v>
+      </c>
+      <c r="G33" s="63">
+        <v>5</v>
+      </c>
+      <c r="H33" s="51"/>
+      <c r="I33" s="56"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="33"/>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1">
+        <v>35</v>
+      </c>
+      <c r="C34" s="1">
+        <v>57</v>
+      </c>
+      <c r="D34" s="59">
+        <v>79</v>
+      </c>
+      <c r="E34" s="1">
+        <v>102</v>
+      </c>
+      <c r="F34" s="63">
+        <v>148</v>
+      </c>
+      <c r="G34" s="63">
+        <v>194</v>
+      </c>
+      <c r="H34" s="51"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="33"/>
+    </row>
+    <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="51"/>
+      <c r="I35" s="56"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="33"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1">
+        <v>42</v>
+      </c>
+      <c r="C36" s="1">
+        <v>74</v>
+      </c>
+      <c r="D36" s="59">
+        <v>125</v>
+      </c>
+      <c r="E36" s="1">
+        <v>186</v>
+      </c>
+      <c r="F36" s="63">
+        <v>258</v>
+      </c>
+      <c r="G36" s="63">
+        <v>314</v>
+      </c>
+      <c r="H36" s="51"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="33"/>
+    </row>
+    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H37" s="51"/>
+      <c r="I37" s="56"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="33"/>
+    </row>
+    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H38" s="51"/>
+      <c r="I38" s="56"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="33"/>
+    </row>
+    <row r="39" spans="1:13" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="56"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+    </row>
+    <row r="40" spans="1:13" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" s="8">
+        <v>179</v>
+      </c>
+      <c r="C40" s="1">
+        <v>348</v>
+      </c>
+      <c r="D40" s="59">
+        <v>517</v>
+      </c>
+      <c r="E40" s="1">
+        <v>686</v>
+      </c>
+      <c r="F40" s="63">
+        <v>821</v>
+      </c>
+      <c r="G40" s="63">
+        <v>956</v>
+      </c>
+      <c r="H40" s="51"/>
+      <c r="I40" s="56"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="1">
+        <v>179</v>
+      </c>
+      <c r="C41" s="1">
+        <v>348</v>
+      </c>
+      <c r="D41" s="59">
+        <v>517</v>
+      </c>
+      <c r="E41" s="1">
+        <v>686</v>
+      </c>
+      <c r="F41" s="63">
+        <v>821</v>
+      </c>
+      <c r="G41" s="63">
+        <v>956</v>
+      </c>
+      <c r="H41" s="51"/>
+      <c r="I41" s="56"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="33"/>
+    </row>
+    <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="8"/>
+      <c r="C42" s="21"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="56"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="33"/>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="8">
+        <v>771</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1608</v>
+      </c>
+      <c r="D43" s="59">
+        <v>2330</v>
+      </c>
+      <c r="E43" s="1">
+        <v>3115</v>
+      </c>
+      <c r="F43" s="63">
+        <v>3898</v>
+      </c>
+      <c r="G43" s="63">
+        <v>4692</v>
+      </c>
+      <c r="H43" s="51"/>
+      <c r="I43" s="56"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="33"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B44" s="8">
+        <v>23</v>
+      </c>
+      <c r="C44" s="1">
+        <v>53</v>
+      </c>
+      <c r="D44" s="59">
+        <v>83</v>
+      </c>
+      <c r="E44" s="1">
+        <v>113</v>
+      </c>
+      <c r="F44" s="63">
+        <v>140</v>
+      </c>
+      <c r="G44" s="63">
+        <v>167</v>
+      </c>
+      <c r="H44" s="51"/>
+      <c r="I44" s="56"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="29"/>
+      <c r="L44" s="29"/>
+      <c r="M44" s="33"/>
+    </row>
+    <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45" s="8">
+        <v>412</v>
+      </c>
+      <c r="C45" s="1">
+        <v>815</v>
+      </c>
+      <c r="D45" s="59">
+        <v>1103</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1455</v>
+      </c>
+      <c r="F45" s="63">
+        <v>1810</v>
+      </c>
+      <c r="G45" s="63">
+        <v>2176</v>
+      </c>
+      <c r="H45" s="51"/>
+      <c r="I45" s="56"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+      <c r="M45" s="33"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46" s="8">
+        <v>337</v>
+      </c>
+      <c r="C46" s="1">
+        <v>740</v>
+      </c>
+      <c r="D46" s="59">
+        <v>1144</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1548</v>
+      </c>
+      <c r="F46" s="63">
+        <v>1949</v>
+      </c>
+      <c r="G46" s="63">
+        <v>2350</v>
+      </c>
+      <c r="H46" s="51"/>
+      <c r="I46" s="56"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="29"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="33"/>
+    </row>
+    <row r="47" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="56"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="33"/>
+    </row>
+    <row r="48" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="8">
+        <v>138</v>
+      </c>
+      <c r="C48" s="1">
+        <v>268</v>
+      </c>
+      <c r="D48" s="59">
+        <v>425</v>
+      </c>
+      <c r="E48" s="1">
+        <v>579</v>
+      </c>
+      <c r="F48" s="63">
+        <v>764</v>
+      </c>
+      <c r="G48" s="63">
+        <v>952</v>
+      </c>
+      <c r="H48" s="51"/>
+      <c r="I48" s="56"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="33"/>
+    </row>
+    <row r="49" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49" s="8">
+        <v>16</v>
+      </c>
+      <c r="C49" s="1">
+        <v>34</v>
+      </c>
+      <c r="D49" s="59">
+        <v>51</v>
+      </c>
+      <c r="E49" s="1">
+        <v>69</v>
+      </c>
+      <c r="F49" s="63">
+        <v>86</v>
+      </c>
+      <c r="G49" s="63">
+        <v>104</v>
+      </c>
+      <c r="H49" s="51"/>
+      <c r="I49" s="56"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="33"/>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B50" s="8">
+        <v>3</v>
+      </c>
+      <c r="C50" s="1">
+        <v>7</v>
+      </c>
+      <c r="D50" s="59">
+        <v>12</v>
+      </c>
+      <c r="E50" s="1">
+        <v>16</v>
+      </c>
+      <c r="F50" s="63">
+        <v>19</v>
+      </c>
+      <c r="G50" s="63">
+        <v>23</v>
+      </c>
+      <c r="H50" s="51"/>
+      <c r="I50" s="56"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="42"/>
+    </row>
+    <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B51" s="8">
+        <v>1</v>
+      </c>
+      <c r="C51" s="1">
+        <v>2</v>
+      </c>
+      <c r="D51" s="59">
+        <v>3</v>
+      </c>
+      <c r="E51" s="1">
         <v>4</v>
       </c>
-      <c r="L16" s="61">
+      <c r="F51" s="63">
         <v>5</v>
       </c>
-      <c r="M16" s="61">
+      <c r="G51" s="63">
+        <v>6</v>
+      </c>
+      <c r="H51" s="51"/>
+      <c r="I51" s="56"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="30"/>
+      <c r="L51" s="30"/>
+      <c r="M51" s="54"/>
+    </row>
+    <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="8">
+        <v>1</v>
+      </c>
+      <c r="C52" s="1">
+        <v>3</v>
+      </c>
+      <c r="D52" s="59">
+        <v>4</v>
+      </c>
+      <c r="E52" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="F52" s="63">
+        <v>7</v>
+      </c>
+      <c r="G52" s="63">
+        <v>8</v>
+      </c>
+      <c r="H52" s="51"/>
+      <c r="I52" s="56"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="30"/>
+      <c r="L52" s="30"/>
+      <c r="M52" s="54"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53" s="8">
+        <v>0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1</v>
+      </c>
+      <c r="D53" s="59">
+        <v>1</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+      <c r="F53" s="63">
+        <v>2</v>
+      </c>
+      <c r="G53" s="63">
+        <v>2</v>
+      </c>
+      <c r="H53" s="51"/>
+      <c r="I53" s="56"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="30"/>
+      <c r="L53" s="30"/>
+      <c r="M53" s="54"/>
+    </row>
+    <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="1">
+        <v>0</v>
+      </c>
+      <c r="D54" s="59">
+        <v>1</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+      <c r="F54" s="63">
+        <v>1</v>
+      </c>
+      <c r="G54" s="63">
+        <v>2</v>
+      </c>
+      <c r="H54" s="51"/>
+      <c r="I54" s="56"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="28"/>
+      <c r="L54" s="28"/>
+      <c r="M54" s="42"/>
+    </row>
+    <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55" s="8">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1">
+        <v>213</v>
+      </c>
+      <c r="D55" s="59">
+        <v>342</v>
+      </c>
+      <c r="E55" s="1">
+        <v>466</v>
+      </c>
+      <c r="F55" s="63">
+        <v>599</v>
+      </c>
+      <c r="G55" s="63">
+        <v>734</v>
+      </c>
+      <c r="H55" s="51"/>
+      <c r="I55" s="56"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="30"/>
+      <c r="L55" s="30"/>
+      <c r="M55" s="54"/>
+    </row>
+    <row r="56" spans="1:13" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" s="63">
+        <v>24</v>
+      </c>
+      <c r="G56" s="63">
+        <v>49</v>
+      </c>
+      <c r="H56" s="51"/>
+      <c r="I56" s="56"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+      <c r="M56" s="33"/>
+    </row>
+    <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57" s="8">
+        <v>3</v>
+      </c>
+      <c r="C57" s="1">
+        <v>6</v>
+      </c>
+      <c r="D57" s="59">
+        <v>9</v>
+      </c>
+      <c r="E57" s="1">
+        <v>12</v>
+      </c>
+      <c r="F57" s="63">
+        <v>15</v>
+      </c>
+      <c r="G57" s="63">
+        <v>18</v>
+      </c>
+      <c r="H57" s="51"/>
+      <c r="I57" s="56"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="30"/>
+      <c r="L57" s="30"/>
+      <c r="M57" s="54"/>
+    </row>
+    <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" s="8">
+        <v>1</v>
+      </c>
+      <c r="C58" s="1">
+        <v>1</v>
+      </c>
+      <c r="D58" s="59">
+        <v>2</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2</v>
+      </c>
+      <c r="F58" s="63">
+        <v>3</v>
+      </c>
+      <c r="G58" s="63">
+        <v>3</v>
+      </c>
+      <c r="H58" s="51"/>
+      <c r="I58" s="56"/>
+      <c r="J58" s="3"/>
+      <c r="K58" s="30"/>
+      <c r="L58" s="30"/>
+      <c r="M58" s="54"/>
+    </row>
+    <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59" s="8">
+        <v>1</v>
+      </c>
+      <c r="C59" s="1">
+        <v>2</v>
+      </c>
+      <c r="D59" s="59">
+        <v>2</v>
+      </c>
+      <c r="E59" s="1">
+        <v>3</v>
+      </c>
+      <c r="F59" s="63">
+        <v>4</v>
+      </c>
+      <c r="G59" s="63">
+        <v>5</v>
+      </c>
+      <c r="H59" s="51"/>
+      <c r="I59" s="56"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="42"/>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" s="8"/>
+      <c r="C60" s="21"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="21"/>
+      <c r="H60" s="51"/>
+      <c r="I60" s="56"/>
+      <c r="J60" s="1"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="33"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G61" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H61" s="51"/>
+      <c r="I61" s="56"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="29"/>
+      <c r="L61" s="29"/>
+      <c r="M61" s="33"/>
+    </row>
+    <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G62" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H62" s="51"/>
+      <c r="I62" s="56"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="29"/>
+      <c r="L62" s="29"/>
+      <c r="M62" s="33"/>
+    </row>
+    <row r="63" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G63" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H63" s="51"/>
+      <c r="I63" s="56"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="29"/>
+      <c r="L63" s="29"/>
+      <c r="M63" s="33"/>
+    </row>
+    <row r="64" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="8"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="51"/>
+      <c r="I64" s="56"/>
+      <c r="J64" s="1"/>
+      <c r="K64" s="29"/>
+      <c r="L64" s="29"/>
+      <c r="M64" s="33"/>
+    </row>
+    <row r="65" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B65" s="8">
+        <v>49</v>
+      </c>
+      <c r="C65" s="1">
+        <v>101</v>
+      </c>
+      <c r="D65" s="59">
+        <v>152</v>
+      </c>
+      <c r="E65" s="1">
+        <v>198</v>
+      </c>
+      <c r="F65" s="63">
+        <v>242</v>
+      </c>
+      <c r="G65" s="63">
+        <v>279</v>
+      </c>
+      <c r="H65" s="51"/>
+      <c r="I65" s="56"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="29"/>
+      <c r="L65" s="29"/>
+      <c r="M65" s="33"/>
+    </row>
+    <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="8">
+        <v>44</v>
+      </c>
+      <c r="C66" s="1">
+        <v>92</v>
+      </c>
+      <c r="D66" s="59">
+        <v>138</v>
+      </c>
+      <c r="E66" s="1">
+        <v>180</v>
+      </c>
+      <c r="F66" s="63">
+        <v>218</v>
+      </c>
+      <c r="G66" s="63">
+        <v>250</v>
+      </c>
+      <c r="H66" s="51"/>
+      <c r="I66" s="56"/>
+      <c r="J66" s="1"/>
+      <c r="K66" s="29"/>
+      <c r="L66" s="29"/>
+      <c r="M66" s="33"/>
+    </row>
+    <row r="67" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B67" s="8">
+        <v>2</v>
+      </c>
+      <c r="C67" s="1">
+        <v>4</v>
+      </c>
+      <c r="D67" s="59">
+        <v>5</v>
+      </c>
+      <c r="E67" s="1">
+        <v>7</v>
+      </c>
+      <c r="F67" s="63">
+        <v>10</v>
+      </c>
+      <c r="G67" s="63">
+        <v>12</v>
+      </c>
+      <c r="H67" s="51"/>
+      <c r="I67" s="56"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="28"/>
+      <c r="L67" s="28"/>
+      <c r="M67" s="42"/>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="D68" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F68" s="63">
+        <v>0</v>
+      </c>
+      <c r="G68" s="63">
+        <v>1</v>
+      </c>
+      <c r="H68" s="51"/>
+      <c r="I68" s="56"/>
+      <c r="J68" s="35"/>
+      <c r="K68" s="35"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="42"/>
+    </row>
+    <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B69" s="8">
+        <v>3</v>
+      </c>
+      <c r="C69" s="1">
+        <v>6</v>
+      </c>
+      <c r="D69" s="59">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>11</v>
+      </c>
+      <c r="F69" s="63">
+        <v>14</v>
+      </c>
+      <c r="G69" s="63">
+        <v>17</v>
+      </c>
+      <c r="H69" s="51"/>
+      <c r="I69" s="56"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="30"/>
+      <c r="L69" s="30"/>
+      <c r="M69" s="54"/>
+    </row>
+    <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="B70" s="41"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="51"/>
+      <c r="I70" s="56"/>
+      <c r="J70" s="3"/>
+      <c r="K70" s="30"/>
+      <c r="L70" s="30"/>
+      <c r="M70" s="54"/>
+    </row>
+    <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G71" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H71" s="51"/>
+      <c r="I71" s="56"/>
+      <c r="J71" s="3"/>
+      <c r="K71" s="30"/>
+      <c r="L71" s="30"/>
+      <c r="M71" s="54"/>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G72" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H72" s="51"/>
+      <c r="I72" s="56"/>
+      <c r="J72" s="1"/>
+      <c r="K72" s="29"/>
+      <c r="L72" s="29"/>
+      <c r="M72" s="33"/>
+    </row>
+    <row r="73" spans="1:13" s="38" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B73" s="41"/>
+      <c r="C73" s="24"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="24"/>
+      <c r="G73" s="24"/>
+      <c r="H73" s="51"/>
+      <c r="I73" s="56"/>
+      <c r="J73" s="8"/>
+      <c r="K73" s="33"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="33"/>
+    </row>
+    <row r="74" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B74" s="41">
+        <v>3856</v>
+      </c>
+      <c r="C74" s="1">
+        <v>7387</v>
+      </c>
+      <c r="D74" s="59">
+        <v>12538</v>
+      </c>
+      <c r="E74" s="1">
+        <v>16216</v>
+      </c>
+      <c r="F74" s="1">
+        <v>18216</v>
+      </c>
+      <c r="G74" s="63">
+        <v>22522</v>
+      </c>
+      <c r="H74" s="51"/>
+      <c r="I74" s="56"/>
+      <c r="J74" s="8"/>
+      <c r="K74" s="33"/>
+      <c r="L74" s="33"/>
+      <c r="M74" s="33"/>
+    </row>
+    <row r="75" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="41">
+        <v>2985</v>
+      </c>
+      <c r="C75" s="1">
+        <v>5938</v>
+      </c>
+      <c r="D75" s="59">
+        <v>10513</v>
+      </c>
+      <c r="E75" s="1">
+        <v>13613</v>
+      </c>
+      <c r="F75" s="1">
+        <v>15185</v>
+      </c>
+      <c r="G75" s="63">
+        <v>19061</v>
+      </c>
+      <c r="H75" s="51"/>
+      <c r="I75" s="56"/>
+      <c r="J75" s="13"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="13"/>
+      <c r="M75" s="42"/>
+    </row>
+    <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" s="41">
+        <v>5</v>
+      </c>
+      <c r="C76" s="1">
+        <v>10</v>
+      </c>
+      <c r="D76" s="59">
+        <v>15</v>
+      </c>
+      <c r="E76" s="1">
+        <v>20</v>
+      </c>
+      <c r="F76" s="1">
+        <v>31</v>
+      </c>
+      <c r="G76" s="63">
+        <v>42</v>
+      </c>
+      <c r="H76" s="51"/>
+      <c r="I76" s="56"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+      <c r="L76" s="28"/>
+      <c r="M76" s="42"/>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B77" s="41">
+        <v>866</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1439</v>
+      </c>
+      <c r="D77" s="59">
+        <v>2011</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2583</v>
+      </c>
+      <c r="F77" s="1">
+        <v>3001</v>
+      </c>
+      <c r="G77" s="63">
+        <v>3419</v>
+      </c>
+      <c r="H77" s="51"/>
+      <c r="I77" s="56"/>
+      <c r="J77" s="1"/>
+      <c r="K77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="33"/>
+    </row>
+    <row r="78" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B78" s="8"/>
+      <c r="C78" s="13"/>
+      <c r="D78" s="2"/>
+      <c r="E78" s="50"/>
+      <c r="F78" s="2"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="51"/>
+      <c r="I78" s="56"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="28"/>
+      <c r="L78" s="28"/>
+      <c r="M78" s="42"/>
+    </row>
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B79" s="8">
+        <v>3735</v>
+      </c>
+      <c r="C79" s="1">
+        <v>6988</v>
+      </c>
+      <c r="D79" s="59">
+        <v>11911</v>
+      </c>
+      <c r="E79" s="1">
+        <v>15342</v>
+      </c>
+      <c r="F79" s="1">
+        <v>17185</v>
+      </c>
+      <c r="G79" s="63">
+        <v>21306</v>
+      </c>
+      <c r="H79" s="51"/>
+      <c r="I79" s="56"/>
+      <c r="J79" s="35"/>
+      <c r="K79" s="28"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="42"/>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B80" s="8">
+        <v>2864</v>
+      </c>
+      <c r="C80" s="1">
+        <v>5539</v>
+      </c>
+      <c r="D80" s="59">
+        <v>9885</v>
+      </c>
+      <c r="E80" s="1">
+        <v>12739</v>
+      </c>
+      <c r="F80" s="1">
+        <v>14153</v>
+      </c>
+      <c r="G80" s="63">
+        <v>17846</v>
+      </c>
+      <c r="H80" s="51"/>
+      <c r="I80" s="56"/>
+      <c r="J80" s="1"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="33"/>
+    </row>
+    <row r="81" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B81" s="8">
+        <v>5</v>
+      </c>
+      <c r="C81" s="1">
+        <v>10</v>
+      </c>
+      <c r="D81" s="59">
+        <v>15</v>
+      </c>
+      <c r="E81" s="1">
+        <v>20</v>
+      </c>
+      <c r="F81" s="1">
+        <v>31</v>
+      </c>
+      <c r="G81" s="63">
+        <v>42</v>
+      </c>
+      <c r="H81" s="51"/>
+      <c r="I81" s="56"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="33"/>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B82" s="8">
+        <v>866</v>
+      </c>
+      <c r="C82" s="1">
+        <v>1439</v>
+      </c>
+      <c r="D82" s="59">
+        <v>2011</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2583</v>
+      </c>
+      <c r="F82" s="1">
+        <v>3001</v>
+      </c>
+      <c r="G82" s="63">
+        <v>3419</v>
+      </c>
+      <c r="H82" s="51"/>
+      <c r="I82" s="56"/>
+      <c r="J82" s="1"/>
+      <c r="K82" s="29"/>
+      <c r="L82" s="29"/>
+      <c r="M82" s="33"/>
+    </row>
+    <row r="83" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B83" s="41"/>
+      <c r="C83" s="21"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="21"/>
+      <c r="H83" s="51"/>
+      <c r="I83" s="56"/>
+      <c r="J83" s="1"/>
+      <c r="K83" s="29"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="33"/>
+    </row>
+    <row r="84" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B84" s="59">
+        <v>82</v>
+      </c>
+      <c r="C84" s="59">
+        <v>268</v>
+      </c>
+      <c r="D84" s="59">
+        <v>404</v>
+      </c>
+      <c r="E84" s="1">
+        <v>558</v>
+      </c>
+      <c r="F84" s="1">
+        <v>667</v>
+      </c>
+      <c r="G84" s="63">
+        <v>803</v>
+      </c>
+      <c r="H84" s="51"/>
+      <c r="I84" s="56"/>
+      <c r="J84" s="1"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="33"/>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B85" s="59">
+        <v>82</v>
+      </c>
+      <c r="C85" s="59">
+        <v>268</v>
+      </c>
+      <c r="D85" s="59">
+        <v>404</v>
+      </c>
+      <c r="E85" s="1">
+        <v>558</v>
+      </c>
+      <c r="F85" s="1">
+        <v>667</v>
+      </c>
+      <c r="G85" s="63">
+        <v>803</v>
+      </c>
+      <c r="H85" s="51"/>
+      <c r="I85" s="56"/>
+      <c r="J85" s="1"/>
+      <c r="K85" s="29"/>
+      <c r="L85" s="29"/>
+      <c r="M85" s="33"/>
+    </row>
+    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B86" s="8"/>
+      <c r="C86" s="13"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="50"/>
+      <c r="F86" s="13"/>
+      <c r="G86" s="13"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="56"/>
+      <c r="J86" s="13"/>
+      <c r="K86" s="2"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="42"/>
+    </row>
+    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B87" s="8">
+        <v>4983</v>
+      </c>
+      <c r="C87" s="1">
+        <v>9678</v>
+      </c>
+      <c r="D87" s="59">
+        <v>15057</v>
+      </c>
+      <c r="E87" s="1">
+        <v>20439</v>
+      </c>
+      <c r="F87" s="1">
+        <v>26740</v>
+      </c>
+      <c r="G87" s="63">
+        <v>32648</v>
+      </c>
+      <c r="H87" s="51"/>
+      <c r="I87" s="56"/>
+      <c r="J87" s="13"/>
+      <c r="K87" s="35"/>
+      <c r="L87" s="13"/>
+      <c r="M87" s="42"/>
+    </row>
+    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B88" s="8">
+        <v>4295</v>
+      </c>
+      <c r="C88" s="1">
+        <v>8326</v>
+      </c>
+      <c r="D88" s="59">
+        <v>13098</v>
+      </c>
+      <c r="E88" s="1">
+        <v>17859</v>
+      </c>
+      <c r="F88" s="1">
+        <v>23562</v>
+      </c>
+      <c r="G88" s="63">
+        <v>28900</v>
+      </c>
+      <c r="H88" s="51"/>
+      <c r="I88" s="56"/>
+      <c r="J88" s="1"/>
+      <c r="K88" s="29"/>
+      <c r="L88" s="29"/>
+      <c r="M88" s="33"/>
+    </row>
+    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G89" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H89" s="51"/>
+      <c r="I89" s="56"/>
+      <c r="J89" s="3"/>
+      <c r="K89" s="30"/>
+      <c r="L89" s="30"/>
+      <c r="M89" s="54"/>
+    </row>
+    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H90" s="51"/>
+      <c r="I90" s="56"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="30"/>
+      <c r="L90" s="30"/>
+      <c r="M90" s="54"/>
+    </row>
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="8">
+        <v>8</v>
+      </c>
+      <c r="C91" s="1">
+        <v>16</v>
+      </c>
+      <c r="D91" s="59">
+        <v>24</v>
+      </c>
+      <c r="E91" s="1">
+        <v>32</v>
+      </c>
+      <c r="F91" s="1">
+        <v>40</v>
+      </c>
+      <c r="G91" s="63">
+        <v>49</v>
+      </c>
+      <c r="H91" s="51"/>
+      <c r="I91" s="56"/>
+      <c r="J91" s="1"/>
+      <c r="K91" s="29"/>
+      <c r="L91" s="29"/>
+      <c r="M91" s="33"/>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B92" s="8">
+        <v>208</v>
+      </c>
+      <c r="C92" s="1">
+        <v>381</v>
+      </c>
+      <c r="D92" s="59">
+        <v>555</v>
+      </c>
+      <c r="E92" s="1">
+        <v>728</v>
+      </c>
+      <c r="F92" s="1">
+        <v>887</v>
+      </c>
+      <c r="G92" s="63">
+        <v>1047</v>
+      </c>
+      <c r="H92" s="51"/>
+      <c r="I92" s="56"/>
+      <c r="J92" s="1"/>
+      <c r="K92" s="29"/>
+      <c r="L92" s="29"/>
+      <c r="M92" s="33"/>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B93" s="8">
+        <v>1</v>
+      </c>
+      <c r="C93" s="1">
+        <v>1</v>
+      </c>
+      <c r="D93" s="59">
+        <v>2</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2</v>
+      </c>
+      <c r="F93" s="1">
+        <v>3</v>
+      </c>
+      <c r="G93" s="63">
+        <v>3</v>
+      </c>
+      <c r="H93" s="51"/>
+      <c r="I93" s="56"/>
+      <c r="J93" s="1"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="33"/>
+    </row>
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="21"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1"/>
+      <c r="F94" s="24"/>
+      <c r="G94" s="21"/>
+      <c r="H94" s="51"/>
+      <c r="I94" s="56"/>
+      <c r="J94" s="1"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="33"/>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="8">
+        <v>149</v>
+      </c>
+      <c r="C95" s="1">
+        <v>304</v>
+      </c>
+      <c r="D95" s="59">
+        <v>587</v>
+      </c>
+      <c r="E95" s="1">
+        <v>876</v>
+      </c>
+      <c r="F95" s="1">
+        <v>1231</v>
+      </c>
+      <c r="G95" s="63">
+        <v>1577</v>
+      </c>
+      <c r="H95" s="51"/>
+      <c r="I95" s="56"/>
+      <c r="J95" s="1"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="29"/>
+      <c r="M95" s="33"/>
+    </row>
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G96" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H96" s="51"/>
+      <c r="I96" s="56"/>
+      <c r="J96" s="1"/>
+      <c r="K96" s="29"/>
+      <c r="L96" s="29"/>
+      <c r="M96" s="33"/>
+    </row>
+    <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G97" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H97" s="51"/>
+      <c r="I97" s="56"/>
+      <c r="J97" s="1"/>
+      <c r="K97" s="29"/>
+      <c r="L97" s="29"/>
+      <c r="M97" s="33"/>
+    </row>
+    <row r="98" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B98" s="8">
+        <v>0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>0</v>
+      </c>
+      <c r="D98" s="59">
+        <v>0</v>
+      </c>
+      <c r="E98" s="1">
+        <v>0</v>
+      </c>
+      <c r="F98" s="1">
+        <v>0</v>
+      </c>
+      <c r="G98" s="63">
+        <v>1</v>
+      </c>
+      <c r="H98" s="51"/>
+      <c r="I98" s="56"/>
+      <c r="J98" s="12"/>
+      <c r="K98" s="8"/>
+      <c r="L98" s="12"/>
+      <c r="M98" s="42"/>
+    </row>
+    <row r="99" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="8">
+        <v>1</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1</v>
+      </c>
+      <c r="D99" s="59">
+        <v>2</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2</v>
+      </c>
+      <c r="F99" s="1">
+        <v>2</v>
+      </c>
+      <c r="G99" s="63">
+        <v>3</v>
+      </c>
+      <c r="H99" s="51"/>
+      <c r="I99" s="56"/>
+      <c r="J99" s="1"/>
+      <c r="K99" s="29"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="33"/>
+    </row>
+    <row r="100" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B100" s="8">
+        <v>0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>1</v>
+      </c>
+      <c r="D100" s="59">
+        <v>1</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+      <c r="F100" s="1">
+        <v>2</v>
+      </c>
+      <c r="G100" s="63">
+        <v>2</v>
+      </c>
+      <c r="H100" s="51"/>
+      <c r="I100" s="56"/>
+      <c r="J100" s="1"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="33"/>
+    </row>
+    <row r="101" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B101" s="8">
+        <v>7</v>
+      </c>
+      <c r="C101" s="1">
+        <v>20</v>
+      </c>
+      <c r="D101" s="59">
+        <v>34</v>
+      </c>
+      <c r="E101" s="1">
+        <v>47</v>
+      </c>
+      <c r="F101" s="1">
+        <v>66</v>
+      </c>
+      <c r="G101" s="63">
+        <v>84</v>
+      </c>
+      <c r="H101" s="51"/>
+      <c r="I101" s="56"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="33"/>
+    </row>
+    <row r="102" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G102" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H102" s="51"/>
+      <c r="I102" s="56"/>
+      <c r="J102" s="1"/>
+      <c r="K102" s="29"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="33"/>
+    </row>
+    <row r="103" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B103" s="8">
+        <v>0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>0</v>
+      </c>
+      <c r="D103" s="59">
+        <v>1</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+      <c r="F103" s="1">
+        <v>1</v>
+      </c>
+      <c r="G103" s="63">
+        <v>1</v>
+      </c>
+      <c r="H103" s="51"/>
+      <c r="I103" s="56"/>
+      <c r="J103" s="1"/>
+      <c r="K103" s="29"/>
+      <c r="L103" s="29"/>
+      <c r="M103" s="33"/>
+    </row>
+    <row r="104" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1"/>
+      <c r="G104" s="1"/>
+      <c r="H104" s="51"/>
+      <c r="I104" s="56"/>
+      <c r="J104" s="1"/>
+      <c r="K104" s="29"/>
+      <c r="L104" s="29"/>
+      <c r="M104" s="33"/>
+    </row>
+    <row r="105" spans="1:13" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B105" s="8">
+        <v>170</v>
+      </c>
+      <c r="C105" s="1">
+        <v>368</v>
+      </c>
+      <c r="D105" s="59">
+        <v>559</v>
+      </c>
+      <c r="E105" s="1">
+        <v>753</v>
+      </c>
+      <c r="F105" s="1">
+        <v>923</v>
+      </c>
+      <c r="G105" s="63">
+        <v>1093</v>
+      </c>
+      <c r="H105" s="51"/>
+      <c r="I105" s="56"/>
+      <c r="J105" s="1"/>
+      <c r="K105" s="29"/>
+      <c r="L105" s="29"/>
+      <c r="M105" s="33"/>
+    </row>
+    <row r="106" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" s="8">
+        <v>119</v>
+      </c>
+      <c r="C106" s="1">
+        <v>262</v>
+      </c>
+      <c r="D106" s="59">
+        <v>399</v>
+      </c>
+      <c r="E106" s="1">
+        <v>539</v>
+      </c>
+      <c r="F106" s="1">
+        <v>670</v>
+      </c>
+      <c r="G106" s="63">
+        <v>801</v>
+      </c>
+      <c r="H106" s="51"/>
+      <c r="I106" s="56"/>
+      <c r="J106" s="1"/>
+      <c r="K106" s="29"/>
+      <c r="L106" s="29"/>
+      <c r="M106" s="33"/>
+    </row>
+    <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G107" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H107" s="51"/>
+      <c r="I107" s="56"/>
+      <c r="J107" s="1"/>
+      <c r="K107" s="29"/>
+      <c r="L107" s="29"/>
+      <c r="M107" s="33"/>
+    </row>
+    <row r="108" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B108" s="59">
+        <v>13</v>
+      </c>
+      <c r="C108" s="59">
+        <v>31</v>
+      </c>
+      <c r="D108" s="59">
+        <v>49</v>
+      </c>
+      <c r="E108" s="1">
+        <v>66</v>
+      </c>
+      <c r="F108" s="1">
+        <v>72</v>
+      </c>
+      <c r="G108" s="63">
+        <v>78</v>
+      </c>
+      <c r="H108" s="51"/>
+      <c r="I108" s="56"/>
+      <c r="J108" s="1"/>
+      <c r="K108" s="29"/>
+      <c r="L108" s="29"/>
+      <c r="M108" s="33"/>
+    </row>
+    <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H109" s="51"/>
+      <c r="I109" s="56"/>
+      <c r="J109" s="1"/>
+      <c r="K109" s="29"/>
+      <c r="L109" s="29"/>
+      <c r="M109" s="33"/>
+    </row>
+    <row r="110" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B110" s="8">
+        <v>0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>0</v>
+      </c>
+      <c r="D110" s="59">
+        <v>1</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+      <c r="F110" s="1">
+        <v>1</v>
+      </c>
+      <c r="G110" s="63">
+        <v>1</v>
+      </c>
+      <c r="H110" s="51"/>
+      <c r="I110" s="56"/>
+      <c r="J110" s="1"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="33"/>
+    </row>
+    <row r="111" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B111" s="8">
+        <v>0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>0</v>
+      </c>
+      <c r="D111" s="59">
+        <v>0</v>
+      </c>
+      <c r="E111" s="1">
+        <v>0</v>
+      </c>
+      <c r="F111" s="1">
+        <v>0</v>
+      </c>
+      <c r="G111" s="63">
+        <v>1</v>
+      </c>
+      <c r="H111" s="51"/>
+      <c r="I111" s="56"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="29"/>
+      <c r="L111" s="29"/>
+      <c r="M111" s="33"/>
+    </row>
+    <row r="112" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" s="8"/>
+      <c r="C112" s="13"/>
+      <c r="D112" s="12"/>
+      <c r="E112" s="50"/>
+      <c r="F112" s="13"/>
+      <c r="G112" s="13"/>
+      <c r="H112" s="51"/>
+      <c r="I112" s="56"/>
+      <c r="J112" s="13"/>
+      <c r="K112" s="2"/>
+      <c r="L112" s="13"/>
+      <c r="M112" s="42"/>
+    </row>
+    <row r="113" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B113" s="8">
+        <v>46</v>
+      </c>
+      <c r="C113" s="1">
+        <v>104</v>
+      </c>
+      <c r="D113" s="59">
+        <v>167</v>
+      </c>
+      <c r="E113" s="1">
+        <v>227</v>
+      </c>
+      <c r="F113" s="1">
+        <v>280</v>
+      </c>
+      <c r="G113" s="63">
+        <v>328</v>
+      </c>
+      <c r="H113" s="51"/>
+      <c r="I113" s="56"/>
+      <c r="J113" s="1"/>
+      <c r="K113" s="29"/>
+      <c r="L113" s="29"/>
+      <c r="M113" s="33"/>
+    </row>
+    <row r="114" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G114" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H114" s="51"/>
+      <c r="I114" s="56"/>
+      <c r="J114" s="1"/>
+      <c r="K114" s="29"/>
+      <c r="L114" s="29"/>
+      <c r="M114" s="33"/>
+    </row>
+    <row r="115" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G115" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H115" s="51"/>
+      <c r="I115" s="56"/>
+      <c r="J115" s="1"/>
+      <c r="K115" s="29"/>
+      <c r="L115" s="29"/>
+      <c r="M115" s="33"/>
+    </row>
+    <row r="116" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G116" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H116" s="51"/>
+      <c r="I116" s="56"/>
+      <c r="J116" s="1"/>
+      <c r="K116" s="29"/>
+      <c r="L116" s="29"/>
+      <c r="M116" s="33"/>
+    </row>
+    <row r="117" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B117" s="8">
+        <v>0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>0</v>
+      </c>
+      <c r="D117" s="59">
+        <v>0</v>
+      </c>
+      <c r="E117" s="1">
+        <v>0</v>
+      </c>
+      <c r="F117" s="1">
+        <v>0</v>
+      </c>
+      <c r="G117" s="63">
+        <v>1</v>
+      </c>
+      <c r="H117" s="51"/>
+      <c r="I117" s="56"/>
+      <c r="J117" s="3"/>
+      <c r="K117" s="30"/>
+      <c r="L117" s="30"/>
+      <c r="M117" s="54"/>
+    </row>
+    <row r="118" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B118" s="8"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1"/>
+      <c r="H118" s="51"/>
+      <c r="I118" s="56"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="29"/>
+      <c r="L118" s="29"/>
+      <c r="M118" s="33"/>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B119" s="8">
+        <v>42</v>
+      </c>
+      <c r="C119" s="1">
+        <v>88</v>
+      </c>
+      <c r="D119" s="59">
+        <v>134</v>
+      </c>
+      <c r="E119" s="1">
+        <v>177</v>
+      </c>
+      <c r="F119" s="1">
+        <v>211</v>
+      </c>
+      <c r="G119" s="63">
+        <v>245</v>
+      </c>
+      <c r="H119" s="51"/>
+      <c r="I119" s="56"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+      <c r="L119" s="28"/>
+      <c r="M119" s="42"/>
+    </row>
+    <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G120" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H120" s="51"/>
+      <c r="I120" s="56"/>
+      <c r="J120" s="35"/>
+      <c r="K120" s="35"/>
+      <c r="L120" s="28"/>
+      <c r="M120" s="42"/>
+    </row>
+    <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G121" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H121" s="51"/>
+      <c r="I121" s="56"/>
+      <c r="J121" s="3"/>
+      <c r="K121" s="30"/>
+      <c r="L121" s="30"/>
+      <c r="M121" s="54"/>
+    </row>
+    <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B122" s="8">
+        <v>13</v>
+      </c>
+      <c r="C122" s="1">
+        <v>31</v>
+      </c>
+      <c r="D122" s="59">
+        <v>49</v>
+      </c>
+      <c r="E122" s="1">
+        <v>66</v>
+      </c>
+      <c r="F122" s="1">
+        <v>72</v>
+      </c>
+      <c r="G122" s="63">
+        <v>78</v>
+      </c>
+      <c r="H122" s="51"/>
+      <c r="I122" s="56"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="28"/>
+      <c r="L122" s="13"/>
+      <c r="M122" s="42"/>
+    </row>
+    <row r="123" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B123" s="8">
+        <v>0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>0</v>
+      </c>
+      <c r="D123" s="59">
+        <v>0</v>
+      </c>
+      <c r="E123" s="1">
+        <v>0</v>
+      </c>
+      <c r="F123" s="1">
+        <v>0</v>
+      </c>
+      <c r="G123" s="63">
+        <v>1</v>
+      </c>
+      <c r="H123" s="51"/>
+      <c r="I123" s="56"/>
+      <c r="J123" s="1"/>
+      <c r="K123" s="29"/>
+      <c r="L123" s="29"/>
+      <c r="M123" s="33"/>
+    </row>
+    <row r="124" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B124" s="8">
+        <v>0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>0</v>
+      </c>
+      <c r="D124" s="59">
+        <v>0</v>
+      </c>
+      <c r="E124" s="1">
+        <v>0</v>
+      </c>
+      <c r="F124" s="1">
+        <v>0</v>
+      </c>
+      <c r="G124" s="63">
+        <v>1</v>
+      </c>
+      <c r="H124" s="51"/>
+      <c r="I124" s="56"/>
+      <c r="J124" s="1"/>
+      <c r="K124" s="29"/>
+      <c r="L124" s="29"/>
+      <c r="M124" s="33"/>
+    </row>
+    <row r="125" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B125" s="41"/>
+      <c r="C125" s="22"/>
+      <c r="D125" s="2"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="24"/>
+      <c r="G125" s="22"/>
+      <c r="H125" s="51"/>
+      <c r="I125" s="56"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="30"/>
+      <c r="L125" s="30"/>
+      <c r="M125" s="33"/>
+    </row>
+    <row r="126" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G126" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H126" s="51"/>
+      <c r="I126" s="56"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="29"/>
+      <c r="L126" s="29"/>
+      <c r="M126" s="33"/>
+    </row>
+    <row r="127" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G127" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H127" s="51"/>
+      <c r="I127" s="56"/>
+      <c r="J127" s="1"/>
+      <c r="K127" s="29"/>
+      <c r="L127" s="29"/>
+      <c r="M127" s="33"/>
+    </row>
+    <row r="128" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B128" s="41"/>
+      <c r="C128" s="21"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="21"/>
+      <c r="H128" s="51"/>
+      <c r="I128" s="56"/>
+      <c r="J128" s="1"/>
+      <c r="K128" s="29"/>
+      <c r="L128" s="29"/>
+      <c r="M128" s="33"/>
+    </row>
+    <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G129" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H129" s="51"/>
+      <c r="I129" s="56"/>
+      <c r="J129" s="1"/>
+      <c r="K129" s="29"/>
+      <c r="L129" s="29"/>
+      <c r="M129" s="33"/>
+    </row>
+    <row r="130" spans="1:13" s="36" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G130" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H130" s="51"/>
+      <c r="I130" s="56"/>
+      <c r="J130" s="17"/>
+      <c r="K130" s="17"/>
+      <c r="L130" s="9"/>
+      <c r="M130" s="42"/>
+    </row>
+    <row r="131" spans="1:13" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="9"/>
+      <c r="E131" s="49"/>
+      <c r="F131" s="9"/>
+      <c r="G131" s="9"/>
+      <c r="H131" s="51"/>
+      <c r="I131" s="56"/>
+      <c r="J131" s="17"/>
+      <c r="K131" s="17"/>
+      <c r="L131" s="9"/>
+      <c r="M131" s="42"/>
+    </row>
+    <row r="132" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="8">
+        <v>85868</v>
+      </c>
+      <c r="C132" s="1">
+        <v>184246</v>
+      </c>
+      <c r="D132" s="59">
+        <v>301468</v>
+      </c>
+      <c r="E132" s="1">
+        <v>399315</v>
+      </c>
+      <c r="F132" s="1">
+        <v>475340</v>
+      </c>
+      <c r="G132" s="63">
+        <v>551458</v>
+      </c>
+      <c r="H132" s="51"/>
+      <c r="I132" s="56"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="29"/>
+      <c r="L132" s="29"/>
+      <c r="M132" s="33"/>
+    </row>
+    <row r="133" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="8">
+        <v>78328</v>
+      </c>
+      <c r="C133" s="1">
+        <v>169893</v>
+      </c>
+      <c r="D133" s="59">
+        <v>280675</v>
+      </c>
+      <c r="E133" s="1">
+        <v>371970</v>
+      </c>
+      <c r="F133" s="1">
+        <v>442546</v>
+      </c>
+      <c r="G133" s="63">
+        <v>511993</v>
+      </c>
+      <c r="H133" s="51"/>
+      <c r="I133" s="56"/>
+      <c r="J133" s="35"/>
+      <c r="K133" s="29"/>
+      <c r="L133" s="29"/>
+      <c r="M133" s="33"/>
+    </row>
+    <row r="134" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B134" s="8">
+        <v>43</v>
+      </c>
+      <c r="C134" s="1">
+        <v>71</v>
+      </c>
+      <c r="D134" s="59">
+        <v>99</v>
+      </c>
+      <c r="E134" s="1">
+        <v>127</v>
+      </c>
+      <c r="F134" s="1">
+        <v>141</v>
+      </c>
+      <c r="G134" s="63">
+        <v>156</v>
+      </c>
+      <c r="H134" s="51"/>
+      <c r="I134" s="56"/>
+      <c r="J134" s="35"/>
+      <c r="K134" s="29"/>
+      <c r="L134" s="29"/>
+      <c r="M134" s="33"/>
+    </row>
+    <row r="135" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B135" s="8">
+        <v>3872</v>
+      </c>
+      <c r="C135" s="1">
+        <v>7102</v>
+      </c>
+      <c r="D135" s="59">
+        <v>9787</v>
+      </c>
+      <c r="E135" s="1">
+        <v>12747</v>
+      </c>
+      <c r="F135" s="1">
+        <v>14989</v>
+      </c>
+      <c r="G135" s="63">
+        <v>17962</v>
+      </c>
+      <c r="H135" s="51"/>
+      <c r="I135" s="56"/>
+      <c r="J135" s="35"/>
+      <c r="K135" s="29"/>
+      <c r="L135" s="29"/>
+      <c r="M135" s="33"/>
+    </row>
+    <row r="136" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B136" s="8">
+        <v>4</v>
+      </c>
+      <c r="C136" s="1">
+        <v>6</v>
+      </c>
+      <c r="D136" s="59">
+        <v>7</v>
+      </c>
+      <c r="E136" s="1">
+        <v>9</v>
+      </c>
+      <c r="F136" s="1">
+        <v>11</v>
+      </c>
+      <c r="G136" s="63">
+        <v>13</v>
+      </c>
+      <c r="H136" s="51"/>
+      <c r="I136" s="56"/>
+      <c r="J136" s="35"/>
+      <c r="K136" s="29"/>
+      <c r="L136" s="29"/>
+      <c r="M136" s="33"/>
+    </row>
+    <row r="137" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B137" s="8">
+        <v>232</v>
+      </c>
+      <c r="C137" s="1">
+        <v>519</v>
+      </c>
+      <c r="D137" s="59">
+        <v>806</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1093</v>
+      </c>
+      <c r="F137" s="1">
+        <v>1343</v>
+      </c>
+      <c r="G137" s="63">
+        <v>1593</v>
+      </c>
+      <c r="H137" s="51"/>
+      <c r="I137" s="56"/>
+      <c r="J137" s="35"/>
+      <c r="K137" s="29"/>
+      <c r="L137" s="29"/>
+      <c r="M137" s="33"/>
+    </row>
+    <row r="138" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B138" s="8">
+        <v>10</v>
+      </c>
+      <c r="C138" s="1">
+        <v>19</v>
+      </c>
+      <c r="D138" s="59">
+        <v>27</v>
+      </c>
+      <c r="E138" s="1">
+        <v>36</v>
+      </c>
+      <c r="F138" s="1">
+        <v>45</v>
+      </c>
+      <c r="G138" s="63">
+        <v>55</v>
+      </c>
+      <c r="H138" s="51"/>
+      <c r="I138" s="56"/>
+      <c r="J138" s="35"/>
+      <c r="K138" s="29"/>
+      <c r="L138" s="29"/>
+      <c r="M138" s="33"/>
+    </row>
+    <row r="139" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B139" s="8">
+        <v>399</v>
+      </c>
+      <c r="C139" s="1">
+        <v>893</v>
+      </c>
+      <c r="D139" s="59">
+        <v>1764</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2672</v>
+      </c>
+      <c r="F139" s="1">
+        <v>3433</v>
+      </c>
+      <c r="G139" s="63">
+        <v>3594</v>
+      </c>
+      <c r="H139" s="51"/>
+      <c r="I139" s="56"/>
+      <c r="J139" s="35"/>
+      <c r="K139" s="29"/>
+      <c r="L139" s="29"/>
+      <c r="M139" s="33"/>
+    </row>
+    <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B140" s="8">
+        <v>11</v>
+      </c>
+      <c r="C140" s="1">
+        <v>26</v>
+      </c>
+      <c r="D140" s="59">
+        <v>40</v>
+      </c>
+      <c r="E140" s="1">
+        <v>54</v>
+      </c>
+      <c r="F140" s="1">
+        <v>84</v>
+      </c>
+      <c r="G140" s="63">
+        <v>114</v>
+      </c>
+      <c r="H140" s="51"/>
+      <c r="I140" s="56"/>
+      <c r="J140" s="35"/>
+      <c r="K140" s="29"/>
+      <c r="L140" s="29"/>
+      <c r="M140" s="33"/>
+    </row>
+    <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B141" s="8">
+        <v>49</v>
+      </c>
+      <c r="C141" s="1">
+        <v>81</v>
+      </c>
+      <c r="D141" s="59">
+        <v>112</v>
+      </c>
+      <c r="E141" s="1">
+        <v>144</v>
+      </c>
+      <c r="F141" s="1">
+        <v>153</v>
+      </c>
+      <c r="G141" s="63">
+        <v>162</v>
+      </c>
+      <c r="H141" s="51"/>
+      <c r="I141" s="56"/>
+      <c r="J141" s="35"/>
+      <c r="K141" s="29"/>
+      <c r="L141" s="29"/>
+      <c r="M141" s="33"/>
+    </row>
+    <row r="142" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B142" s="8">
+        <v>36</v>
+      </c>
+      <c r="C142" s="1">
+        <v>74</v>
+      </c>
+      <c r="D142" s="59">
+        <v>111</v>
+      </c>
+      <c r="E142" s="1">
+        <v>148</v>
+      </c>
+      <c r="F142" s="1">
+        <v>186</v>
+      </c>
+      <c r="G142" s="63">
+        <v>224</v>
+      </c>
+      <c r="H142" s="51"/>
+      <c r="I142" s="56"/>
+      <c r="J142" s="35"/>
+      <c r="K142" s="29"/>
+      <c r="L142" s="29"/>
+      <c r="M142" s="33"/>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B143" s="8">
+        <v>33</v>
+      </c>
+      <c r="C143" s="1">
+        <v>62</v>
+      </c>
+      <c r="D143" s="59">
+        <v>91</v>
+      </c>
+      <c r="E143" s="1">
+        <v>121</v>
+      </c>
+      <c r="F143" s="1">
+        <v>156</v>
+      </c>
+      <c r="G143" s="63">
+        <v>191</v>
+      </c>
+      <c r="H143" s="51"/>
+      <c r="I143" s="56"/>
+      <c r="J143" s="35"/>
+      <c r="K143" s="29"/>
+      <c r="L143" s="29"/>
+      <c r="M143" s="33"/>
+    </row>
+    <row r="144" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B144" s="8">
+        <v>0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>0</v>
+      </c>
+      <c r="D144" s="59">
+        <v>1</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+      <c r="F144" s="1">
+        <v>20</v>
+      </c>
+      <c r="G144" s="63">
+        <v>39</v>
+      </c>
+      <c r="H144" s="51"/>
+      <c r="I144" s="56"/>
+      <c r="J144" s="35"/>
+      <c r="K144" s="29"/>
+      <c r="L144" s="29"/>
+      <c r="M144" s="33"/>
+    </row>
+    <row r="145" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B145" s="8">
+        <v>3</v>
+      </c>
+      <c r="C145" s="1">
+        <v>6</v>
+      </c>
+      <c r="D145" s="59">
+        <v>9</v>
+      </c>
+      <c r="E145" s="1">
+        <v>13</v>
+      </c>
+      <c r="F145" s="1">
+        <v>15</v>
+      </c>
+      <c r="G145" s="63">
+        <v>17</v>
+      </c>
+      <c r="H145" s="51"/>
+      <c r="I145" s="56"/>
+      <c r="J145" s="35"/>
+      <c r="K145" s="29"/>
+      <c r="L145" s="29"/>
+      <c r="M145" s="33"/>
+    </row>
+    <row r="146" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B146" s="8">
+        <v>2815</v>
+      </c>
+      <c r="C146" s="1">
+        <v>5427</v>
+      </c>
+      <c r="D146" s="59">
+        <v>7836</v>
+      </c>
+      <c r="E146" s="1">
+        <v>10044</v>
+      </c>
+      <c r="F146" s="1">
+        <v>12053</v>
+      </c>
+      <c r="G146" s="63">
+        <v>15155</v>
+      </c>
+      <c r="H146" s="51"/>
+      <c r="I146" s="56"/>
+      <c r="J146" s="35"/>
+      <c r="K146" s="29"/>
+      <c r="L146" s="29"/>
+      <c r="M146" s="33"/>
+    </row>
+    <row r="147" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B147" s="8">
+        <v>11</v>
+      </c>
+      <c r="C147" s="1">
+        <v>24</v>
+      </c>
+      <c r="D147" s="59">
+        <v>37</v>
+      </c>
+      <c r="E147" s="1">
+        <v>50</v>
+      </c>
+      <c r="F147" s="1">
+        <v>61</v>
+      </c>
+      <c r="G147" s="63">
+        <v>71</v>
+      </c>
+      <c r="H147" s="51"/>
+      <c r="I147" s="56"/>
+      <c r="J147" s="35"/>
+      <c r="K147" s="29"/>
+      <c r="L147" s="29"/>
+      <c r="M147" s="33"/>
+    </row>
+    <row r="148" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B148" s="8">
+        <v>23</v>
+      </c>
+      <c r="C148" s="1">
+        <v>44</v>
+      </c>
+      <c r="D148" s="59">
+        <v>65</v>
+      </c>
+      <c r="E148" s="1">
+        <v>87</v>
+      </c>
+      <c r="F148" s="1">
+        <v>104</v>
+      </c>
+      <c r="G148" s="63">
+        <v>121</v>
+      </c>
+      <c r="H148" s="51"/>
+      <c r="I148" s="56"/>
+      <c r="J148" s="35"/>
+      <c r="K148" s="29"/>
+      <c r="L148" s="29"/>
+      <c r="M148" s="33"/>
+    </row>
+    <row r="149" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="22"/>
+      <c r="D149" s="35"/>
+      <c r="E149" s="1"/>
+      <c r="F149" s="1"/>
+      <c r="G149" s="22"/>
+      <c r="H149" s="51"/>
+      <c r="I149" s="56"/>
+      <c r="J149" s="35"/>
+      <c r="K149" s="29"/>
+      <c r="L149" s="29"/>
+      <c r="M149" s="33"/>
+    </row>
+    <row r="150" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B150" s="8">
+        <v>81992</v>
+      </c>
+      <c r="C150" s="1">
+        <v>175973</v>
+      </c>
+      <c r="D150" s="59">
+        <v>288439</v>
+      </c>
+      <c r="E150" s="1">
+        <v>381644</v>
+      </c>
+      <c r="F150" s="1">
+        <v>452549</v>
+      </c>
+      <c r="G150" s="63">
+        <v>523766</v>
+      </c>
+      <c r="H150" s="51"/>
+      <c r="I150" s="56"/>
+      <c r="J150" s="35"/>
+      <c r="K150" s="29"/>
+      <c r="L150" s="29"/>
+      <c r="M150" s="33"/>
+    </row>
+    <row r="151" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B151" s="8">
+        <v>74944</v>
+      </c>
+      <c r="C151" s="1">
+        <v>162678</v>
+      </c>
+      <c r="D151" s="59">
+        <v>269268</v>
+      </c>
+      <c r="E151" s="1">
+        <v>356486</v>
+      </c>
+      <c r="F151" s="1">
+        <v>422458</v>
+      </c>
+      <c r="G151" s="63">
+        <v>487519</v>
+      </c>
+      <c r="H151" s="51"/>
+      <c r="I151" s="56"/>
+      <c r="J151" s="35"/>
+      <c r="K151" s="29"/>
+      <c r="L151" s="29"/>
+      <c r="M151" s="33"/>
+    </row>
+    <row r="152" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B152" s="8">
+        <v>43</v>
+      </c>
+      <c r="C152" s="1">
+        <v>71</v>
+      </c>
+      <c r="D152" s="59">
+        <v>99</v>
+      </c>
+      <c r="E152" s="1">
+        <v>127</v>
+      </c>
+      <c r="F152" s="1">
+        <v>141</v>
+      </c>
+      <c r="G152" s="63">
+        <v>156</v>
+      </c>
+      <c r="H152" s="51"/>
+      <c r="I152" s="56"/>
+      <c r="J152" s="35"/>
+      <c r="K152" s="29"/>
+      <c r="L152" s="29"/>
+      <c r="M152" s="33"/>
+    </row>
+    <row r="153" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B153" s="8">
+        <v>3709</v>
+      </c>
+      <c r="C153" s="1">
+        <v>6737</v>
+      </c>
+      <c r="D153" s="59">
+        <v>9220</v>
+      </c>
+      <c r="E153" s="1">
+        <v>11978</v>
+      </c>
+      <c r="F153" s="1">
+        <v>14059</v>
+      </c>
+      <c r="G153" s="63">
+        <v>16870</v>
+      </c>
+      <c r="H153" s="51"/>
+      <c r="I153" s="56"/>
+      <c r="J153" s="35"/>
+      <c r="K153" s="29"/>
+      <c r="L153" s="29"/>
+      <c r="M153" s="33"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B154" s="8">
+        <v>75</v>
+      </c>
+      <c r="C154" s="1">
+        <v>153</v>
+      </c>
+      <c r="D154" s="59">
+        <v>232</v>
+      </c>
+      <c r="E154" s="1">
+        <v>310</v>
+      </c>
+      <c r="F154" s="1">
+        <v>371</v>
+      </c>
+      <c r="G154" s="63">
+        <v>433</v>
+      </c>
+      <c r="H154" s="51"/>
+      <c r="I154" s="56"/>
+      <c r="J154" s="35"/>
+      <c r="K154" s="29"/>
+      <c r="L154" s="29"/>
+      <c r="M154" s="33"/>
+    </row>
+    <row r="155" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B155" s="8">
+        <v>398</v>
+      </c>
+      <c r="C155" s="1">
+        <v>892</v>
+      </c>
+      <c r="D155" s="59">
+        <v>1762</v>
+      </c>
+      <c r="E155" s="1">
+        <v>2668</v>
+      </c>
+      <c r="F155" s="1">
+        <v>3429</v>
+      </c>
+      <c r="G155" s="63">
+        <v>3589</v>
+      </c>
+      <c r="H155" s="51"/>
+      <c r="I155" s="56"/>
+      <c r="J155" s="35"/>
+      <c r="K155" s="29"/>
+      <c r="L155" s="29"/>
+      <c r="M155" s="33"/>
+    </row>
+    <row r="156" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B156" s="8">
+        <v>7</v>
+      </c>
+      <c r="C156" s="1">
+        <v>14</v>
+      </c>
+      <c r="D156" s="59">
         <v>21</v>
       </c>
-      <c r="B17" s="1">
-[...37 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="E156" s="1">
+        <v>28</v>
+      </c>
+      <c r="F156" s="1">
+        <v>36</v>
+      </c>
+      <c r="G156" s="63">
+        <v>44</v>
+      </c>
+      <c r="H156" s="51"/>
+      <c r="I156" s="56"/>
+      <c r="J156" s="35"/>
+      <c r="K156" s="29"/>
+      <c r="L156" s="29"/>
+      <c r="M156" s="33"/>
+    </row>
+    <row r="157" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B157" s="8">
+        <v>0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>0</v>
+      </c>
+      <c r="D157" s="59">
+        <v>1</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+      <c r="F157" s="1">
+        <v>1</v>
+      </c>
+      <c r="G157" s="63">
+        <v>1</v>
+      </c>
+      <c r="H157" s="51"/>
+      <c r="I157" s="56"/>
+      <c r="J157" s="35"/>
+      <c r="K157" s="29"/>
+      <c r="L157" s="29"/>
+      <c r="M157" s="33"/>
+    </row>
+    <row r="158" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B158" s="8">
+        <v>1</v>
+      </c>
+      <c r="C158" s="1">
+        <v>3</v>
+      </c>
+      <c r="D158" s="59">
+        <v>5</v>
+      </c>
+      <c r="E158" s="1">
+        <v>6</v>
+      </c>
+      <c r="F158" s="1">
+        <v>7</v>
+      </c>
+      <c r="G158" s="63">
+        <v>8</v>
+      </c>
+      <c r="H158" s="51"/>
+      <c r="I158" s="56"/>
+      <c r="J158" s="35"/>
+      <c r="K158" s="29"/>
+      <c r="L158" s="29"/>
+      <c r="M158" s="33"/>
+    </row>
+    <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B159" s="8">
+        <v>2814</v>
+      </c>
+      <c r="C159" s="1">
+        <v>5425</v>
+      </c>
+      <c r="D159" s="59">
+        <v>7832</v>
+      </c>
+      <c r="E159" s="1">
+        <v>10039</v>
+      </c>
+      <c r="F159" s="1">
+        <v>12047</v>
+      </c>
+      <c r="G159" s="63">
+        <v>15147</v>
+      </c>
+      <c r="H159" s="51"/>
+      <c r="I159" s="56"/>
+      <c r="J159" s="2"/>
+      <c r="K159" s="29"/>
+      <c r="L159" s="29"/>
+      <c r="M159" s="33"/>
+    </row>
+    <row r="160" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B160" s="8"/>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="1"/>
+      <c r="G160" s="1"/>
+      <c r="H160" s="51"/>
+      <c r="I160" s="56"/>
+      <c r="J160" s="1"/>
+      <c r="K160" s="29"/>
+      <c r="L160" s="29"/>
+      <c r="M160" s="33"/>
+    </row>
+    <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B161" s="8">
+        <v>178</v>
+      </c>
+      <c r="C161" s="1">
+        <v>267</v>
+      </c>
+      <c r="D161" s="59">
+        <v>356</v>
+      </c>
+      <c r="E161" s="1">
+        <v>446</v>
+      </c>
+      <c r="F161" s="1">
+        <v>561</v>
+      </c>
+      <c r="G161" s="63">
+        <v>676</v>
+      </c>
+      <c r="H161" s="51"/>
+      <c r="I161" s="56"/>
+      <c r="J161" s="13"/>
+      <c r="K161" s="2"/>
+      <c r="L161" s="13"/>
+      <c r="M161" s="42"/>
+    </row>
+    <row r="162" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B162" s="8">
+        <v>178</v>
+      </c>
+      <c r="C162" s="1">
+        <v>267</v>
+      </c>
+      <c r="D162" s="59">
+        <v>356</v>
+      </c>
+      <c r="E162" s="1">
+        <v>446</v>
+      </c>
+      <c r="F162" s="1">
+        <v>561</v>
+      </c>
+      <c r="G162" s="63">
+        <v>676</v>
+      </c>
+      <c r="H162" s="51"/>
+      <c r="I162" s="56"/>
+      <c r="J162" s="14"/>
+      <c r="K162" s="31"/>
+      <c r="L162" s="31"/>
+      <c r="M162" s="33"/>
+    </row>
+    <row r="163" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="21"/>
+      <c r="D163" s="14"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="24"/>
+      <c r="G163" s="21"/>
+      <c r="H163" s="51"/>
+      <c r="I163" s="56"/>
+      <c r="J163" s="14"/>
+      <c r="K163" s="31"/>
+      <c r="L163" s="31"/>
+      <c r="M163" s="33"/>
+    </row>
+    <row r="164" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B164" s="8">
+        <v>2812</v>
+      </c>
+      <c r="C164" s="1">
+        <v>6133</v>
+      </c>
+      <c r="D164" s="59">
+        <v>9815</v>
+      </c>
+      <c r="E164" s="1">
+        <v>13383</v>
+      </c>
+      <c r="F164" s="1">
+        <v>17552</v>
+      </c>
+      <c r="G164" s="63">
+        <v>21503</v>
+      </c>
+      <c r="H164" s="51"/>
+      <c r="I164" s="56"/>
+      <c r="J164" s="14"/>
+      <c r="K164" s="31"/>
+      <c r="L164" s="31"/>
+      <c r="M164" s="33"/>
+    </row>
+    <row r="165" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B165" s="8">
+        <v>2812</v>
+      </c>
+      <c r="C165" s="1">
+        <v>6133</v>
+      </c>
+      <c r="D165" s="59">
+        <v>9815</v>
+      </c>
+      <c r="E165" s="1">
+        <v>13383</v>
+      </c>
+      <c r="F165" s="1">
+        <v>17548</v>
+      </c>
+      <c r="G165" s="63">
+        <v>21495</v>
+      </c>
+      <c r="H165" s="51"/>
+      <c r="I165" s="56"/>
+      <c r="J165" s="14"/>
+      <c r="K165" s="31"/>
+      <c r="L165" s="31"/>
+      <c r="M165" s="33"/>
+    </row>
+    <row r="166" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F166" s="1">
+        <v>4</v>
+      </c>
+      <c r="G166" s="63">
+        <v>8</v>
+      </c>
+      <c r="H166" s="51"/>
+      <c r="I166" s="56"/>
+      <c r="J166" s="14"/>
+      <c r="K166" s="31"/>
+      <c r="L166" s="31"/>
+      <c r="M166" s="33"/>
+    </row>
+    <row r="167" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="21"/>
+      <c r="D167" s="14"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="24"/>
+      <c r="G167" s="21"/>
+      <c r="H167" s="51"/>
+      <c r="I167" s="56"/>
+      <c r="J167" s="14"/>
+      <c r="K167" s="31"/>
+      <c r="L167" s="31"/>
+      <c r="M167" s="33"/>
+    </row>
+    <row r="168" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B168" s="8">
+        <v>2812</v>
+      </c>
+      <c r="C168" s="1">
+        <v>6133</v>
+      </c>
+      <c r="D168" s="59">
+        <v>9815</v>
+      </c>
+      <c r="E168" s="1">
+        <v>13383</v>
+      </c>
+      <c r="F168" s="1">
+        <v>17552</v>
+      </c>
+      <c r="G168" s="63">
+        <v>21503</v>
+      </c>
+      <c r="H168" s="51"/>
+      <c r="I168" s="56"/>
+      <c r="J168" s="14"/>
+      <c r="K168" s="31"/>
+      <c r="L168" s="31"/>
+      <c r="M168" s="33"/>
+    </row>
+    <row r="169" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B169" s="8">
+        <v>2812</v>
+      </c>
+      <c r="C169" s="1">
+        <v>6133</v>
+      </c>
+      <c r="D169" s="59">
+        <v>9815</v>
+      </c>
+      <c r="E169" s="1">
+        <v>13383</v>
+      </c>
+      <c r="F169" s="1">
+        <v>17548</v>
+      </c>
+      <c r="G169" s="63">
+        <v>21495</v>
+      </c>
+      <c r="H169" s="51"/>
+      <c r="I169" s="56"/>
+      <c r="J169" s="14"/>
+      <c r="K169" s="31"/>
+      <c r="L169" s="31"/>
+      <c r="M169" s="33"/>
+    </row>
+    <row r="170" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F170" s="1">
+        <v>4</v>
+      </c>
+      <c r="G170" s="63">
+        <v>8</v>
+      </c>
+      <c r="H170" s="51"/>
+      <c r="I170" s="56"/>
+      <c r="J170" s="14"/>
+      <c r="K170" s="31"/>
+      <c r="L170" s="31"/>
+      <c r="M170" s="33"/>
+    </row>
+    <row r="171" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B171" s="8"/>
+      <c r="C171" s="21"/>
+      <c r="D171" s="14"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="24"/>
+      <c r="G171" s="21"/>
+      <c r="H171" s="51"/>
+      <c r="I171" s="56"/>
+      <c r="J171" s="14"/>
+      <c r="K171" s="31"/>
+      <c r="L171" s="31"/>
+      <c r="M171" s="33"/>
+    </row>
+    <row r="172" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B172" s="8">
+        <v>887</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1872</v>
+      </c>
+      <c r="D172" s="59">
+        <v>2857</v>
+      </c>
+      <c r="E172" s="1">
+        <v>3843</v>
+      </c>
+      <c r="F172" s="1">
+        <v>4678</v>
+      </c>
+      <c r="G172" s="63">
+        <v>5513</v>
+      </c>
+      <c r="H172" s="51"/>
+      <c r="I172" s="56"/>
+      <c r="J172" s="14"/>
+      <c r="K172" s="31"/>
+      <c r="L172" s="31"/>
+      <c r="M172" s="33"/>
+    </row>
+    <row r="173" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B173" s="8">
+        <v>395</v>
+      </c>
+      <c r="C173" s="1">
+        <v>815</v>
+      </c>
+      <c r="D173" s="59">
+        <v>1235</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1656</v>
+      </c>
+      <c r="F173" s="1">
+        <v>1979</v>
+      </c>
+      <c r="G173" s="63">
+        <v>2303</v>
+      </c>
+      <c r="H173" s="51"/>
+      <c r="I173" s="56"/>
+      <c r="J173" s="14"/>
+      <c r="K173" s="31"/>
+      <c r="L173" s="31"/>
+      <c r="M173" s="33"/>
+    </row>
+    <row r="174" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B174" s="8">
+        <v>163</v>
+      </c>
+      <c r="C174" s="1">
+        <v>365</v>
+      </c>
+      <c r="D174" s="59">
+        <v>567</v>
+      </c>
+      <c r="E174" s="1">
+        <v>769</v>
+      </c>
+      <c r="F174" s="1">
+        <v>930</v>
+      </c>
+      <c r="G174" s="63">
+        <v>1092</v>
+      </c>
+      <c r="H174" s="51"/>
+      <c r="I174" s="56"/>
+      <c r="J174" s="14"/>
+      <c r="K174" s="31"/>
+      <c r="L174" s="31"/>
+      <c r="M174" s="33"/>
+    </row>
+    <row r="175" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B175" s="8">
+        <v>4</v>
+      </c>
+      <c r="C175" s="1">
+        <v>6</v>
+      </c>
+      <c r="D175" s="59">
+        <v>7</v>
+      </c>
+      <c r="E175" s="1">
+        <v>9</v>
+      </c>
+      <c r="F175" s="1">
+        <v>11</v>
+      </c>
+      <c r="G175" s="63">
+        <v>13</v>
+      </c>
+      <c r="H175" s="51"/>
+      <c r="I175" s="56"/>
+      <c r="J175" s="14"/>
+      <c r="K175" s="31"/>
+      <c r="L175" s="31"/>
+      <c r="M175" s="33"/>
+    </row>
+    <row r="176" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B176" s="8">
+        <v>157</v>
+      </c>
+      <c r="C176" s="1">
+        <v>365</v>
+      </c>
+      <c r="D176" s="59">
+        <v>574</v>
+      </c>
+      <c r="E176" s="1">
+        <v>783</v>
+      </c>
+      <c r="F176" s="1">
+        <v>972</v>
+      </c>
+      <c r="G176" s="63">
+        <v>1161</v>
+      </c>
+      <c r="H176" s="51"/>
+      <c r="I176" s="56"/>
+      <c r="J176" s="14"/>
+      <c r="K176" s="31"/>
+      <c r="L176" s="31"/>
+      <c r="M176" s="33"/>
+    </row>
+    <row r="177" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B177" s="8">
+        <v>10</v>
+      </c>
+      <c r="C177" s="1">
+        <v>19</v>
+      </c>
+      <c r="D177" s="59">
+        <v>27</v>
+      </c>
+      <c r="E177" s="1">
+        <v>36</v>
+      </c>
+      <c r="F177" s="1">
+        <v>45</v>
+      </c>
+      <c r="G177" s="63">
+        <v>55</v>
+      </c>
+      <c r="H177" s="51"/>
+      <c r="I177" s="56"/>
+      <c r="J177" s="14"/>
+      <c r="K177" s="31"/>
+      <c r="L177" s="31"/>
+      <c r="M177" s="33"/>
+    </row>
+    <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B178" s="8">
+        <v>1</v>
+      </c>
+      <c r="C178" s="1">
+        <v>2</v>
+      </c>
+      <c r="D178" s="59">
+        <v>3</v>
+      </c>
+      <c r="E178" s="1">
+        <v>4</v>
+      </c>
+      <c r="F178" s="1">
+        <v>4</v>
+      </c>
+      <c r="G178" s="63">
+        <v>5</v>
+      </c>
+      <c r="H178" s="51"/>
+      <c r="I178" s="56"/>
+      <c r="J178" s="14"/>
+      <c r="K178" s="31"/>
+      <c r="L178" s="31"/>
+      <c r="M178" s="33"/>
+    </row>
+    <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B179" s="8">
+        <v>11</v>
+      </c>
+      <c r="C179" s="1">
+        <v>26</v>
+      </c>
+      <c r="D179" s="59">
+        <v>40</v>
+      </c>
+      <c r="E179" s="1">
+        <v>54</v>
+      </c>
+      <c r="F179" s="1">
+        <v>84</v>
+      </c>
+      <c r="G179" s="63">
+        <v>114</v>
+      </c>
+      <c r="H179" s="51"/>
+      <c r="I179" s="56"/>
+      <c r="J179" s="14"/>
+      <c r="K179" s="31"/>
+      <c r="L179" s="31"/>
+      <c r="M179" s="33"/>
+    </row>
+    <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B180" s="8">
+        <v>49</v>
+      </c>
+      <c r="C180" s="1">
+        <v>81</v>
+      </c>
+      <c r="D180" s="59">
+        <v>112</v>
+      </c>
+      <c r="E180" s="1">
+        <v>144</v>
+      </c>
+      <c r="F180" s="1">
+        <v>153</v>
+      </c>
+      <c r="G180" s="63">
+        <v>162</v>
+      </c>
+      <c r="H180" s="51"/>
+      <c r="I180" s="56"/>
+      <c r="J180" s="14"/>
+      <c r="K180" s="31"/>
+      <c r="L180" s="31"/>
+      <c r="M180" s="33"/>
+    </row>
+    <row r="181" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B181" s="8">
+        <v>29</v>
+      </c>
+      <c r="C181" s="1">
+        <v>59</v>
+      </c>
+      <c r="D181" s="59">
+        <v>90</v>
+      </c>
+      <c r="E181" s="1">
+        <v>120</v>
+      </c>
+      <c r="F181" s="1">
+        <v>150</v>
+      </c>
+      <c r="G181" s="63">
+        <v>181</v>
+      </c>
+      <c r="H181" s="51"/>
+      <c r="I181" s="56"/>
+      <c r="J181" s="14"/>
+      <c r="K181" s="31"/>
+      <c r="L181" s="31"/>
+      <c r="M181" s="33"/>
+    </row>
+    <row r="182" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B182" s="8">
+        <v>33</v>
+      </c>
+      <c r="C182" s="1">
+        <v>62</v>
+      </c>
+      <c r="D182" s="59">
+        <v>91</v>
+      </c>
+      <c r="E182" s="1">
+        <v>121</v>
+      </c>
+      <c r="F182" s="1">
+        <v>152</v>
+      </c>
+      <c r="G182" s="63">
+        <v>183</v>
+      </c>
+      <c r="H182" s="51"/>
+      <c r="I182" s="56"/>
+      <c r="J182" s="14"/>
+      <c r="K182" s="31"/>
+      <c r="L182" s="31"/>
+      <c r="M182" s="33"/>
+    </row>
+    <row r="183" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F183" s="1">
+        <v>19</v>
+      </c>
+      <c r="G183" s="63">
+        <v>38</v>
+      </c>
+      <c r="H183" s="51"/>
+      <c r="I183" s="56"/>
+      <c r="J183" s="35"/>
+      <c r="K183" s="29"/>
+      <c r="L183" s="29"/>
+      <c r="M183" s="33"/>
+    </row>
+    <row r="184" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B184" s="8">
+        <v>1</v>
+      </c>
+      <c r="C184" s="1">
+        <v>3</v>
+      </c>
+      <c r="D184" s="59">
+        <v>5</v>
+      </c>
+      <c r="E184" s="1">
+        <v>6</v>
+      </c>
+      <c r="F184" s="1">
+        <v>7</v>
+      </c>
+      <c r="G184" s="63">
+        <v>8</v>
+      </c>
+      <c r="H184" s="51"/>
+      <c r="I184" s="56"/>
+      <c r="J184" s="14"/>
+      <c r="K184" s="31"/>
+      <c r="L184" s="31"/>
+      <c r="M184" s="33"/>
+    </row>
+    <row r="185" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B185" s="8">
+        <v>1</v>
+      </c>
+      <c r="C185" s="1">
+        <v>2</v>
+      </c>
+      <c r="D185" s="59">
+        <v>4</v>
+      </c>
+      <c r="E185" s="1">
+        <v>5</v>
+      </c>
+      <c r="F185" s="1">
+        <v>6</v>
+      </c>
+      <c r="G185" s="63">
+        <v>8</v>
+      </c>
+      <c r="H185" s="51"/>
+      <c r="I185" s="56"/>
+      <c r="J185" s="14"/>
+      <c r="K185" s="31"/>
+      <c r="L185" s="31"/>
+      <c r="M185" s="33"/>
+    </row>
+    <row r="186" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B186" s="8">
+        <v>11</v>
+      </c>
+      <c r="C186" s="1">
+        <v>24</v>
+      </c>
+      <c r="D186" s="59">
+        <v>37</v>
+      </c>
+      <c r="E186" s="1">
+        <v>50</v>
+      </c>
+      <c r="F186" s="1">
+        <v>61</v>
+      </c>
+      <c r="G186" s="63">
+        <v>71</v>
+      </c>
+      <c r="H186" s="51"/>
+      <c r="I186" s="56"/>
+      <c r="J186" s="14"/>
+      <c r="K186" s="31"/>
+      <c r="L186" s="31"/>
+      <c r="M186" s="33"/>
+    </row>
+    <row r="187" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B187" s="8">
+        <v>23</v>
+      </c>
+      <c r="C187" s="1">
+        <v>44</v>
+      </c>
+      <c r="D187" s="59">
+        <v>65</v>
+      </c>
+      <c r="E187" s="1">
+        <v>87</v>
+      </c>
+      <c r="F187" s="1">
+        <v>104</v>
+      </c>
+      <c r="G187" s="63">
+        <v>121</v>
+      </c>
+      <c r="H187" s="51"/>
+      <c r="I187" s="56"/>
+      <c r="J187" s="14"/>
+      <c r="K187" s="31"/>
+      <c r="L187" s="31"/>
+      <c r="M187" s="33"/>
+    </row>
+    <row r="188" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B188" s="8"/>
+      <c r="C188" s="21"/>
+      <c r="D188" s="14"/>
+      <c r="F188" s="24"/>
+      <c r="G188" s="21"/>
+      <c r="H188" s="51"/>
+      <c r="I188" s="56"/>
+      <c r="J188" s="14"/>
+      <c r="K188" s="31"/>
+      <c r="L188" s="31"/>
+      <c r="M188" s="33"/>
+    </row>
+    <row r="189" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B189" s="8">
+        <v>662</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1868</v>
+      </c>
+      <c r="D189" s="59">
+        <v>3364</v>
+      </c>
+      <c r="E189" s="1">
+        <v>4595</v>
+      </c>
+      <c r="F189" s="1">
+        <v>6232</v>
+      </c>
+      <c r="G189" s="63">
+        <v>7426</v>
+      </c>
+      <c r="H189" s="51"/>
+      <c r="I189" s="56"/>
+      <c r="J189" s="14"/>
+      <c r="K189" s="31"/>
+      <c r="L189" s="31"/>
+      <c r="M189" s="33"/>
+    </row>
+    <row r="190" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B190" s="8">
+        <v>644</v>
+      </c>
+      <c r="C190" s="1">
+        <v>1784</v>
+      </c>
+      <c r="D190" s="59">
+        <v>3213</v>
+      </c>
+      <c r="E190" s="1">
+        <v>4377</v>
+      </c>
+      <c r="F190" s="1">
+        <v>5853</v>
+      </c>
+      <c r="G190" s="63">
+        <v>6886</v>
+      </c>
+      <c r="H190" s="51"/>
+      <c r="I190" s="56"/>
+      <c r="J190" s="14"/>
+      <c r="K190" s="31"/>
+      <c r="L190" s="31"/>
+      <c r="M190" s="33"/>
+    </row>
+    <row r="191" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B191" s="8">
+        <v>18</v>
+      </c>
+      <c r="C191" s="1">
+        <v>67</v>
+      </c>
+      <c r="D191" s="59">
+        <v>115</v>
+      </c>
+      <c r="E191" s="1">
+        <v>164</v>
+      </c>
+      <c r="F191" s="1">
+        <v>195</v>
+      </c>
+      <c r="G191" s="63">
+        <v>226</v>
+      </c>
+      <c r="H191" s="51"/>
+      <c r="I191" s="56"/>
+      <c r="J191" s="14"/>
+      <c r="K191" s="31"/>
+      <c r="L191" s="31"/>
+      <c r="M191" s="33"/>
+    </row>
+    <row r="192" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B192" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192" s="1">
+        <v>18</v>
+      </c>
+      <c r="D192" s="59">
+        <v>36</v>
+      </c>
+      <c r="E192" s="1">
+        <v>54</v>
+      </c>
+      <c r="F192" s="1">
+        <v>184</v>
+      </c>
+      <c r="G192" s="63">
+        <v>314</v>
+      </c>
+      <c r="H192" s="51"/>
+      <c r="I192" s="56"/>
+      <c r="J192" s="14"/>
+      <c r="K192" s="31"/>
+      <c r="L192" s="31"/>
+      <c r="M192" s="33"/>
+    </row>
+    <row r="193" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B193" s="8"/>
+      <c r="C193" s="21"/>
+      <c r="D193" s="14"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="24"/>
+      <c r="G193" s="21"/>
+      <c r="H193" s="51"/>
+      <c r="I193" s="56"/>
+      <c r="J193" s="14"/>
+      <c r="K193" s="31"/>
+      <c r="L193" s="31"/>
+      <c r="M193" s="33"/>
+    </row>
+    <row r="194" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B194" s="8">
+        <v>11</v>
+      </c>
+      <c r="C194" s="1">
+        <v>29</v>
+      </c>
+      <c r="D194" s="59">
+        <v>50</v>
+      </c>
+      <c r="E194" s="1">
+        <v>71</v>
+      </c>
+      <c r="F194" s="1">
+        <v>91</v>
+      </c>
+      <c r="G194" s="63">
+        <v>111</v>
+      </c>
+      <c r="H194" s="51"/>
+      <c r="I194" s="56"/>
+      <c r="J194" s="14"/>
+      <c r="K194" s="31"/>
+      <c r="L194" s="31"/>
+      <c r="M194" s="33"/>
+    </row>
+    <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B195" s="8">
+        <v>6</v>
+      </c>
+      <c r="C195" s="1">
+        <v>19</v>
+      </c>
+      <c r="D195" s="59">
+        <v>35</v>
+      </c>
+      <c r="E195" s="1">
+        <v>51</v>
+      </c>
+      <c r="F195" s="1">
+        <v>65</v>
+      </c>
+      <c r="G195" s="63">
+        <v>79</v>
+      </c>
+      <c r="H195" s="51"/>
+      <c r="I195" s="56"/>
+      <c r="J195" s="14"/>
+      <c r="K195" s="31"/>
+      <c r="L195" s="31"/>
+      <c r="M195" s="33"/>
+    </row>
+    <row r="196" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B196" s="8">
+        <v>5</v>
+      </c>
+      <c r="C196" s="1">
+        <v>10</v>
+      </c>
+      <c r="D196" s="59">
+        <v>15</v>
+      </c>
+      <c r="E196" s="1">
+        <v>20</v>
+      </c>
+      <c r="F196" s="1">
+        <v>24</v>
+      </c>
+      <c r="G196" s="63">
+        <v>28</v>
+      </c>
+      <c r="H196" s="51"/>
+      <c r="I196" s="56"/>
+      <c r="J196" s="14"/>
+      <c r="K196" s="31"/>
+      <c r="L196" s="31"/>
+      <c r="M196" s="33"/>
+    </row>
+    <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B197" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D197" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E197" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F197" s="1">
+        <v>2</v>
+      </c>
+      <c r="G197" s="63">
+        <v>3</v>
+      </c>
+      <c r="H197" s="51"/>
+      <c r="I197" s="56"/>
+      <c r="J197" s="14"/>
+      <c r="K197" s="31"/>
+      <c r="L197" s="31"/>
+      <c r="M197" s="33"/>
+    </row>
+    <row r="198" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="21"/>
+      <c r="D198" s="14"/>
+      <c r="E198" s="1"/>
+      <c r="F198" s="24"/>
+      <c r="G198" s="21"/>
+      <c r="H198" s="51"/>
+      <c r="I198" s="56"/>
+      <c r="J198" s="14"/>
+      <c r="K198" s="31"/>
+      <c r="L198" s="31"/>
+      <c r="M198" s="33"/>
+    </row>
+    <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B199" s="8">
+        <v>13</v>
+      </c>
+      <c r="C199" s="1">
+        <v>75</v>
+      </c>
+      <c r="D199" s="59">
+        <v>136</v>
+      </c>
+      <c r="E199" s="1">
+        <v>198</v>
+      </c>
+      <c r="F199" s="1">
+        <v>305</v>
+      </c>
+      <c r="G199" s="63">
+        <v>412</v>
+      </c>
+      <c r="H199" s="51"/>
+      <c r="I199" s="56"/>
+      <c r="J199" s="14"/>
+      <c r="K199" s="31"/>
+      <c r="L199" s="31"/>
+      <c r="M199" s="33"/>
+    </row>
+    <row r="200" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B200" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D200" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="E200" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F200" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G200" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="H200" s="51"/>
+      <c r="I200" s="56"/>
+      <c r="J200" s="14"/>
+      <c r="K200" s="31"/>
+      <c r="L200" s="31"/>
+      <c r="M200" s="33"/>
+    </row>
+    <row r="201" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="37" t="s">
+        <v>88</v>
+      </c>
+      <c r="B201" s="8">
+        <v>13</v>
+      </c>
+      <c r="C201" s="1">
+        <v>57</v>
+      </c>
+      <c r="D201" s="59">
+        <v>100</v>
+      </c>
+      <c r="E201" s="1">
+        <v>144</v>
+      </c>
+      <c r="F201" s="1">
+        <v>171</v>
+      </c>
+      <c r="G201" s="63">
+        <v>198</v>
+      </c>
+      <c r="H201" s="51"/>
+      <c r="I201" s="56"/>
+      <c r="J201" s="14"/>
+      <c r="K201" s="31"/>
+      <c r="L201" s="31"/>
+      <c r="M201" s="33"/>
+    </row>
+    <row r="202" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B202" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C202" s="1">
+        <v>18</v>
+      </c>
+      <c r="D202" s="59">
+        <v>36</v>
+      </c>
+      <c r="E202" s="1">
+        <v>54</v>
+      </c>
+      <c r="F202" s="1">
+        <v>134</v>
+      </c>
+      <c r="G202" s="63">
+        <v>214</v>
+      </c>
+      <c r="H202" s="51"/>
+      <c r="I202" s="56"/>
+      <c r="J202" s="14"/>
+      <c r="K202" s="31"/>
+      <c r="L202" s="31"/>
+      <c r="M202" s="33"/>
+    </row>
+    <row r="203" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="21"/>
+      <c r="D203" s="14"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="24"/>
+      <c r="G203" s="21"/>
+      <c r="H203" s="51"/>
+      <c r="I203" s="56"/>
+      <c r="J203" s="14"/>
+      <c r="K203" s="31"/>
+      <c r="L203" s="31"/>
+      <c r="M203" s="33"/>
+    </row>
+    <row r="204" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B204" s="8">
+        <v>1442</v>
+      </c>
+      <c r="C204" s="1">
+        <v>2979</v>
+      </c>
+      <c r="D204" s="59">
+        <v>4517</v>
+      </c>
+      <c r="E204" s="1">
+        <v>6055</v>
+      </c>
+      <c r="F204" s="1">
+        <v>7439</v>
+      </c>
+      <c r="G204" s="63">
+        <v>8823</v>
+      </c>
+      <c r="H204" s="51"/>
+      <c r="I204" s="56"/>
+      <c r="J204" s="14"/>
+      <c r="K204" s="31"/>
+      <c r="L204" s="31"/>
+      <c r="M204" s="33"/>
+    </row>
+    <row r="205" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B205" s="8">
+        <v>470</v>
+      </c>
+      <c r="C205" s="1">
+        <v>952</v>
+      </c>
+      <c r="D205" s="59">
+        <v>1434</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1916</v>
+      </c>
+      <c r="F205" s="1">
+        <v>2310</v>
+      </c>
+      <c r="G205" s="63">
+        <v>2705</v>
+      </c>
+      <c r="H205" s="51"/>
+      <c r="I205" s="56"/>
+      <c r="J205" s="14"/>
+      <c r="K205" s="31"/>
+      <c r="L205" s="31"/>
+      <c r="M205" s="33"/>
+    </row>
+    <row r="206" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B206" s="8">
+        <v>78</v>
+      </c>
+      <c r="C206" s="1">
+        <v>156</v>
+      </c>
+      <c r="D206" s="59">
+        <v>234</v>
+      </c>
+      <c r="E206" s="1">
+        <v>312</v>
+      </c>
+      <c r="F206" s="1">
+        <v>390</v>
+      </c>
+      <c r="G206" s="63">
+        <v>468</v>
+      </c>
+      <c r="H206" s="51"/>
+      <c r="I206" s="56"/>
+      <c r="J206" s="14"/>
+      <c r="K206" s="31"/>
+      <c r="L206" s="31"/>
+      <c r="M206" s="33"/>
+    </row>
+    <row r="207" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B207" s="8">
+        <v>49</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98</v>
+      </c>
+      <c r="D207" s="59">
+        <v>147</v>
+      </c>
+      <c r="E207" s="1">
+        <v>197</v>
+      </c>
+      <c r="F207" s="1">
+        <v>246</v>
+      </c>
+      <c r="G207" s="63">
+        <v>295</v>
+      </c>
+      <c r="H207" s="51"/>
+      <c r="I207" s="56"/>
+      <c r="J207" s="14"/>
+      <c r="K207" s="31"/>
+      <c r="L207" s="31"/>
+      <c r="M207" s="33"/>
+    </row>
+    <row r="208" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B208" s="8">
+        <v>328</v>
+      </c>
+      <c r="C208" s="1">
+        <v>694</v>
+      </c>
+      <c r="D208" s="59">
+        <v>1060</v>
+      </c>
+      <c r="E208" s="1">
+        <v>1426</v>
+      </c>
+      <c r="F208" s="1">
+        <v>1753</v>
+      </c>
+      <c r="G208" s="63">
+        <v>2080</v>
+      </c>
+      <c r="H208" s="51"/>
+      <c r="I208" s="56"/>
+      <c r="J208" s="14"/>
+      <c r="K208" s="31"/>
+      <c r="L208" s="31"/>
+      <c r="M208" s="33"/>
+    </row>
+    <row r="209" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B209" s="8">
+        <v>33</v>
+      </c>
+      <c r="C209" s="1">
+        <v>64</v>
+      </c>
+      <c r="D209" s="59">
+        <v>95</v>
+      </c>
+      <c r="E209" s="1">
+        <v>126</v>
+      </c>
+      <c r="F209" s="1">
+        <v>157</v>
+      </c>
+      <c r="G209" s="63">
+        <v>188</v>
+      </c>
+      <c r="H209" s="51"/>
+      <c r="I209" s="56"/>
+      <c r="J209" s="14"/>
+      <c r="K209" s="31"/>
+      <c r="L209" s="31"/>
+      <c r="M209" s="33"/>
+    </row>
+    <row r="210" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B210" s="8">
+        <v>1</v>
+      </c>
+      <c r="C210" s="1">
+        <v>2</v>
+      </c>
+      <c r="D210" s="59">
+        <v>3</v>
+      </c>
+      <c r="E210" s="1">
+        <v>4</v>
+      </c>
+      <c r="F210" s="1">
+        <v>4</v>
+      </c>
+      <c r="G210" s="63">
+        <v>5</v>
+      </c>
+      <c r="H210" s="51"/>
+      <c r="I210" s="56"/>
+      <c r="J210" s="14"/>
+      <c r="K210" s="31"/>
+      <c r="L210" s="31"/>
+      <c r="M210" s="33"/>
+    </row>
+    <row r="211" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B211" s="8">
+        <v>144</v>
+      </c>
+      <c r="C211" s="1">
+        <v>335</v>
+      </c>
+      <c r="D211" s="59">
+        <v>526</v>
+      </c>
+      <c r="E211" s="1">
+        <v>717</v>
+      </c>
+      <c r="F211" s="1">
+        <v>890</v>
+      </c>
+      <c r="G211" s="63">
+        <v>1063</v>
+      </c>
+      <c r="H211" s="51"/>
+      <c r="I211" s="56"/>
+      <c r="J211" s="14"/>
+      <c r="K211" s="31"/>
+      <c r="L211" s="31"/>
+      <c r="M211" s="33"/>
+    </row>
+    <row r="212" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B212" s="8">
+        <v>37</v>
+      </c>
+      <c r="C212" s="1">
+        <v>72</v>
+      </c>
+      <c r="D212" s="59">
+        <v>107</v>
+      </c>
+      <c r="E212" s="1">
+        <v>143</v>
+      </c>
+      <c r="F212" s="1">
+        <v>179</v>
+      </c>
+      <c r="G212" s="63">
+        <v>215</v>
+      </c>
+      <c r="H212" s="51"/>
+      <c r="I212" s="56"/>
+      <c r="J212" s="14"/>
+      <c r="K212" s="31"/>
+      <c r="L212" s="31"/>
+      <c r="M212" s="33"/>
+    </row>
+    <row r="213" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B213" s="8">
+        <v>4</v>
+      </c>
+      <c r="C213" s="1">
+        <v>7</v>
+      </c>
+      <c r="D213" s="59">
+        <v>11</v>
+      </c>
+      <c r="E213" s="1">
+        <v>14</v>
+      </c>
+      <c r="F213" s="1">
+        <v>18</v>
+      </c>
+      <c r="G213" s="63">
+        <v>21</v>
+      </c>
+      <c r="H213" s="51"/>
+      <c r="I213" s="56"/>
+      <c r="J213" s="14"/>
+      <c r="K213" s="31"/>
+      <c r="L213" s="31"/>
+      <c r="M213" s="33"/>
+    </row>
+    <row r="214" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B214" s="8">
+        <v>68</v>
+      </c>
+      <c r="C214" s="1">
+        <v>137</v>
+      </c>
+      <c r="D214" s="59">
+        <v>205</v>
+      </c>
+      <c r="E214" s="1">
+        <v>274</v>
+      </c>
+      <c r="F214" s="1">
+        <v>342</v>
+      </c>
+      <c r="G214" s="63">
+        <v>410</v>
+      </c>
+      <c r="H214" s="51"/>
+      <c r="I214" s="56"/>
+      <c r="J214" s="14"/>
+      <c r="K214" s="31"/>
+      <c r="L214" s="31"/>
+      <c r="M214" s="33"/>
+    </row>
+    <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B215" s="8">
+        <v>10</v>
+      </c>
+      <c r="C215" s="1">
+        <v>23</v>
+      </c>
+      <c r="D215" s="59">
+        <v>37</v>
+      </c>
+      <c r="E215" s="1">
+        <v>50</v>
+      </c>
+      <c r="F215" s="1">
         <v>76</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...37 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="G215" s="63">
+        <v>103</v>
+      </c>
+      <c r="H215" s="51"/>
+      <c r="I215" s="56"/>
+      <c r="J215" s="14"/>
+      <c r="K215" s="31"/>
+      <c r="L215" s="31"/>
+      <c r="M215" s="33"/>
+    </row>
+    <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B216" s="8">
+        <v>74</v>
+      </c>
+      <c r="C216" s="1">
+        <v>131</v>
+      </c>
+      <c r="D216" s="59">
+        <v>188</v>
+      </c>
+      <c r="E216" s="1">
+        <v>244</v>
+      </c>
+      <c r="F216" s="1">
+        <v>284</v>
+      </c>
+      <c r="G216" s="63">
+        <v>324</v>
+      </c>
+      <c r="H216" s="51"/>
+      <c r="I216" s="56"/>
+      <c r="J216" s="14"/>
+      <c r="K216" s="31"/>
+      <c r="L216" s="31"/>
+      <c r="M216" s="33"/>
+    </row>
+    <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B217" s="8">
+        <v>32</v>
+      </c>
+      <c r="C217" s="1">
+        <v>66</v>
+      </c>
+      <c r="D217" s="59">
+        <v>99</v>
+      </c>
+      <c r="E217" s="1">
+        <v>133</v>
+      </c>
+      <c r="F217" s="1">
+        <v>166</v>
+      </c>
+      <c r="G217" s="63">
+        <v>198</v>
+      </c>
+      <c r="H217" s="51"/>
+      <c r="I217" s="56"/>
+      <c r="J217" s="14"/>
+      <c r="K217" s="31"/>
+      <c r="L217" s="31"/>
+      <c r="M217" s="33"/>
+    </row>
+    <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B218" s="8">
+        <v>33</v>
+      </c>
+      <c r="C218" s="1">
+        <v>64</v>
+      </c>
+      <c r="D218" s="59">
+        <v>94</v>
+      </c>
+      <c r="E218" s="1">
+        <v>124</v>
+      </c>
+      <c r="F218" s="1">
+        <v>156</v>
+      </c>
+      <c r="G218" s="63">
+        <v>187</v>
+      </c>
+      <c r="H218" s="51"/>
+      <c r="I218" s="56"/>
+      <c r="J218" s="14"/>
+      <c r="K218" s="31"/>
+      <c r="L218" s="31"/>
+      <c r="M218" s="33"/>
+    </row>
+    <row r="219" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B219" s="8">
+        <v>1</v>
+      </c>
+      <c r="C219" s="1">
+        <v>19</v>
+      </c>
+      <c r="D219" s="59">
+        <v>37</v>
+      </c>
+      <c r="E219" s="1">
+        <v>56</v>
+      </c>
+      <c r="F219" s="1">
+        <v>73</v>
+      </c>
+      <c r="G219" s="63">
+        <v>91</v>
+      </c>
+      <c r="H219" s="51"/>
+      <c r="I219" s="56"/>
+      <c r="J219" s="14"/>
+      <c r="K219" s="31"/>
+      <c r="L219" s="31"/>
+      <c r="M219" s="33"/>
+    </row>
+    <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B220" s="8">
+        <v>1</v>
+      </c>
+      <c r="C220" s="1">
+        <v>3</v>
+      </c>
+      <c r="D220" s="59">
+        <v>5</v>
+      </c>
+      <c r="E220" s="1">
+        <v>6</v>
+      </c>
+      <c r="F220" s="1">
+        <v>8</v>
+      </c>
+      <c r="G220" s="63">
+        <v>9</v>
+      </c>
+      <c r="H220" s="51"/>
+      <c r="I220" s="56"/>
+      <c r="J220" s="14"/>
+      <c r="K220" s="31"/>
+      <c r="L220" s="31"/>
+      <c r="M220" s="33"/>
+    </row>
+    <row r="221" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B221" s="8">
+        <v>23</v>
+      </c>
+      <c r="C221" s="1">
+        <v>46</v>
+      </c>
+      <c r="D221" s="59">
+        <v>69</v>
+      </c>
+      <c r="E221" s="1">
+        <v>92</v>
+      </c>
+      <c r="F221" s="1">
+        <v>115</v>
+      </c>
+      <c r="G221" s="63">
+        <v>138</v>
+      </c>
+      <c r="H221" s="51"/>
+      <c r="I221" s="56"/>
+      <c r="J221" s="14"/>
+      <c r="K221" s="31"/>
+      <c r="L221" s="31"/>
+      <c r="M221" s="33"/>
+    </row>
+    <row r="222" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B222" s="8">
+        <v>20</v>
+      </c>
+      <c r="C222" s="1">
+        <v>40</v>
+      </c>
+      <c r="D222" s="59">
+        <v>60</v>
+      </c>
+      <c r="E222" s="1">
+        <v>80</v>
+      </c>
+      <c r="F222" s="1">
+        <v>100</v>
+      </c>
+      <c r="G222" s="63">
+        <v>120</v>
+      </c>
+      <c r="H222" s="51"/>
+      <c r="I222" s="56"/>
+      <c r="J222" s="14"/>
+      <c r="K222" s="31"/>
+      <c r="L222" s="31"/>
+      <c r="M222" s="33"/>
+    </row>
+    <row r="223" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B223" s="8">
+        <v>15</v>
+      </c>
+      <c r="C223" s="1">
+        <v>33</v>
+      </c>
+      <c r="D223" s="59">
+        <v>50</v>
+      </c>
+      <c r="E223" s="1">
+        <v>67</v>
+      </c>
+      <c r="F223" s="1">
+        <v>82</v>
+      </c>
+      <c r="G223" s="63">
+        <v>97</v>
+      </c>
+      <c r="H223" s="51"/>
+      <c r="I223" s="56"/>
+      <c r="J223" s="14"/>
+      <c r="K223" s="31"/>
+      <c r="L223" s="31"/>
+      <c r="M223" s="33"/>
+    </row>
+    <row r="224" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B224" s="8">
+        <v>20</v>
+      </c>
+      <c r="C224" s="1">
+        <v>38</v>
+      </c>
+      <c r="D224" s="59">
+        <v>57</v>
+      </c>
+      <c r="E224" s="1">
+        <v>75</v>
+      </c>
+      <c r="F224" s="1">
+        <v>90</v>
+      </c>
+      <c r="G224" s="63">
+        <v>105</v>
+      </c>
+      <c r="H224" s="51"/>
+      <c r="I224" s="56"/>
+      <c r="J224" s="14"/>
+      <c r="K224" s="31"/>
+      <c r="L224" s="31"/>
+      <c r="M224" s="33"/>
+    </row>
+    <row r="225" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B225" s="8"/>
+      <c r="C225" s="21"/>
+      <c r="D225" s="14"/>
+      <c r="E225" s="1"/>
+      <c r="F225" s="24"/>
+      <c r="G225" s="21"/>
+      <c r="H225" s="51"/>
+      <c r="I225" s="56"/>
+      <c r="J225" s="14"/>
+      <c r="K225" s="31"/>
+      <c r="L225" s="31"/>
+      <c r="M225" s="33"/>
+    </row>
+    <row r="226" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B226" s="8">
+        <v>1483</v>
+      </c>
+      <c r="C226" s="1">
+        <v>3937</v>
+      </c>
+      <c r="D226" s="59">
+        <v>5767</v>
+      </c>
+      <c r="E226" s="1">
+        <v>7795</v>
+      </c>
+      <c r="F226" s="1">
+        <v>9692</v>
+      </c>
+      <c r="G226" s="63">
+        <v>11348</v>
+      </c>
+      <c r="H226" s="51"/>
+      <c r="I226" s="56"/>
+      <c r="J226" s="14"/>
+      <c r="K226" s="31"/>
+      <c r="L226" s="31"/>
+      <c r="M226" s="33"/>
+    </row>
+    <row r="227" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G227" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H227" s="51"/>
+      <c r="I227" s="56"/>
+      <c r="J227" s="14"/>
+      <c r="K227" s="31"/>
+      <c r="L227" s="31"/>
+      <c r="M227" s="33"/>
+    </row>
+    <row r="228" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B228" s="8">
+        <v>261</v>
+      </c>
+      <c r="C228" s="1">
+        <v>607</v>
+      </c>
+      <c r="D228" s="59">
+        <v>953</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1299</v>
+      </c>
+      <c r="F228" s="1">
+        <v>1625</v>
+      </c>
+      <c r="G228" s="63">
+        <v>1951</v>
+      </c>
+      <c r="H228" s="51"/>
+      <c r="I228" s="56"/>
+      <c r="J228" s="14"/>
+      <c r="K228" s="31"/>
+      <c r="L228" s="31"/>
+      <c r="M228" s="33"/>
+    </row>
+    <row r="229" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G229" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H229" s="51"/>
+      <c r="I229" s="56"/>
+      <c r="J229" s="14"/>
+      <c r="K229" s="31"/>
+      <c r="L229" s="31"/>
+      <c r="M229" s="33"/>
+    </row>
+    <row r="230" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B230" s="8">
+        <v>0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>0</v>
+      </c>
+      <c r="D230" s="59">
+        <v>0</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0</v>
+      </c>
+      <c r="F230" s="1">
+        <v>0</v>
+      </c>
+      <c r="G230" s="63">
+        <v>1</v>
+      </c>
+      <c r="H230" s="51"/>
+      <c r="I230" s="56"/>
+      <c r="J230" s="14"/>
+      <c r="K230" s="31"/>
+      <c r="L230" s="31"/>
+      <c r="M230" s="33"/>
+    </row>
+    <row r="231" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="21"/>
+      <c r="D231" s="14"/>
+      <c r="E231" s="1"/>
+      <c r="F231" s="24"/>
+      <c r="G231" s="21"/>
+      <c r="H231" s="51"/>
+      <c r="I231" s="56"/>
+      <c r="J231" s="14"/>
+      <c r="K231" s="31"/>
+      <c r="L231" s="31"/>
+      <c r="M231" s="33"/>
+    </row>
+    <row r="232" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B232" s="8">
+        <v>1753</v>
+      </c>
+      <c r="C232" s="1">
+        <v>4168</v>
+      </c>
+      <c r="D232" s="59">
+        <v>6628</v>
+      </c>
+      <c r="E232" s="1">
+        <v>9295</v>
+      </c>
+      <c r="F232" s="1">
+        <v>11358</v>
+      </c>
+      <c r="G232" s="63">
+        <v>14222</v>
+      </c>
+      <c r="H232" s="51"/>
+      <c r="I232" s="56"/>
+      <c r="J232" s="14"/>
+      <c r="K232" s="31"/>
+      <c r="L232" s="31"/>
+      <c r="M232" s="33"/>
+    </row>
+    <row r="233" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B233" s="8">
+        <v>1752</v>
+      </c>
+      <c r="C233" s="1">
+        <v>4168</v>
+      </c>
+      <c r="D233" s="59">
+        <v>6627</v>
+      </c>
+      <c r="E233" s="1">
+        <v>9293</v>
+      </c>
+      <c r="F233" s="1">
+        <v>11355</v>
+      </c>
+      <c r="G233" s="63">
+        <v>14220</v>
+      </c>
+      <c r="H233" s="51"/>
+      <c r="I233" s="56"/>
+      <c r="J233" s="14"/>
+      <c r="K233" s="31"/>
+      <c r="L233" s="31"/>
+      <c r="M233" s="33"/>
+    </row>
+    <row r="234" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B234" s="8">
+        <v>0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>0</v>
+      </c>
+      <c r="D234" s="59">
+        <v>0</v>
+      </c>
+      <c r="E234" s="1">
+        <v>0</v>
+      </c>
+      <c r="F234" s="1">
+        <v>0</v>
+      </c>
+      <c r="G234" s="63">
+        <v>1</v>
+      </c>
+      <c r="H234" s="51"/>
+      <c r="I234" s="56"/>
+      <c r="J234" s="14"/>
+      <c r="K234" s="31"/>
+      <c r="L234" s="31"/>
+      <c r="M234" s="33"/>
+    </row>
+    <row r="235" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B235" s="8">
+        <v>0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>1</v>
+      </c>
+      <c r="D235" s="59">
+        <v>1</v>
+      </c>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+      <c r="F235" s="1">
+        <v>2</v>
+      </c>
+      <c r="G235" s="63">
+        <v>2</v>
+      </c>
+      <c r="H235" s="51"/>
+      <c r="I235" s="56"/>
+      <c r="J235" s="14"/>
+      <c r="K235" s="31"/>
+      <c r="L235" s="31"/>
+      <c r="M235" s="33"/>
+    </row>
+    <row r="236" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B236" s="8"/>
+      <c r="C236" s="21"/>
+      <c r="D236" s="14"/>
+      <c r="E236" s="1"/>
+      <c r="F236" s="24"/>
+      <c r="G236" s="21"/>
+      <c r="H236" s="51"/>
+      <c r="I236" s="56"/>
+      <c r="J236" s="14"/>
+      <c r="K236" s="31"/>
+      <c r="L236" s="31"/>
+      <c r="M236" s="33"/>
+    </row>
+    <row r="237" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B237" s="8">
+        <v>61617</v>
+      </c>
+      <c r="C237" s="1">
+        <v>161317</v>
+      </c>
+      <c r="D237" s="59">
+        <v>246276</v>
+      </c>
+      <c r="E237" s="1">
+        <v>348171</v>
+      </c>
+      <c r="F237" s="1">
+        <v>441807</v>
+      </c>
+      <c r="G237" s="63">
+        <v>552052</v>
+      </c>
+      <c r="H237" s="51"/>
+      <c r="I237" s="56"/>
+      <c r="J237" s="14"/>
+      <c r="K237" s="31"/>
+      <c r="L237" s="31"/>
+      <c r="M237" s="33"/>
+    </row>
+    <row r="238" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B238" s="8">
+        <v>40445</v>
+      </c>
+      <c r="C238" s="1">
+        <v>117819</v>
+      </c>
+      <c r="D238" s="59">
+        <v>185875</v>
+      </c>
+      <c r="E238" s="1">
+        <v>264350</v>
+      </c>
+      <c r="F238" s="1">
+        <v>330838</v>
+      </c>
+      <c r="G238" s="63">
+        <v>416574</v>
+      </c>
+      <c r="H238" s="51"/>
+      <c r="I238" s="56"/>
+      <c r="J238" s="14"/>
+      <c r="K238" s="31"/>
+      <c r="L238" s="31"/>
+      <c r="M238" s="33"/>
+    </row>
+    <row r="239" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B239" s="8">
+        <v>1756</v>
+      </c>
+      <c r="C239" s="1">
+        <v>3561</v>
+      </c>
+      <c r="D239" s="59">
+        <v>5366</v>
+      </c>
+      <c r="E239" s="1">
+        <v>7172</v>
+      </c>
+      <c r="F239" s="1">
+        <v>8782</v>
+      </c>
+      <c r="G239" s="63">
+        <v>10392</v>
+      </c>
+      <c r="H239" s="51"/>
+      <c r="I239" s="56"/>
+      <c r="J239" s="14"/>
+      <c r="K239" s="31"/>
+      <c r="L239" s="31"/>
+      <c r="M239" s="33"/>
+    </row>
+    <row r="240" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B240" s="8">
+        <v>10547</v>
+      </c>
+      <c r="C240" s="1">
+        <v>22297</v>
+      </c>
+      <c r="D240" s="59">
+        <v>27672</v>
+      </c>
+      <c r="E240" s="1">
+        <v>36753</v>
+      </c>
+      <c r="F240" s="1">
+        <v>47527</v>
+      </c>
+      <c r="G240" s="63">
+        <v>59502</v>
+      </c>
+      <c r="H240" s="51"/>
+      <c r="I240" s="56"/>
+      <c r="J240" s="14"/>
+      <c r="K240" s="31"/>
+      <c r="L240" s="31"/>
+      <c r="M240" s="33"/>
+    </row>
+    <row r="241" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B241" s="8">
+        <v>12</v>
+      </c>
+      <c r="C241" s="1">
+        <v>12</v>
+      </c>
+      <c r="D241" s="59">
+        <v>12</v>
+      </c>
+      <c r="E241" s="1">
+        <v>12</v>
+      </c>
+      <c r="F241" s="1">
+        <v>12</v>
+      </c>
+      <c r="G241" s="63">
+        <v>12</v>
+      </c>
+      <c r="H241" s="51"/>
+      <c r="I241" s="56"/>
+      <c r="J241" s="14"/>
+      <c r="K241" s="31"/>
+      <c r="L241" s="31"/>
+      <c r="M241" s="33"/>
+    </row>
+    <row r="242" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B242" s="8">
+        <v>4302</v>
+      </c>
+      <c r="C242" s="1">
+        <v>5664</v>
+      </c>
+      <c r="D242" s="59">
+        <v>7027</v>
+      </c>
+      <c r="E242" s="1">
+        <v>8389</v>
+      </c>
+      <c r="F242" s="1">
+        <v>9997</v>
+      </c>
+      <c r="G242" s="63">
+        <v>11604</v>
+      </c>
+      <c r="H242" s="51"/>
+      <c r="I242" s="56"/>
+      <c r="J242" s="14"/>
+      <c r="K242" s="31"/>
+      <c r="L242" s="31"/>
+      <c r="M242" s="33"/>
+    </row>
+    <row r="243" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B243" s="8">
+        <v>2</v>
+      </c>
+      <c r="C243" s="1">
+        <v>949</v>
+      </c>
+      <c r="D243" s="59">
+        <v>1681</v>
+      </c>
+      <c r="E243" s="1">
+        <v>1683</v>
+      </c>
+      <c r="F243" s="1">
+        <v>1684</v>
+      </c>
+      <c r="G243" s="63">
+        <v>1686</v>
+      </c>
+      <c r="H243" s="51"/>
+      <c r="I243" s="56"/>
+      <c r="J243" s="14"/>
+      <c r="K243" s="31"/>
+      <c r="L243" s="31"/>
+      <c r="M243" s="33"/>
+    </row>
+    <row r="244" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B244" s="8">
+        <v>1697</v>
+      </c>
+      <c r="C244" s="1">
+        <v>4746</v>
+      </c>
+      <c r="D244" s="59">
+        <v>8935</v>
+      </c>
+      <c r="E244" s="1">
+        <v>16694</v>
+      </c>
+      <c r="F244" s="1">
+        <v>24245</v>
+      </c>
+      <c r="G244" s="63">
+        <v>29692</v>
+      </c>
+      <c r="H244" s="51"/>
+      <c r="I244" s="56"/>
+      <c r="J244" s="14"/>
+      <c r="K244" s="31"/>
+      <c r="L244" s="31"/>
+      <c r="M244" s="33"/>
+    </row>
+    <row r="245" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B245" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C245" s="1">
+        <v>447</v>
+      </c>
+      <c r="D245" s="59">
+        <v>894</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1341</v>
+      </c>
+      <c r="F245" s="1">
+        <v>1341</v>
+      </c>
+      <c r="G245" s="63">
+        <v>1341</v>
+      </c>
+      <c r="H245" s="51"/>
+      <c r="I245" s="56"/>
+      <c r="J245" s="14"/>
+      <c r="K245" s="31"/>
+      <c r="L245" s="31"/>
+      <c r="M245" s="33"/>
+    </row>
+    <row r="246" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B246" s="8">
+        <v>2857</v>
+      </c>
+      <c r="C246" s="1">
+        <v>5820</v>
+      </c>
+      <c r="D246" s="59">
+        <v>8815</v>
+      </c>
+      <c r="E246" s="1">
+        <v>11778</v>
+      </c>
+      <c r="F246" s="1">
+        <v>16410</v>
+      </c>
+      <c r="G246" s="63">
+        <v>19305</v>
+      </c>
+      <c r="H246" s="51"/>
+      <c r="I246" s="56"/>
+      <c r="J246" s="14"/>
+      <c r="K246" s="31"/>
+      <c r="L246" s="31"/>
+      <c r="M246" s="33"/>
+    </row>
+    <row r="247" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D247" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="E247" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F247" s="1">
+        <v>971</v>
+      </c>
+      <c r="G247" s="63">
+        <v>1943</v>
+      </c>
+      <c r="H247" s="51"/>
+      <c r="I247" s="56"/>
+      <c r="J247" s="14"/>
+      <c r="K247" s="31"/>
+      <c r="L247" s="31"/>
+      <c r="M247" s="33"/>
+    </row>
+    <row r="248" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B248" s="43"/>
+      <c r="C248" s="21"/>
+      <c r="D248" s="14"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="24"/>
+      <c r="G248" s="21"/>
+      <c r="H248" s="51"/>
+      <c r="I248" s="56"/>
+      <c r="J248" s="14"/>
+      <c r="K248" s="31"/>
+      <c r="L248" s="31"/>
+      <c r="M248" s="33"/>
+    </row>
+    <row r="249" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B249" s="43">
+        <v>4266.8999999999996</v>
+      </c>
+      <c r="C249" s="3">
+        <v>7907.2</v>
+      </c>
+      <c r="D249" s="61">
+        <v>13729.2</v>
+      </c>
+      <c r="E249" s="3">
+        <v>21672.5</v>
+      </c>
+      <c r="F249" s="3">
+        <v>29265.3</v>
+      </c>
+      <c r="G249" s="65">
+        <v>37315.699999999997</v>
+      </c>
+      <c r="H249" s="51"/>
+      <c r="I249" s="56"/>
+      <c r="J249" s="14"/>
+      <c r="K249" s="31"/>
+      <c r="L249" s="31"/>
+      <c r="M249" s="33"/>
+    </row>
+    <row r="250" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B250" s="43">
+        <v>388.4</v>
+      </c>
+      <c r="C250" s="3">
+        <v>648.79999999999995</v>
+      </c>
+      <c r="D250" s="61">
+        <v>1038.5999999999999</v>
+      </c>
+      <c r="E250" s="3">
+        <v>1509.9</v>
+      </c>
+      <c r="F250" s="3">
+        <v>2093.8000000000002</v>
+      </c>
+      <c r="G250" s="65">
+        <v>2746.8</v>
+      </c>
+      <c r="H250" s="51"/>
+      <c r="I250" s="56"/>
+      <c r="J250" s="14"/>
+      <c r="K250" s="31"/>
+      <c r="L250" s="31"/>
+      <c r="M250" s="33"/>
+    </row>
+    <row r="251" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B251" s="43">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="C251" s="3">
+        <v>539.29999999999995</v>
+      </c>
+      <c r="D251" s="61">
+        <v>752</v>
+      </c>
+      <c r="E251" s="3">
+        <v>1005.3</v>
+      </c>
+      <c r="F251" s="3">
+        <v>1164.3</v>
+      </c>
+      <c r="G251" s="65">
+        <v>1393</v>
+      </c>
+      <c r="H251" s="51"/>
+      <c r="I251" s="56"/>
+      <c r="J251" s="14"/>
+      <c r="K251" s="31"/>
+      <c r="L251" s="31"/>
+      <c r="M251" s="33"/>
+    </row>
+    <row r="252" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B252" s="43">
+        <v>3594.9</v>
+      </c>
+      <c r="C252" s="3">
+        <v>6719.1</v>
+      </c>
+      <c r="D252" s="61">
+        <v>11938.6</v>
+      </c>
+      <c r="E252" s="3">
+        <v>19157.3</v>
+      </c>
+      <c r="F252" s="3">
+        <v>26007.200000000001</v>
+      </c>
+      <c r="G252" s="65">
+        <v>33175.9</v>
+      </c>
+      <c r="H252" s="51"/>
+      <c r="I252" s="56"/>
+      <c r="J252" s="14"/>
+      <c r="K252" s="31"/>
+      <c r="L252" s="31"/>
+      <c r="M252" s="33"/>
+    </row>
+    <row r="253" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B253" s="43"/>
+      <c r="C253" s="21"/>
+      <c r="D253" s="14"/>
+      <c r="E253" s="1"/>
+      <c r="F253" s="24"/>
+      <c r="G253" s="21"/>
+      <c r="H253" s="51"/>
+      <c r="I253" s="56"/>
+      <c r="J253" s="14"/>
+      <c r="K253" s="31"/>
+      <c r="L253" s="31"/>
+      <c r="M253" s="33"/>
+    </row>
+    <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B254" s="43">
+        <v>11.5</v>
+      </c>
+      <c r="C254" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="D254" s="61">
+        <v>19.5</v>
+      </c>
+      <c r="E254" s="3">
+        <v>23.4</v>
+      </c>
+      <c r="F254" s="3">
+        <v>32.9</v>
+      </c>
+      <c r="G254" s="65">
+        <v>42.4</v>
+      </c>
+      <c r="H254" s="51"/>
+      <c r="I254" s="56"/>
+      <c r="J254" s="14"/>
+      <c r="K254" s="31"/>
+      <c r="L254" s="31"/>
+      <c r="M254" s="33"/>
+    </row>
+    <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B255" s="43">
+        <v>11.5</v>
+      </c>
+      <c r="C255" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="D255" s="61">
+        <v>19.5</v>
+      </c>
+      <c r="E255" s="3">
+        <v>23.4</v>
+      </c>
+      <c r="F255" s="3">
+        <v>32.9</v>
+      </c>
+      <c r="G255" s="65">
+        <v>42.4</v>
+      </c>
+      <c r="H255" s="51"/>
+      <c r="I255" s="56"/>
+      <c r="J255" s="14"/>
+      <c r="K255" s="31"/>
+      <c r="L255" s="31"/>
+      <c r="M255" s="33"/>
+    </row>
+    <row r="256" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B256" s="8"/>
+      <c r="C256" s="21"/>
+      <c r="D256" s="14"/>
+      <c r="E256" s="1"/>
+      <c r="F256" s="24"/>
+      <c r="G256" s="21"/>
+      <c r="H256" s="51"/>
+      <c r="I256" s="56"/>
+      <c r="J256" s="14"/>
+      <c r="K256" s="31"/>
+      <c r="L256" s="31"/>
+      <c r="M256" s="33"/>
+    </row>
+    <row r="257" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B257" s="8">
+        <v>8</v>
+      </c>
+      <c r="C257" s="1">
+        <v>13</v>
+      </c>
+      <c r="D257" s="59">
+        <v>18</v>
+      </c>
+      <c r="E257" s="1">
         <v>22</v>
       </c>
-      <c r="B19" s="1">
-[...119 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="F257" s="1">
+        <v>28</v>
+      </c>
+      <c r="G257" s="63">
+        <v>33</v>
+      </c>
+      <c r="H257" s="51"/>
+      <c r="I257" s="56"/>
+      <c r="J257" s="14"/>
+      <c r="K257" s="31"/>
+      <c r="L257" s="31"/>
+      <c r="M257" s="33"/>
+    </row>
+    <row r="258" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B258" s="8">
+        <v>3</v>
+      </c>
+      <c r="C258" s="1">
+        <v>4</v>
+      </c>
+      <c r="D258" s="59">
+        <v>4</v>
+      </c>
+      <c r="E258" s="1">
+        <v>4</v>
+      </c>
+      <c r="F258" s="1">
+        <v>5</v>
+      </c>
+      <c r="G258" s="63">
+        <v>5</v>
+      </c>
+      <c r="H258" s="51"/>
+      <c r="I258" s="56"/>
+      <c r="J258" s="14"/>
+      <c r="K258" s="31"/>
+      <c r="L258" s="31"/>
+      <c r="M258" s="33"/>
+    </row>
+    <row r="259" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B259" s="8">
+        <v>5</v>
+      </c>
+      <c r="C259" s="1">
+        <v>9</v>
+      </c>
+      <c r="D259" s="59">
+        <v>14</v>
+      </c>
+      <c r="E259" s="1">
+        <v>18</v>
+      </c>
+      <c r="F259" s="1">
+        <v>23</v>
+      </c>
+      <c r="G259" s="63">
+        <v>28</v>
+      </c>
+      <c r="H259" s="51"/>
+      <c r="I259" s="56"/>
+      <c r="J259" s="14"/>
+      <c r="K259" s="31"/>
+      <c r="L259" s="31"/>
+      <c r="M259" s="33"/>
+    </row>
+    <row r="260" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="B260" s="8"/>
+      <c r="C260" s="1"/>
+      <c r="D260" s="59"/>
+      <c r="E260" s="1"/>
+      <c r="F260" s="1"/>
+      <c r="G260" s="63"/>
+      <c r="H260" s="51"/>
+      <c r="I260" s="56"/>
+      <c r="J260" s="14"/>
+      <c r="K260" s="31"/>
+      <c r="L260" s="31"/>
+      <c r="M260" s="33"/>
+    </row>
+    <row r="261" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G261" s="65">
+        <v>0.3</v>
+      </c>
+      <c r="H261" s="51"/>
+      <c r="I261" s="56"/>
+      <c r="J261" s="14"/>
+      <c r="K261" s="31"/>
+      <c r="L261" s="31"/>
+      <c r="M261" s="33"/>
+    </row>
+    <row r="262" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D262" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E262" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G262" s="65">
+        <v>0.3</v>
+      </c>
+      <c r="H262" s="51"/>
+      <c r="I262" s="56"/>
+      <c r="J262" s="14"/>
+      <c r="K262" s="31"/>
+      <c r="L262" s="31"/>
+      <c r="M262" s="33"/>
+    </row>
+    <row r="263" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="21"/>
+      <c r="D263" s="14"/>
+      <c r="E263" s="1"/>
+      <c r="F263" s="24"/>
+      <c r="G263" s="21"/>
+      <c r="H263" s="51"/>
+      <c r="I263" s="56"/>
+      <c r="J263" s="14"/>
+      <c r="K263" s="31"/>
+      <c r="L263" s="31"/>
+      <c r="M263" s="33"/>
+    </row>
+    <row r="264" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B264" s="8">
+        <v>35</v>
+      </c>
+      <c r="C264" s="1">
+        <v>35</v>
+      </c>
+      <c r="D264" s="59">
+        <v>35</v>
+      </c>
+      <c r="E264" s="1">
+        <v>35</v>
+      </c>
+      <c r="F264" s="1">
+        <v>35</v>
+      </c>
+      <c r="G264" s="63">
+        <v>35</v>
+      </c>
+      <c r="H264" s="51"/>
+      <c r="I264" s="56"/>
+      <c r="J264" s="14"/>
+      <c r="K264" s="31"/>
+      <c r="L264" s="31"/>
+      <c r="M264" s="33"/>
+    </row>
+    <row r="265" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B265" s="8">
+        <v>35</v>
+      </c>
+      <c r="C265" s="1">
+        <v>35</v>
+      </c>
+      <c r="D265" s="59">
+        <v>35</v>
+      </c>
+      <c r="E265" s="1">
+        <v>35</v>
+      </c>
+      <c r="F265" s="1">
+        <v>35</v>
+      </c>
+      <c r="G265" s="63">
+        <v>35</v>
+      </c>
+      <c r="H265" s="51"/>
+      <c r="I265" s="56"/>
+      <c r="J265" s="14"/>
+      <c r="K265" s="31"/>
+      <c r="L265" s="31"/>
+      <c r="M265" s="33"/>
+    </row>
+    <row r="266" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B266" s="8"/>
+      <c r="C266" s="21"/>
+      <c r="D266" s="14"/>
+      <c r="E266" s="1"/>
+      <c r="F266" s="24"/>
+      <c r="G266" s="21"/>
+      <c r="H266" s="51"/>
+      <c r="I266" s="56"/>
+      <c r="J266" s="14"/>
+      <c r="K266" s="31"/>
+      <c r="L266" s="31"/>
+      <c r="M266" s="33"/>
+    </row>
+    <row r="267" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B267" s="8">
+        <v>9202</v>
+      </c>
+      <c r="C267" s="1">
+        <v>20743</v>
+      </c>
+      <c r="D267" s="59">
+        <v>32283</v>
+      </c>
+      <c r="E267" s="1">
+        <v>43823</v>
+      </c>
+      <c r="F267" s="1">
+        <v>49548</v>
+      </c>
+      <c r="G267" s="63">
+        <v>55273</v>
+      </c>
+      <c r="H267" s="51"/>
+      <c r="I267" s="56"/>
+      <c r="J267" s="14"/>
+      <c r="K267" s="31"/>
+      <c r="L267" s="31"/>
+      <c r="M267" s="33"/>
+    </row>
+    <row r="268" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B268" s="8">
+        <v>9202</v>
+      </c>
+      <c r="C268" s="1">
+        <v>20743</v>
+      </c>
+      <c r="D268" s="59">
+        <v>32283</v>
+      </c>
+      <c r="E268" s="1">
+        <v>43823</v>
+      </c>
+      <c r="F268" s="1">
+        <v>49548</v>
+      </c>
+      <c r="G268" s="63">
+        <v>55273</v>
+      </c>
+      <c r="H268" s="51"/>
+      <c r="I268" s="56"/>
+      <c r="J268" s="14"/>
+      <c r="K268" s="31"/>
+      <c r="L268" s="31"/>
+      <c r="M268" s="33"/>
+    </row>
+    <row r="269" spans="1:13" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B269" s="43"/>
+      <c r="C269" s="21"/>
+      <c r="D269" s="14"/>
+      <c r="E269" s="1"/>
+      <c r="F269" s="24"/>
+      <c r="G269" s="21"/>
+      <c r="H269" s="51"/>
+      <c r="I269" s="56"/>
+      <c r="J269" s="14"/>
+      <c r="K269" s="31"/>
+      <c r="L269" s="31"/>
+      <c r="M269" s="33"/>
+    </row>
+    <row r="270" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B270" s="43">
+        <v>6</v>
+      </c>
+      <c r="C270" s="3">
+        <v>13.1</v>
+      </c>
+      <c r="D270" s="61">
+        <v>20.3</v>
+      </c>
+      <c r="E270" s="3">
+        <v>27.6</v>
+      </c>
+      <c r="F270" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G270" s="65">
+        <v>41.9</v>
+      </c>
+      <c r="H270" s="51"/>
+      <c r="I270" s="56"/>
+      <c r="J270" s="14"/>
+      <c r="K270" s="31"/>
+      <c r="L270" s="31"/>
+      <c r="M270" s="33"/>
+    </row>
+    <row r="271" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B271" s="43">
+        <v>0.3</v>
+      </c>
+      <c r="C271" s="3">
+        <v>1.3</v>
+      </c>
+      <c r="D271" s="61">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E271" s="3">
+        <v>3.3</v>
+      </c>
+      <c r="F271" s="3">
+        <v>3.9</v>
+      </c>
+      <c r="G271" s="65">
+        <v>4.5</v>
+      </c>
+      <c r="H271" s="51"/>
+      <c r="I271" s="56"/>
+      <c r="J271" s="14"/>
+      <c r="K271" s="31"/>
+      <c r="L271" s="31"/>
+      <c r="M271" s="33"/>
+    </row>
+    <row r="272" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="B272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G272" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H272" s="51"/>
+      <c r="I272" s="56"/>
+      <c r="J272" s="14"/>
+      <c r="K272" s="31"/>
+      <c r="L272" s="31"/>
+      <c r="M272" s="33"/>
+    </row>
+    <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G273" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H273" s="51"/>
+      <c r="I273" s="56"/>
+      <c r="J273" s="14"/>
+      <c r="K273" s="31"/>
+      <c r="L273" s="31"/>
+      <c r="M273" s="33"/>
+    </row>
+    <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B274" s="17"/>
+      <c r="C274" s="21"/>
+      <c r="D274" s="14"/>
+      <c r="E274" s="1"/>
+      <c r="F274" s="24"/>
+      <c r="G274" s="21"/>
+      <c r="H274" s="51"/>
+      <c r="I274" s="56"/>
+      <c r="J274" s="14"/>
+      <c r="K274" s="31"/>
+      <c r="L274" s="31"/>
+      <c r="M274" s="33"/>
+    </row>
+    <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B275" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C275" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D275" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="E275" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F275" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G275" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="H275" s="51"/>
+      <c r="I275" s="56"/>
+      <c r="J275" s="14"/>
+      <c r="K275" s="31"/>
+      <c r="L275" s="31"/>
+      <c r="M275" s="33"/>
+    </row>
+    <row r="276" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B276" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C276" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D276" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="E276" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="F276" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G276" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="H276" s="51"/>
+      <c r="I276" s="56"/>
+      <c r="J276" s="14"/>
+      <c r="K276" s="31"/>
+      <c r="L276" s="31"/>
+      <c r="M276" s="33"/>
+    </row>
+    <row r="277" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B277" s="8"/>
+      <c r="C277" s="21"/>
+      <c r="D277" s="14"/>
+      <c r="E277" s="1"/>
+      <c r="F277" s="24"/>
+      <c r="G277" s="21"/>
+      <c r="H277" s="51"/>
+      <c r="I277" s="56"/>
+      <c r="J277" s="14"/>
+      <c r="K277" s="31"/>
+      <c r="L277" s="31"/>
+      <c r="M277" s="33"/>
+    </row>
+    <row r="278" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B278" s="8">
+        <v>3829</v>
+      </c>
+      <c r="C278" s="1">
+        <v>7557</v>
+      </c>
+      <c r="D278" s="59">
+        <v>12669</v>
+      </c>
+      <c r="E278" s="1">
+        <v>17880</v>
+      </c>
+      <c r="F278" s="1">
+        <v>23074</v>
+      </c>
+      <c r="G278" s="63">
+        <v>28201</v>
+      </c>
+      <c r="H278" s="51"/>
+      <c r="I278" s="56"/>
+      <c r="J278" s="14"/>
+      <c r="K278" s="31"/>
+      <c r="L278" s="31"/>
+      <c r="M278" s="33"/>
+    </row>
+    <row r="279" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B279" s="8">
+        <v>3704</v>
+      </c>
+      <c r="C279" s="1">
+        <v>7009</v>
+      </c>
+      <c r="D279" s="59">
+        <v>11409</v>
+      </c>
+      <c r="E279" s="1">
+        <v>15890</v>
+      </c>
+      <c r="F279" s="1">
+        <v>20595</v>
+      </c>
+      <c r="G279" s="63">
+        <v>25035</v>
+      </c>
+      <c r="H279" s="51"/>
+      <c r="I279" s="56"/>
+      <c r="J279" s="14"/>
+      <c r="K279" s="31"/>
+      <c r="L279" s="31"/>
+      <c r="M279" s="33"/>
+    </row>
+    <row r="280" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H280" s="51"/>
+      <c r="I280" s="56"/>
+      <c r="J280" s="14"/>
+      <c r="K280" s="31"/>
+      <c r="L280" s="31"/>
+      <c r="M280" s="33"/>
+    </row>
+    <row r="281" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B281" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H281" s="51"/>
+      <c r="I281" s="56"/>
+      <c r="J281" s="14"/>
+      <c r="K281" s="31"/>
+      <c r="L281" s="31"/>
+      <c r="M281" s="33"/>
+    </row>
+    <row r="282" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B282" s="8"/>
+      <c r="C282" s="21"/>
+      <c r="D282" s="14"/>
+      <c r="E282" s="1"/>
+      <c r="F282" s="24"/>
+      <c r="G282" s="21"/>
+      <c r="H282" s="51"/>
+      <c r="I282" s="56"/>
+      <c r="J282" s="14"/>
+      <c r="K282" s="31"/>
+      <c r="L282" s="31"/>
+      <c r="M282" s="33"/>
+    </row>
+    <row r="283" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B283" s="8">
+        <v>26740</v>
+      </c>
+      <c r="C283" s="1">
+        <v>80040</v>
+      </c>
+      <c r="D283" s="59">
+        <v>134857</v>
+      </c>
+      <c r="E283" s="1">
+        <v>194139</v>
+      </c>
+      <c r="F283" s="1">
+        <v>232948</v>
+      </c>
+      <c r="G283" s="63">
+        <v>282534</v>
+      </c>
+      <c r="H283" s="51"/>
+      <c r="I283" s="56"/>
+      <c r="J283" s="14"/>
+      <c r="K283" s="31"/>
+      <c r="L283" s="31"/>
+      <c r="M283" s="33"/>
+    </row>
+    <row r="284" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B284" s="8">
+        <v>22297</v>
+      </c>
+      <c r="C284" s="1">
+        <v>65545</v>
+      </c>
+      <c r="D284" s="59">
+        <v>107579</v>
+      </c>
+      <c r="E284" s="1">
+        <v>152558</v>
+      </c>
+      <c r="F284" s="1">
+        <v>176568</v>
+      </c>
+      <c r="G284" s="63">
+        <v>210211</v>
+      </c>
+      <c r="H284" s="51"/>
+      <c r="I284" s="56"/>
+      <c r="J284" s="14"/>
+      <c r="K284" s="31"/>
+      <c r="L284" s="31"/>
+      <c r="M284" s="33"/>
+    </row>
+    <row r="285" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B285" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C285" s="1">
+        <v>1465</v>
+      </c>
+      <c r="D285" s="59">
+        <v>2931</v>
+      </c>
+      <c r="E285" s="1">
+        <v>4396</v>
+      </c>
+      <c r="F285" s="1">
+        <v>6489</v>
+      </c>
+      <c r="G285" s="63">
+        <v>8581</v>
+      </c>
+      <c r="H285" s="51"/>
+      <c r="I285" s="56"/>
+      <c r="J285" s="14"/>
+      <c r="K285" s="31"/>
+      <c r="L285" s="31"/>
+      <c r="M285" s="33"/>
+    </row>
+    <row r="286" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B286" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C286" s="1">
+        <v>20</v>
+      </c>
+      <c r="D286" s="59">
+        <v>39</v>
+      </c>
+      <c r="E286" s="1">
+        <v>59</v>
+      </c>
+      <c r="F286" s="1">
+        <v>59</v>
+      </c>
+      <c r="G286" s="63">
+        <v>59</v>
+      </c>
+      <c r="H286" s="51"/>
+      <c r="I286" s="56"/>
+      <c r="J286" s="14"/>
+      <c r="K286" s="31"/>
+      <c r="L286" s="31"/>
+      <c r="M286" s="33"/>
+    </row>
+    <row r="287" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B287" s="8">
+        <v>945</v>
+      </c>
+      <c r="C287" s="1">
+        <v>1776</v>
+      </c>
+      <c r="D287" s="59">
+        <v>2726</v>
+      </c>
+      <c r="E287" s="1">
+        <v>3800</v>
+      </c>
+      <c r="F287" s="1">
+        <v>4154</v>
+      </c>
+      <c r="G287" s="63">
+        <v>4850</v>
+      </c>
+      <c r="H287" s="51"/>
+      <c r="I287" s="56"/>
+      <c r="J287" s="14"/>
+      <c r="K287" s="31"/>
+      <c r="L287" s="31"/>
+      <c r="M287" s="33"/>
+    </row>
+    <row r="288" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B288" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C288" s="1">
+        <v>346</v>
+      </c>
+      <c r="D288" s="59">
+        <v>692</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1038</v>
+      </c>
+      <c r="F288" s="1">
+        <v>1038</v>
+      </c>
+      <c r="G288" s="63">
+        <v>1038</v>
+      </c>
+      <c r="H288" s="51"/>
+      <c r="I288" s="56"/>
+      <c r="J288" s="14"/>
+      <c r="K288" s="31"/>
+      <c r="L288" s="31"/>
+      <c r="M288" s="33"/>
+    </row>
+    <row r="289" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B289" s="8">
+        <v>1855</v>
+      </c>
+      <c r="C289" s="1">
+        <v>6164</v>
+      </c>
+      <c r="D289" s="59">
+        <v>13088</v>
+      </c>
+      <c r="E289" s="1">
+        <v>21406</v>
+      </c>
+      <c r="F289" s="1">
+        <v>32426</v>
+      </c>
+      <c r="G289" s="63">
+        <v>44249</v>
+      </c>
+      <c r="H289" s="51"/>
+      <c r="I289" s="56"/>
+      <c r="J289" s="14"/>
+      <c r="K289" s="31"/>
+      <c r="L289" s="31"/>
+      <c r="M289" s="33"/>
+    </row>
+    <row r="290" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B290" s="8">
+        <v>1644</v>
+      </c>
+      <c r="C290" s="1">
+        <v>4723</v>
+      </c>
+      <c r="D290" s="59">
+        <v>7803</v>
+      </c>
+      <c r="E290" s="1">
+        <v>10883</v>
+      </c>
+      <c r="F290" s="1">
+        <v>12214</v>
+      </c>
+      <c r="G290" s="63">
+        <v>13545</v>
+      </c>
+      <c r="H290" s="51"/>
+      <c r="I290" s="56"/>
+      <c r="J290" s="14"/>
+      <c r="K290" s="31"/>
+      <c r="L290" s="31"/>
+      <c r="M290" s="33"/>
+    </row>
+    <row r="291" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B291" s="8"/>
+      <c r="C291" s="21"/>
+      <c r="D291" s="14"/>
+      <c r="E291" s="1"/>
+      <c r="F291" s="24"/>
+      <c r="G291" s="21"/>
+      <c r="H291" s="51"/>
+      <c r="I291" s="56"/>
+      <c r="J291" s="14"/>
+      <c r="K291" s="31"/>
+      <c r="L291" s="31"/>
+      <c r="M291" s="33"/>
+    </row>
+    <row r="292" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B292" s="8">
+        <v>90</v>
+      </c>
+      <c r="C292" s="1">
+        <v>122</v>
+      </c>
+      <c r="D292" s="59">
+        <v>173</v>
+      </c>
+      <c r="E292" s="1">
+        <v>223</v>
+      </c>
+      <c r="F292" s="1">
+        <v>283</v>
+      </c>
+      <c r="G292" s="63">
+        <v>367</v>
+      </c>
+      <c r="H292" s="51"/>
+      <c r="I292" s="56"/>
+      <c r="J292" s="14"/>
+      <c r="K292" s="31"/>
+      <c r="L292" s="31"/>
+      <c r="M292" s="33"/>
+    </row>
+    <row r="293" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B293" s="8">
+        <v>90</v>
+      </c>
+      <c r="C293" s="1">
+        <v>122</v>
+      </c>
+      <c r="D293" s="59">
+        <v>173</v>
+      </c>
+      <c r="E293" s="1">
+        <v>223</v>
+      </c>
+      <c r="F293" s="1">
+        <v>283</v>
+      </c>
+      <c r="G293" s="63">
+        <v>367</v>
+      </c>
+      <c r="H293" s="51"/>
+      <c r="I293" s="56"/>
+      <c r="J293" s="14"/>
+      <c r="K293" s="31"/>
+      <c r="L293" s="31"/>
+      <c r="M293" s="33"/>
+    </row>
+    <row r="294" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B294" s="8"/>
+      <c r="C294" s="21"/>
+      <c r="D294" s="14"/>
+      <c r="E294" s="1"/>
+      <c r="F294" s="24"/>
+      <c r="G294" s="21"/>
+      <c r="H294" s="51"/>
+      <c r="I294" s="56"/>
+      <c r="J294" s="14"/>
+      <c r="K294" s="31"/>
+      <c r="L294" s="31"/>
+      <c r="M294" s="33"/>
+    </row>
+    <row r="295" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B295" s="8">
+        <v>90</v>
+      </c>
+      <c r="C295" s="1">
+        <v>122</v>
+      </c>
+      <c r="D295" s="59">
+        <v>173</v>
+      </c>
+      <c r="E295" s="1">
+        <v>223</v>
+      </c>
+      <c r="F295" s="1">
+        <v>283</v>
+      </c>
+      <c r="G295" s="63">
+        <v>367</v>
+      </c>
+      <c r="H295" s="51"/>
+      <c r="I295" s="56"/>
+      <c r="J295" s="14"/>
+      <c r="K295" s="31"/>
+      <c r="L295" s="31"/>
+      <c r="M295" s="33"/>
+    </row>
+    <row r="296" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B296" s="8">
+        <v>90</v>
+      </c>
+      <c r="C296" s="1">
+        <v>122</v>
+      </c>
+      <c r="D296" s="59">
+        <v>173</v>
+      </c>
+      <c r="E296" s="1">
+        <v>223</v>
+      </c>
+      <c r="F296" s="1">
+        <v>283</v>
+      </c>
+      <c r="G296" s="63">
+        <v>367</v>
+      </c>
+      <c r="H296" s="51"/>
+      <c r="I296" s="56"/>
+      <c r="J296" s="14"/>
+      <c r="K296" s="31"/>
+      <c r="L296" s="31"/>
+      <c r="M296" s="33"/>
+    </row>
+    <row r="297" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B297" s="41"/>
+      <c r="C297" s="21"/>
+      <c r="D297" s="14"/>
+      <c r="E297" s="1"/>
+      <c r="F297" s="24"/>
+      <c r="G297" s="21"/>
+      <c r="H297" s="51"/>
+      <c r="I297" s="56"/>
+      <c r="J297" s="14"/>
+      <c r="K297" s="31"/>
+      <c r="L297" s="31"/>
+      <c r="M297" s="33"/>
+    </row>
+    <row r="298" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B298" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C298" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D298" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E298" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F298" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G298" s="63">
+        <v>2707</v>
+      </c>
+      <c r="H298" s="51"/>
+      <c r="I298" s="56"/>
+      <c r="J298" s="14"/>
+      <c r="K298" s="31"/>
+      <c r="L298" s="31"/>
+      <c r="M298" s="33"/>
+    </row>
+    <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B299" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C299" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D299" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E299" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F299" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G299" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H299" s="51"/>
+      <c r="I299" s="56"/>
+      <c r="J299" s="14"/>
+      <c r="K299" s="31"/>
+      <c r="L299" s="31"/>
+      <c r="M299" s="33"/>
+    </row>
+    <row r="300" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G300" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H300" s="51"/>
+      <c r="I300" s="56"/>
+      <c r="J300" s="14"/>
+      <c r="K300" s="31"/>
+      <c r="L300" s="31"/>
+      <c r="M300" s="33"/>
+    </row>
+    <row r="301" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B301" s="8"/>
+      <c r="C301" s="21"/>
+      <c r="D301" s="14"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="24"/>
+      <c r="G301" s="21"/>
+      <c r="H301" s="51"/>
+      <c r="I301" s="56"/>
+      <c r="J301" s="14"/>
+      <c r="K301" s="31"/>
+      <c r="L301" s="31"/>
+      <c r="M301" s="33"/>
+    </row>
+    <row r="302" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B302" s="8">
+        <v>35</v>
+      </c>
+      <c r="C302" s="1">
+        <v>45</v>
+      </c>
+      <c r="D302" s="59">
+        <v>55</v>
+      </c>
+      <c r="E302" s="1">
+        <v>66</v>
+      </c>
+      <c r="F302" s="1">
+        <v>127</v>
+      </c>
+      <c r="G302" s="63">
+        <v>188</v>
+      </c>
+      <c r="H302" s="51"/>
+      <c r="I302" s="56"/>
+      <c r="J302" s="14"/>
+      <c r="K302" s="31"/>
+      <c r="L302" s="31"/>
+      <c r="M302" s="33"/>
+    </row>
+    <row r="303" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B303" s="8">
+        <v>35</v>
+      </c>
+      <c r="C303" s="1">
+        <v>45</v>
+      </c>
+      <c r="D303" s="59">
+        <v>55</v>
+      </c>
+      <c r="E303" s="1">
+        <v>66</v>
+      </c>
+      <c r="F303" s="1">
+        <v>127</v>
+      </c>
+      <c r="G303" s="63">
+        <v>188</v>
+      </c>
+      <c r="H303" s="51"/>
+      <c r="I303" s="56"/>
+      <c r="J303" s="14"/>
+      <c r="K303" s="31"/>
+      <c r="L303" s="31"/>
+      <c r="M303" s="33"/>
+    </row>
+    <row r="304" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B304" s="8"/>
+      <c r="C304" s="21"/>
+      <c r="D304" s="14"/>
+      <c r="E304" s="1"/>
+      <c r="F304" s="24"/>
+      <c r="G304" s="21"/>
+      <c r="H304" s="51"/>
+      <c r="I304" s="56"/>
+      <c r="J304" s="14"/>
+      <c r="K304" s="31"/>
+      <c r="L304" s="31"/>
+      <c r="M304" s="33"/>
+    </row>
+    <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B305" s="8">
+        <v>145</v>
+      </c>
+      <c r="C305" s="1">
+        <v>351</v>
+      </c>
+      <c r="D305" s="59">
+        <v>519</v>
+      </c>
+      <c r="E305" s="1">
+        <v>805</v>
+      </c>
+      <c r="F305" s="1">
+        <v>1085</v>
+      </c>
+      <c r="G305" s="63">
+        <v>1432</v>
+      </c>
+      <c r="H305" s="51"/>
+      <c r="I305" s="56"/>
+      <c r="J305" s="14"/>
+      <c r="K305" s="31"/>
+      <c r="L305" s="31"/>
+      <c r="M305" s="33"/>
+    </row>
+    <row r="306" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B306" s="8">
+        <v>145</v>
+      </c>
+      <c r="C306" s="1">
+        <v>351</v>
+      </c>
+      <c r="D306" s="59">
+        <v>519</v>
+      </c>
+      <c r="E306" s="1">
+        <v>805</v>
+      </c>
+      <c r="F306" s="1">
+        <v>1085</v>
+      </c>
+      <c r="G306" s="63">
+        <v>1432</v>
+      </c>
+      <c r="H306" s="51"/>
+      <c r="I306" s="56"/>
+      <c r="J306" s="14"/>
+      <c r="K306" s="31"/>
+      <c r="L306" s="31"/>
+      <c r="M306" s="33"/>
+    </row>
+    <row r="307" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B307" s="8"/>
+      <c r="C307" s="21"/>
+      <c r="D307" s="14"/>
+      <c r="E307" s="1"/>
+      <c r="F307" s="24"/>
+      <c r="G307" s="21"/>
+      <c r="H307" s="51"/>
+      <c r="I307" s="56"/>
+      <c r="J307" s="14"/>
+      <c r="K307" s="31"/>
+      <c r="L307" s="31"/>
+      <c r="M307" s="33"/>
+    </row>
+    <row r="308" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B308" s="8">
+        <v>58</v>
+      </c>
+      <c r="C308" s="1">
+        <v>95</v>
+      </c>
+      <c r="D308" s="59">
+        <v>122</v>
+      </c>
+      <c r="E308" s="1">
+        <v>163</v>
+      </c>
+      <c r="F308" s="1">
+        <v>215</v>
+      </c>
+      <c r="G308" s="63">
+        <v>260</v>
+      </c>
+      <c r="H308" s="51"/>
+      <c r="I308" s="56"/>
+      <c r="J308" s="14"/>
+      <c r="K308" s="31"/>
+      <c r="L308" s="31"/>
+      <c r="M308" s="33"/>
+    </row>
+    <row r="309" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B309" s="8">
+        <v>10</v>
+      </c>
+      <c r="C309" s="1">
+        <v>43</v>
+      </c>
+      <c r="D309" s="59">
+        <v>65</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100</v>
+      </c>
+      <c r="F309" s="1">
+        <v>135</v>
+      </c>
+      <c r="G309" s="63">
+        <v>163</v>
+      </c>
+      <c r="H309" s="51"/>
+      <c r="I309" s="56"/>
+      <c r="J309" s="14"/>
+      <c r="K309" s="31"/>
+      <c r="L309" s="31"/>
+      <c r="M309" s="33"/>
+    </row>
+    <row r="310" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B310" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C310" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D310" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E310" s="1">
+        <v>2</v>
+      </c>
+      <c r="F310" s="1">
+        <v>3</v>
+      </c>
+      <c r="G310" s="63">
+        <v>3</v>
+      </c>
+      <c r="H310" s="51"/>
+      <c r="I310" s="56"/>
+      <c r="J310" s="14"/>
+      <c r="K310" s="31"/>
+      <c r="L310" s="31"/>
+      <c r="M310" s="33"/>
+    </row>
+    <row r="311" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B311" s="8">
+        <v>48</v>
+      </c>
+      <c r="C311" s="1">
+        <v>52</v>
+      </c>
+      <c r="D311" s="59">
+        <v>57</v>
+      </c>
+      <c r="E311" s="1">
+        <v>61</v>
+      </c>
+      <c r="F311" s="1">
         <v>77</v>
       </c>
-      <c r="B22" s="2" t="s">
-[...119 lines deleted...]
-      <c r="A25" s="18" t="s">
+      <c r="G311" s="63">
+        <v>94</v>
+      </c>
+      <c r="H311" s="51"/>
+      <c r="I311" s="56"/>
+      <c r="J311" s="14"/>
+      <c r="K311" s="31"/>
+      <c r="L311" s="31"/>
+      <c r="M311" s="33"/>
+    </row>
+    <row r="312" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B312" s="8"/>
+      <c r="C312" s="21"/>
+      <c r="D312" s="14"/>
+      <c r="E312" s="1"/>
+      <c r="F312" s="24"/>
+      <c r="G312" s="21"/>
+      <c r="H312" s="51"/>
+      <c r="I312" s="56"/>
+      <c r="J312" s="14"/>
+      <c r="K312" s="31"/>
+      <c r="L312" s="31"/>
+      <c r="M312" s="33"/>
+    </row>
+    <row r="313" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B313" s="8">
+        <v>79523</v>
+      </c>
+      <c r="C313" s="1">
+        <v>162096</v>
+      </c>
+      <c r="D313" s="59">
+        <v>244718</v>
+      </c>
+      <c r="E313" s="1">
+        <v>345292</v>
+      </c>
+      <c r="F313" s="1">
+        <v>445161</v>
+      </c>
+      <c r="G313" s="63">
+        <v>562338</v>
+      </c>
+      <c r="H313" s="51"/>
+      <c r="I313" s="56"/>
+      <c r="J313" s="14"/>
+      <c r="K313" s="31"/>
+      <c r="L313" s="31"/>
+      <c r="M313" s="33"/>
+    </row>
+    <row r="314" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B314" s="8">
+        <v>78906</v>
+      </c>
+      <c r="C314" s="1">
+        <v>153392</v>
+      </c>
+      <c r="D314" s="59">
+        <v>227878</v>
+      </c>
+      <c r="E314" s="1">
+        <v>320238</v>
+      </c>
+      <c r="F314" s="1">
+        <v>419721</v>
+      </c>
+      <c r="G314" s="63">
+        <v>533882</v>
+      </c>
+      <c r="H314" s="51"/>
+      <c r="I314" s="56"/>
+      <c r="J314" s="14"/>
+      <c r="K314" s="31"/>
+      <c r="L314" s="31"/>
+      <c r="M314" s="33"/>
+    </row>
+    <row r="315" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="1">
-[...46 lines deleted...]
-      <c r="D26" s="1">
+      <c r="B315" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C315" s="1">
+        <v>7153</v>
+      </c>
+      <c r="D315" s="59">
+        <v>14354</v>
+      </c>
+      <c r="E315" s="1">
+        <v>21634</v>
+      </c>
+      <c r="F315" s="1">
+        <v>21748</v>
+      </c>
+      <c r="G315" s="63">
+        <v>24494</v>
+      </c>
+      <c r="H315" s="51"/>
+      <c r="I315" s="56"/>
+      <c r="J315" s="14"/>
+      <c r="K315" s="31"/>
+      <c r="L315" s="31"/>
+      <c r="M315" s="33"/>
+    </row>
+    <row r="316" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B316" s="8">
+        <v>618</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1552</v>
+      </c>
+      <c r="D316" s="59">
+        <v>2486</v>
+      </c>
+      <c r="E316" s="1">
+        <v>3421</v>
+      </c>
+      <c r="F316" s="1">
+        <v>3691</v>
+      </c>
+      <c r="G316" s="63">
+        <v>3962</v>
+      </c>
+      <c r="H316" s="51"/>
+      <c r="I316" s="56"/>
+      <c r="J316" s="14"/>
+      <c r="K316" s="31"/>
+      <c r="L316" s="31"/>
+      <c r="M316" s="33"/>
+    </row>
+    <row r="317" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B317" s="41"/>
+      <c r="C317" s="21"/>
+      <c r="D317" s="14"/>
+      <c r="E317" s="1"/>
+      <c r="F317" s="24"/>
+      <c r="G317" s="21"/>
+      <c r="H317" s="51"/>
+      <c r="I317" s="56"/>
+      <c r="J317" s="14"/>
+      <c r="K317" s="31"/>
+      <c r="L317" s="31"/>
+      <c r="M317" s="33"/>
+    </row>
+    <row r="318" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G318" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H318" s="51"/>
+      <c r="I318" s="56"/>
+      <c r="J318" s="14"/>
+      <c r="K318" s="31"/>
+      <c r="L318" s="31"/>
+      <c r="M318" s="33"/>
+    </row>
+    <row r="319" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G319" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="H319" s="51"/>
+      <c r="I319" s="56"/>
+      <c r="J319" s="14"/>
+      <c r="K319" s="31"/>
+      <c r="L319" s="31"/>
+      <c r="M319" s="33"/>
+    </row>
+    <row r="320" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B320" s="41"/>
+      <c r="C320" s="21"/>
+      <c r="D320" s="14"/>
+      <c r="E320" s="14"/>
+      <c r="F320" s="24"/>
+      <c r="G320" s="21"/>
+      <c r="H320" s="51"/>
+      <c r="I320" s="56"/>
+      <c r="J320" s="14"/>
+      <c r="K320" s="31"/>
+      <c r="L320" s="31"/>
+      <c r="M320" s="33"/>
+    </row>
+    <row r="321" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B321" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C321" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="D321" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="E321" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="F321" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="G321" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H321" s="51"/>
+      <c r="I321" s="56"/>
+      <c r="J321" s="14"/>
+      <c r="K321" s="31"/>
+      <c r="L321" s="31"/>
+      <c r="M321" s="33"/>
+    </row>
+    <row r="322" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="B322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="C322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="D322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="E322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="F322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="G322" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="H322" s="57"/>
+      <c r="I322" s="58"/>
+      <c r="J322" s="4"/>
+      <c r="K322" s="32"/>
+      <c r="L322" s="32"/>
+      <c r="M322" s="55"/>
+    </row>
+    <row r="323" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="47"/>
+      <c r="B323" s="43"/>
+      <c r="C323" s="14"/>
+      <c r="D323" s="14"/>
+      <c r="E323" s="1"/>
+      <c r="F323" s="24"/>
+      <c r="G323" s="21"/>
+      <c r="H323" s="1"/>
+      <c r="I323" s="31"/>
+      <c r="J323" s="14"/>
+      <c r="K323" s="31"/>
+      <c r="L323" s="31"/>
+      <c r="M323" s="33"/>
+    </row>
+    <row r="324" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="E26" s="42">
-[...110 lines deleted...]
-      <c r="A29" s="18" t="s">
+      <c r="B324" s="43"/>
+      <c r="C324" s="14"/>
+      <c r="D324" s="14"/>
+      <c r="E324" s="1"/>
+      <c r="F324" s="24"/>
+      <c r="G324" s="21"/>
+      <c r="H324" s="1"/>
+      <c r="I324" s="31"/>
+      <c r="J324" s="14"/>
+      <c r="K324" s="31"/>
+      <c r="L324" s="31"/>
+      <c r="M324" s="33"/>
+    </row>
+    <row r="325" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="B29" s="1">
-[...3542 lines deleted...]
-      <c r="C129" s="36"/>
+      <c r="B325" s="68"/>
+      <c r="C325" s="68"/>
+      <c r="D325" s="68"/>
+      <c r="E325" s="68"/>
+      <c r="F325" s="68"/>
+      <c r="G325" s="68"/>
+      <c r="H325" s="68"/>
+      <c r="I325" s="68"/>
+      <c r="J325" s="69"/>
+      <c r="K325" s="69"/>
+      <c r="L325" s="69"/>
+      <c r="M325" s="69"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A325:M325"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8622EC28-1D13-407A-A3E3-7412CAAFC205}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8084D4C1-CB12-4705-B874-A4A22327D228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8622EC28-1D13-407A-A3E3-7412CAAFC205}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>натура-2025</vt:lpstr>
-      <vt:lpstr>'натура-2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>натура-2026</vt:lpstr>
+      <vt:lpstr>'натура-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>