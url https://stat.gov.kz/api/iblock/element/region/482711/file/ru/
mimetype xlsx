--- v0 (2026-05-09)
+++ v1 (2026-07-29)
@@ -4,183 +4,156 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="15060" windowHeight="9225" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12300" windowHeight="9480" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура-2025" sheetId="13" r:id="rId1"/>
+    <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="28">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
-    <t>Руды железные, тыс. тонн</t>
-[...1 lines deleted...]
-  <si>
     <t>Руды алюминиевые (бокситы), тыс. тонн</t>
   </si>
   <si>
     <t>Руды золотосодержащие, тыс. тонн</t>
   </si>
   <si>
-    <t>Пески природные, тыс. куб. м</t>
-[...16 lines deleted...]
-  <si>
     <t>Асбест, тыс. тонн</t>
-  </si>
-[...1 lines deleted...]
-    <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
-    <t>"*" - оперативные данные</t>
-[...4 lines deleted...]
-  <si>
     <t>х</t>
   </si>
   <si>
-    <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Костанайской области за 2025 год*</t>
+    <t>Руды железные агломерированные и неагломерированные, тыс. тонн</t>
   </si>
   <si>
-    <t>Гранит, песчаник и камень для памятников, отделки или строительства прочий, тыс.куб.м</t>
+    <t>Лисаковск г.а.</t>
   </si>
   <si>
-    <t>Руды металлические</t>
+    <t>Рудный г.а.</t>
   </si>
   <si>
-    <t>Продукция горнодобывающей промышленности</t>
+    <t>Беимбета Майлина</t>
   </si>
   <si>
-    <t>руды железные неагломерированные, 
-тыс. тонн</t>
+    <t>Руды медные, тыс.тонн</t>
   </si>
   <si>
-    <t>концентраты железорудные, тыс. тонн</t>
+    <t>Житикаринский</t>
   </si>
   <si>
-    <t>окатыши железорудные, тыс. тонн</t>
+    <t>Костанайская область</t>
   </si>
   <si>
-    <t>Соль и хлорид натрия чистый,  вода морская, тонн</t>
+    <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Костанайской области</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -214,82 +187,96 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -303,139 +290,144 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -496,142 +488,180 @@
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -913,2227 +943,2011 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W106"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P19" sqref="P19"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42" style="6" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="42" style="4" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="36" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="36" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" style="36" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="36" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="37" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="36" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" style="55" customWidth="1"/>
+    <col min="9" max="9" width="8" style="56" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" style="36" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="37" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="7" customWidth="1"/>
+    <col min="14" max="14" width="37.140625" style="4" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="B2" s="77" t="s">
+    <row r="1" spans="1:23" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+      <c r="N1" s="61"/>
+    </row>
+    <row r="2" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="101"/>
+      <c r="B2" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="61"/>
+    </row>
+    <row r="3" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="102"/>
+      <c r="B3" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="69" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="69" t="s">
+      <c r="D3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="69" t="s">
+      <c r="E3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="69" t="s">
+      <c r="F3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="69" t="s">
+      <c r="G3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="70" t="s">
+      <c r="H3" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="70" t="s">
+      <c r="I3" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="J2" s="71" t="s">
+      <c r="J3" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="K2" s="69" t="s">
+      <c r="K3" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="74" t="s">
+      <c r="L3" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="M2" s="76" t="s">
+      <c r="M3" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="N2" s="7"/>
-[...56 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="N3" s="5"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+    </row>
+    <row r="4" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+    </row>
+    <row r="5" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1966.1</v>
+      </c>
+      <c r="C5" s="1">
+        <v>3784.8</v>
+      </c>
+      <c r="D5" s="89">
+        <v>5804.5</v>
+      </c>
+      <c r="E5" s="92">
+        <v>8101.5</v>
+      </c>
+      <c r="F5" s="92">
+        <v>10397.299999999999</v>
+      </c>
+      <c r="G5" s="92">
+        <v>12475.7</v>
+      </c>
+      <c r="H5" s="69"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="72"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+    </row>
+    <row r="6" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="69"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+    </row>
+    <row r="7" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="69"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+    </row>
+    <row r="8" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="96" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="69"/>
+      <c r="S8" s="69"/>
+    </row>
+    <row r="9" spans="1:23" s="81" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="69"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="77"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+    </row>
+    <row r="10" spans="1:23" s="81" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="65" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="69"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="79"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="79"/>
+      <c r="P10" s="79"/>
+      <c r="Q10" s="79"/>
+      <c r="R10" s="79"/>
+      <c r="S10" s="79"/>
+    </row>
+    <row r="11" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="1">
-[...187 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="75"/>
+      <c r="J11" s="75"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
+      <c r="N11" s="66"/>
+      <c r="O11" s="70"/>
+      <c r="P11" s="70"/>
+      <c r="Q11" s="70"/>
+      <c r="R11" s="70"/>
+      <c r="S11" s="70"/>
+    </row>
+    <row r="12" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="69"/>
+      <c r="I12" s="75"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="67"/>
+      <c r="O12" s="70"/>
+      <c r="P12" s="70"/>
+      <c r="Q12" s="70"/>
+      <c r="R12" s="70"/>
+      <c r="S12" s="70"/>
+    </row>
+    <row r="13" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="69"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="67"/>
+      <c r="O13" s="70"/>
+      <c r="P13" s="70"/>
+      <c r="Q13" s="70"/>
+      <c r="R13" s="70"/>
+      <c r="S13" s="70"/>
+    </row>
+    <row r="14" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="75"/>
+      <c r="J14" s="75"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="70"/>
+      <c r="P14" s="70"/>
+      <c r="Q14" s="70"/>
+      <c r="R14" s="70"/>
+      <c r="S14" s="70"/>
+    </row>
+    <row r="15" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="1">
+        <v>251.6</v>
+      </c>
+      <c r="C15" s="1">
+        <v>476.8</v>
+      </c>
+      <c r="D15" s="89">
+        <v>751.3</v>
+      </c>
+      <c r="E15" s="92">
+        <v>999</v>
+      </c>
+      <c r="F15" s="92">
+        <v>1376.1</v>
+      </c>
+      <c r="G15" s="92">
+        <v>1797.4</v>
+      </c>
+      <c r="H15" s="69"/>
+      <c r="I15" s="75"/>
+      <c r="J15" s="75"/>
+      <c r="K15" s="69"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="69"/>
+      <c r="N15" s="73"/>
+      <c r="O15" s="70"/>
+      <c r="P15" s="70"/>
+      <c r="Q15" s="70"/>
+      <c r="R15" s="70"/>
+      <c r="S15" s="70"/>
+    </row>
+    <row r="16" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...134 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="B16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="69"/>
+      <c r="I16" s="75"/>
+      <c r="J16" s="75"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="69"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="70"/>
+      <c r="P16" s="70"/>
+      <c r="Q16" s="70"/>
+      <c r="R16" s="70"/>
+      <c r="S16" s="70"/>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="65" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="69"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="69"/>
+      <c r="N17" s="73"/>
+      <c r="O17" s="70"/>
+      <c r="P17" s="70"/>
+      <c r="Q17" s="70"/>
+      <c r="R17" s="70"/>
+      <c r="S17" s="70"/>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="1">
-[...340 lines deleted...]
-      <c r="N19" s="20"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="69"/>
+      <c r="N18" s="73"/>
+      <c r="O18" s="69"/>
+      <c r="P18" s="69"/>
+      <c r="Q18" s="69"/>
+      <c r="R18" s="69"/>
+      <c r="S18" s="69"/>
+    </row>
+    <row r="19" spans="1:19" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2">
+        <v>21.1</v>
+      </c>
+      <c r="C19" s="2">
+        <v>41.6</v>
+      </c>
+      <c r="D19" s="90">
+        <v>59.7</v>
+      </c>
+      <c r="E19" s="93">
+        <v>77.8</v>
+      </c>
+      <c r="F19" s="93">
+        <v>99.3</v>
+      </c>
+      <c r="G19" s="93">
+        <v>121.4</v>
+      </c>
+      <c r="H19" s="69"/>
+      <c r="I19" s="74"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="74"/>
+      <c r="L19" s="74"/>
+      <c r="M19" s="74"/>
+      <c r="N19" s="68"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
-      <c r="Q19" s="1"/>
-[...68 lines deleted...]
-      <c r="A22" s="23" t="s">
+      <c r="Q19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="S19" s="2"/>
+    </row>
+    <row r="20" spans="1:19" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="82" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="3">
+        <v>21.1</v>
+      </c>
+      <c r="C20" s="3">
+        <v>41.6</v>
+      </c>
+      <c r="D20" s="91">
+        <v>59.7</v>
+      </c>
+      <c r="E20" s="94">
+        <v>77.8</v>
+      </c>
+      <c r="F20" s="94">
+        <v>99.3</v>
+      </c>
+      <c r="G20" s="94">
+        <v>121.4</v>
+      </c>
+      <c r="H20" s="71"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="71"/>
+      <c r="L20" s="71"/>
+      <c r="M20" s="71"/>
+      <c r="N20" s="68"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="S20" s="2"/>
+    </row>
+    <row r="21" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="12"/>
+      <c r="B21" s="83"/>
+      <c r="C21" s="83"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="85"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="85"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="17"/>
+    </row>
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="86"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="86"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="17"/>
+    </row>
+    <row r="23" spans="1:19" s="81" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="99" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="24"/>
-[...1288 lines deleted...]
-      <c r="N106" s="64"/>
+      <c r="B23" s="99"/>
+      <c r="C23" s="99"/>
+      <c r="D23" s="99"/>
+      <c r="E23" s="99"/>
+      <c r="F23" s="99"/>
+      <c r="G23" s="99"/>
+      <c r="H23" s="99"/>
+      <c r="I23" s="99"/>
+      <c r="J23" s="100"/>
+      <c r="K23" s="100"/>
+      <c r="L23" s="100"/>
+      <c r="M23" s="100"/>
+      <c r="N23" s="17"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A24" s="18"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="19"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A25" s="20"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="19"/>
+    </row>
+    <row r="26" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="21"/>
+      <c r="N26" s="26"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A27" s="27"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A28" s="18"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A29" s="18"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="17"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A30" s="18"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="17"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A31" s="18"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="17"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A32" s="18"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="17"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A33" s="18"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="19"/>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A34" s="35"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="23"/>
+      <c r="M34" s="38"/>
+      <c r="N34" s="39"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A35" s="35"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="39"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A36" s="27"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A37" s="18"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="19"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A38" s="18"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="16"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="10"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A39" s="18"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="6"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A40" s="18"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="6"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A41" s="35"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="39"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A42" s="22"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="14"/>
+      <c r="N42" s="40"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A43" s="27"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="28"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A44" s="18"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="23"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="10"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A45" s="18"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="33"/>
+      <c r="I45" s="33"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="19"/>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A46" s="18"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="16"/>
+      <c r="N46" s="19"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A47" s="18"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="16"/>
+      <c r="N47" s="19"/>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A48" s="18"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="K48" s="13"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="19"/>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A49" s="18"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="19"/>
+    </row>
+    <row r="50" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="18"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="13"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="16"/>
+      <c r="N50" s="19"/>
+    </row>
+    <row r="51" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="18"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="13"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="13"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="K51" s="13"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="19"/>
+    </row>
+    <row r="52" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="41"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="8"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="29"/>
+      <c r="N52" s="42"/>
+    </row>
+    <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="27"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="8"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="23"/>
+      <c r="M53" s="30"/>
+      <c r="N53" s="43"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+    </row>
+    <row r="54" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="18"/>
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="32"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="33"/>
+      <c r="J54" s="34"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="33"/>
+      <c r="M54" s="16"/>
+      <c r="N54" s="19"/>
+      <c r="Q54" s="10"/>
+    </row>
+    <row r="55" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="18"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="K55" s="13"/>
+      <c r="L55" s="14"/>
+      <c r="M55" s="16"/>
+      <c r="N55" s="19"/>
+      <c r="Q55" s="10"/>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A56" s="44"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="13"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="7"/>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A57" s="18"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="13"/>
+      <c r="E57" s="13"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="13"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="K57" s="13"/>
+      <c r="L57" s="14"/>
+      <c r="M57" s="16"/>
+      <c r="N57" s="6"/>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A58" s="18"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="13"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="13"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="K58" s="13"/>
+      <c r="L58" s="14"/>
+      <c r="M58" s="16"/>
+      <c r="N58" s="6"/>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A59" s="18"/>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="8"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="8"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="16"/>
+      <c r="N59" s="19"/>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A60" s="18"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="8"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="8"/>
+      <c r="I60" s="8"/>
+      <c r="J60" s="23"/>
+      <c r="M60" s="21"/>
+      <c r="N60" s="6"/>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A61" s="35"/>
+      <c r="B61" s="32"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="32"/>
+      <c r="E61" s="32"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="32"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="33"/>
+      <c r="J61" s="34"/>
+      <c r="K61" s="32"/>
+      <c r="L61" s="33"/>
+      <c r="N61" s="45"/>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A62" s="27"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="13"/>
+      <c r="D62" s="13"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="14"/>
+      <c r="G62" s="13"/>
+      <c r="H62" s="14"/>
+      <c r="I62" s="14"/>
+      <c r="K62" s="13"/>
+      <c r="L62" s="14"/>
+      <c r="M62" s="30"/>
+      <c r="N62" s="31"/>
+      <c r="P62" s="10"/>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A63" s="18"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="8"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="8"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="46"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="48"/>
+      <c r="M63" s="49"/>
+      <c r="N63" s="6"/>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A64" s="18"/>
+      <c r="B64" s="43"/>
+      <c r="C64" s="43"/>
+      <c r="D64" s="43"/>
+      <c r="E64" s="43"/>
+      <c r="F64" s="50"/>
+      <c r="G64" s="43"/>
+      <c r="H64" s="50"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="23"/>
+      <c r="M64" s="16"/>
+      <c r="N64" s="19"/>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A65" s="18"/>
+      <c r="B65" s="32"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="32"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="32"/>
+      <c r="H65" s="33"/>
+      <c r="I65" s="33"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="32"/>
+      <c r="L65" s="33"/>
+      <c r="M65" s="16"/>
+      <c r="N65" s="6"/>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A66" s="18"/>
+      <c r="B66" s="13"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="14"/>
+      <c r="K66" s="13"/>
+      <c r="L66" s="14"/>
+      <c r="M66" s="16"/>
+      <c r="N66" s="6"/>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A67" s="18"/>
+      <c r="B67" s="13"/>
+      <c r="C67" s="13"/>
+      <c r="D67" s="13"/>
+      <c r="E67" s="13"/>
+      <c r="F67" s="14"/>
+      <c r="G67" s="13"/>
+      <c r="H67" s="14"/>
+      <c r="I67" s="14"/>
+      <c r="K67" s="13"/>
+      <c r="L67" s="14"/>
+      <c r="M67" s="21"/>
+      <c r="N67" s="6"/>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A68" s="35"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="13"/>
+      <c r="E68" s="13"/>
+      <c r="F68" s="14"/>
+      <c r="G68" s="13"/>
+      <c r="H68" s="14"/>
+      <c r="I68" s="14"/>
+      <c r="K68" s="13"/>
+      <c r="L68" s="14"/>
+      <c r="N68" s="51"/>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A69" s="27"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+      <c r="D69" s="13"/>
+      <c r="E69" s="13"/>
+      <c r="F69" s="14"/>
+      <c r="G69" s="13"/>
+      <c r="H69" s="14"/>
+      <c r="I69" s="14"/>
+      <c r="K69" s="13"/>
+      <c r="L69" s="14"/>
+      <c r="M69" s="30"/>
+      <c r="N69" s="31"/>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A70" s="18"/>
+      <c r="B70" s="13"/>
+      <c r="C70" s="13"/>
+      <c r="D70" s="13"/>
+      <c r="E70" s="13"/>
+      <c r="F70" s="14"/>
+      <c r="G70" s="13"/>
+      <c r="H70" s="14"/>
+      <c r="I70" s="14"/>
+      <c r="K70" s="13"/>
+      <c r="L70" s="14"/>
+      <c r="M70" s="16"/>
+      <c r="N70" s="19"/>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A71" s="18"/>
+      <c r="B71" s="13"/>
+      <c r="C71" s="13"/>
+      <c r="D71" s="13"/>
+      <c r="E71" s="13"/>
+      <c r="F71" s="14"/>
+      <c r="G71" s="13"/>
+      <c r="H71" s="14"/>
+      <c r="I71" s="14"/>
+      <c r="K71" s="13"/>
+      <c r="L71" s="14"/>
+      <c r="M71" s="47"/>
+      <c r="N71" s="19"/>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A72" s="35"/>
+      <c r="B72" s="13"/>
+      <c r="C72" s="13"/>
+      <c r="D72" s="13"/>
+      <c r="E72" s="13"/>
+      <c r="F72" s="14"/>
+      <c r="G72" s="13"/>
+      <c r="H72" s="14"/>
+      <c r="I72" s="14"/>
+      <c r="K72" s="13"/>
+      <c r="L72" s="14"/>
+      <c r="N72" s="51"/>
+      <c r="P72" s="10"/>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A73" s="27"/>
+      <c r="H73" s="37"/>
+      <c r="I73" s="37"/>
+      <c r="J73" s="28"/>
+      <c r="K73" s="21"/>
+      <c r="L73" s="29"/>
+      <c r="M73" s="30"/>
+      <c r="N73" s="31"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10"/>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A74" s="18"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
+      <c r="J74" s="23"/>
+      <c r="M74" s="16"/>
+      <c r="N74" s="6"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="10"/>
+      <c r="Q74" s="10"/>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A75" s="18"/>
+      <c r="B75" s="32"/>
+      <c r="C75" s="32"/>
+      <c r="D75" s="32"/>
+      <c r="E75" s="32"/>
+      <c r="F75" s="33"/>
+      <c r="G75" s="32"/>
+      <c r="H75" s="33"/>
+      <c r="I75" s="33"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="32"/>
+      <c r="L75" s="33"/>
+      <c r="M75" s="16"/>
+      <c r="N75" s="19"/>
+      <c r="O75" s="10"/>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A76" s="18"/>
+      <c r="B76" s="13"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="13"/>
+      <c r="E76" s="13"/>
+      <c r="F76" s="14"/>
+      <c r="G76" s="13"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="14"/>
+      <c r="K76" s="13"/>
+      <c r="L76" s="14"/>
+      <c r="M76" s="16"/>
+      <c r="N76" s="6"/>
+      <c r="O76" s="10"/>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A77" s="18"/>
+      <c r="B77" s="13"/>
+      <c r="C77" s="13"/>
+      <c r="D77" s="13"/>
+      <c r="E77" s="13"/>
+      <c r="F77" s="14"/>
+      <c r="G77" s="13"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="14"/>
+      <c r="K77" s="13"/>
+      <c r="L77" s="14"/>
+      <c r="M77" s="16"/>
+      <c r="N77" s="19"/>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A78" s="18"/>
+      <c r="B78" s="13"/>
+      <c r="C78" s="13"/>
+      <c r="D78" s="13"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="14"/>
+      <c r="G78" s="13"/>
+      <c r="H78" s="14"/>
+      <c r="I78" s="14"/>
+      <c r="K78" s="13"/>
+      <c r="L78" s="14"/>
+      <c r="M78" s="16"/>
+      <c r="N78" s="52"/>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A79" s="20"/>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="8"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="8"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="28"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="29"/>
+      <c r="M79" s="16"/>
+      <c r="N79" s="19"/>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A80" s="18"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="23"/>
+      <c r="M80" s="16"/>
+      <c r="N80" s="19"/>
+    </row>
+    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A81" s="18"/>
+      <c r="B81" s="32"/>
+      <c r="C81" s="32"/>
+      <c r="D81" s="32"/>
+      <c r="E81" s="32"/>
+      <c r="F81" s="33"/>
+      <c r="G81" s="32"/>
+      <c r="H81" s="33"/>
+      <c r="I81" s="33"/>
+      <c r="J81" s="34"/>
+      <c r="K81" s="32"/>
+      <c r="L81" s="33"/>
+      <c r="M81" s="21"/>
+      <c r="N81" s="19"/>
+    </row>
+    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A82" s="35"/>
+      <c r="B82" s="13"/>
+      <c r="C82" s="13"/>
+      <c r="D82" s="13"/>
+      <c r="E82" s="13"/>
+      <c r="F82" s="14"/>
+      <c r="G82" s="13"/>
+      <c r="H82" s="14"/>
+      <c r="I82" s="14"/>
+      <c r="K82" s="13"/>
+      <c r="L82" s="14"/>
+      <c r="N82" s="51"/>
+    </row>
+    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A83" s="27"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="8"/>
+      <c r="I83" s="8"/>
+      <c r="J83" s="28"/>
+      <c r="K83" s="21"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="30"/>
+      <c r="N83" s="31"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+    </row>
+    <row r="84" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A84" s="18"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="8"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="8"/>
+      <c r="I84" s="8"/>
+      <c r="J84" s="23"/>
+      <c r="M84" s="16"/>
+      <c r="N84" s="19"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10"/>
+    </row>
+    <row r="85" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A85" s="20"/>
+      <c r="B85" s="32"/>
+      <c r="C85" s="32"/>
+      <c r="D85" s="32"/>
+      <c r="E85" s="32"/>
+      <c r="F85" s="33"/>
+      <c r="G85" s="32"/>
+      <c r="H85" s="33"/>
+      <c r="I85" s="33"/>
+      <c r="J85" s="34"/>
+      <c r="K85" s="32"/>
+      <c r="L85" s="33"/>
+      <c r="M85" s="16"/>
+      <c r="N85" s="19"/>
+      <c r="O85" s="10"/>
+    </row>
+    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A86" s="18"/>
+      <c r="B86" s="13"/>
+      <c r="C86" s="13"/>
+      <c r="D86" s="13"/>
+      <c r="E86" s="13"/>
+      <c r="F86" s="14"/>
+      <c r="G86" s="13"/>
+      <c r="H86" s="14"/>
+      <c r="I86" s="14"/>
+      <c r="K86" s="13"/>
+      <c r="L86" s="14"/>
+      <c r="M86" s="16"/>
+      <c r="N86" s="19"/>
+    </row>
+    <row r="87" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A87" s="18"/>
+      <c r="B87" s="13"/>
+      <c r="C87" s="13"/>
+      <c r="D87" s="13"/>
+      <c r="E87" s="13"/>
+      <c r="F87" s="14"/>
+      <c r="G87" s="13"/>
+      <c r="H87" s="14"/>
+      <c r="I87" s="14"/>
+      <c r="K87" s="13"/>
+      <c r="L87" s="14"/>
+      <c r="M87" s="21"/>
+      <c r="N87" s="19"/>
+    </row>
+    <row r="88" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="35"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="8"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="8"/>
+      <c r="I88" s="8"/>
+      <c r="J88" s="28"/>
+      <c r="K88" s="21"/>
+      <c r="L88" s="29"/>
+      <c r="N88" s="51"/>
+    </row>
+    <row r="89" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="27"/>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="8"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="8"/>
+      <c r="I89" s="8"/>
+      <c r="J89" s="23"/>
+      <c r="M89" s="30"/>
+      <c r="N89" s="31"/>
+    </row>
+    <row r="90" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="18"/>
+      <c r="B90" s="32"/>
+      <c r="C90" s="32"/>
+      <c r="D90" s="32"/>
+      <c r="E90" s="32"/>
+      <c r="F90" s="33"/>
+      <c r="G90" s="32"/>
+      <c r="H90" s="33"/>
+      <c r="I90" s="33"/>
+      <c r="J90" s="34"/>
+      <c r="K90" s="32"/>
+      <c r="L90" s="33"/>
+      <c r="M90" s="16"/>
+      <c r="N90" s="19"/>
+    </row>
+    <row r="91" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="18"/>
+      <c r="B91" s="13"/>
+      <c r="C91" s="13"/>
+      <c r="D91" s="13"/>
+      <c r="E91" s="13"/>
+      <c r="F91" s="14"/>
+      <c r="G91" s="13"/>
+      <c r="H91" s="14"/>
+      <c r="I91" s="14"/>
+      <c r="K91" s="13"/>
+      <c r="L91" s="14"/>
+      <c r="M91" s="21"/>
+      <c r="N91" s="19"/>
+    </row>
+    <row r="92" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A92" s="35"/>
+      <c r="B92" s="13"/>
+      <c r="C92" s="13"/>
+      <c r="D92" s="13"/>
+      <c r="E92" s="13"/>
+      <c r="F92" s="14"/>
+      <c r="G92" s="13"/>
+      <c r="H92" s="14"/>
+      <c r="I92" s="14"/>
+      <c r="K92" s="13"/>
+      <c r="L92" s="14"/>
+      <c r="N92" s="51"/>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A93" s="27"/>
+      <c r="B93" s="13"/>
+      <c r="C93" s="13"/>
+      <c r="D93" s="13"/>
+      <c r="E93" s="13"/>
+      <c r="F93" s="14"/>
+      <c r="G93" s="13"/>
+      <c r="H93" s="14"/>
+      <c r="I93" s="14"/>
+      <c r="K93" s="13"/>
+      <c r="L93" s="14"/>
+      <c r="M93" s="30"/>
+      <c r="N93" s="31"/>
+      <c r="P93" s="10"/>
+      <c r="Q93" s="10"/>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A94" s="18"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="28"/>
+      <c r="K94" s="21"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="16"/>
+      <c r="N94" s="19"/>
+      <c r="O94" s="10"/>
+    </row>
+    <row r="95" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A95" s="18"/>
+      <c r="H95" s="37"/>
+      <c r="I95" s="37"/>
+      <c r="J95" s="23"/>
+      <c r="M95" s="16"/>
+      <c r="N95" s="19"/>
+    </row>
+    <row r="96" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="18"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="32"/>
+      <c r="E96" s="32"/>
+      <c r="F96" s="33"/>
+      <c r="G96" s="32"/>
+      <c r="H96" s="33"/>
+      <c r="I96" s="33"/>
+      <c r="J96" s="34"/>
+      <c r="K96" s="32"/>
+      <c r="L96" s="33"/>
+      <c r="M96" s="21"/>
+      <c r="N96" s="19"/>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A97" s="35"/>
+      <c r="B97" s="13"/>
+      <c r="C97" s="13"/>
+      <c r="D97" s="13"/>
+      <c r="E97" s="13"/>
+      <c r="F97" s="14"/>
+      <c r="G97" s="13"/>
+      <c r="H97" s="14"/>
+      <c r="I97" s="14"/>
+      <c r="K97" s="13"/>
+      <c r="L97" s="14"/>
+      <c r="N97" s="51"/>
+    </row>
+    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A98" s="27"/>
+      <c r="B98" s="13"/>
+      <c r="C98" s="13"/>
+      <c r="D98" s="13"/>
+      <c r="E98" s="13"/>
+      <c r="F98" s="14"/>
+      <c r="G98" s="13"/>
+      <c r="H98" s="14"/>
+      <c r="I98" s="14"/>
+      <c r="K98" s="13"/>
+      <c r="L98" s="14"/>
+      <c r="M98" s="30"/>
+      <c r="N98" s="31"/>
+      <c r="O98" s="10"/>
+      <c r="P98" s="10"/>
+      <c r="Q98" s="10"/>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A99" s="18"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="8"/>
+      <c r="I99" s="8"/>
+      <c r="J99" s="28"/>
+      <c r="K99" s="21"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="16"/>
+      <c r="N99" s="19"/>
+      <c r="O99" s="10"/>
+      <c r="P99" s="10"/>
+      <c r="Q99" s="10"/>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A100" s="18"/>
+      <c r="H100" s="37"/>
+      <c r="I100" s="37"/>
+      <c r="J100" s="23"/>
+      <c r="M100" s="16"/>
+      <c r="N100" s="19"/>
+      <c r="O100" s="10"/>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A101" s="18"/>
+      <c r="B101" s="32"/>
+      <c r="C101" s="32"/>
+      <c r="D101" s="32"/>
+      <c r="E101" s="32"/>
+      <c r="F101" s="33"/>
+      <c r="G101" s="32"/>
+      <c r="H101" s="33"/>
+      <c r="I101" s="33"/>
+      <c r="J101" s="34"/>
+      <c r="K101" s="32"/>
+      <c r="L101" s="33"/>
+      <c r="M101" s="16"/>
+      <c r="N101" s="19"/>
+    </row>
+    <row r="102" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A102" s="18"/>
+      <c r="B102" s="13"/>
+      <c r="C102" s="13"/>
+      <c r="D102" s="13"/>
+      <c r="E102" s="13"/>
+      <c r="F102" s="14"/>
+      <c r="G102" s="13"/>
+      <c r="H102" s="14"/>
+      <c r="I102" s="14"/>
+      <c r="K102" s="13"/>
+      <c r="L102" s="14"/>
+      <c r="M102" s="21"/>
+      <c r="N102" s="19"/>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A103" s="35"/>
+      <c r="B103" s="53"/>
+      <c r="C103" s="53"/>
+      <c r="D103" s="53"/>
+      <c r="E103" s="53"/>
+      <c r="F103" s="54"/>
+      <c r="G103" s="53"/>
+      <c r="H103" s="54"/>
+      <c r="I103" s="54"/>
+      <c r="K103" s="53"/>
+      <c r="L103" s="54"/>
+      <c r="N103" s="51"/>
+    </row>
+    <row r="104" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A104" s="27"/>
+      <c r="H104" s="37"/>
+      <c r="I104" s="37"/>
+      <c r="K104" s="53"/>
+      <c r="L104" s="54"/>
+      <c r="M104" s="30"/>
+      <c r="N104" s="31"/>
+    </row>
+    <row r="105" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A105" s="18"/>
+      <c r="B105" s="32"/>
+      <c r="C105" s="32"/>
+      <c r="D105" s="32"/>
+      <c r="E105" s="32"/>
+      <c r="F105" s="33"/>
+      <c r="G105" s="32"/>
+      <c r="H105" s="33"/>
+      <c r="I105" s="33"/>
+      <c r="J105" s="34"/>
+      <c r="K105" s="32"/>
+      <c r="L105" s="33"/>
+      <c r="M105" s="16"/>
+      <c r="N105" s="19"/>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A106" s="18"/>
+      <c r="B106" s="13"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="13"/>
+      <c r="E106" s="13"/>
+      <c r="F106" s="14"/>
+      <c r="G106" s="13"/>
+      <c r="H106" s="14"/>
+      <c r="I106" s="14"/>
+      <c r="K106" s="13"/>
+      <c r="L106" s="14"/>
+      <c r="M106" s="9"/>
+      <c r="N106" s="52"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3175,96 +2989,96 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D93F1E7B-E7A6-412E-B023-6C931B3DCA37}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>натура-2025</vt:lpstr>
+      <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>