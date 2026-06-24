--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,157 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" tabRatio="839"/>
+    <workbookView xWindow="150" yWindow="75" windowWidth="14310" windowHeight="12615" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
     <sheet name="Ерлер саны" sheetId="4" r:id="rId2"/>
     <sheet name="Әйелдер саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы коэффициент" sheetId="9" r:id="rId4"/>
     <sheet name="Ерлер коэффициенті" sheetId="10" r:id="rId5"/>
     <sheet name="Әйелдер коэффициенті" sheetId="11" r:id="rId6"/>
     <sheet name="Нәресте өлімі коэффициенті" sheetId="6" r:id="rId7"/>
     <sheet name="Ұлдар коэффициенті" sheetId="7" r:id="rId8"/>
     <sheet name="Қыздар коэффициенті" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1149" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1187" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>Ерлер арасындағы жалпы өлім-жітім коэффициенті</t>
   </si>
   <si>
     <t>Әйелдер арасындағы жалпы өлім-жітім коэффициенті</t>
   </si>
   <si>
     <t>1000 туғанға</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
-    </r>
-[...28 lines deleted...]
-      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
   <si>
     <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
@@ -208,151 +178,138 @@
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>Абай облысы нәресте өлімі коэффициенті</t>
   </si>
   <si>
     <t>Абай облысы ұлдар арасында нәресте өлімі коэффициенті</t>
   </si>
   <si>
     <t>Абай облысы қыздар арасында нәресте өлімі коэффициенті</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -510,50 +467,56 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
@@ -825,71 +788,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1715">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1846,978 +1809,979 @@
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...598 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...50 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1715">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
@@ -4507,519 +4471,618 @@
     <cellStyle name="Примечание 4 4" xfId="1706"/>
     <cellStyle name="Примечание 4 5" xfId="1707"/>
     <cellStyle name="Примечание 4 6" xfId="1708"/>
     <cellStyle name="Примечание 4 7" xfId="1709"/>
     <cellStyle name="Примечание 4 8" xfId="1710"/>
     <cellStyle name="Примечание 4 9" xfId="1711"/>
     <cellStyle name="Связанная ячейка" xfId="19" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="21" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="13" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>180552</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="0" y="38099"/>
+          <a:ext cx="2667000" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>222885</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107315</xdr:rowOff>
+      <xdr:colOff>533399</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="28574" y="57150"/>
+          <a:ext cx="2619375" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>275802</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>126365</xdr:rowOff>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="47625" y="57150"/>
+          <a:ext cx="2609850" cy="838200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>275802</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>552449</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="28574" y="47624"/>
+          <a:ext cx="2638425" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>222885</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107315</xdr:rowOff>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="38100" y="66675"/>
+          <a:ext cx="2647950" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>126365</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>542926</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="57150" y="57150"/>
+          <a:ext cx="2600326" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:ext cx="2667000" cy="904874"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>242993</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107315</xdr:rowOff>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="19050" y="76199"/>
+          <a:ext cx="2628900" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>285326</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>126365</xdr:rowOff>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="38100" y="28575"/>
+          <a:ext cx="2628900" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -5306,16631 +5369,17579 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="3" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="3"/>
+    <col min="13" max="13" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="Q5" s="42" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="R6" s="28" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="26" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C7" s="5">
         <v>2010</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D7" s="5">
         <v>2011</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E7" s="5">
         <v>2012</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F7" s="5">
         <v>2013</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G7" s="5">
         <v>2014</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H7" s="5">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="6">
         <v>2016</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J7" s="5">
         <v>2017</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K7" s="5">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="6">
         <v>2019</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M7" s="7">
         <v>2020</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N7" s="7">
         <v>2021</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O7" s="8">
         <v>2022</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P7" s="7">
         <v>2023</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q7" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="35"/>
-[...17 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B8" s="79"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="79"/>
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="79"/>
+      <c r="J8" s="79"/>
+      <c r="K8" s="79"/>
+      <c r="L8" s="79"/>
+      <c r="M8" s="79"/>
+      <c r="N8" s="79"/>
+      <c r="O8" s="79"/>
+      <c r="P8" s="79"/>
+      <c r="Q8" s="79"/>
+    </row>
+    <row r="9" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="53">
+        <v>6339</v>
+      </c>
+      <c r="C9" s="53">
+        <v>6595</v>
+      </c>
+      <c r="D9" s="53">
+        <v>6447</v>
+      </c>
+      <c r="E9" s="53">
+        <v>6388</v>
+      </c>
+      <c r="F9" s="53">
+        <v>6076</v>
+      </c>
+      <c r="G9" s="53">
+        <v>5668</v>
+      </c>
+      <c r="H9" s="53">
+        <v>5821</v>
+      </c>
+      <c r="I9" s="53">
+        <v>5651</v>
+      </c>
+      <c r="J9" s="53">
+        <v>5583</v>
+      </c>
+      <c r="K9" s="53">
+        <v>5404</v>
+      </c>
+      <c r="L9" s="53">
+        <v>5466</v>
+      </c>
+      <c r="M9" s="53">
+        <v>6635</v>
+      </c>
+      <c r="N9" s="53">
+        <v>7407</v>
+      </c>
+      <c r="O9" s="54">
+        <v>5460</v>
+      </c>
+      <c r="P9" s="55">
+        <v>5398</v>
+      </c>
+      <c r="Q9" s="56">
+        <v>5419</v>
+      </c>
+      <c r="R9" s="36">
+        <v>5438</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35">
+        <v>3155</v>
+      </c>
+      <c r="C10" s="35">
+        <v>3354</v>
+      </c>
+      <c r="D10" s="35">
+        <v>3260</v>
+      </c>
+      <c r="E10" s="35">
+        <v>3247</v>
+      </c>
+      <c r="F10" s="35">
+        <v>3079</v>
+      </c>
+      <c r="G10" s="35">
+        <v>2910</v>
+      </c>
+      <c r="H10" s="35">
+        <v>2977</v>
+      </c>
+      <c r="I10" s="35">
+        <v>2905</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2896</v>
+      </c>
+      <c r="K10" s="35">
+        <v>2896</v>
+      </c>
+      <c r="L10" s="35">
+        <v>2925</v>
+      </c>
+      <c r="M10" s="35">
+        <v>3631</v>
+      </c>
+      <c r="N10" s="35">
+        <v>4157</v>
+      </c>
+      <c r="O10" s="35">
+        <v>2759</v>
+      </c>
+      <c r="P10" s="35">
+        <v>2835</v>
+      </c>
+      <c r="Q10" s="36">
+        <v>2887</v>
+      </c>
+      <c r="R10" s="36">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="70">
-[...49 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="B11" s="35">
+        <v>99</v>
+      </c>
+      <c r="C11" s="35">
+        <v>85</v>
+      </c>
+      <c r="D11" s="35">
+        <v>82</v>
+      </c>
+      <c r="E11" s="35">
+        <v>84</v>
+      </c>
+      <c r="F11" s="35">
+        <v>89</v>
+      </c>
+      <c r="G11" s="35">
+        <v>78</v>
+      </c>
+      <c r="H11" s="35">
+        <v>103</v>
+      </c>
+      <c r="I11" s="35">
+        <v>97</v>
+      </c>
+      <c r="J11" s="35">
+        <v>88</v>
+      </c>
+      <c r="K11" s="35">
+        <v>95</v>
+      </c>
+      <c r="L11" s="35">
+        <v>88</v>
+      </c>
+      <c r="M11" s="35">
+        <v>114</v>
+      </c>
+      <c r="N11" s="35">
+        <v>124</v>
+      </c>
+      <c r="O11" s="35">
+        <v>101</v>
+      </c>
+      <c r="P11" s="35">
+        <v>79</v>
+      </c>
+      <c r="Q11" s="36">
+        <v>87</v>
+      </c>
+      <c r="R11" s="36">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="52">
-[...38 lines deleted...]
-      <c r="O9" s="52">
+      <c r="B12" s="35">
+        <v>127</v>
+      </c>
+      <c r="C12" s="35">
+        <v>109</v>
+      </c>
+      <c r="D12" s="35">
+        <v>125</v>
+      </c>
+      <c r="E12" s="35">
+        <v>143</v>
+      </c>
+      <c r="F12" s="35">
+        <v>124</v>
+      </c>
+      <c r="G12" s="35">
+        <v>114</v>
+      </c>
+      <c r="H12" s="35">
+        <v>118</v>
+      </c>
+      <c r="I12" s="35">
+        <v>112</v>
+      </c>
+      <c r="J12" s="35">
+        <v>112</v>
+      </c>
+      <c r="K12" s="35">
+        <v>114</v>
+      </c>
+      <c r="L12" s="35">
+        <v>109</v>
+      </c>
+      <c r="M12" s="35">
+        <v>163</v>
+      </c>
+      <c r="N12" s="35">
+        <v>158</v>
+      </c>
+      <c r="O12" s="35">
+        <v>114</v>
+      </c>
+      <c r="P12" s="35">
+        <v>115</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>99</v>
+      </c>
+      <c r="R12" s="36">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="35">
+        <v>201</v>
+      </c>
+      <c r="C13" s="35">
+        <v>177</v>
+      </c>
+      <c r="D13" s="35">
+        <v>202</v>
+      </c>
+      <c r="E13" s="35">
+        <v>185</v>
+      </c>
+      <c r="F13" s="35">
+        <v>136</v>
+      </c>
+      <c r="G13" s="35">
+        <v>161</v>
+      </c>
+      <c r="H13" s="35">
+        <v>144</v>
+      </c>
+      <c r="I13" s="35">
+        <v>185</v>
+      </c>
+      <c r="J13" s="35">
+        <v>166</v>
+      </c>
+      <c r="K13" s="35">
+        <v>152</v>
+      </c>
+      <c r="L13" s="35">
+        <v>147</v>
+      </c>
+      <c r="M13" s="35">
+        <v>178</v>
+      </c>
+      <c r="N13" s="35">
+        <v>189</v>
+      </c>
+      <c r="O13" s="35">
+        <v>131</v>
+      </c>
+      <c r="P13" s="35">
+        <v>136</v>
+      </c>
+      <c r="Q13" s="36">
+        <v>120</v>
+      </c>
+      <c r="R13" s="36">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="35">
+        <v>636</v>
+      </c>
+      <c r="C14" s="35">
+        <v>604</v>
+      </c>
+      <c r="D14" s="35">
+        <v>615</v>
+      </c>
+      <c r="E14" s="35">
+        <v>596</v>
+      </c>
+      <c r="F14" s="35">
+        <v>542</v>
+      </c>
+      <c r="G14" s="35">
+        <v>542</v>
+      </c>
+      <c r="H14" s="35">
+        <v>557</v>
+      </c>
+      <c r="I14" s="35">
+        <v>530</v>
+      </c>
+      <c r="J14" s="35">
+        <v>521</v>
+      </c>
+      <c r="K14" s="35">
+        <v>434</v>
+      </c>
+      <c r="L14" s="35">
+        <v>465</v>
+      </c>
+      <c r="M14" s="35">
+        <v>603</v>
+      </c>
+      <c r="N14" s="35">
+        <v>624</v>
+      </c>
+      <c r="O14" s="35">
+        <v>416</v>
+      </c>
+      <c r="P14" s="35">
+        <v>458</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>469</v>
+      </c>
+      <c r="R14" s="36">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="35">
+        <v>295</v>
+      </c>
+      <c r="C15" s="35">
+        <v>294</v>
+      </c>
+      <c r="D15" s="35">
+        <v>303</v>
+      </c>
+      <c r="E15" s="35">
+        <v>306</v>
+      </c>
+      <c r="F15" s="35">
+        <v>293</v>
+      </c>
+      <c r="G15" s="35">
+        <v>236</v>
+      </c>
+      <c r="H15" s="35">
+        <v>260</v>
+      </c>
+      <c r="I15" s="35">
+        <v>258</v>
+      </c>
+      <c r="J15" s="35">
+        <v>250</v>
+      </c>
+      <c r="K15" s="35">
+        <v>256</v>
+      </c>
+      <c r="L15" s="35">
+        <v>231</v>
+      </c>
+      <c r="M15" s="35">
+        <v>275</v>
+      </c>
+      <c r="N15" s="35">
+        <v>305</v>
+      </c>
+      <c r="O15" s="35">
+        <v>234</v>
+      </c>
+      <c r="P15" s="35">
+        <v>210</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>206</v>
+      </c>
+      <c r="R15" s="36">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="35">
+        <v>486</v>
+      </c>
+      <c r="C16" s="35">
+        <v>493</v>
+      </c>
+      <c r="D16" s="35">
+        <v>453</v>
+      </c>
+      <c r="E16" s="35">
+        <v>450</v>
+      </c>
+      <c r="F16" s="35">
+        <v>440</v>
+      </c>
+      <c r="G16" s="35">
+        <v>449</v>
+      </c>
+      <c r="H16" s="35">
+        <v>418</v>
+      </c>
+      <c r="I16" s="35">
+        <v>410</v>
+      </c>
+      <c r="J16" s="35">
+        <v>409</v>
+      </c>
+      <c r="K16" s="35">
+        <v>378</v>
+      </c>
+      <c r="L16" s="35">
+        <v>398</v>
+      </c>
+      <c r="M16" s="35">
+        <v>470</v>
+      </c>
+      <c r="N16" s="35">
+        <v>504</v>
+      </c>
+      <c r="O16" s="35">
+        <v>421</v>
+      </c>
+      <c r="P16" s="35">
+        <v>398</v>
+      </c>
+      <c r="Q16" s="36">
+        <v>360</v>
+      </c>
+      <c r="R16" s="36">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="35">
+        <v>242</v>
+      </c>
+      <c r="P17" s="35">
+        <v>186</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>182</v>
+      </c>
+      <c r="R17" s="36">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="35">
+        <v>450</v>
+      </c>
+      <c r="C18" s="35">
+        <v>472</v>
+      </c>
+      <c r="D18" s="35">
+        <v>461</v>
+      </c>
+      <c r="E18" s="35">
+        <v>446</v>
+      </c>
+      <c r="F18" s="35">
+        <v>426</v>
+      </c>
+      <c r="G18" s="35">
+        <v>390</v>
+      </c>
+      <c r="H18" s="35">
+        <v>406</v>
+      </c>
+      <c r="I18" s="35">
+        <v>388</v>
+      </c>
+      <c r="J18" s="35">
+        <v>366</v>
+      </c>
+      <c r="K18" s="35">
+        <v>381</v>
+      </c>
+      <c r="L18" s="35">
+        <v>363</v>
+      </c>
+      <c r="M18" s="35">
+        <v>383</v>
+      </c>
+      <c r="N18" s="35">
+        <v>402</v>
+      </c>
+      <c r="O18" s="35">
+        <v>333</v>
+      </c>
+      <c r="P18" s="35">
+        <v>304</v>
+      </c>
+      <c r="Q18" s="36">
+        <v>316</v>
+      </c>
+      <c r="R18" s="36">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="35">
+        <v>169</v>
+      </c>
+      <c r="C19" s="35">
+        <v>183</v>
+      </c>
+      <c r="D19" s="35">
+        <v>191</v>
+      </c>
+      <c r="E19" s="35">
+        <v>155</v>
+      </c>
+      <c r="F19" s="35">
+        <v>162</v>
+      </c>
+      <c r="G19" s="35">
+        <v>151</v>
+      </c>
+      <c r="H19" s="35">
+        <v>140</v>
+      </c>
+      <c r="I19" s="35">
+        <v>129</v>
+      </c>
+      <c r="J19" s="35">
+        <v>137</v>
+      </c>
+      <c r="K19" s="35">
+        <v>116</v>
+      </c>
+      <c r="L19" s="35">
+        <v>145</v>
+      </c>
+      <c r="M19" s="35">
+        <v>149</v>
+      </c>
+      <c r="N19" s="35">
+        <v>173</v>
+      </c>
+      <c r="O19" s="35">
+        <v>119</v>
+      </c>
+      <c r="P19" s="35">
+        <v>107</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>124</v>
+      </c>
+      <c r="R19" s="36">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="35">
+        <v>220</v>
+      </c>
+      <c r="P20" s="35">
+        <v>209</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>203</v>
+      </c>
+      <c r="R20" s="36">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="35">
+        <v>721</v>
+      </c>
+      <c r="C21" s="35">
+        <v>824</v>
+      </c>
+      <c r="D21" s="35">
+        <v>755</v>
+      </c>
+      <c r="E21" s="35">
+        <v>776</v>
+      </c>
+      <c r="F21" s="35">
+        <v>785</v>
+      </c>
+      <c r="G21" s="35">
+        <v>637</v>
+      </c>
+      <c r="H21" s="35">
+        <v>698</v>
+      </c>
+      <c r="I21" s="35">
+        <v>637</v>
+      </c>
+      <c r="J21" s="35">
+        <v>638</v>
+      </c>
+      <c r="K21" s="35">
+        <v>582</v>
+      </c>
+      <c r="L21" s="35">
+        <v>595</v>
+      </c>
+      <c r="M21" s="35">
+        <v>669</v>
+      </c>
+      <c r="N21" s="35">
+        <v>771</v>
+      </c>
+      <c r="O21" s="35">
+        <v>370</v>
+      </c>
+      <c r="P21" s="35">
+        <v>361</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>366</v>
+      </c>
+      <c r="R21" s="36">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="53">
+        <v>3496</v>
+      </c>
+      <c r="C23" s="53">
+        <v>3641</v>
+      </c>
+      <c r="D23" s="53">
+        <v>3592</v>
+      </c>
+      <c r="E23" s="53">
+        <v>3615</v>
+      </c>
+      <c r="F23" s="53">
+        <v>3381</v>
+      </c>
+      <c r="G23" s="53">
+        <v>3219</v>
+      </c>
+      <c r="H23" s="53">
+        <v>3338</v>
+      </c>
+      <c r="I23" s="53">
+        <v>3229</v>
+      </c>
+      <c r="J23" s="53">
+        <v>3166</v>
+      </c>
+      <c r="K23" s="53">
+        <v>3143</v>
+      </c>
+      <c r="L23" s="53">
+        <v>3204</v>
+      </c>
+      <c r="M23" s="53">
+        <v>4033</v>
+      </c>
+      <c r="N23" s="53">
+        <v>4563</v>
+      </c>
+      <c r="O23" s="54">
+        <v>3285</v>
+      </c>
+      <c r="P23" s="55">
+        <v>3325</v>
+      </c>
+      <c r="Q23" s="56">
+        <v>3353</v>
+      </c>
+      <c r="R23" s="36">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="35">
+        <v>2962</v>
+      </c>
+      <c r="C24" s="35">
+        <v>3130</v>
+      </c>
+      <c r="D24" s="35">
+        <v>3069</v>
+      </c>
+      <c r="E24" s="35">
+        <v>3083</v>
+      </c>
+      <c r="F24" s="35">
+        <v>2898</v>
+      </c>
+      <c r="G24" s="35">
+        <v>2755</v>
+      </c>
+      <c r="H24" s="35">
+        <v>2817</v>
+      </c>
+      <c r="I24" s="35">
+        <v>2737</v>
+      </c>
+      <c r="J24" s="35">
+        <v>2718</v>
+      </c>
+      <c r="K24" s="35">
+        <v>2738</v>
+      </c>
+      <c r="L24" s="35">
+        <v>2758</v>
+      </c>
+      <c r="M24" s="35">
+        <v>3465</v>
+      </c>
+      <c r="N24" s="35">
+        <v>3956</v>
+      </c>
+      <c r="O24" s="35">
         <v>2759</v>
       </c>
-      <c r="P9" s="52">
+      <c r="P24" s="35">
         <v>2835</v>
       </c>
-      <c r="Q9" s="53">
+      <c r="Q24" s="36">
         <v>2887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="R24" s="36">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="35">
+        <v>99</v>
+      </c>
+      <c r="C25" s="35">
+        <v>85</v>
+      </c>
+      <c r="D25" s="35">
+        <v>82</v>
+      </c>
+      <c r="E25" s="35">
+        <v>84</v>
+      </c>
+      <c r="F25" s="35">
+        <v>89</v>
+      </c>
+      <c r="G25" s="35">
+        <v>78</v>
+      </c>
+      <c r="H25" s="35">
+        <v>103</v>
+      </c>
+      <c r="I25" s="35">
+        <v>97</v>
+      </c>
+      <c r="J25" s="35">
+        <v>88</v>
+      </c>
+      <c r="K25" s="35">
+        <v>95</v>
+      </c>
+      <c r="L25" s="35">
+        <v>88</v>
+      </c>
+      <c r="M25" s="35">
+        <v>114</v>
+      </c>
+      <c r="N25" s="35">
+        <v>124</v>
+      </c>
+      <c r="O25" s="35">
+        <v>101</v>
+      </c>
+      <c r="P25" s="35">
+        <v>79</v>
+      </c>
+      <c r="Q25" s="36">
+        <v>87</v>
+      </c>
+      <c r="R25" s="36">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="35">
+        <v>349</v>
+      </c>
+      <c r="C26" s="35">
+        <v>329</v>
+      </c>
+      <c r="D26" s="35">
+        <v>365</v>
+      </c>
+      <c r="E26" s="35">
+        <v>350</v>
+      </c>
+      <c r="F26" s="35">
+        <v>312</v>
+      </c>
+      <c r="G26" s="35">
+        <v>317</v>
+      </c>
+      <c r="H26" s="35">
+        <v>331</v>
+      </c>
+      <c r="I26" s="35">
+        <v>317</v>
+      </c>
+      <c r="J26" s="35">
+        <v>294</v>
+      </c>
+      <c r="K26" s="35">
+        <v>246</v>
+      </c>
+      <c r="L26" s="35">
+        <v>289</v>
+      </c>
+      <c r="M26" s="35">
+        <v>373</v>
+      </c>
+      <c r="N26" s="35">
+        <v>393</v>
+      </c>
+      <c r="O26" s="35">
+        <v>267</v>
+      </c>
+      <c r="P26" s="35">
+        <v>293</v>
+      </c>
+      <c r="Q26" s="36">
+        <v>273</v>
+      </c>
+      <c r="R26" s="36">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="35">
+        <v>99</v>
+      </c>
+      <c r="P27" s="35">
+        <v>57</v>
+      </c>
+      <c r="Q27" s="36">
+        <v>47</v>
+      </c>
+      <c r="R27" s="36">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="35">
+        <v>86</v>
+      </c>
+      <c r="C28" s="35">
+        <v>97</v>
+      </c>
+      <c r="D28" s="35">
+        <v>76</v>
+      </c>
+      <c r="E28" s="35">
+        <v>98</v>
+      </c>
+      <c r="F28" s="35">
+        <v>82</v>
+      </c>
+      <c r="G28" s="35">
+        <v>69</v>
+      </c>
+      <c r="H28" s="35">
+        <v>87</v>
+      </c>
+      <c r="I28" s="35">
+        <v>78</v>
+      </c>
+      <c r="J28" s="35">
+        <v>66</v>
+      </c>
+      <c r="K28" s="35">
+        <v>64</v>
+      </c>
+      <c r="L28" s="35">
+        <v>69</v>
+      </c>
+      <c r="M28" s="35">
+        <v>81</v>
+      </c>
+      <c r="N28" s="35">
+        <v>90</v>
+      </c>
+      <c r="O28" s="35">
+        <v>59</v>
+      </c>
+      <c r="P28" s="35">
+        <v>61</v>
+      </c>
+      <c r="Q28" s="36">
+        <v>59</v>
+      </c>
+      <c r="R28" s="36">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="53">
+        <v>2843</v>
+      </c>
+      <c r="C30" s="53">
+        <v>2954</v>
+      </c>
+      <c r="D30" s="53">
+        <v>2855</v>
+      </c>
+      <c r="E30" s="53">
+        <v>2773</v>
+      </c>
+      <c r="F30" s="53">
+        <v>2695</v>
+      </c>
+      <c r="G30" s="53">
+        <v>2449</v>
+      </c>
+      <c r="H30" s="53">
+        <v>2483</v>
+      </c>
+      <c r="I30" s="53">
+        <v>2422</v>
+      </c>
+      <c r="J30" s="53">
+        <v>2417</v>
+      </c>
+      <c r="K30" s="53">
+        <v>2261</v>
+      </c>
+      <c r="L30" s="53">
+        <v>2262</v>
+      </c>
+      <c r="M30" s="53">
+        <v>2602</v>
+      </c>
+      <c r="N30" s="53">
+        <v>2844</v>
+      </c>
+      <c r="O30" s="54">
+        <v>2175</v>
+      </c>
+      <c r="P30" s="55">
+        <v>2073</v>
+      </c>
+      <c r="Q30" s="56">
+        <v>2066</v>
+      </c>
+      <c r="R30" s="36">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="37">
+        <v>193</v>
+      </c>
+      <c r="C31" s="37">
+        <v>224</v>
+      </c>
+      <c r="D31" s="37">
+        <v>191</v>
+      </c>
+      <c r="E31" s="37">
+        <v>164</v>
+      </c>
+      <c r="F31" s="37">
+        <v>181</v>
+      </c>
+      <c r="G31" s="37">
+        <v>155</v>
+      </c>
+      <c r="H31" s="37">
+        <v>160</v>
+      </c>
+      <c r="I31" s="37">
+        <v>168</v>
+      </c>
+      <c r="J31" s="37">
+        <v>178</v>
+      </c>
+      <c r="K31" s="37">
+        <v>158</v>
+      </c>
+      <c r="L31" s="37">
+        <v>167</v>
+      </c>
+      <c r="M31" s="37">
+        <v>166</v>
+      </c>
+      <c r="N31" s="37">
+        <v>201</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="37">
+        <v>127</v>
+      </c>
+      <c r="C32" s="37">
+        <v>109</v>
+      </c>
+      <c r="D32" s="37">
+        <v>125</v>
+      </c>
+      <c r="E32" s="37">
+        <v>143</v>
+      </c>
+      <c r="F32" s="37">
+        <v>124</v>
+      </c>
+      <c r="G32" s="37">
+        <v>114</v>
+      </c>
+      <c r="H32" s="37">
+        <v>118</v>
+      </c>
+      <c r="I32" s="37">
+        <v>112</v>
+      </c>
+      <c r="J32" s="37">
+        <v>112</v>
+      </c>
+      <c r="K32" s="37">
+        <v>114</v>
+      </c>
+      <c r="L32" s="37">
+        <v>109</v>
+      </c>
+      <c r="M32" s="37">
+        <v>163</v>
+      </c>
+      <c r="N32" s="37">
+        <v>158</v>
+      </c>
+      <c r="O32" s="37">
+        <v>114</v>
+      </c>
+      <c r="P32" s="37">
+        <v>115</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>99</v>
+      </c>
+      <c r="R32" s="39">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="52">
-[...35 lines deleted...]
-      <c r="N10" s="52">
+      <c r="B33" s="37">
+        <v>201</v>
+      </c>
+      <c r="C33" s="37">
+        <v>177</v>
+      </c>
+      <c r="D33" s="37">
+        <v>202</v>
+      </c>
+      <c r="E33" s="37">
+        <v>185</v>
+      </c>
+      <c r="F33" s="37">
+        <v>136</v>
+      </c>
+      <c r="G33" s="37">
+        <v>161</v>
+      </c>
+      <c r="H33" s="37">
+        <v>144</v>
+      </c>
+      <c r="I33" s="37">
+        <v>185</v>
+      </c>
+      <c r="J33" s="37">
+        <v>166</v>
+      </c>
+      <c r="K33" s="37">
+        <v>152</v>
+      </c>
+      <c r="L33" s="37">
+        <v>147</v>
+      </c>
+      <c r="M33" s="37">
+        <v>178</v>
+      </c>
+      <c r="N33" s="37">
+        <v>189</v>
+      </c>
+      <c r="O33" s="37">
+        <v>131</v>
+      </c>
+      <c r="P33" s="37">
+        <v>136</v>
+      </c>
+      <c r="Q33" s="39">
+        <v>120</v>
+      </c>
+      <c r="R33" s="39">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="37">
+        <v>287</v>
+      </c>
+      <c r="C34" s="37">
+        <v>275</v>
+      </c>
+      <c r="D34" s="37">
+        <v>250</v>
+      </c>
+      <c r="E34" s="37">
+        <v>246</v>
+      </c>
+      <c r="F34" s="37">
+        <v>230</v>
+      </c>
+      <c r="G34" s="37">
+        <v>225</v>
+      </c>
+      <c r="H34" s="37">
+        <v>226</v>
+      </c>
+      <c r="I34" s="37">
+        <v>213</v>
+      </c>
+      <c r="J34" s="37">
+        <v>227</v>
+      </c>
+      <c r="K34" s="37">
+        <v>188</v>
+      </c>
+      <c r="L34" s="37">
+        <v>176</v>
+      </c>
+      <c r="M34" s="37">
+        <v>230</v>
+      </c>
+      <c r="N34" s="37">
+        <v>231</v>
+      </c>
+      <c r="O34" s="37">
+        <v>149</v>
+      </c>
+      <c r="P34" s="37">
+        <v>165</v>
+      </c>
+      <c r="Q34" s="39">
+        <v>196</v>
+      </c>
+      <c r="R34" s="39">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37">
+        <v>295</v>
+      </c>
+      <c r="C35" s="37">
+        <v>294</v>
+      </c>
+      <c r="D35" s="37">
+        <v>303</v>
+      </c>
+      <c r="E35" s="37">
+        <v>306</v>
+      </c>
+      <c r="F35" s="37">
+        <v>293</v>
+      </c>
+      <c r="G35" s="37">
+        <v>236</v>
+      </c>
+      <c r="H35" s="37">
+        <v>260</v>
+      </c>
+      <c r="I35" s="37">
+        <v>258</v>
+      </c>
+      <c r="J35" s="37">
+        <v>250</v>
+      </c>
+      <c r="K35" s="37">
+        <v>256</v>
+      </c>
+      <c r="L35" s="37">
+        <v>231</v>
+      </c>
+      <c r="M35" s="37">
+        <v>275</v>
+      </c>
+      <c r="N35" s="37">
+        <v>305</v>
+      </c>
+      <c r="O35" s="37">
+        <v>234</v>
+      </c>
+      <c r="P35" s="37">
+        <v>210</v>
+      </c>
+      <c r="Q35" s="39">
+        <v>206</v>
+      </c>
+      <c r="R35" s="39">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="37">
+        <v>486</v>
+      </c>
+      <c r="C36" s="37">
+        <v>493</v>
+      </c>
+      <c r="D36" s="37">
+        <v>453</v>
+      </c>
+      <c r="E36" s="37">
+        <v>450</v>
+      </c>
+      <c r="F36" s="37">
+        <v>440</v>
+      </c>
+      <c r="G36" s="37">
+        <v>449</v>
+      </c>
+      <c r="H36" s="37">
+        <v>418</v>
+      </c>
+      <c r="I36" s="37">
+        <v>410</v>
+      </c>
+      <c r="J36" s="37">
+        <v>409</v>
+      </c>
+      <c r="K36" s="37">
+        <v>378</v>
+      </c>
+      <c r="L36" s="37">
+        <v>398</v>
+      </c>
+      <c r="M36" s="37">
+        <v>470</v>
+      </c>
+      <c r="N36" s="37">
+        <v>504</v>
+      </c>
+      <c r="O36" s="37">
+        <v>421</v>
+      </c>
+      <c r="P36" s="37">
+        <v>398</v>
+      </c>
+      <c r="Q36" s="39">
+        <v>360</v>
+      </c>
+      <c r="R36" s="39">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="37">
+        <v>143</v>
+      </c>
+      <c r="P37" s="37">
+        <v>129</v>
+      </c>
+      <c r="Q37" s="39">
+        <v>135</v>
+      </c>
+      <c r="R37" s="39">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="37">
+        <v>364</v>
+      </c>
+      <c r="C38" s="37">
+        <v>375</v>
+      </c>
+      <c r="D38" s="37">
+        <v>385</v>
+      </c>
+      <c r="E38" s="37">
+        <v>348</v>
+      </c>
+      <c r="F38" s="37">
+        <v>344</v>
+      </c>
+      <c r="G38" s="37">
+        <v>321</v>
+      </c>
+      <c r="H38" s="37">
+        <v>319</v>
+      </c>
+      <c r="I38" s="37">
+        <v>310</v>
+      </c>
+      <c r="J38" s="37">
+        <v>300</v>
+      </c>
+      <c r="K38" s="37">
+        <v>317</v>
+      </c>
+      <c r="L38" s="37">
+        <v>294</v>
+      </c>
+      <c r="M38" s="37">
+        <v>302</v>
+      </c>
+      <c r="N38" s="37">
+        <v>312</v>
+      </c>
+      <c r="O38" s="37">
+        <v>274</v>
+      </c>
+      <c r="P38" s="37">
+        <v>243</v>
+      </c>
+      <c r="Q38" s="39">
+        <v>257</v>
+      </c>
+      <c r="R38" s="39">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="37">
+        <v>169</v>
+      </c>
+      <c r="C39" s="37">
+        <v>183</v>
+      </c>
+      <c r="D39" s="37">
+        <v>191</v>
+      </c>
+      <c r="E39" s="37">
+        <v>155</v>
+      </c>
+      <c r="F39" s="37">
+        <v>162</v>
+      </c>
+      <c r="G39" s="37">
+        <v>151</v>
+      </c>
+      <c r="H39" s="37">
+        <v>140</v>
+      </c>
+      <c r="I39" s="37">
+        <v>129</v>
+      </c>
+      <c r="J39" s="37">
+        <v>137</v>
+      </c>
+      <c r="K39" s="37">
+        <v>116</v>
+      </c>
+      <c r="L39" s="37">
+        <v>145</v>
+      </c>
+      <c r="M39" s="37">
+        <v>149</v>
+      </c>
+      <c r="N39" s="37">
+        <v>173</v>
+      </c>
+      <c r="O39" s="37">
+        <v>119</v>
+      </c>
+      <c r="P39" s="37">
+        <v>107</v>
+      </c>
+      <c r="Q39" s="39">
         <v>124</v>
       </c>
-      <c r="O10" s="52">
-[...34 lines deleted...]
-      <c r="I11" s="52">
+      <c r="R39" s="39">
         <v>112</v>
       </c>
-      <c r="J11" s="52">
-[...232 lines deleted...]
-      <c r="Q15" s="53">
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="37">
+        <v>220</v>
+      </c>
+      <c r="P40" s="37">
+        <v>209</v>
+      </c>
+      <c r="Q40" s="39">
+        <v>203</v>
+      </c>
+      <c r="R40" s="39">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="40">
+        <v>721</v>
+      </c>
+      <c r="C41" s="40">
+        <v>824</v>
+      </c>
+      <c r="D41" s="40">
+        <v>755</v>
+      </c>
+      <c r="E41" s="40">
+        <v>776</v>
+      </c>
+      <c r="F41" s="40">
+        <v>785</v>
+      </c>
+      <c r="G41" s="40">
+        <v>637</v>
+      </c>
+      <c r="H41" s="40">
+        <v>698</v>
+      </c>
+      <c r="I41" s="40">
+        <v>637</v>
+      </c>
+      <c r="J41" s="40">
+        <v>638</v>
+      </c>
+      <c r="K41" s="40">
+        <v>582</v>
+      </c>
+      <c r="L41" s="40">
+        <v>595</v>
+      </c>
+      <c r="M41" s="40">
+        <v>669</v>
+      </c>
+      <c r="N41" s="40">
+        <v>771</v>
+      </c>
+      <c r="O41" s="40">
+        <v>370</v>
+      </c>
+      <c r="P41" s="40">
+        <v>361</v>
+      </c>
+      <c r="Q41" s="41">
+        <v>366</v>
+      </c>
+      <c r="R41" s="41">
         <v>360</v>
       </c>
     </row>
-    <row r="16" spans="1:17" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1278 lines deleted...]
-      <c r="P41" s="21"/>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="80"/>
+      <c r="F42" s="80"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="80"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="21"/>
+      <c r="N42" s="21"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A41:I41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:I42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.5703125" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="Q5" s="44" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="R6" s="30" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="32" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C7" s="11">
         <v>2010</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="11">
         <v>2011</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E7" s="11">
         <v>2012</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F7" s="11">
         <v>2013</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="11">
         <v>2014</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="11">
         <v>2015</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I7" s="12">
         <v>2016</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="11">
         <v>2017</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="11">
         <v>2018</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L7" s="12">
         <v>2019</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O7" s="8">
         <v>2022</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P7" s="13">
         <v>2023</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q7" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="76" t="s">
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="59" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="76"/>
-[...17 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+      <c r="N8" s="83"/>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="57">
+        <v>3542</v>
+      </c>
+      <c r="C9" s="57">
+        <v>3571</v>
+      </c>
+      <c r="D9" s="57">
+        <v>3490</v>
+      </c>
+      <c r="E9" s="57">
+        <v>3503</v>
+      </c>
+      <c r="F9" s="57">
+        <v>3354</v>
+      </c>
+      <c r="G9" s="57">
+        <v>3116</v>
+      </c>
+      <c r="H9" s="57">
+        <v>3114</v>
+      </c>
+      <c r="I9" s="57">
+        <v>3107</v>
+      </c>
+      <c r="J9" s="57">
+        <v>2998</v>
+      </c>
+      <c r="K9" s="57">
+        <v>2911</v>
+      </c>
+      <c r="L9" s="57">
+        <v>2896</v>
+      </c>
+      <c r="M9" s="57">
+        <v>3458</v>
+      </c>
+      <c r="N9" s="58">
+        <v>3928</v>
+      </c>
+      <c r="O9" s="36">
+        <v>2885</v>
+      </c>
+      <c r="P9" s="36">
+        <v>2913</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>2994</v>
+      </c>
+      <c r="R9" s="36">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35">
+        <v>1694</v>
+      </c>
+      <c r="C10" s="35">
+        <v>1765</v>
+      </c>
+      <c r="D10" s="35">
+        <v>1717</v>
+      </c>
+      <c r="E10" s="35">
+        <v>1734</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1657</v>
+      </c>
+      <c r="G10" s="35">
+        <v>1533</v>
+      </c>
+      <c r="H10" s="35">
+        <v>1550</v>
+      </c>
+      <c r="I10" s="35">
+        <v>1557</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1510</v>
+      </c>
+      <c r="K10" s="35">
+        <v>1517</v>
+      </c>
+      <c r="L10" s="35">
+        <v>1523</v>
+      </c>
+      <c r="M10" s="35">
+        <v>1841</v>
+      </c>
+      <c r="N10" s="35">
+        <v>2145</v>
+      </c>
+      <c r="O10" s="35">
+        <v>1412</v>
+      </c>
+      <c r="P10" s="35">
+        <v>1500</v>
+      </c>
+      <c r="Q10" s="36">
+        <v>1542</v>
+      </c>
+      <c r="R10" s="36">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="74">
-[...49 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="B11" s="35">
+        <v>60</v>
+      </c>
+      <c r="C11" s="35">
+        <v>45</v>
+      </c>
+      <c r="D11" s="35">
+        <v>46</v>
+      </c>
+      <c r="E11" s="35">
+        <v>40</v>
+      </c>
+      <c r="F11" s="35">
+        <v>39</v>
+      </c>
+      <c r="G11" s="35">
+        <v>34</v>
+      </c>
+      <c r="H11" s="35">
+        <v>57</v>
+      </c>
+      <c r="I11" s="35">
+        <v>53</v>
+      </c>
+      <c r="J11" s="35">
+        <v>46</v>
+      </c>
+      <c r="K11" s="35">
+        <v>49</v>
+      </c>
+      <c r="L11" s="35">
+        <v>51</v>
+      </c>
+      <c r="M11" s="35">
+        <v>57</v>
+      </c>
+      <c r="N11" s="35">
+        <v>67</v>
+      </c>
+      <c r="O11" s="35">
+        <v>52</v>
+      </c>
+      <c r="P11" s="35">
+        <v>36</v>
+      </c>
+      <c r="Q11" s="36">
+        <v>51</v>
+      </c>
+      <c r="R11" s="36">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="52">
-[...11 lines deleted...]
-      <c r="F9" s="52">
+      <c r="B12" s="35">
+        <v>66</v>
+      </c>
+      <c r="C12" s="35">
+        <v>67</v>
+      </c>
+      <c r="D12" s="35">
+        <v>77</v>
+      </c>
+      <c r="E12" s="35">
+        <v>81</v>
+      </c>
+      <c r="F12" s="35">
+        <v>83</v>
+      </c>
+      <c r="G12" s="35">
+        <v>59</v>
+      </c>
+      <c r="H12" s="35">
+        <v>56</v>
+      </c>
+      <c r="I12" s="35">
+        <v>60</v>
+      </c>
+      <c r="J12" s="35">
+        <v>64</v>
+      </c>
+      <c r="K12" s="35">
+        <v>67</v>
+      </c>
+      <c r="L12" s="35">
+        <v>65</v>
+      </c>
+      <c r="M12" s="35">
+        <v>75</v>
+      </c>
+      <c r="N12" s="35">
+        <v>91</v>
+      </c>
+      <c r="O12" s="35">
+        <v>53</v>
+      </c>
+      <c r="P12" s="35">
+        <v>69</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>64</v>
+      </c>
+      <c r="R12" s="36">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="35">
+        <v>129</v>
+      </c>
+      <c r="C13" s="35">
+        <v>101</v>
+      </c>
+      <c r="D13" s="35">
+        <v>107</v>
+      </c>
+      <c r="E13" s="35">
+        <v>110</v>
+      </c>
+      <c r="F13" s="35">
+        <v>81</v>
+      </c>
+      <c r="G13" s="35">
+        <v>100</v>
+      </c>
+      <c r="H13" s="35">
+        <v>87</v>
+      </c>
+      <c r="I13" s="35">
+        <v>99</v>
+      </c>
+      <c r="J13" s="35">
+        <v>101</v>
+      </c>
+      <c r="K13" s="35">
+        <v>88</v>
+      </c>
+      <c r="L13" s="35">
+        <v>82</v>
+      </c>
+      <c r="M13" s="35">
+        <v>101</v>
+      </c>
+      <c r="N13" s="35">
+        <v>104</v>
+      </c>
+      <c r="O13" s="35">
+        <v>77</v>
+      </c>
+      <c r="P13" s="35">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="36">
+        <v>64</v>
+      </c>
+      <c r="R13" s="36">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="35">
+        <v>367</v>
+      </c>
+      <c r="C14" s="35">
+        <v>346</v>
+      </c>
+      <c r="D14" s="35">
+        <v>339</v>
+      </c>
+      <c r="E14" s="35">
+        <v>338</v>
+      </c>
+      <c r="F14" s="35">
+        <v>297</v>
+      </c>
+      <c r="G14" s="35">
+        <v>317</v>
+      </c>
+      <c r="H14" s="35">
+        <v>324</v>
+      </c>
+      <c r="I14" s="35">
+        <v>292</v>
+      </c>
+      <c r="J14" s="35">
+        <v>291</v>
+      </c>
+      <c r="K14" s="35">
+        <v>240</v>
+      </c>
+      <c r="L14" s="35">
+        <v>232</v>
+      </c>
+      <c r="M14" s="35">
+        <v>340</v>
+      </c>
+      <c r="N14" s="35">
+        <v>342</v>
+      </c>
+      <c r="O14" s="35">
+        <v>230</v>
+      </c>
+      <c r="P14" s="35">
+        <v>245</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>267</v>
+      </c>
+      <c r="R14" s="36">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="35">
+        <v>170</v>
+      </c>
+      <c r="C15" s="35">
+        <v>152</v>
+      </c>
+      <c r="D15" s="35">
+        <v>168</v>
+      </c>
+      <c r="E15" s="35">
+        <v>162</v>
+      </c>
+      <c r="F15" s="35">
+        <v>176</v>
+      </c>
+      <c r="G15" s="35">
+        <v>126</v>
+      </c>
+      <c r="H15" s="35">
+        <v>140</v>
+      </c>
+      <c r="I15" s="35">
+        <v>141</v>
+      </c>
+      <c r="J15" s="35">
+        <v>128</v>
+      </c>
+      <c r="K15" s="35">
+        <v>134</v>
+      </c>
+      <c r="L15" s="35">
+        <v>125</v>
+      </c>
+      <c r="M15" s="35">
+        <v>134</v>
+      </c>
+      <c r="N15" s="35">
+        <v>169</v>
+      </c>
+      <c r="O15" s="35">
+        <v>130</v>
+      </c>
+      <c r="P15" s="35">
+        <v>115</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>99</v>
+      </c>
+      <c r="R15" s="36">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="35">
+        <v>283</v>
+      </c>
+      <c r="C16" s="35">
+        <v>264</v>
+      </c>
+      <c r="D16" s="35">
+        <v>237</v>
+      </c>
+      <c r="E16" s="35">
+        <v>250</v>
+      </c>
+      <c r="F16" s="35">
+        <v>241</v>
+      </c>
+      <c r="G16" s="35">
+        <v>248</v>
+      </c>
+      <c r="H16" s="35">
+        <v>215</v>
+      </c>
+      <c r="I16" s="35">
+        <v>225</v>
+      </c>
+      <c r="J16" s="35">
+        <v>239</v>
+      </c>
+      <c r="K16" s="35">
+        <v>205</v>
+      </c>
+      <c r="L16" s="35">
+        <v>210</v>
+      </c>
+      <c r="M16" s="35">
+        <v>246</v>
+      </c>
+      <c r="N16" s="35">
+        <v>278</v>
+      </c>
+      <c r="O16" s="35">
+        <v>239</v>
+      </c>
+      <c r="P16" s="35">
+        <v>212</v>
+      </c>
+      <c r="Q16" s="36">
+        <v>218</v>
+      </c>
+      <c r="R16" s="36">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="35">
+        <v>119</v>
+      </c>
+      <c r="P17" s="35">
+        <v>98</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>112</v>
+      </c>
+      <c r="R17" s="36">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="35">
+        <v>279</v>
+      </c>
+      <c r="C18" s="35">
+        <v>270</v>
+      </c>
+      <c r="D18" s="35">
+        <v>266</v>
+      </c>
+      <c r="E18" s="35">
+        <v>248</v>
+      </c>
+      <c r="F18" s="35">
+        <v>230</v>
+      </c>
+      <c r="G18" s="35">
+        <v>225</v>
+      </c>
+      <c r="H18" s="35">
+        <v>221</v>
+      </c>
+      <c r="I18" s="35">
+        <v>237</v>
+      </c>
+      <c r="J18" s="35">
+        <v>205</v>
+      </c>
+      <c r="K18" s="35">
+        <v>227</v>
+      </c>
+      <c r="L18" s="35">
+        <v>202</v>
+      </c>
+      <c r="M18" s="35">
+        <v>211</v>
+      </c>
+      <c r="N18" s="35">
+        <v>226</v>
+      </c>
+      <c r="O18" s="35">
+        <v>184</v>
+      </c>
+      <c r="P18" s="35">
+        <v>159</v>
+      </c>
+      <c r="Q18" s="36">
+        <v>172</v>
+      </c>
+      <c r="R18" s="36">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="35">
+        <v>95</v>
+      </c>
+      <c r="C19" s="35">
+        <v>95</v>
+      </c>
+      <c r="D19" s="35">
+        <v>104</v>
+      </c>
+      <c r="E19" s="35">
+        <v>91</v>
+      </c>
+      <c r="F19" s="35">
+        <v>105</v>
+      </c>
+      <c r="G19" s="35">
+        <v>83</v>
+      </c>
+      <c r="H19" s="35">
+        <v>80</v>
+      </c>
+      <c r="I19" s="35">
+        <v>77</v>
+      </c>
+      <c r="J19" s="35">
+        <v>71</v>
+      </c>
+      <c r="K19" s="35">
+        <v>63</v>
+      </c>
+      <c r="L19" s="35">
+        <v>73</v>
+      </c>
+      <c r="M19" s="35">
+        <v>83</v>
+      </c>
+      <c r="N19" s="35">
+        <v>84</v>
+      </c>
+      <c r="O19" s="35">
+        <v>63</v>
+      </c>
+      <c r="P19" s="35">
+        <v>70</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>66</v>
+      </c>
+      <c r="R19" s="36">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="35">
+        <v>123</v>
+      </c>
+      <c r="P20" s="35">
+        <v>123</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>118</v>
+      </c>
+      <c r="R20" s="36">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="35">
+        <v>399</v>
+      </c>
+      <c r="C21" s="35">
+        <v>466</v>
+      </c>
+      <c r="D21" s="35">
+        <v>429</v>
+      </c>
+      <c r="E21" s="35">
+        <v>449</v>
+      </c>
+      <c r="F21" s="35">
+        <v>445</v>
+      </c>
+      <c r="G21" s="35">
+        <v>391</v>
+      </c>
+      <c r="H21" s="35">
+        <v>384</v>
+      </c>
+      <c r="I21" s="35">
+        <v>366</v>
+      </c>
+      <c r="J21" s="35">
+        <v>343</v>
+      </c>
+      <c r="K21" s="35">
+        <v>321</v>
+      </c>
+      <c r="L21" s="35">
+        <v>333</v>
+      </c>
+      <c r="M21" s="35">
+        <v>370</v>
+      </c>
+      <c r="N21" s="35">
+        <v>422</v>
+      </c>
+      <c r="O21" s="35">
+        <v>203</v>
+      </c>
+      <c r="P21" s="35">
+        <v>203</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>221</v>
+      </c>
+      <c r="R21" s="36">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="59" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="57">
+        <v>1885</v>
+      </c>
+      <c r="C23" s="57">
+        <v>1930</v>
+      </c>
+      <c r="D23" s="57">
+        <v>1905</v>
+      </c>
+      <c r="E23" s="57">
+        <v>1932</v>
+      </c>
+      <c r="F23" s="57">
+        <v>1813</v>
+      </c>
+      <c r="G23" s="57">
+        <v>1709</v>
+      </c>
+      <c r="H23" s="57">
+        <v>1762</v>
+      </c>
+      <c r="I23" s="57">
+        <v>1741</v>
+      </c>
+      <c r="J23" s="57">
+        <v>1652</v>
+      </c>
+      <c r="K23" s="57">
+        <v>1658</v>
+      </c>
+      <c r="L23" s="57">
+        <v>1673</v>
+      </c>
+      <c r="M23" s="57">
+        <v>2044</v>
+      </c>
+      <c r="N23" s="58">
+        <v>2374</v>
+      </c>
+      <c r="O23" s="36">
+        <v>1695</v>
+      </c>
+      <c r="P23" s="36">
+        <v>1753</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>1809</v>
+      </c>
+      <c r="R23" s="36">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="35">
+        <v>1575</v>
+      </c>
+      <c r="C24" s="35">
+        <v>1642</v>
+      </c>
+      <c r="D24" s="35">
+        <v>1613</v>
+      </c>
+      <c r="E24" s="35">
+        <v>1645</v>
+      </c>
+      <c r="F24" s="35">
+        <v>1553</v>
+      </c>
+      <c r="G24" s="35">
+        <v>1446</v>
+      </c>
+      <c r="H24" s="35">
+        <v>1468</v>
+      </c>
+      <c r="I24" s="35">
+        <v>1463</v>
+      </c>
+      <c r="J24" s="35">
+        <v>1412</v>
+      </c>
+      <c r="K24" s="35">
+        <v>1437</v>
+      </c>
+      <c r="L24" s="35">
+        <v>1429</v>
+      </c>
+      <c r="M24" s="35">
+        <v>1745</v>
+      </c>
+      <c r="N24" s="35">
+        <v>2041</v>
+      </c>
+      <c r="O24" s="35">
+        <v>1412</v>
+      </c>
+      <c r="P24" s="35">
+        <v>1500</v>
+      </c>
+      <c r="Q24" s="36">
+        <v>1542</v>
+      </c>
+      <c r="R24" s="36">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="35">
+        <v>60</v>
+      </c>
+      <c r="C25" s="35">
+        <v>45</v>
+      </c>
+      <c r="D25" s="35">
+        <v>46</v>
+      </c>
+      <c r="E25" s="35">
+        <v>40</v>
+      </c>
+      <c r="F25" s="35">
+        <v>39</v>
+      </c>
+      <c r="G25" s="35">
+        <v>34</v>
+      </c>
+      <c r="H25" s="35">
+        <v>57</v>
+      </c>
+      <c r="I25" s="35">
+        <v>53</v>
+      </c>
+      <c r="J25" s="35">
+        <v>46</v>
+      </c>
+      <c r="K25" s="35">
+        <v>49</v>
+      </c>
+      <c r="L25" s="35">
+        <v>51</v>
+      </c>
+      <c r="M25" s="35">
+        <v>57</v>
+      </c>
+      <c r="N25" s="35">
+        <v>67</v>
+      </c>
+      <c r="O25" s="35">
+        <v>52</v>
+      </c>
+      <c r="P25" s="35">
+        <v>36</v>
+      </c>
+      <c r="Q25" s="36">
+        <v>51</v>
+      </c>
+      <c r="R25" s="36">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="35">
+        <v>197</v>
+      </c>
+      <c r="C26" s="35">
+        <v>193</v>
+      </c>
+      <c r="D26" s="35">
+        <v>203</v>
+      </c>
+      <c r="E26" s="35">
+        <v>194</v>
+      </c>
+      <c r="F26" s="35">
+        <v>175</v>
+      </c>
+      <c r="G26" s="35">
+        <v>189</v>
+      </c>
+      <c r="H26" s="35">
+        <v>197</v>
+      </c>
+      <c r="I26" s="35">
+        <v>172</v>
+      </c>
+      <c r="J26" s="35">
+        <v>161</v>
+      </c>
+      <c r="K26" s="35">
+        <v>131</v>
+      </c>
+      <c r="L26" s="35">
+        <v>154</v>
+      </c>
+      <c r="M26" s="35">
+        <v>205</v>
+      </c>
+      <c r="N26" s="35">
+        <v>215</v>
+      </c>
+      <c r="O26" s="35">
+        <v>148</v>
+      </c>
+      <c r="P26" s="35">
+        <v>151</v>
+      </c>
+      <c r="Q26" s="36">
+        <v>158</v>
+      </c>
+      <c r="R26" s="36">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="35">
+        <v>48</v>
+      </c>
+      <c r="P27" s="35">
+        <v>32</v>
+      </c>
+      <c r="Q27" s="36">
+        <v>29</v>
+      </c>
+      <c r="R27" s="36">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="35">
+        <v>53</v>
+      </c>
+      <c r="C28" s="35">
+        <v>50</v>
+      </c>
+      <c r="D28" s="35">
+        <v>43</v>
+      </c>
+      <c r="E28" s="35">
+        <v>53</v>
+      </c>
+      <c r="F28" s="35">
+        <v>46</v>
+      </c>
+      <c r="G28" s="35">
+        <v>40</v>
+      </c>
+      <c r="H28" s="35">
+        <v>40</v>
+      </c>
+      <c r="I28" s="35">
+        <v>53</v>
+      </c>
+      <c r="J28" s="35">
+        <v>33</v>
+      </c>
+      <c r="K28" s="35">
+        <v>41</v>
+      </c>
+      <c r="L28" s="35">
+        <v>39</v>
+      </c>
+      <c r="M28" s="35">
+        <v>37</v>
+      </c>
+      <c r="N28" s="35">
+        <v>51</v>
+      </c>
+      <c r="O28" s="35">
+        <v>35</v>
+      </c>
+      <c r="P28" s="35">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="36">
+        <v>29</v>
+      </c>
+      <c r="R28" s="36">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="59" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="82"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="82"/>
+      <c r="K29" s="82"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="82"/>
+      <c r="N29" s="82"/>
+      <c r="O29" s="82"/>
+      <c r="P29" s="82"/>
+      <c r="Q29" s="82"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="57">
         <v>1657</v>
       </c>
-      <c r="G9" s="52">
-[...34 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="C30" s="57">
+        <v>1641</v>
+      </c>
+      <c r="D30" s="57">
+        <v>1585</v>
+      </c>
+      <c r="E30" s="57">
+        <v>1571</v>
+      </c>
+      <c r="F30" s="57">
+        <v>1541</v>
+      </c>
+      <c r="G30" s="57">
+        <v>1407</v>
+      </c>
+      <c r="H30" s="57">
+        <v>1352</v>
+      </c>
+      <c r="I30" s="57">
+        <v>1366</v>
+      </c>
+      <c r="J30" s="57">
+        <v>1346</v>
+      </c>
+      <c r="K30" s="57">
+        <v>1253</v>
+      </c>
+      <c r="L30" s="57">
+        <v>1223</v>
+      </c>
+      <c r="M30" s="57">
+        <v>1414</v>
+      </c>
+      <c r="N30" s="58">
+        <v>1554</v>
+      </c>
+      <c r="O30" s="36">
+        <v>1190</v>
+      </c>
+      <c r="P30" s="36">
+        <v>1160</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>1185</v>
+      </c>
+      <c r="R30" s="36">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="35">
+        <v>119</v>
+      </c>
+      <c r="C31" s="35">
+        <v>123</v>
+      </c>
+      <c r="D31" s="35">
+        <v>104</v>
+      </c>
+      <c r="E31" s="35">
+        <v>89</v>
+      </c>
+      <c r="F31" s="35">
+        <v>104</v>
+      </c>
+      <c r="G31" s="35">
+        <v>87</v>
+      </c>
+      <c r="H31" s="35">
+        <v>82</v>
+      </c>
+      <c r="I31" s="35">
+        <v>94</v>
+      </c>
+      <c r="J31" s="35">
+        <v>98</v>
+      </c>
+      <c r="K31" s="35">
+        <v>80</v>
+      </c>
+      <c r="L31" s="35">
+        <v>94</v>
+      </c>
+      <c r="M31" s="35">
+        <v>96</v>
+      </c>
+      <c r="N31" s="35">
+        <v>104</v>
+      </c>
+      <c r="O31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="35">
+        <v>66</v>
+      </c>
+      <c r="C32" s="35">
+        <v>67</v>
+      </c>
+      <c r="D32" s="35">
+        <v>77</v>
+      </c>
+      <c r="E32" s="35">
+        <v>81</v>
+      </c>
+      <c r="F32" s="35">
+        <v>83</v>
+      </c>
+      <c r="G32" s="35">
+        <v>59</v>
+      </c>
+      <c r="H32" s="35">
+        <v>56</v>
+      </c>
+      <c r="I32" s="35">
+        <v>60</v>
+      </c>
+      <c r="J32" s="35">
+        <v>64</v>
+      </c>
+      <c r="K32" s="35">
+        <v>67</v>
+      </c>
+      <c r="L32" s="35">
+        <v>65</v>
+      </c>
+      <c r="M32" s="35">
+        <v>75</v>
+      </c>
+      <c r="N32" s="35">
+        <v>91</v>
+      </c>
+      <c r="O32" s="35">
+        <v>53</v>
+      </c>
+      <c r="P32" s="35">
+        <v>69</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>64</v>
+      </c>
+      <c r="R32" s="39">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="52">
-[...49 lines deleted...]
-      <c r="A11" s="50" t="s">
+      <c r="B33" s="35">
+        <v>129</v>
+      </c>
+      <c r="C33" s="35">
+        <v>101</v>
+      </c>
+      <c r="D33" s="35">
+        <v>107</v>
+      </c>
+      <c r="E33" s="35">
+        <v>110</v>
+      </c>
+      <c r="F33" s="35">
+        <v>81</v>
+      </c>
+      <c r="G33" s="35">
+        <v>100</v>
+      </c>
+      <c r="H33" s="35">
+        <v>87</v>
+      </c>
+      <c r="I33" s="35">
+        <v>99</v>
+      </c>
+      <c r="J33" s="35">
+        <v>101</v>
+      </c>
+      <c r="K33" s="35">
+        <v>88</v>
+      </c>
+      <c r="L33" s="35">
+        <v>82</v>
+      </c>
+      <c r="M33" s="35">
+        <v>101</v>
+      </c>
+      <c r="N33" s="35">
+        <v>104</v>
+      </c>
+      <c r="O33" s="35">
+        <v>77</v>
+      </c>
+      <c r="P33" s="35">
+        <v>83</v>
+      </c>
+      <c r="Q33" s="39">
+        <v>64</v>
+      </c>
+      <c r="R33" s="39">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B34" s="35">
+        <v>170</v>
+      </c>
+      <c r="C34" s="35">
+        <v>153</v>
+      </c>
+      <c r="D34" s="35">
+        <v>136</v>
+      </c>
+      <c r="E34" s="35">
+        <v>144</v>
+      </c>
+      <c r="F34" s="35">
+        <v>122</v>
+      </c>
+      <c r="G34" s="35">
+        <v>128</v>
+      </c>
+      <c r="H34" s="35">
+        <v>127</v>
+      </c>
+      <c r="I34" s="35">
+        <v>120</v>
+      </c>
+      <c r="J34" s="35">
+        <v>130</v>
+      </c>
+      <c r="K34" s="35">
+        <v>109</v>
+      </c>
+      <c r="L34" s="35">
+        <v>78</v>
+      </c>
+      <c r="M34" s="35">
+        <v>135</v>
+      </c>
+      <c r="N34" s="35">
+        <v>127</v>
+      </c>
+      <c r="O34" s="35">
+        <v>82</v>
+      </c>
+      <c r="P34" s="35">
+        <v>94</v>
+      </c>
+      <c r="Q34" s="39">
+        <v>109</v>
+      </c>
+      <c r="R34" s="39">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="35">
+        <v>170</v>
+      </c>
+      <c r="C35" s="35">
+        <v>152</v>
+      </c>
+      <c r="D35" s="35">
+        <v>168</v>
+      </c>
+      <c r="E35" s="35">
+        <v>162</v>
+      </c>
+      <c r="F35" s="35">
+        <v>176</v>
+      </c>
+      <c r="G35" s="35">
+        <v>126</v>
+      </c>
+      <c r="H35" s="35">
+        <v>140</v>
+      </c>
+      <c r="I35" s="35">
+        <v>141</v>
+      </c>
+      <c r="J35" s="35">
+        <v>128</v>
+      </c>
+      <c r="K35" s="35">
+        <v>134</v>
+      </c>
+      <c r="L35" s="35">
+        <v>125</v>
+      </c>
+      <c r="M35" s="35">
+        <v>134</v>
+      </c>
+      <c r="N35" s="35">
+        <v>169</v>
+      </c>
+      <c r="O35" s="35">
+        <v>130</v>
+      </c>
+      <c r="P35" s="35">
+        <v>115</v>
+      </c>
+      <c r="Q35" s="39">
+        <v>99</v>
+      </c>
+      <c r="R35" s="39">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="35">
+        <v>283</v>
+      </c>
+      <c r="C36" s="35">
+        <v>264</v>
+      </c>
+      <c r="D36" s="35">
+        <v>237</v>
+      </c>
+      <c r="E36" s="35">
+        <v>250</v>
+      </c>
+      <c r="F36" s="35">
+        <v>241</v>
+      </c>
+      <c r="G36" s="35">
+        <v>248</v>
+      </c>
+      <c r="H36" s="35">
+        <v>215</v>
+      </c>
+      <c r="I36" s="35">
+        <v>225</v>
+      </c>
+      <c r="J36" s="35">
+        <v>239</v>
+      </c>
+      <c r="K36" s="35">
+        <v>205</v>
+      </c>
+      <c r="L36" s="35">
+        <v>210</v>
+      </c>
+      <c r="M36" s="35">
+        <v>246</v>
+      </c>
+      <c r="N36" s="35">
+        <v>278</v>
+      </c>
+      <c r="O36" s="35">
+        <v>239</v>
+      </c>
+      <c r="P36" s="35">
+        <v>212</v>
+      </c>
+      <c r="Q36" s="39">
+        <v>218</v>
+      </c>
+      <c r="R36" s="39">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="35">
+        <v>71</v>
+      </c>
+      <c r="P37" s="35">
         <v>66</v>
       </c>
-      <c r="C11" s="52">
-[...2 lines deleted...]
-      <c r="D11" s="52">
+      <c r="Q37" s="39">
+        <v>83</v>
+      </c>
+      <c r="R37" s="39">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="35">
+        <v>226</v>
+      </c>
+      <c r="C38" s="35">
+        <v>220</v>
+      </c>
+      <c r="D38" s="35">
+        <v>223</v>
+      </c>
+      <c r="E38" s="35">
+        <v>195</v>
+      </c>
+      <c r="F38" s="35">
+        <v>184</v>
+      </c>
+      <c r="G38" s="35">
+        <v>185</v>
+      </c>
+      <c r="H38" s="35">
+        <v>181</v>
+      </c>
+      <c r="I38" s="35">
+        <v>184</v>
+      </c>
+      <c r="J38" s="35">
+        <v>172</v>
+      </c>
+      <c r="K38" s="35">
+        <v>186</v>
+      </c>
+      <c r="L38" s="35">
+        <v>163</v>
+      </c>
+      <c r="M38" s="35">
+        <v>174</v>
+      </c>
+      <c r="N38" s="35">
+        <v>175</v>
+      </c>
+      <c r="O38" s="35">
+        <v>149</v>
+      </c>
+      <c r="P38" s="35">
+        <v>125</v>
+      </c>
+      <c r="Q38" s="39">
+        <v>143</v>
+      </c>
+      <c r="R38" s="39">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="35">
+        <v>95</v>
+      </c>
+      <c r="C39" s="35">
+        <v>95</v>
+      </c>
+      <c r="D39" s="35">
+        <v>104</v>
+      </c>
+      <c r="E39" s="35">
+        <v>91</v>
+      </c>
+      <c r="F39" s="35">
+        <v>105</v>
+      </c>
+      <c r="G39" s="35">
+        <v>83</v>
+      </c>
+      <c r="H39" s="35">
+        <v>80</v>
+      </c>
+      <c r="I39" s="35">
         <v>77</v>
       </c>
-      <c r="E11" s="52">
-[...2 lines deleted...]
-      <c r="F11" s="52">
+      <c r="J39" s="35">
+        <v>71</v>
+      </c>
+      <c r="K39" s="35">
+        <v>63</v>
+      </c>
+      <c r="L39" s="35">
+        <v>73</v>
+      </c>
+      <c r="M39" s="35">
         <v>83</v>
       </c>
-      <c r="G11" s="52">
-[...241 lines deleted...]
-      <c r="Q15" s="53">
+      <c r="N39" s="35">
+        <v>84</v>
+      </c>
+      <c r="O39" s="35">
+        <v>63</v>
+      </c>
+      <c r="P39" s="35">
+        <v>70</v>
+      </c>
+      <c r="Q39" s="39">
+        <v>66</v>
+      </c>
+      <c r="R39" s="39">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="35">
+        <v>123</v>
+      </c>
+      <c r="P40" s="35">
+        <v>123</v>
+      </c>
+      <c r="Q40" s="39">
+        <v>118</v>
+      </c>
+      <c r="R40" s="39">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="40">
+        <v>399</v>
+      </c>
+      <c r="C41" s="40">
+        <v>466</v>
+      </c>
+      <c r="D41" s="40">
+        <v>429</v>
+      </c>
+      <c r="E41" s="40">
+        <v>449</v>
+      </c>
+      <c r="F41" s="40">
+        <v>445</v>
+      </c>
+      <c r="G41" s="40">
+        <v>391</v>
+      </c>
+      <c r="H41" s="40">
+        <v>384</v>
+      </c>
+      <c r="I41" s="40">
+        <v>366</v>
+      </c>
+      <c r="J41" s="40">
+        <v>343</v>
+      </c>
+      <c r="K41" s="40">
+        <v>321</v>
+      </c>
+      <c r="L41" s="40">
+        <v>333</v>
+      </c>
+      <c r="M41" s="40">
+        <v>370</v>
+      </c>
+      <c r="N41" s="40">
+        <v>422</v>
+      </c>
+      <c r="O41" s="40">
+        <v>203</v>
+      </c>
+      <c r="P41" s="40">
+        <v>203</v>
+      </c>
+      <c r="Q41" s="41">
+        <v>221</v>
+      </c>
+      <c r="R41" s="41">
         <v>218</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1278 lines deleted...]
-      <c r="P41" s="21"/>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="80"/>
+      <c r="F42" s="80"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="R6" s="30" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="48"/>
-[...33 lines deleted...]
-      <c r="E6" s="13">
+      <c r="B9" s="57">
+        <v>2797</v>
+      </c>
+      <c r="C9" s="57">
+        <v>3024</v>
+      </c>
+      <c r="D9" s="57">
+        <v>2957</v>
+      </c>
+      <c r="E9" s="57">
+        <v>2885</v>
+      </c>
+      <c r="F9" s="57">
+        <v>2722</v>
+      </c>
+      <c r="G9" s="57">
+        <v>2552</v>
+      </c>
+      <c r="H9" s="57">
+        <v>2707</v>
+      </c>
+      <c r="I9" s="57">
+        <v>2544</v>
+      </c>
+      <c r="J9" s="57">
+        <v>2585</v>
+      </c>
+      <c r="K9" s="57">
+        <v>2493</v>
+      </c>
+      <c r="L9" s="57">
+        <v>2570</v>
+      </c>
+      <c r="M9" s="57">
+        <v>3177</v>
+      </c>
+      <c r="N9" s="58">
+        <v>3479</v>
+      </c>
+      <c r="O9" s="36">
+        <v>2575</v>
+      </c>
+      <c r="P9" s="36">
+        <v>2485</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>2425</v>
+      </c>
+      <c r="R9" s="36">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35">
+        <v>1461</v>
+      </c>
+      <c r="C10" s="35">
+        <v>1589</v>
+      </c>
+      <c r="D10" s="35">
+        <v>1543</v>
+      </c>
+      <c r="E10" s="35">
+        <v>1513</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1422</v>
+      </c>
+      <c r="G10" s="35">
+        <v>1377</v>
+      </c>
+      <c r="H10" s="35">
+        <v>1427</v>
+      </c>
+      <c r="I10" s="35">
+        <v>1348</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1386</v>
+      </c>
+      <c r="K10" s="35">
+        <v>1379</v>
+      </c>
+      <c r="L10" s="35">
+        <v>1402</v>
+      </c>
+      <c r="M10" s="35">
+        <v>1790</v>
+      </c>
+      <c r="N10" s="35">
         <v>2012</v>
       </c>
-      <c r="F6" s="13">
-[...58 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="O10" s="35">
+        <v>1347</v>
+      </c>
+      <c r="P10" s="35">
+        <v>1335</v>
+      </c>
+      <c r="Q10" s="36">
+        <v>1345</v>
+      </c>
+      <c r="R10" s="36">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="74">
-[...49 lines deleted...]
-      <c r="A9" s="50" t="s">
+      <c r="B11" s="35">
+        <v>39</v>
+      </c>
+      <c r="C11" s="35">
+        <v>40</v>
+      </c>
+      <c r="D11" s="35">
+        <v>36</v>
+      </c>
+      <c r="E11" s="35">
+        <v>44</v>
+      </c>
+      <c r="F11" s="35">
+        <v>50</v>
+      </c>
+      <c r="G11" s="35">
+        <v>44</v>
+      </c>
+      <c r="H11" s="35">
+        <v>46</v>
+      </c>
+      <c r="I11" s="35">
+        <v>44</v>
+      </c>
+      <c r="J11" s="35">
+        <v>42</v>
+      </c>
+      <c r="K11" s="35">
+        <v>46</v>
+      </c>
+      <c r="L11" s="35">
+        <v>37</v>
+      </c>
+      <c r="M11" s="35">
+        <v>57</v>
+      </c>
+      <c r="N11" s="35">
+        <v>57</v>
+      </c>
+      <c r="O11" s="35">
+        <v>49</v>
+      </c>
+      <c r="P11" s="35">
+        <v>43</v>
+      </c>
+      <c r="Q11" s="36">
+        <v>36</v>
+      </c>
+      <c r="R11" s="36">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="52">
-[...38 lines deleted...]
-      <c r="O9" s="52">
+      <c r="B12" s="35">
+        <v>61</v>
+      </c>
+      <c r="C12" s="35">
+        <v>42</v>
+      </c>
+      <c r="D12" s="35">
+        <v>48</v>
+      </c>
+      <c r="E12" s="35">
+        <v>62</v>
+      </c>
+      <c r="F12" s="35">
+        <v>41</v>
+      </c>
+      <c r="G12" s="35">
+        <v>55</v>
+      </c>
+      <c r="H12" s="35">
+        <v>62</v>
+      </c>
+      <c r="I12" s="35">
+        <v>52</v>
+      </c>
+      <c r="J12" s="35">
+        <v>48</v>
+      </c>
+      <c r="K12" s="35">
+        <v>47</v>
+      </c>
+      <c r="L12" s="35">
+        <v>44</v>
+      </c>
+      <c r="M12" s="35">
+        <v>88</v>
+      </c>
+      <c r="N12" s="35">
+        <v>67</v>
+      </c>
+      <c r="O12" s="35">
+        <v>61</v>
+      </c>
+      <c r="P12" s="35">
+        <v>46</v>
+      </c>
+      <c r="Q12" s="36">
+        <v>35</v>
+      </c>
+      <c r="R12" s="36">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="35">
+        <v>72</v>
+      </c>
+      <c r="C13" s="35">
+        <v>76</v>
+      </c>
+      <c r="D13" s="35">
+        <v>95</v>
+      </c>
+      <c r="E13" s="35">
+        <v>75</v>
+      </c>
+      <c r="F13" s="35">
+        <v>55</v>
+      </c>
+      <c r="G13" s="35">
+        <v>61</v>
+      </c>
+      <c r="H13" s="35">
+        <v>57</v>
+      </c>
+      <c r="I13" s="35">
+        <v>86</v>
+      </c>
+      <c r="J13" s="35">
+        <v>65</v>
+      </c>
+      <c r="K13" s="35">
+        <v>64</v>
+      </c>
+      <c r="L13" s="35">
+        <v>65</v>
+      </c>
+      <c r="M13" s="35">
+        <v>77</v>
+      </c>
+      <c r="N13" s="35">
+        <v>85</v>
+      </c>
+      <c r="O13" s="35">
+        <v>54</v>
+      </c>
+      <c r="P13" s="35">
+        <v>53</v>
+      </c>
+      <c r="Q13" s="36">
+        <v>56</v>
+      </c>
+      <c r="R13" s="36">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="35">
+        <v>269</v>
+      </c>
+      <c r="C14" s="35">
+        <v>258</v>
+      </c>
+      <c r="D14" s="35">
+        <v>276</v>
+      </c>
+      <c r="E14" s="35">
+        <v>258</v>
+      </c>
+      <c r="F14" s="35">
+        <v>245</v>
+      </c>
+      <c r="G14" s="35">
+        <v>225</v>
+      </c>
+      <c r="H14" s="35">
+        <v>233</v>
+      </c>
+      <c r="I14" s="35">
+        <v>238</v>
+      </c>
+      <c r="J14" s="35">
+        <v>230</v>
+      </c>
+      <c r="K14" s="35">
+        <v>194</v>
+      </c>
+      <c r="L14" s="35">
+        <v>233</v>
+      </c>
+      <c r="M14" s="35">
+        <v>263</v>
+      </c>
+      <c r="N14" s="35">
+        <v>282</v>
+      </c>
+      <c r="O14" s="35">
+        <v>186</v>
+      </c>
+      <c r="P14" s="35">
+        <v>213</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>202</v>
+      </c>
+      <c r="R14" s="36">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="35">
+        <v>125</v>
+      </c>
+      <c r="C15" s="35">
+        <v>142</v>
+      </c>
+      <c r="D15" s="35">
+        <v>135</v>
+      </c>
+      <c r="E15" s="35">
+        <v>144</v>
+      </c>
+      <c r="F15" s="35">
+        <v>117</v>
+      </c>
+      <c r="G15" s="35">
+        <v>110</v>
+      </c>
+      <c r="H15" s="35">
+        <v>120</v>
+      </c>
+      <c r="I15" s="35">
+        <v>117</v>
+      </c>
+      <c r="J15" s="35">
+        <v>122</v>
+      </c>
+      <c r="K15" s="35">
+        <v>122</v>
+      </c>
+      <c r="L15" s="35">
+        <v>106</v>
+      </c>
+      <c r="M15" s="35">
+        <v>141</v>
+      </c>
+      <c r="N15" s="35">
+        <v>136</v>
+      </c>
+      <c r="O15" s="35">
+        <v>104</v>
+      </c>
+      <c r="P15" s="35">
+        <v>95</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>107</v>
+      </c>
+      <c r="R15" s="36">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="35">
+        <v>203</v>
+      </c>
+      <c r="C16" s="35">
+        <v>229</v>
+      </c>
+      <c r="D16" s="35">
+        <v>216</v>
+      </c>
+      <c r="E16" s="35">
+        <v>200</v>
+      </c>
+      <c r="F16" s="35">
+        <v>199</v>
+      </c>
+      <c r="G16" s="35">
+        <v>201</v>
+      </c>
+      <c r="H16" s="35">
+        <v>203</v>
+      </c>
+      <c r="I16" s="35">
+        <v>185</v>
+      </c>
+      <c r="J16" s="35">
+        <v>170</v>
+      </c>
+      <c r="K16" s="35">
+        <v>173</v>
+      </c>
+      <c r="L16" s="35">
+        <v>188</v>
+      </c>
+      <c r="M16" s="35">
+        <v>224</v>
+      </c>
+      <c r="N16" s="35">
+        <v>226</v>
+      </c>
+      <c r="O16" s="35">
+        <v>182</v>
+      </c>
+      <c r="P16" s="35">
+        <v>186</v>
+      </c>
+      <c r="Q16" s="36">
+        <v>142</v>
+      </c>
+      <c r="R16" s="36">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="35">
+        <v>123</v>
+      </c>
+      <c r="P17" s="35">
+        <v>88</v>
+      </c>
+      <c r="Q17" s="36">
+        <v>70</v>
+      </c>
+      <c r="R17" s="36">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="35">
+        <v>171</v>
+      </c>
+      <c r="C18" s="35">
+        <v>202</v>
+      </c>
+      <c r="D18" s="35">
+        <v>195</v>
+      </c>
+      <c r="E18" s="35">
+        <v>198</v>
+      </c>
+      <c r="F18" s="35">
+        <v>196</v>
+      </c>
+      <c r="G18" s="35">
+        <v>165</v>
+      </c>
+      <c r="H18" s="35">
+        <v>185</v>
+      </c>
+      <c r="I18" s="35">
+        <v>151</v>
+      </c>
+      <c r="J18" s="35">
+        <v>161</v>
+      </c>
+      <c r="K18" s="35">
+        <v>154</v>
+      </c>
+      <c r="L18" s="35">
+        <v>161</v>
+      </c>
+      <c r="M18" s="35">
+        <v>172</v>
+      </c>
+      <c r="N18" s="35">
+        <v>176</v>
+      </c>
+      <c r="O18" s="35">
+        <v>149</v>
+      </c>
+      <c r="P18" s="35">
+        <v>145</v>
+      </c>
+      <c r="Q18" s="36">
+        <v>144</v>
+      </c>
+      <c r="R18" s="36">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="35">
+        <v>74</v>
+      </c>
+      <c r="C19" s="35">
+        <v>88</v>
+      </c>
+      <c r="D19" s="35">
+        <v>87</v>
+      </c>
+      <c r="E19" s="35">
+        <v>64</v>
+      </c>
+      <c r="F19" s="35">
+        <v>57</v>
+      </c>
+      <c r="G19" s="35">
+        <v>68</v>
+      </c>
+      <c r="H19" s="35">
+        <v>60</v>
+      </c>
+      <c r="I19" s="35">
+        <v>52</v>
+      </c>
+      <c r="J19" s="35">
+        <v>66</v>
+      </c>
+      <c r="K19" s="35">
+        <v>53</v>
+      </c>
+      <c r="L19" s="35">
+        <v>72</v>
+      </c>
+      <c r="M19" s="35">
+        <v>66</v>
+      </c>
+      <c r="N19" s="35">
+        <v>89</v>
+      </c>
+      <c r="O19" s="35">
+        <v>56</v>
+      </c>
+      <c r="P19" s="35">
+        <v>37</v>
+      </c>
+      <c r="Q19" s="36">
+        <v>58</v>
+      </c>
+      <c r="R19" s="36">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="35">
+        <v>97</v>
+      </c>
+      <c r="P20" s="35">
+        <v>86</v>
+      </c>
+      <c r="Q20" s="36">
+        <v>85</v>
+      </c>
+      <c r="R20" s="36">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="35">
+        <v>322</v>
+      </c>
+      <c r="C21" s="35">
+        <v>358</v>
+      </c>
+      <c r="D21" s="35">
+        <v>326</v>
+      </c>
+      <c r="E21" s="35">
+        <v>327</v>
+      </c>
+      <c r="F21" s="35">
+        <v>340</v>
+      </c>
+      <c r="G21" s="35">
+        <v>246</v>
+      </c>
+      <c r="H21" s="35">
+        <v>314</v>
+      </c>
+      <c r="I21" s="35">
+        <v>271</v>
+      </c>
+      <c r="J21" s="35">
+        <v>295</v>
+      </c>
+      <c r="K21" s="35">
+        <v>261</v>
+      </c>
+      <c r="L21" s="35">
+        <v>262</v>
+      </c>
+      <c r="M21" s="35">
+        <v>299</v>
+      </c>
+      <c r="N21" s="35">
+        <v>349</v>
+      </c>
+      <c r="O21" s="35">
+        <v>167</v>
+      </c>
+      <c r="P21" s="35">
+        <v>158</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>145</v>
+      </c>
+      <c r="R21" s="36">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="57">
+        <v>1611</v>
+      </c>
+      <c r="C23" s="57">
+        <v>1711</v>
+      </c>
+      <c r="D23" s="57">
+        <v>1687</v>
+      </c>
+      <c r="E23" s="57">
+        <v>1683</v>
+      </c>
+      <c r="F23" s="57">
+        <v>1568</v>
+      </c>
+      <c r="G23" s="57">
+        <v>1510</v>
+      </c>
+      <c r="H23" s="57">
+        <v>1576</v>
+      </c>
+      <c r="I23" s="57">
+        <v>1488</v>
+      </c>
+      <c r="J23" s="57">
+        <v>1514</v>
+      </c>
+      <c r="K23" s="57">
+        <v>1485</v>
+      </c>
+      <c r="L23" s="57">
+        <v>1531</v>
+      </c>
+      <c r="M23" s="57">
+        <v>1989</v>
+      </c>
+      <c r="N23" s="58">
+        <v>2189</v>
+      </c>
+      <c r="O23" s="36">
+        <v>1590</v>
+      </c>
+      <c r="P23" s="36">
+        <v>1572</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>1544</v>
+      </c>
+      <c r="R23" s="36">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="35">
+        <v>1387</v>
+      </c>
+      <c r="C24" s="35">
+        <v>1488</v>
+      </c>
+      <c r="D24" s="35">
+        <v>1456</v>
+      </c>
+      <c r="E24" s="35">
+        <v>1438</v>
+      </c>
+      <c r="F24" s="35">
+        <v>1345</v>
+      </c>
+      <c r="G24" s="35">
+        <v>1309</v>
+      </c>
+      <c r="H24" s="35">
+        <v>1349</v>
+      </c>
+      <c r="I24" s="35">
+        <v>1274</v>
+      </c>
+      <c r="J24" s="35">
+        <v>1306</v>
+      </c>
+      <c r="K24" s="35">
+        <v>1301</v>
+      </c>
+      <c r="L24" s="35">
+        <v>1329</v>
+      </c>
+      <c r="M24" s="35">
+        <v>1720</v>
+      </c>
+      <c r="N24" s="35">
+        <v>1915</v>
+      </c>
+      <c r="O24" s="35">
         <v>1347</v>
       </c>
-      <c r="P9" s="52">
+      <c r="P24" s="35">
         <v>1335</v>
       </c>
-      <c r="Q9" s="53">
+      <c r="Q24" s="36">
         <v>1345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="R24" s="36">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="35">
+        <v>39</v>
+      </c>
+      <c r="C25" s="35">
+        <v>40</v>
+      </c>
+      <c r="D25" s="35">
+        <v>36</v>
+      </c>
+      <c r="E25" s="35">
+        <v>44</v>
+      </c>
+      <c r="F25" s="35">
+        <v>50</v>
+      </c>
+      <c r="G25" s="35">
+        <v>44</v>
+      </c>
+      <c r="H25" s="35">
+        <v>46</v>
+      </c>
+      <c r="I25" s="35">
+        <v>44</v>
+      </c>
+      <c r="J25" s="35">
+        <v>42</v>
+      </c>
+      <c r="K25" s="35">
+        <v>46</v>
+      </c>
+      <c r="L25" s="35">
+        <v>37</v>
+      </c>
+      <c r="M25" s="35">
+        <v>57</v>
+      </c>
+      <c r="N25" s="35">
+        <v>57</v>
+      </c>
+      <c r="O25" s="35">
+        <v>49</v>
+      </c>
+      <c r="P25" s="35">
+        <v>43</v>
+      </c>
+      <c r="Q25" s="36">
+        <v>36</v>
+      </c>
+      <c r="R25" s="36">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="35">
+        <v>152</v>
+      </c>
+      <c r="C26" s="35">
+        <v>136</v>
+      </c>
+      <c r="D26" s="35">
+        <v>162</v>
+      </c>
+      <c r="E26" s="35">
+        <v>156</v>
+      </c>
+      <c r="F26" s="35">
+        <v>137</v>
+      </c>
+      <c r="G26" s="35">
+        <v>128</v>
+      </c>
+      <c r="H26" s="35">
+        <v>134</v>
+      </c>
+      <c r="I26" s="35">
+        <v>145</v>
+      </c>
+      <c r="J26" s="35">
+        <v>133</v>
+      </c>
+      <c r="K26" s="35">
+        <v>115</v>
+      </c>
+      <c r="L26" s="35">
+        <v>135</v>
+      </c>
+      <c r="M26" s="35">
+        <v>168</v>
+      </c>
+      <c r="N26" s="35">
+        <v>178</v>
+      </c>
+      <c r="O26" s="35">
+        <v>119</v>
+      </c>
+      <c r="P26" s="35">
+        <v>142</v>
+      </c>
+      <c r="Q26" s="36">
+        <v>115</v>
+      </c>
+      <c r="R26" s="36">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="35">
+        <v>51</v>
+      </c>
+      <c r="P27" s="35">
+        <v>25</v>
+      </c>
+      <c r="Q27" s="36">
+        <v>18</v>
+      </c>
+      <c r="R27" s="36">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="35">
+        <v>33</v>
+      </c>
+      <c r="C28" s="35">
+        <v>47</v>
+      </c>
+      <c r="D28" s="35">
+        <v>33</v>
+      </c>
+      <c r="E28" s="35">
+        <v>45</v>
+      </c>
+      <c r="F28" s="35">
+        <v>36</v>
+      </c>
+      <c r="G28" s="35">
+        <v>29</v>
+      </c>
+      <c r="H28" s="35">
+        <v>47</v>
+      </c>
+      <c r="I28" s="35">
+        <v>25</v>
+      </c>
+      <c r="J28" s="35">
+        <v>33</v>
+      </c>
+      <c r="K28" s="35">
+        <v>23</v>
+      </c>
+      <c r="L28" s="35">
+        <v>30</v>
+      </c>
+      <c r="M28" s="35">
+        <v>44</v>
+      </c>
+      <c r="N28" s="35">
+        <v>39</v>
+      </c>
+      <c r="O28" s="35">
+        <v>24</v>
+      </c>
+      <c r="P28" s="35">
+        <v>27</v>
+      </c>
+      <c r="Q28" s="36">
+        <v>30</v>
+      </c>
+      <c r="R28" s="36">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="57">
+        <v>1186</v>
+      </c>
+      <c r="C30" s="57">
+        <v>1313</v>
+      </c>
+      <c r="D30" s="57">
+        <v>1270</v>
+      </c>
+      <c r="E30" s="57">
+        <v>1202</v>
+      </c>
+      <c r="F30" s="57">
+        <v>1154</v>
+      </c>
+      <c r="G30" s="57">
+        <v>1042</v>
+      </c>
+      <c r="H30" s="57">
+        <v>1131</v>
+      </c>
+      <c r="I30" s="57">
+        <v>1056</v>
+      </c>
+      <c r="J30" s="57">
+        <v>1071</v>
+      </c>
+      <c r="K30" s="57">
+        <v>1008</v>
+      </c>
+      <c r="L30" s="57">
+        <v>1039</v>
+      </c>
+      <c r="M30" s="57">
+        <v>1188</v>
+      </c>
+      <c r="N30" s="58">
+        <v>1290</v>
+      </c>
+      <c r="O30" s="36">
+        <v>985</v>
+      </c>
+      <c r="P30" s="36">
+        <v>913</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>881</v>
+      </c>
+      <c r="R30" s="36">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="37">
+        <v>74</v>
+      </c>
+      <c r="C31" s="37">
+        <v>101</v>
+      </c>
+      <c r="D31" s="37">
+        <v>87</v>
+      </c>
+      <c r="E31" s="37">
+        <v>75</v>
+      </c>
+      <c r="F31" s="37">
+        <v>77</v>
+      </c>
+      <c r="G31" s="37">
+        <v>68</v>
+      </c>
+      <c r="H31" s="37">
+        <v>78</v>
+      </c>
+      <c r="I31" s="37">
+        <v>74</v>
+      </c>
+      <c r="J31" s="37">
+        <v>80</v>
+      </c>
+      <c r="K31" s="37">
+        <v>78</v>
+      </c>
+      <c r="L31" s="37">
+        <v>73</v>
+      </c>
+      <c r="M31" s="37">
+        <v>70</v>
+      </c>
+      <c r="N31" s="37">
+        <v>97</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="37">
+        <v>61</v>
+      </c>
+      <c r="C32" s="37">
+        <v>42</v>
+      </c>
+      <c r="D32" s="37">
+        <v>48</v>
+      </c>
+      <c r="E32" s="37">
+        <v>62</v>
+      </c>
+      <c r="F32" s="37">
+        <v>41</v>
+      </c>
+      <c r="G32" s="37">
+        <v>55</v>
+      </c>
+      <c r="H32" s="37">
+        <v>62</v>
+      </c>
+      <c r="I32" s="37">
+        <v>52</v>
+      </c>
+      <c r="J32" s="37">
+        <v>48</v>
+      </c>
+      <c r="K32" s="37">
+        <v>47</v>
+      </c>
+      <c r="L32" s="37">
+        <v>44</v>
+      </c>
+      <c r="M32" s="37">
+        <v>88</v>
+      </c>
+      <c r="N32" s="37">
+        <v>67</v>
+      </c>
+      <c r="O32" s="37">
+        <v>61</v>
+      </c>
+      <c r="P32" s="37">
+        <v>46</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>35</v>
+      </c>
+      <c r="R32" s="39">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="52">
-[...11 lines deleted...]
-      <c r="F10" s="52">
+      <c r="B33" s="37">
+        <v>72</v>
+      </c>
+      <c r="C33" s="37">
+        <v>76</v>
+      </c>
+      <c r="D33" s="37">
+        <v>95</v>
+      </c>
+      <c r="E33" s="37">
+        <v>75</v>
+      </c>
+      <c r="F33" s="37">
+        <v>55</v>
+      </c>
+      <c r="G33" s="37">
+        <v>61</v>
+      </c>
+      <c r="H33" s="37">
+        <v>57</v>
+      </c>
+      <c r="I33" s="37">
+        <v>86</v>
+      </c>
+      <c r="J33" s="37">
+        <v>65</v>
+      </c>
+      <c r="K33" s="37">
+        <v>64</v>
+      </c>
+      <c r="L33" s="37">
+        <v>65</v>
+      </c>
+      <c r="M33" s="37">
+        <v>77</v>
+      </c>
+      <c r="N33" s="37">
+        <v>85</v>
+      </c>
+      <c r="O33" s="37">
+        <v>54</v>
+      </c>
+      <c r="P33" s="37">
+        <v>53</v>
+      </c>
+      <c r="Q33" s="39">
+        <v>56</v>
+      </c>
+      <c r="R33" s="39">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="37">
+        <v>117</v>
+      </c>
+      <c r="C34" s="37">
+        <v>122</v>
+      </c>
+      <c r="D34" s="37">
+        <v>114</v>
+      </c>
+      <c r="E34" s="37">
+        <v>102</v>
+      </c>
+      <c r="F34" s="37">
+        <v>108</v>
+      </c>
+      <c r="G34" s="37">
+        <v>97</v>
+      </c>
+      <c r="H34" s="37">
+        <v>99</v>
+      </c>
+      <c r="I34" s="37">
+        <v>93</v>
+      </c>
+      <c r="J34" s="37">
+        <v>97</v>
+      </c>
+      <c r="K34" s="37">
+        <v>79</v>
+      </c>
+      <c r="L34" s="37">
+        <v>98</v>
+      </c>
+      <c r="M34" s="37">
+        <v>95</v>
+      </c>
+      <c r="N34" s="37">
+        <v>104</v>
+      </c>
+      <c r="O34" s="37">
+        <v>67</v>
+      </c>
+      <c r="P34" s="37">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="39">
+        <v>87</v>
+      </c>
+      <c r="R34" s="39">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="37">
+        <v>125</v>
+      </c>
+      <c r="C35" s="37">
+        <v>142</v>
+      </c>
+      <c r="D35" s="37">
+        <v>135</v>
+      </c>
+      <c r="E35" s="37">
+        <v>144</v>
+      </c>
+      <c r="F35" s="37">
+        <v>117</v>
+      </c>
+      <c r="G35" s="37">
+        <v>110</v>
+      </c>
+      <c r="H35" s="37">
+        <v>120</v>
+      </c>
+      <c r="I35" s="37">
+        <v>117</v>
+      </c>
+      <c r="J35" s="37">
+        <v>122</v>
+      </c>
+      <c r="K35" s="37">
+        <v>122</v>
+      </c>
+      <c r="L35" s="37">
+        <v>106</v>
+      </c>
+      <c r="M35" s="37">
+        <v>141</v>
+      </c>
+      <c r="N35" s="37">
+        <v>136</v>
+      </c>
+      <c r="O35" s="37">
+        <v>104</v>
+      </c>
+      <c r="P35" s="37">
+        <v>95</v>
+      </c>
+      <c r="Q35" s="39">
+        <v>107</v>
+      </c>
+      <c r="R35" s="39">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="37">
+        <v>203</v>
+      </c>
+      <c r="C36" s="37">
+        <v>229</v>
+      </c>
+      <c r="D36" s="37">
+        <v>216</v>
+      </c>
+      <c r="E36" s="37">
+        <v>200</v>
+      </c>
+      <c r="F36" s="37">
+        <v>199</v>
+      </c>
+      <c r="G36" s="37">
+        <v>201</v>
+      </c>
+      <c r="H36" s="37">
+        <v>203</v>
+      </c>
+      <c r="I36" s="37">
+        <v>185</v>
+      </c>
+      <c r="J36" s="37">
+        <v>170</v>
+      </c>
+      <c r="K36" s="37">
+        <v>173</v>
+      </c>
+      <c r="L36" s="37">
+        <v>188</v>
+      </c>
+      <c r="M36" s="37">
+        <v>224</v>
+      </c>
+      <c r="N36" s="37">
+        <v>226</v>
+      </c>
+      <c r="O36" s="37">
+        <v>182</v>
+      </c>
+      <c r="P36" s="37">
+        <v>186</v>
+      </c>
+      <c r="Q36" s="39">
+        <v>142</v>
+      </c>
+      <c r="R36" s="39">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="37">
+        <v>72</v>
+      </c>
+      <c r="P37" s="37">
+        <v>63</v>
+      </c>
+      <c r="Q37" s="39">
+        <v>52</v>
+      </c>
+      <c r="R37" s="39">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="37">
+        <v>138</v>
+      </c>
+      <c r="C38" s="37">
+        <v>155</v>
+      </c>
+      <c r="D38" s="37">
+        <v>162</v>
+      </c>
+      <c r="E38" s="37">
+        <v>153</v>
+      </c>
+      <c r="F38" s="37">
+        <v>160</v>
+      </c>
+      <c r="G38" s="37">
+        <v>136</v>
+      </c>
+      <c r="H38" s="37">
+        <v>138</v>
+      </c>
+      <c r="I38" s="37">
+        <v>126</v>
+      </c>
+      <c r="J38" s="37">
+        <v>128</v>
+      </c>
+      <c r="K38" s="37">
+        <v>131</v>
+      </c>
+      <c r="L38" s="37">
+        <v>131</v>
+      </c>
+      <c r="M38" s="37">
+        <v>128</v>
+      </c>
+      <c r="N38" s="37">
+        <v>137</v>
+      </c>
+      <c r="O38" s="37">
+        <v>125</v>
+      </c>
+      <c r="P38" s="37">
+        <v>118</v>
+      </c>
+      <c r="Q38" s="39">
+        <v>114</v>
+      </c>
+      <c r="R38" s="39">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="37">
+        <v>74</v>
+      </c>
+      <c r="C39" s="37">
+        <v>88</v>
+      </c>
+      <c r="D39" s="37">
+        <v>87</v>
+      </c>
+      <c r="E39" s="37">
+        <v>64</v>
+      </c>
+      <c r="F39" s="37">
+        <v>57</v>
+      </c>
+      <c r="G39" s="37">
+        <v>68</v>
+      </c>
+      <c r="H39" s="37">
+        <v>60</v>
+      </c>
+      <c r="I39" s="37">
+        <v>52</v>
+      </c>
+      <c r="J39" s="37">
+        <v>66</v>
+      </c>
+      <c r="K39" s="37">
+        <v>53</v>
+      </c>
+      <c r="L39" s="37">
+        <v>72</v>
+      </c>
+      <c r="M39" s="37">
+        <v>66</v>
+      </c>
+      <c r="N39" s="37">
+        <v>89</v>
+      </c>
+      <c r="O39" s="37">
+        <v>56</v>
+      </c>
+      <c r="P39" s="37">
+        <v>37</v>
+      </c>
+      <c r="Q39" s="39">
+        <v>58</v>
+      </c>
+      <c r="R39" s="39">
         <v>50</v>
       </c>
-      <c r="G10" s="52">
-[...111 lines deleted...]
-      <c r="I12" s="52">
+    </row>
+    <row r="40" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="37">
+        <v>97</v>
+      </c>
+      <c r="P40" s="37">
         <v>86</v>
       </c>
-      <c r="J12" s="52">
-[...11 lines deleted...]
-      <c r="N12" s="52">
+      <c r="Q40" s="39">
         <v>85</v>
       </c>
-      <c r="O12" s="52">
-[...69 lines deleted...]
-      <c r="C14" s="52">
+      <c r="R40" s="39">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="40">
+        <v>322</v>
+      </c>
+      <c r="C41" s="40">
+        <v>358</v>
+      </c>
+      <c r="D41" s="40">
+        <v>326</v>
+      </c>
+      <c r="E41" s="40">
+        <v>327</v>
+      </c>
+      <c r="F41" s="40">
+        <v>340</v>
+      </c>
+      <c r="G41" s="40">
+        <v>246</v>
+      </c>
+      <c r="H41" s="40">
+        <v>314</v>
+      </c>
+      <c r="I41" s="40">
+        <v>271</v>
+      </c>
+      <c r="J41" s="40">
+        <v>295</v>
+      </c>
+      <c r="K41" s="40">
+        <v>261</v>
+      </c>
+      <c r="L41" s="40">
+        <v>262</v>
+      </c>
+      <c r="M41" s="40">
+        <v>299</v>
+      </c>
+      <c r="N41" s="40">
+        <v>349</v>
+      </c>
+      <c r="O41" s="40">
+        <v>167</v>
+      </c>
+      <c r="P41" s="40">
+        <v>158</v>
+      </c>
+      <c r="Q41" s="41">
+        <v>145</v>
+      </c>
+      <c r="R41" s="41">
         <v>142</v>
       </c>
-      <c r="D14" s="52">
-[...1374 lines deleted...]
-      <c r="P41" s="21"/>
+    </row>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="80"/>
+      <c r="F42" s="80"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.140625" style="3"/>
+    <col min="11" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J6" s="26"/>
+      <c r="O6" s="31"/>
+      <c r="Q6" s="87" t="s">
+        <v>5</v>
+      </c>
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="17"/>
+      <c r="B7" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="5">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="14">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>9.69</v>
+      </c>
+      <c r="C9" s="50">
+        <v>10.07</v>
+      </c>
+      <c r="D9" s="50">
+        <v>9.84</v>
+      </c>
+      <c r="E9" s="50">
+        <v>9.76</v>
+      </c>
+      <c r="F9" s="50">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="G9" s="50">
+        <v>8.65</v>
+      </c>
+      <c r="H9" s="50">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="I9" s="50">
+        <v>8.64</v>
+      </c>
+      <c r="J9" s="60">
+        <v>8.59</v>
+      </c>
+      <c r="K9" s="61">
+        <v>8.35</v>
+      </c>
+      <c r="L9" s="60">
+        <v>8.48</v>
+      </c>
+      <c r="M9" s="60">
+        <v>10.35</v>
+      </c>
+      <c r="N9" s="62">
+        <v>11.61</v>
+      </c>
+      <c r="O9" s="63">
+        <v>8.94</v>
+      </c>
+      <c r="P9" s="64">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="Q9" s="65">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="R9" s="43">
+        <v>9.07</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="48"/>
-[...99 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B10" s="42">
+        <v>9.68</v>
+      </c>
+      <c r="C10" s="42">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="D10" s="42">
+        <v>9.86</v>
+      </c>
+      <c r="E10" s="42">
+        <v>9.73</v>
+      </c>
+      <c r="F10" s="42">
+        <v>9.14</v>
+      </c>
+      <c r="G10" s="42">
+        <v>8.59</v>
+      </c>
+      <c r="H10" s="42">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="I10" s="42">
+        <v>8.44</v>
+      </c>
+      <c r="J10" s="42">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="K10" s="42">
+        <v>8.31</v>
+      </c>
+      <c r="L10" s="42">
+        <v>8.36</v>
+      </c>
+      <c r="M10" s="42">
+        <v>10.36</v>
+      </c>
+      <c r="N10" s="42">
+        <v>11.85</v>
+      </c>
+      <c r="O10" s="42">
+        <v>8.99</v>
+      </c>
+      <c r="P10" s="42">
+        <v>9.17</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>9.25</v>
+      </c>
+      <c r="R10" s="43">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="67">
-[...5 lines deleted...]
-      <c r="D8" s="67">
+      <c r="B11" s="42">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="C11" s="42">
+        <v>7.91</v>
+      </c>
+      <c r="D11" s="42">
+        <v>7.32</v>
+      </c>
+      <c r="E11" s="42">
+        <v>7.34</v>
+      </c>
+      <c r="F11" s="42">
+        <v>7.66</v>
+      </c>
+      <c r="G11" s="42">
+        <v>6.55</v>
+      </c>
+      <c r="H11" s="42">
+        <v>8.43</v>
+      </c>
+      <c r="I11" s="42">
+        <v>7.84</v>
+      </c>
+      <c r="J11" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="K11" s="42">
+        <v>7.64</v>
+      </c>
+      <c r="L11" s="42">
+        <v>7.1</v>
+      </c>
+      <c r="M11" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="N11" s="35">
+        <v>10</v>
+      </c>
+      <c r="O11" s="42">
+        <v>9.67</v>
+      </c>
+      <c r="P11" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="R11" s="43">
+        <v>11.26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>8.32</v>
+      </c>
+      <c r="C12" s="42">
+        <v>7.11</v>
+      </c>
+      <c r="D12" s="42">
+        <v>8.14</v>
+      </c>
+      <c r="E12" s="42">
+        <v>9.35</v>
+      </c>
+      <c r="F12" s="42">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G12" s="42">
+        <v>7.43</v>
+      </c>
+      <c r="H12" s="42">
+        <v>7.71</v>
+      </c>
+      <c r="I12" s="42">
+        <v>7.41</v>
+      </c>
+      <c r="J12" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="K12" s="42">
+        <v>7.88</v>
+      </c>
+      <c r="L12" s="42">
+        <v>7.64</v>
+      </c>
+      <c r="M12" s="42">
+        <v>11.59</v>
+      </c>
+      <c r="N12" s="42">
+        <v>11.33</v>
+      </c>
+      <c r="O12" s="42">
+        <v>8.07</v>
+      </c>
+      <c r="P12" s="42">
+        <v>8.25</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>7.24</v>
+      </c>
+      <c r="R12" s="43">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="C13" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="D13" s="42">
+        <v>9.85</v>
+      </c>
+      <c r="E13" s="42">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="F13" s="42">
+        <v>6.84</v>
+      </c>
+      <c r="G13" s="42">
+        <v>8.15</v>
+      </c>
+      <c r="H13" s="42">
+        <v>7.44</v>
+      </c>
+      <c r="I13" s="42">
+        <v>9.89</v>
+      </c>
+      <c r="J13" s="42">
+        <v>9.19</v>
+      </c>
+      <c r="K13" s="42">
+        <v>8.65</v>
+      </c>
+      <c r="L13" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="M13" s="42">
+        <v>10.36</v>
+      </c>
+      <c r="N13" s="42">
+        <v>11.11</v>
+      </c>
+      <c r="O13" s="42">
+        <v>6.61</v>
+      </c>
+      <c r="P13" s="42">
+        <v>6.96</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>6.28</v>
+      </c>
+      <c r="R13" s="43">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="C14" s="42">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="D14" s="42">
+        <v>8.32</v>
+      </c>
+      <c r="E14" s="42">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="F14" s="42">
+        <v>7.39</v>
+      </c>
+      <c r="G14" s="42">
+        <v>7.36</v>
+      </c>
+      <c r="H14" s="42">
+        <v>7.54</v>
+      </c>
+      <c r="I14" s="42">
+        <v>7.18</v>
+      </c>
+      <c r="J14" s="42">
+        <v>7.11</v>
+      </c>
+      <c r="K14" s="42">
+        <v>5.97</v>
+      </c>
+      <c r="L14" s="42">
+        <v>6.46</v>
+      </c>
+      <c r="M14" s="42">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="N14" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="O14" s="42">
+        <v>6.25</v>
+      </c>
+      <c r="P14" s="42">
+        <v>6.96</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>7.25</v>
+      </c>
+      <c r="R14" s="43">
+        <v>7.15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>13.36</v>
+      </c>
+      <c r="C15" s="42">
+        <v>13.5</v>
+      </c>
+      <c r="D15" s="42">
+        <v>14.11</v>
+      </c>
+      <c r="E15" s="42">
+        <v>14.45</v>
+      </c>
+      <c r="F15" s="42">
+        <v>14.02</v>
+      </c>
+      <c r="G15" s="42">
+        <v>11.41</v>
+      </c>
+      <c r="H15" s="42">
+        <v>12.79</v>
+      </c>
+      <c r="I15" s="42">
+        <v>13.03</v>
+      </c>
+      <c r="J15" s="42">
+        <v>12.97</v>
+      </c>
+      <c r="K15" s="42">
+        <v>13.59</v>
+      </c>
+      <c r="L15" s="42">
+        <v>12.52</v>
+      </c>
+      <c r="M15" s="42">
+        <v>15.2</v>
+      </c>
+      <c r="N15" s="42">
+        <v>17.2</v>
+      </c>
+      <c r="O15" s="42">
+        <v>12.98</v>
+      </c>
+      <c r="P15" s="42">
+        <v>11.84</v>
+      </c>
+      <c r="Q15" s="43">
+        <v>11.85</v>
+      </c>
+      <c r="R15" s="43">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>12.18</v>
+      </c>
+      <c r="C16" s="42">
+        <v>12.53</v>
+      </c>
+      <c r="D16" s="42">
+        <v>11.69</v>
+      </c>
+      <c r="E16" s="42">
+        <v>11.79</v>
+      </c>
+      <c r="F16" s="42">
+        <v>11.71</v>
+      </c>
+      <c r="G16" s="42">
+        <v>12.06</v>
+      </c>
+      <c r="H16" s="42">
+        <v>11.31</v>
+      </c>
+      <c r="I16" s="42">
+        <v>11.19</v>
+      </c>
+      <c r="J16" s="42">
+        <v>11.24</v>
+      </c>
+      <c r="K16" s="42">
+        <v>10.47</v>
+      </c>
+      <c r="L16" s="42">
+        <v>11.17</v>
+      </c>
+      <c r="M16" s="42">
+        <v>13.37</v>
+      </c>
+      <c r="N16" s="42">
+        <v>14.56</v>
+      </c>
+      <c r="O16" s="42">
+        <v>12.56</v>
+      </c>
+      <c r="P16" s="42">
+        <v>12.08</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>11.13</v>
+      </c>
+      <c r="R16" s="43">
+        <v>11.08</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>11.66</v>
+      </c>
+      <c r="P17" s="42">
+        <v>9.07</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>9.09</v>
+      </c>
+      <c r="R17" s="43">
+        <v>10.17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>10.09</v>
+      </c>
+      <c r="C18" s="42">
+        <v>10.61</v>
+      </c>
+      <c r="D18" s="42">
+        <v>10.46</v>
+      </c>
+      <c r="E18" s="42">
+        <v>10.29</v>
+      </c>
+      <c r="F18" s="42">
+        <v>10.02</v>
+      </c>
+      <c r="G18" s="42">
+        <v>9.32</v>
+      </c>
+      <c r="H18" s="42">
+        <v>9.85</v>
+      </c>
+      <c r="I18" s="42">
+        <v>9.67</v>
+      </c>
+      <c r="J18" s="42">
+        <v>9.39</v>
+      </c>
+      <c r="K18" s="42">
+        <v>9.99</v>
+      </c>
+      <c r="L18" s="42">
+        <v>9.73</v>
+      </c>
+      <c r="M18" s="42">
+        <v>10.48</v>
+      </c>
+      <c r="N18" s="42">
+        <v>11.17</v>
+      </c>
+      <c r="O18" s="42">
+        <v>9.02</v>
+      </c>
+      <c r="P18" s="42">
+        <v>8.43</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="R18" s="43">
+        <v>9.75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="42">
+        <v>9.31</v>
+      </c>
+      <c r="C19" s="42">
+        <v>10.28</v>
+      </c>
+      <c r="D19" s="42">
+        <v>11.06</v>
+      </c>
+      <c r="E19" s="42">
+        <v>9.24</v>
+      </c>
+      <c r="F19" s="42">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G19" s="42">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="H19" s="42">
+        <v>8.68</v>
+      </c>
+      <c r="I19" s="42">
+        <v>8.24</v>
+      </c>
+      <c r="J19" s="42">
+        <v>9.09</v>
+      </c>
+      <c r="K19" s="42">
+        <v>7.95</v>
+      </c>
+      <c r="L19" s="42">
+        <v>10.18</v>
+      </c>
+      <c r="M19" s="42">
+        <v>10.67</v>
+      </c>
+      <c r="N19" s="42">
+        <v>12.6</v>
+      </c>
+      <c r="O19" s="42">
+        <v>8.66</v>
+      </c>
+      <c r="P19" s="42">
+        <v>7.91</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="R19" s="43">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>8.11</v>
+      </c>
+      <c r="P20" s="42">
+        <v>7.84</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>7.81</v>
+      </c>
+      <c r="R20" s="43">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>8.73</v>
+      </c>
+      <c r="C21" s="42">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="D21" s="42">
+        <v>9.24</v>
+      </c>
+      <c r="E21" s="42">
+        <v>9.56</v>
+      </c>
+      <c r="F21" s="42">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="G21" s="42">
+        <v>8.01</v>
+      </c>
+      <c r="H21" s="42">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="I21" s="42">
+        <v>8.23</v>
+      </c>
+      <c r="J21" s="42">
+        <v>8.44</v>
+      </c>
+      <c r="K21" s="42">
+        <v>7.87</v>
+      </c>
+      <c r="L21" s="42">
+        <v>8.16</v>
+      </c>
+      <c r="M21" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="N21" s="42">
+        <v>10.87</v>
+      </c>
+      <c r="O21" s="42">
+        <v>8.58</v>
+      </c>
+      <c r="P21" s="42">
+        <v>8.51</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="R21" s="43">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="C23" s="50">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="D23" s="50">
         <v>9.84</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E23" s="50">
+        <v>9.82</v>
+      </c>
+      <c r="F23" s="50">
+        <v>9.1</v>
+      </c>
+      <c r="G23" s="50">
+        <v>8.61</v>
+      </c>
+      <c r="H23" s="50">
+        <v>8.84</v>
+      </c>
+      <c r="I23" s="50">
+        <v>8.49</v>
+      </c>
+      <c r="J23" s="60">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="K23" s="61">
+        <v>8.18</v>
+      </c>
+      <c r="L23" s="60">
+        <v>8.32</v>
+      </c>
+      <c r="M23" s="60">
+        <v>10.46</v>
+      </c>
+      <c r="N23" s="62">
+        <v>11.81</v>
+      </c>
+      <c r="O23" s="63">
+        <v>8.89</v>
+      </c>
+      <c r="P23" s="66">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="Q23" s="65">
+        <v>8.98</v>
+      </c>
+      <c r="R23" s="43">
+        <v>8.94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>9.73</v>
+      </c>
+      <c r="C24" s="42">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="D24" s="42">
+        <v>9.94</v>
+      </c>
+      <c r="E24" s="42">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="F24" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G24" s="42">
+        <v>8.69</v>
+      </c>
+      <c r="H24" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I24" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="J24" s="42">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="K24" s="42">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="L24" s="42">
+        <v>8.42</v>
+      </c>
+      <c r="M24" s="42">
+        <v>10.55</v>
+      </c>
+      <c r="N24" s="42">
+        <v>12.02</v>
+      </c>
+      <c r="O24" s="42">
+        <v>8.99</v>
+      </c>
+      <c r="P24" s="42">
+        <v>9.17</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>9.25</v>
+      </c>
+      <c r="R24" s="43">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="42">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="C25" s="42">
+        <v>7.91</v>
+      </c>
+      <c r="D25" s="42">
+        <v>7.32</v>
+      </c>
+      <c r="E25" s="42">
+        <v>7.34</v>
+      </c>
+      <c r="F25" s="42">
+        <v>7.66</v>
+      </c>
+      <c r="G25" s="42">
+        <v>6.55</v>
+      </c>
+      <c r="H25" s="42">
+        <v>8.43</v>
+      </c>
+      <c r="I25" s="42">
+        <v>7.84</v>
+      </c>
+      <c r="J25" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="K25" s="42">
+        <v>7.64</v>
+      </c>
+      <c r="L25" s="42">
+        <v>7.1</v>
+      </c>
+      <c r="M25" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="N25" s="35">
+        <v>10</v>
+      </c>
+      <c r="O25" s="42">
+        <v>9.67</v>
+      </c>
+      <c r="P25" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="R25" s="43">
+        <v>11.26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>9.31</v>
+      </c>
+      <c r="C26" s="42">
+        <v>8.77</v>
+      </c>
+      <c r="D26" s="42">
         <v>9.76</v>
       </c>
-      <c r="F8" s="67">
-[...2 lines deleted...]
-      <c r="G8" s="67">
+      <c r="E26" s="42">
+        <v>9.43</v>
+      </c>
+      <c r="F26" s="42">
+        <v>8.42</v>
+      </c>
+      <c r="G26" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="H26" s="42">
+        <v>8.77</v>
+      </c>
+      <c r="I26" s="42">
+        <v>8.32</v>
+      </c>
+      <c r="J26" s="42">
+        <v>7.69</v>
+      </c>
+      <c r="K26" s="42">
+        <v>6.42</v>
+      </c>
+      <c r="L26" s="42">
+        <v>7.54</v>
+      </c>
+      <c r="M26" s="42">
+        <v>9.75</v>
+      </c>
+      <c r="N26" s="42">
+        <v>10.23</v>
+      </c>
+      <c r="O26" s="42">
+        <v>6.31</v>
+      </c>
+      <c r="P26" s="42">
+        <v>6.95</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>6.56</v>
+      </c>
+      <c r="R26" s="43">
+        <v>6.66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="42">
+        <v>29.53</v>
+      </c>
+      <c r="P27" s="42">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>14.29</v>
+      </c>
+      <c r="R27" s="43">
+        <v>13.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="42">
+        <v>10.57</v>
+      </c>
+      <c r="C28" s="42">
+        <v>12.08</v>
+      </c>
+      <c r="D28" s="42">
+        <v>9.59</v>
+      </c>
+      <c r="E28" s="42">
+        <v>12.51</v>
+      </c>
+      <c r="F28" s="42">
+        <v>10.59</v>
+      </c>
+      <c r="G28" s="42">
+        <v>9.02</v>
+      </c>
+      <c r="H28" s="42">
+        <v>11.58</v>
+      </c>
+      <c r="I28" s="42">
+        <v>10.77</v>
+      </c>
+      <c r="J28" s="42">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="K28" s="42">
+        <v>9.4</v>
+      </c>
+      <c r="L28" s="42">
+        <v>10.37</v>
+      </c>
+      <c r="M28" s="42">
+        <v>12.44</v>
+      </c>
+      <c r="N28" s="35">
+        <v>14</v>
+      </c>
+      <c r="O28" s="42">
+        <v>8.91</v>
+      </c>
+      <c r="P28" s="42">
+        <v>9.42</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="R28" s="43">
+        <v>10.029999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="85"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="85"/>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="85"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>9.67</v>
+      </c>
+      <c r="C30" s="50">
+        <v>10.11</v>
+      </c>
+      <c r="D30" s="50">
+        <v>9.86</v>
+      </c>
+      <c r="E30" s="50">
+        <v>9.68</v>
+      </c>
+      <c r="F30" s="50">
+        <v>9.51</v>
+      </c>
+      <c r="G30" s="50">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="H30" s="50">
+        <v>8.92</v>
+      </c>
+      <c r="I30" s="50">
+        <v>8.85</v>
+      </c>
+      <c r="J30" s="60">
+        <v>9.02</v>
+      </c>
+      <c r="K30" s="61">
+        <v>8.6</v>
+      </c>
+      <c r="L30" s="60">
+        <v>8.73</v>
+      </c>
+      <c r="M30" s="60">
+        <v>10.19</v>
+      </c>
+      <c r="N30" s="62">
+        <v>11.3</v>
+      </c>
+      <c r="O30" s="63">
+        <v>9.01</v>
+      </c>
+      <c r="P30" s="66">
+        <v>8.74</v>
+      </c>
+      <c r="Q30" s="65">
+        <v>8.91</v>
+      </c>
+      <c r="R30" s="43">
+        <v>9.31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="C31" s="44">
+        <v>10.29</v>
+      </c>
+      <c r="D31" s="44">
+        <v>8.74</v>
+      </c>
+      <c r="E31" s="44">
+        <v>7.5</v>
+      </c>
+      <c r="F31" s="44">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="G31" s="44">
+        <v>7.1</v>
+      </c>
+      <c r="H31" s="44">
+        <v>7.33</v>
+      </c>
+      <c r="I31" s="44">
+        <v>7.71</v>
+      </c>
+      <c r="J31" s="44">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K31" s="44">
+        <v>7.25</v>
+      </c>
+      <c r="L31" s="44">
+        <v>7.59</v>
+      </c>
+      <c r="M31" s="44">
+        <v>7.56</v>
+      </c>
+      <c r="N31" s="44">
+        <v>9.26</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>8.32</v>
+      </c>
+      <c r="C32" s="44">
+        <v>7.11</v>
+      </c>
+      <c r="D32" s="44">
+        <v>8.14</v>
+      </c>
+      <c r="E32" s="44">
+        <v>9.35</v>
+      </c>
+      <c r="F32" s="44">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G32" s="44">
+        <v>7.43</v>
+      </c>
+      <c r="H32" s="44">
+        <v>7.71</v>
+      </c>
+      <c r="I32" s="44">
+        <v>7.41</v>
+      </c>
+      <c r="J32" s="44">
+        <v>7.59</v>
+      </c>
+      <c r="K32" s="44">
+        <v>7.88</v>
+      </c>
+      <c r="L32" s="44">
+        <v>7.64</v>
+      </c>
+      <c r="M32" s="44">
+        <v>11.59</v>
+      </c>
+      <c r="N32" s="44">
+        <v>11.33</v>
+      </c>
+      <c r="O32" s="44">
+        <v>8.07</v>
+      </c>
+      <c r="P32" s="44">
+        <v>8.25</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>7.24</v>
+      </c>
+      <c r="R32" s="45">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="C33" s="44">
+        <v>8.49</v>
+      </c>
+      <c r="D33" s="44">
+        <v>9.85</v>
+      </c>
+      <c r="E33" s="44">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="F33" s="44">
+        <v>6.84</v>
+      </c>
+      <c r="G33" s="44">
+        <v>8.15</v>
+      </c>
+      <c r="H33" s="44">
+        <v>7.44</v>
+      </c>
+      <c r="I33" s="44">
+        <v>9.89</v>
+      </c>
+      <c r="J33" s="44">
+        <v>9.19</v>
+      </c>
+      <c r="K33" s="44">
         <v>8.65</v>
       </c>
-      <c r="H8" s="67">
+      <c r="L33" s="44">
+        <v>8.49</v>
+      </c>
+      <c r="M33" s="44">
+        <v>10.36</v>
+      </c>
+      <c r="N33" s="44">
+        <v>11.11</v>
+      </c>
+      <c r="O33" s="44">
+        <v>6.61</v>
+      </c>
+      <c r="P33" s="44">
+        <v>6.96</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>6.28</v>
+      </c>
+      <c r="R33" s="45">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>7.77</v>
+      </c>
+      <c r="C34" s="44">
+        <v>7.47</v>
+      </c>
+      <c r="D34" s="44">
+        <v>6.84</v>
+      </c>
+      <c r="E34" s="44">
+        <v>6.77</v>
+      </c>
+      <c r="F34" s="44">
+        <v>6.34</v>
+      </c>
+      <c r="G34" s="44">
+        <v>6.2</v>
+      </c>
+      <c r="H34" s="44">
+        <v>6.26</v>
+      </c>
+      <c r="I34" s="44">
+        <v>5.96</v>
+      </c>
+      <c r="J34" s="44">
+        <v>6.47</v>
+      </c>
+      <c r="K34" s="44">
+        <v>5.47</v>
+      </c>
+      <c r="L34" s="44">
+        <v>5.23</v>
+      </c>
+      <c r="M34" s="44">
+        <v>6.97</v>
+      </c>
+      <c r="N34" s="44">
+        <v>7.1</v>
+      </c>
+      <c r="O34" s="44">
+        <v>6.15</v>
+      </c>
+      <c r="P34" s="44">
+        <v>6.96</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>8.5</v>
+      </c>
+      <c r="R34" s="45">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>13.36</v>
+      </c>
+      <c r="C35" s="44">
+        <v>13.5</v>
+      </c>
+      <c r="D35" s="44">
+        <v>14.11</v>
+      </c>
+      <c r="E35" s="44">
+        <v>14.45</v>
+      </c>
+      <c r="F35" s="44">
+        <v>14.02</v>
+      </c>
+      <c r="G35" s="44">
+        <v>11.41</v>
+      </c>
+      <c r="H35" s="44">
+        <v>12.79</v>
+      </c>
+      <c r="I35" s="44">
+        <v>13.03</v>
+      </c>
+      <c r="J35" s="44">
+        <v>12.97</v>
+      </c>
+      <c r="K35" s="44">
+        <v>13.59</v>
+      </c>
+      <c r="L35" s="44">
+        <v>12.52</v>
+      </c>
+      <c r="M35" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="N35" s="44">
+        <v>17.2</v>
+      </c>
+      <c r="O35" s="44">
+        <v>12.98</v>
+      </c>
+      <c r="P35" s="44">
+        <v>11.84</v>
+      </c>
+      <c r="Q35" s="45">
+        <v>11.85</v>
+      </c>
+      <c r="R35" s="45">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>12.18</v>
+      </c>
+      <c r="C36" s="44">
+        <v>12.53</v>
+      </c>
+      <c r="D36" s="44">
+        <v>11.69</v>
+      </c>
+      <c r="E36" s="44">
+        <v>11.79</v>
+      </c>
+      <c r="F36" s="44">
+        <v>11.71</v>
+      </c>
+      <c r="G36" s="44">
+        <v>12.06</v>
+      </c>
+      <c r="H36" s="44">
+        <v>11.31</v>
+      </c>
+      <c r="I36" s="44">
+        <v>11.19</v>
+      </c>
+      <c r="J36" s="44">
+        <v>11.24</v>
+      </c>
+      <c r="K36" s="44">
+        <v>10.47</v>
+      </c>
+      <c r="L36" s="44">
+        <v>11.17</v>
+      </c>
+      <c r="M36" s="44">
+        <v>13.37</v>
+      </c>
+      <c r="N36" s="44">
+        <v>14.56</v>
+      </c>
+      <c r="O36" s="44">
+        <v>12.56</v>
+      </c>
+      <c r="P36" s="44">
+        <v>12.08</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>11.13</v>
+      </c>
+      <c r="R36" s="45">
+        <v>11.08</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="44">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="P37" s="44">
+        <v>7.5</v>
+      </c>
+      <c r="Q37" s="45">
+        <v>8.07</v>
+      </c>
+      <c r="R37" s="45">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>9.98</v>
+      </c>
+      <c r="C38" s="44">
+        <v>10.29</v>
+      </c>
+      <c r="D38" s="44">
+        <v>10.65</v>
+      </c>
+      <c r="E38" s="44">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F38" s="44">
+        <v>9.9</v>
+      </c>
+      <c r="G38" s="44">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="H38" s="44">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="I38" s="44">
+        <v>9.43</v>
+      </c>
+      <c r="J38" s="44">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="K38" s="44">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="L38" s="44">
+        <v>9.59</v>
+      </c>
+      <c r="M38" s="44">
+        <v>10.06</v>
+      </c>
+      <c r="N38" s="44">
+        <v>10.56</v>
+      </c>
+      <c r="O38" s="44">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="P38" s="44">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="R38" s="45">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="44">
+        <v>9.31</v>
+      </c>
+      <c r="C39" s="44">
+        <v>10.28</v>
+      </c>
+      <c r="D39" s="44">
+        <v>11.06</v>
+      </c>
+      <c r="E39" s="44">
+        <v>9.24</v>
+      </c>
+      <c r="F39" s="44">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G39" s="44">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="H39" s="44">
+        <v>8.68</v>
+      </c>
+      <c r="I39" s="44">
+        <v>8.24</v>
+      </c>
+      <c r="J39" s="44">
+        <v>9.09</v>
+      </c>
+      <c r="K39" s="44">
+        <v>7.95</v>
+      </c>
+      <c r="L39" s="44">
+        <v>10.18</v>
+      </c>
+      <c r="M39" s="44">
+        <v>10.67</v>
+      </c>
+      <c r="N39" s="44">
+        <v>12.6</v>
+      </c>
+      <c r="O39" s="44">
+        <v>8.66</v>
+      </c>
+      <c r="P39" s="44">
+        <v>7.91</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="R39" s="45">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>8.11</v>
+      </c>
+      <c r="P40" s="44">
+        <v>7.84</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>7.81</v>
+      </c>
+      <c r="R40" s="45">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>8.73</v>
+      </c>
+      <c r="C41" s="46">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="D41" s="46">
+        <v>9.24</v>
+      </c>
+      <c r="E41" s="46">
+        <v>9.56</v>
+      </c>
+      <c r="F41" s="46">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="G41" s="46">
+        <v>8.01</v>
+      </c>
+      <c r="H41" s="46">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="I41" s="46">
+        <v>8.23</v>
+      </c>
+      <c r="J41" s="46">
+        <v>8.44</v>
+      </c>
+      <c r="K41" s="46">
+        <v>7.87</v>
+      </c>
+      <c r="L41" s="46">
+        <v>8.16</v>
+      </c>
+      <c r="M41" s="46">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="N41" s="46">
+        <v>10.87</v>
+      </c>
+      <c r="O41" s="46">
+        <v>8.58</v>
+      </c>
+      <c r="P41" s="46">
+        <v>8.51</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="R41" s="47">
         <v>8.8800000000000008</v>
       </c>
-      <c r="I8" s="67">
-[...120 lines deleted...]
-      <c r="N10" s="52">
+    </row>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="O10" s="59">
-[...1553 lines deleted...]
-      <c r="P41" s="21"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="86"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A41:H41"/>
+  <mergeCells count="6">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.5703125" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="48"/>
-[...20 lines deleted...]
-      <c r="Q5" s="46" t="s">
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="Q6" s="87" t="s">
         <v>5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="29" t="s">
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C7" s="11">
         <v>2010</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="11">
         <v>2011</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E7" s="11">
         <v>2012</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F7" s="11">
         <v>2013</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="11">
         <v>2014</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="11">
         <v>2015</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I7" s="12">
         <v>2016</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="11">
         <v>2017</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="11">
         <v>2018</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L7" s="12">
         <v>2019</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O7" s="14">
         <v>2022</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P7" s="13">
         <v>2023</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q7" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="36"/>
-[...17 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>11.28</v>
+      </c>
+      <c r="C9" s="50">
+        <v>11.35</v>
+      </c>
+      <c r="D9" s="50">
+        <v>11.09</v>
+      </c>
+      <c r="E9" s="50">
+        <v>11.13</v>
+      </c>
+      <c r="F9" s="50">
+        <v>10.64</v>
+      </c>
+      <c r="G9" s="50">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="H9" s="50">
+        <v>9.85</v>
+      </c>
+      <c r="I9" s="50">
+        <v>9.85</v>
+      </c>
+      <c r="J9" s="50">
+        <v>9.56</v>
+      </c>
+      <c r="K9" s="50">
+        <v>9.32</v>
+      </c>
+      <c r="L9" s="50">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="M9" s="50">
+        <v>11.14</v>
+      </c>
+      <c r="N9" s="48">
+        <v>12.7</v>
+      </c>
+      <c r="O9" s="43">
+        <v>9.65</v>
+      </c>
+      <c r="P9" s="43">
+        <v>9.76</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>10.09</v>
+      </c>
+      <c r="R9" s="43">
+        <v>10.08</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="42">
+        <v>11.23</v>
+      </c>
+      <c r="C10" s="42">
+        <v>11.6</v>
+      </c>
+      <c r="D10" s="42">
+        <v>11.21</v>
+      </c>
+      <c r="E10" s="42">
+        <v>11.2</v>
+      </c>
+      <c r="F10" s="42">
+        <v>10.59</v>
+      </c>
+      <c r="G10" s="42">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="H10" s="42">
+        <v>9.73</v>
+      </c>
+      <c r="I10" s="42">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="J10" s="42">
+        <v>9.34</v>
+      </c>
+      <c r="K10" s="42">
+        <v>9.31</v>
+      </c>
+      <c r="L10" s="42">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="M10" s="42">
+        <v>11.2</v>
+      </c>
+      <c r="N10" s="42">
+        <v>13.01</v>
+      </c>
+      <c r="O10" s="42">
+        <v>9.65</v>
+      </c>
+      <c r="P10" s="42">
+        <v>10.15</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>10.34</v>
+      </c>
+      <c r="R10" s="43">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="67">
+      <c r="B11" s="42">
+        <v>12.27</v>
+      </c>
+      <c r="C11" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D11" s="42">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="E11" s="42">
+        <v>7.32</v>
+      </c>
+      <c r="F11" s="42">
+        <v>7.02</v>
+      </c>
+      <c r="G11" s="42">
+        <v>5.95</v>
+      </c>
+      <c r="H11" s="42">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="I11" s="42">
+        <v>8.94</v>
+      </c>
+      <c r="J11" s="42">
+        <v>7.72</v>
+      </c>
+      <c r="K11" s="42">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="L11" s="42">
+        <v>8.58</v>
+      </c>
+      <c r="M11" s="42">
+        <v>9.59</v>
+      </c>
+      <c r="N11" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="O11" s="42">
+        <v>10.18</v>
+      </c>
+      <c r="P11" s="42">
+        <v>7.08</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>10.25</v>
+      </c>
+      <c r="R11" s="43">
+        <v>12.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>8.67</v>
+      </c>
+      <c r="C12" s="42">
+        <v>8.74</v>
+      </c>
+      <c r="D12" s="35">
+        <v>10</v>
+      </c>
+      <c r="E12" s="42">
+        <v>10.59</v>
+      </c>
+      <c r="F12" s="42">
+        <v>10.9</v>
+      </c>
+      <c r="G12" s="42">
+        <v>7.7</v>
+      </c>
+      <c r="H12" s="42">
+        <v>7.31</v>
+      </c>
+      <c r="I12" s="42">
+        <v>7.91</v>
+      </c>
+      <c r="J12" s="42">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="K12" s="42">
+        <v>9.19</v>
+      </c>
+      <c r="L12" s="42">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="M12" s="42">
+        <v>10.6</v>
+      </c>
+      <c r="N12" s="42">
+        <v>12.97</v>
+      </c>
+      <c r="O12" s="42">
+        <v>7.48</v>
+      </c>
+      <c r="P12" s="42">
+        <v>9.86</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>9.31</v>
+      </c>
+      <c r="R12" s="43">
+        <v>9.24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>12.03</v>
+      </c>
+      <c r="C13" s="42">
+        <v>9.51</v>
+      </c>
+      <c r="D13" s="42">
+        <v>10.19</v>
+      </c>
+      <c r="E13" s="42">
+        <v>10.68</v>
+      </c>
+      <c r="F13" s="42">
+        <v>7.95</v>
+      </c>
+      <c r="G13" s="42">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="H13" s="42">
+        <v>8.74</v>
+      </c>
+      <c r="I13" s="42">
+        <v>10.24</v>
+      </c>
+      <c r="J13" s="42">
+        <v>10.82</v>
+      </c>
+      <c r="K13" s="42">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="L13" s="42">
+        <v>9.19</v>
+      </c>
+      <c r="M13" s="42">
+        <v>11.38</v>
+      </c>
+      <c r="N13" s="42">
+        <v>11.77</v>
+      </c>
+      <c r="O13" s="42">
+        <v>7.58</v>
+      </c>
+      <c r="P13" s="42">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>6.52</v>
+      </c>
+      <c r="R13" s="43">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>9.94</v>
+      </c>
+      <c r="C14" s="42">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="D14" s="42">
+        <v>9.24</v>
+      </c>
+      <c r="E14" s="42">
+        <v>9.26</v>
+      </c>
+      <c r="F14" s="42">
+        <v>8.14</v>
+      </c>
+      <c r="G14" s="42">
+        <v>8.65</v>
+      </c>
+      <c r="H14" s="42">
+        <v>8.81</v>
+      </c>
+      <c r="I14" s="42">
+        <v>7.94</v>
+      </c>
+      <c r="J14" s="42">
+        <v>7.97</v>
+      </c>
+      <c r="K14" s="42">
+        <v>6.62</v>
+      </c>
+      <c r="L14" s="42">
+        <v>6.45</v>
+      </c>
+      <c r="M14" s="42">
+        <v>9.52</v>
+      </c>
+      <c r="N14" s="42">
+        <v>9.6199999999999992</v>
+      </c>
+      <c r="O14" s="42">
+        <v>6.87</v>
+      </c>
+      <c r="P14" s="42">
+        <v>7.39</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>8.19</v>
+      </c>
+      <c r="R14" s="43">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>15.72</v>
+      </c>
+      <c r="C15" s="42">
+        <v>14.19</v>
+      </c>
+      <c r="D15" s="42">
+        <v>15.84</v>
+      </c>
+      <c r="E15" s="42">
+        <v>15.46</v>
+      </c>
+      <c r="F15" s="42">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="G15" s="42">
+        <v>12.31</v>
+      </c>
+      <c r="H15" s="42">
+        <v>13.9</v>
+      </c>
+      <c r="I15" s="42">
+        <v>14.35</v>
+      </c>
+      <c r="J15" s="42">
+        <v>13.34</v>
+      </c>
+      <c r="K15" s="42">
+        <v>14.24</v>
+      </c>
+      <c r="L15" s="42">
+        <v>13.49</v>
+      </c>
+      <c r="M15" s="42">
+        <v>14.68</v>
+      </c>
+      <c r="N15" s="42">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="O15" s="42">
+        <v>14.57</v>
+      </c>
+      <c r="P15" s="42">
+        <v>13.05</v>
+      </c>
+      <c r="Q15" s="43">
+        <v>11.39</v>
+      </c>
+      <c r="R15" s="43">
+        <v>13.98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>14.54</v>
+      </c>
+      <c r="C16" s="42">
+        <v>13.76</v>
+      </c>
+      <c r="D16" s="42">
+        <v>12.53</v>
+      </c>
+      <c r="E16" s="42">
+        <v>13.41</v>
+      </c>
+      <c r="F16" s="42">
+        <v>13.14</v>
+      </c>
+      <c r="G16" s="42">
+        <v>13.66</v>
+      </c>
+      <c r="H16" s="42">
+        <v>11.93</v>
+      </c>
+      <c r="I16" s="42">
+        <v>12.59</v>
+      </c>
+      <c r="J16" s="42">
+        <v>13.46</v>
+      </c>
+      <c r="K16" s="42">
+        <v>11.64</v>
+      </c>
+      <c r="L16" s="42">
+        <v>12.05</v>
+      </c>
+      <c r="M16" s="42">
+        <v>14.3</v>
+      </c>
+      <c r="N16" s="42">
+        <v>16.41</v>
+      </c>
+      <c r="O16" s="42">
+        <v>14.56</v>
+      </c>
+      <c r="P16" s="42">
+        <v>13.11</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>13.71</v>
+      </c>
+      <c r="R16" s="43">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="P17" s="42">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>11.05</v>
+      </c>
+      <c r="R17" s="43">
+        <v>10.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>12.51</v>
+      </c>
+      <c r="C18" s="42">
+        <v>12.12</v>
+      </c>
+      <c r="D18" s="42">
+        <v>12.02</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11.36</v>
+      </c>
+      <c r="F18" s="42">
+        <v>10.71</v>
+      </c>
+      <c r="G18" s="42">
+        <v>10.63</v>
+      </c>
+      <c r="H18" s="42">
+        <v>10.6</v>
+      </c>
+      <c r="I18" s="42">
+        <v>11.69</v>
+      </c>
+      <c r="J18" s="42">
+        <v>10.41</v>
+      </c>
+      <c r="K18" s="42">
+        <v>11.77</v>
+      </c>
+      <c r="L18" s="42">
+        <v>10.69</v>
+      </c>
+      <c r="M18" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="N18" s="42">
+        <v>12.35</v>
+      </c>
+      <c r="O18" s="42">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="P18" s="42">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>9.75</v>
+      </c>
+      <c r="R18" s="43">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="42">
+        <v>10.37</v>
+      </c>
+      <c r="C19" s="42">
+        <v>10.55</v>
+      </c>
+      <c r="D19" s="42">
+        <v>11.87</v>
+      </c>
+      <c r="E19" s="42">
+        <v>10.66</v>
+      </c>
+      <c r="F19" s="42">
+        <v>12.48</v>
+      </c>
+      <c r="G19" s="42">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="H19" s="42">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I19" s="42">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="J19" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K19" s="42">
+        <v>8.41</v>
+      </c>
+      <c r="L19" s="42">
+        <v>9.94</v>
+      </c>
+      <c r="M19" s="42">
+        <v>11.48</v>
+      </c>
+      <c r="N19" s="42">
+        <v>11.78</v>
+      </c>
+      <c r="O19" s="42">
+        <v>8.98</v>
+      </c>
+      <c r="P19" s="42">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>9.76</v>
+      </c>
+      <c r="R19" s="43">
+        <v>9.42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>8.99</v>
+      </c>
+      <c r="P20" s="42">
+        <v>9.14</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="R20" s="43">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>9.68</v>
+      </c>
+      <c r="C21" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="D21" s="42">
+        <v>10.49</v>
+      </c>
+      <c r="E21" s="42">
+        <v>11.05</v>
+      </c>
+      <c r="F21" s="42">
+        <v>11.07</v>
+      </c>
+      <c r="G21" s="42">
+        <v>9.81</v>
+      </c>
+      <c r="H21" s="42">
+        <v>9.73</v>
+      </c>
+      <c r="I21" s="42">
+        <v>9.42</v>
+      </c>
+      <c r="J21" s="42">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="K21" s="42">
+        <v>8.64</v>
+      </c>
+      <c r="L21" s="42">
+        <v>9.08</v>
+      </c>
+      <c r="M21" s="42">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="N21" s="42">
+        <v>11.8</v>
+      </c>
+      <c r="O21" s="42">
+        <v>9.35</v>
+      </c>
+      <c r="P21" s="42">
+        <v>9.48</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>10.5</v>
+      </c>
+      <c r="R21" s="43">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
         <v>11.28</v>
       </c>
-      <c r="C8" s="67">
-[...5 lines deleted...]
-      <c r="E8" s="67">
+      <c r="C23" s="50">
+        <v>11.45</v>
+      </c>
+      <c r="D23" s="50">
+        <v>11.22</v>
+      </c>
+      <c r="E23" s="50">
+        <v>11.27</v>
+      </c>
+      <c r="F23" s="50">
+        <v>10.47</v>
+      </c>
+      <c r="G23" s="50">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="H23" s="50">
+        <v>9.99</v>
+      </c>
+      <c r="I23" s="50">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="J23" s="50">
+        <v>9.23</v>
+      </c>
+      <c r="K23" s="50">
+        <v>9.19</v>
+      </c>
+      <c r="L23" s="50">
+        <v>9.24</v>
+      </c>
+      <c r="M23" s="50">
+        <v>11.26</v>
+      </c>
+      <c r="N23" s="48">
+        <v>13.03</v>
+      </c>
+      <c r="O23" s="43">
+        <v>9.57</v>
+      </c>
+      <c r="P23" s="43">
+        <v>9.82</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>10.08</v>
+      </c>
+      <c r="R23" s="43">
+        <v>9.8699999999999992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>11.24</v>
+      </c>
+      <c r="C24" s="42">
+        <v>11.62</v>
+      </c>
+      <c r="D24" s="42">
+        <v>11.33</v>
+      </c>
+      <c r="E24" s="42">
+        <v>11.42</v>
+      </c>
+      <c r="F24" s="42">
+        <v>10.66</v>
+      </c>
+      <c r="G24" s="42">
+        <v>9.84</v>
+      </c>
+      <c r="H24" s="42">
+        <v>9.89</v>
+      </c>
+      <c r="I24" s="42">
+        <v>9.77</v>
+      </c>
+      <c r="J24" s="42">
+        <v>9.36</v>
+      </c>
+      <c r="K24" s="42">
+        <v>9.44</v>
+      </c>
+      <c r="L24" s="42">
+        <v>9.34</v>
+      </c>
+      <c r="M24" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="N24" s="42">
+        <v>13.24</v>
+      </c>
+      <c r="O24" s="42">
+        <v>9.65</v>
+      </c>
+      <c r="P24" s="42">
+        <v>10.15</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>10.34</v>
+      </c>
+      <c r="R24" s="43">
+        <v>10.050000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="42">
+        <v>12.27</v>
+      </c>
+      <c r="C25" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D25" s="42">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="E25" s="42">
+        <v>7.32</v>
+      </c>
+      <c r="F25" s="42">
+        <v>7.02</v>
+      </c>
+      <c r="G25" s="42">
+        <v>5.95</v>
+      </c>
+      <c r="H25" s="42">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="I25" s="42">
+        <v>8.94</v>
+      </c>
+      <c r="J25" s="42">
+        <v>7.72</v>
+      </c>
+      <c r="K25" s="42">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="L25" s="42">
+        <v>8.58</v>
+      </c>
+      <c r="M25" s="42">
+        <v>9.59</v>
+      </c>
+      <c r="N25" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="O25" s="42">
+        <v>10.18</v>
+      </c>
+      <c r="P25" s="42">
+        <v>7.08</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>10.25</v>
+      </c>
+      <c r="R25" s="43">
+        <v>12.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>10.88</v>
+      </c>
+      <c r="C26" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="D26" s="42">
+        <v>11.21</v>
+      </c>
+      <c r="E26" s="42">
+        <v>10.76</v>
+      </c>
+      <c r="F26" s="42">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="G26" s="42">
+        <v>10.4</v>
+      </c>
+      <c r="H26" s="42">
+        <v>10.72</v>
+      </c>
+      <c r="I26" s="42">
+        <v>9.25</v>
+      </c>
+      <c r="J26" s="42">
+        <v>8.61</v>
+      </c>
+      <c r="K26" s="42">
+        <v>6.96</v>
+      </c>
+      <c r="L26" s="42">
+        <v>8.17</v>
+      </c>
+      <c r="M26" s="42">
+        <v>10.87</v>
+      </c>
+      <c r="N26" s="42">
+        <v>11.36</v>
+      </c>
+      <c r="O26" s="42">
+        <v>7.06</v>
+      </c>
+      <c r="P26" s="42">
+        <v>7.23</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>7.65</v>
+      </c>
+      <c r="R26" s="43">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="42">
+        <v>31.84</v>
+      </c>
+      <c r="P27" s="42">
+        <v>21.43</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="R27" s="43">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="42">
+        <v>13.24</v>
+      </c>
+      <c r="C28" s="42">
+        <v>12.66</v>
+      </c>
+      <c r="D28" s="35">
+        <v>11</v>
+      </c>
+      <c r="E28" s="42">
+        <v>13.67</v>
+      </c>
+      <c r="F28" s="42">
+        <v>11.96</v>
+      </c>
+      <c r="G28" s="42">
+        <v>10.49</v>
+      </c>
+      <c r="H28" s="42">
+        <v>10.66</v>
+      </c>
+      <c r="I28" s="42">
+        <v>14.68</v>
+      </c>
+      <c r="J28" s="42">
+        <v>9.52</v>
+      </c>
+      <c r="K28" s="42">
+        <v>12.06</v>
+      </c>
+      <c r="L28" s="42">
+        <v>11.73</v>
+      </c>
+      <c r="M28" s="42">
+        <v>11.38</v>
+      </c>
+      <c r="N28" s="42">
+        <v>15.86</v>
+      </c>
+      <c r="O28" s="42">
+        <v>10.57</v>
+      </c>
+      <c r="P28" s="42">
+        <v>10.5</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>9.25</v>
+      </c>
+      <c r="R28" s="43">
+        <v>10.93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>11.29</v>
+      </c>
+      <c r="C30" s="50">
+        <v>11.24</v>
+      </c>
+      <c r="D30" s="50">
+        <v>10.93</v>
+      </c>
+      <c r="E30" s="50">
+        <v>10.95</v>
+      </c>
+      <c r="F30" s="50">
+        <v>10.85</v>
+      </c>
+      <c r="G30" s="50">
+        <v>9.98</v>
+      </c>
+      <c r="H30" s="50">
+        <v>9.68</v>
+      </c>
+      <c r="I30" s="50">
+        <v>9.94</v>
+      </c>
+      <c r="J30" s="50">
+        <v>10</v>
+      </c>
+      <c r="K30" s="50">
+        <v>9.48</v>
+      </c>
+      <c r="L30" s="50">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="M30" s="50">
+        <v>10.98</v>
+      </c>
+      <c r="N30" s="48">
+        <v>12.22</v>
+      </c>
+      <c r="O30" s="43">
+        <v>9.77</v>
+      </c>
+      <c r="P30" s="43">
+        <v>9.67</v>
+      </c>
+      <c r="Q30" s="45">
+        <v>10.1</v>
+      </c>
+      <c r="R30" s="43">
+        <v>10.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
         <v>11.13</v>
       </c>
-      <c r="F8" s="67">
-[...29 lines deleted...]
-      <c r="P8" s="60">
+      <c r="C31" s="44">
+        <v>11.4</v>
+      </c>
+      <c r="D31" s="44">
+        <v>9.61</v>
+      </c>
+      <c r="E31" s="44">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F31" s="44">
+        <v>9.61</v>
+      </c>
+      <c r="G31" s="44">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="H31" s="44">
+        <v>7.6</v>
+      </c>
+      <c r="I31" s="44">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="J31" s="44">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="K31" s="44">
+        <v>7.41</v>
+      </c>
+      <c r="L31" s="44">
+        <v>8.61</v>
+      </c>
+      <c r="M31" s="44">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="N31" s="44">
+        <v>9.64</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>8.67</v>
+      </c>
+      <c r="C32" s="44">
+        <v>8.74</v>
+      </c>
+      <c r="D32" s="37">
+        <v>10</v>
+      </c>
+      <c r="E32" s="44">
+        <v>10.59</v>
+      </c>
+      <c r="F32" s="44">
+        <v>10.9</v>
+      </c>
+      <c r="G32" s="44">
+        <v>7.7</v>
+      </c>
+      <c r="H32" s="44">
+        <v>7.31</v>
+      </c>
+      <c r="I32" s="44">
+        <v>7.91</v>
+      </c>
+      <c r="J32" s="44">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="K32" s="44">
+        <v>9.19</v>
+      </c>
+      <c r="L32" s="44">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="M32" s="44">
+        <v>10.6</v>
+      </c>
+      <c r="N32" s="44">
+        <v>12.97</v>
+      </c>
+      <c r="O32" s="44">
+        <v>7.48</v>
+      </c>
+      <c r="P32" s="44">
+        <v>9.86</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>9.31</v>
+      </c>
+      <c r="R32" s="45">
+        <v>9.24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>12.03</v>
+      </c>
+      <c r="C33" s="44">
+        <v>9.51</v>
+      </c>
+      <c r="D33" s="44">
+        <v>10.19</v>
+      </c>
+      <c r="E33" s="44">
+        <v>10.68</v>
+      </c>
+      <c r="F33" s="44">
+        <v>7.95</v>
+      </c>
+      <c r="G33" s="44">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="H33" s="44">
+        <v>8.74</v>
+      </c>
+      <c r="I33" s="44">
+        <v>10.24</v>
+      </c>
+      <c r="J33" s="44">
+        <v>10.82</v>
+      </c>
+      <c r="K33" s="44">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="L33" s="44">
+        <v>9.19</v>
+      </c>
+      <c r="M33" s="44">
+        <v>11.38</v>
+      </c>
+      <c r="N33" s="44">
+        <v>11.77</v>
+      </c>
+      <c r="O33" s="44">
+        <v>7.58</v>
+      </c>
+      <c r="P33" s="44">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>6.52</v>
+      </c>
+      <c r="R33" s="45">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="C34" s="44">
+        <v>8.16</v>
+      </c>
+      <c r="D34" s="44">
+        <v>7.31</v>
+      </c>
+      <c r="E34" s="44">
+        <v>7.79</v>
+      </c>
+      <c r="F34" s="44">
+        <v>6.6</v>
+      </c>
+      <c r="G34" s="44">
+        <v>6.92</v>
+      </c>
+      <c r="H34" s="44">
+        <v>6.91</v>
+      </c>
+      <c r="I34" s="44">
+        <v>6.6</v>
+      </c>
+      <c r="J34" s="44">
+        <v>7.29</v>
+      </c>
+      <c r="K34" s="44">
+        <v>6.25</v>
+      </c>
+      <c r="L34" s="44">
+        <v>4.55</v>
+      </c>
+      <c r="M34" s="44">
+        <v>8.01</v>
+      </c>
+      <c r="N34" s="44">
+        <v>7.64</v>
+      </c>
+      <c r="O34" s="44">
+        <v>6.55</v>
+      </c>
+      <c r="P34" s="44">
+        <v>7.67</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="R34" s="45">
+        <v>8.1300000000000008</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>15.72</v>
+      </c>
+      <c r="C35" s="44">
+        <v>14.19</v>
+      </c>
+      <c r="D35" s="44">
+        <v>15.84</v>
+      </c>
+      <c r="E35" s="44">
+        <v>15.46</v>
+      </c>
+      <c r="F35" s="44">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="G35" s="44">
+        <v>12.31</v>
+      </c>
+      <c r="H35" s="44">
+        <v>13.9</v>
+      </c>
+      <c r="I35" s="44">
+        <v>14.35</v>
+      </c>
+      <c r="J35" s="44">
+        <v>13.34</v>
+      </c>
+      <c r="K35" s="44">
+        <v>14.24</v>
+      </c>
+      <c r="L35" s="44">
+        <v>13.49</v>
+      </c>
+      <c r="M35" s="44">
+        <v>14.68</v>
+      </c>
+      <c r="N35" s="44">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="O35" s="44">
+        <v>14.57</v>
+      </c>
+      <c r="P35" s="44">
+        <v>13.05</v>
+      </c>
+      <c r="Q35" s="45">
+        <v>11.39</v>
+      </c>
+      <c r="R35" s="45">
+        <v>13.98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>14.54</v>
+      </c>
+      <c r="C36" s="44">
+        <v>13.76</v>
+      </c>
+      <c r="D36" s="44">
+        <v>12.53</v>
+      </c>
+      <c r="E36" s="44">
+        <v>13.41</v>
+      </c>
+      <c r="F36" s="44">
+        <v>13.14</v>
+      </c>
+      <c r="G36" s="44">
+        <v>13.66</v>
+      </c>
+      <c r="H36" s="44">
+        <v>11.93</v>
+      </c>
+      <c r="I36" s="44">
+        <v>12.59</v>
+      </c>
+      <c r="J36" s="44">
+        <v>13.46</v>
+      </c>
+      <c r="K36" s="44">
+        <v>11.64</v>
+      </c>
+      <c r="L36" s="44">
+        <v>12.05</v>
+      </c>
+      <c r="M36" s="44">
+        <v>14.3</v>
+      </c>
+      <c r="N36" s="44">
+        <v>16.41</v>
+      </c>
+      <c r="O36" s="44">
+        <v>14.56</v>
+      </c>
+      <c r="P36" s="44">
+        <v>13.11</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>13.71</v>
+      </c>
+      <c r="R36" s="45">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="44">
+        <v>7.93</v>
+      </c>
+      <c r="P37" s="44">
+        <v>7.43</v>
+      </c>
+      <c r="Q37" s="45">
+        <v>9.58</v>
+      </c>
+      <c r="R37" s="45">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>12.35</v>
+      </c>
+      <c r="C38" s="37">
+        <v>12</v>
+      </c>
+      <c r="D38" s="44">
+        <v>12.23</v>
+      </c>
+      <c r="E38" s="44">
+        <v>10.86</v>
+      </c>
+      <c r="F38" s="44">
+        <v>10.44</v>
+      </c>
+      <c r="G38" s="44">
+        <v>10.66</v>
+      </c>
+      <c r="H38" s="44">
+        <v>10.58</v>
+      </c>
+      <c r="I38" s="44">
+        <v>11.04</v>
+      </c>
+      <c r="J38" s="44">
+        <v>10.6</v>
+      </c>
+      <c r="K38" s="44">
+        <v>11.7</v>
+      </c>
+      <c r="L38" s="44">
+        <v>10.47</v>
+      </c>
+      <c r="M38" s="44">
+        <v>11.37</v>
+      </c>
+      <c r="N38" s="44">
+        <v>11.61</v>
+      </c>
+      <c r="O38" s="44">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="P38" s="44">
+        <v>8.33</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>9.86</v>
+      </c>
+      <c r="R38" s="45">
+        <v>11.39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="44">
+        <v>10.37</v>
+      </c>
+      <c r="C39" s="44">
+        <v>10.55</v>
+      </c>
+      <c r="D39" s="44">
+        <v>11.87</v>
+      </c>
+      <c r="E39" s="44">
+        <v>10.66</v>
+      </c>
+      <c r="F39" s="44">
+        <v>12.48</v>
+      </c>
+      <c r="G39" s="44">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="H39" s="44">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I39" s="44">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="J39" s="44">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K39" s="44">
+        <v>8.41</v>
+      </c>
+      <c r="L39" s="44">
+        <v>9.94</v>
+      </c>
+      <c r="M39" s="44">
+        <v>11.48</v>
+      </c>
+      <c r="N39" s="44">
+        <v>11.78</v>
+      </c>
+      <c r="O39" s="44">
+        <v>8.98</v>
+      </c>
+      <c r="P39" s="44">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="Q39" s="45">
         <v>9.76</v>
       </c>
-      <c r="Q8" s="62">
-[...25 lines deleted...]
-      <c r="H9" s="59">
+      <c r="R39" s="45">
+        <v>9.42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>8.99</v>
+      </c>
+      <c r="P40" s="44">
+        <v>9.14</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="R40" s="45">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>9.68</v>
+      </c>
+      <c r="C41" s="46">
+        <v>11.37</v>
+      </c>
+      <c r="D41" s="46">
+        <v>10.49</v>
+      </c>
+      <c r="E41" s="46">
+        <v>11.05</v>
+      </c>
+      <c r="F41" s="46">
+        <v>11.07</v>
+      </c>
+      <c r="G41" s="46">
+        <v>9.81</v>
+      </c>
+      <c r="H41" s="46">
         <v>9.73</v>
       </c>
-      <c r="I9" s="59">
-[...90 lines deleted...]
-      <c r="D11" s="52">
+      <c r="I41" s="46">
+        <v>9.42</v>
+      </c>
+      <c r="J41" s="46">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="K41" s="46">
+        <v>8.64</v>
+      </c>
+      <c r="L41" s="46">
+        <v>9.08</v>
+      </c>
+      <c r="M41" s="46">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="N41" s="46">
+        <v>11.8</v>
+      </c>
+      <c r="O41" s="46">
+        <v>9.35</v>
+      </c>
+      <c r="P41" s="46">
+        <v>9.48</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>10.5</v>
+      </c>
+      <c r="R41" s="47">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="59">
-[...1530 lines deleted...]
-      <c r="P41" s="21"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="86"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A41:G41"/>
+  <mergeCells count="6">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A202" sqref="A202"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="48"/>
-[...20 lines deleted...]
-      <c r="Q5" s="46" t="s">
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="N6" s="31"/>
+      <c r="O6" s="31"/>
+      <c r="Q6" s="87" t="s">
         <v>5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="28" t="s">
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C7" s="11">
         <v>2010</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="11">
         <v>2011</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E7" s="11">
         <v>2012</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F7" s="11">
         <v>2013</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="11">
         <v>2014</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="11">
         <v>2015</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I7" s="12">
         <v>2016</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="11">
         <v>2017</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="11">
         <v>2018</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L7" s="12">
         <v>2019</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O7" s="14">
         <v>2022</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P7" s="13">
         <v>2023</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q7" s="25">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="36"/>
-[...17 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="C9" s="50">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="D9" s="50">
+        <v>8.69</v>
+      </c>
+      <c r="E9" s="50">
+        <v>8.49</v>
+      </c>
+      <c r="F9" s="50">
+        <v>8.02</v>
+      </c>
+      <c r="G9" s="50">
+        <v>7.52</v>
+      </c>
+      <c r="H9" s="50">
+        <v>7.97</v>
+      </c>
+      <c r="I9" s="50">
+        <v>7.51</v>
+      </c>
+      <c r="J9" s="51">
+        <v>7.69</v>
+      </c>
+      <c r="K9" s="50">
+        <v>7.45</v>
+      </c>
+      <c r="L9" s="51">
+        <v>7.72</v>
+      </c>
+      <c r="M9" s="51">
+        <v>9.61</v>
+      </c>
+      <c r="N9" s="48">
+        <v>10.58</v>
+      </c>
+      <c r="O9" s="43">
+        <v>8.25</v>
+      </c>
+      <c r="P9" s="43">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>7.86</v>
+      </c>
+      <c r="R9" s="43">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="42">
+        <v>8.35</v>
+      </c>
+      <c r="C10" s="42">
+        <v>9.02</v>
+      </c>
+      <c r="D10" s="42">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E10" s="42">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="F10" s="42">
+        <v>7.88</v>
+      </c>
+      <c r="G10" s="42">
+        <v>7.6</v>
+      </c>
+      <c r="H10" s="42">
+        <v>7.82</v>
+      </c>
+      <c r="I10" s="42">
+        <v>7.34</v>
+      </c>
+      <c r="J10" s="42">
+        <v>7.52</v>
+      </c>
+      <c r="K10" s="42">
+        <v>7.44</v>
+      </c>
+      <c r="L10" s="42">
+        <v>7.54</v>
+      </c>
+      <c r="M10" s="42">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="N10" s="42">
+        <v>10.82</v>
+      </c>
+      <c r="O10" s="42">
+        <v>8.39</v>
+      </c>
+      <c r="P10" s="42">
+        <v>8.26</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>8.26</v>
+      </c>
+      <c r="R10" s="43">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="67">
+      <c r="B11" s="42">
+        <v>7.23</v>
+      </c>
+      <c r="C11" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="D11" s="42">
+        <v>6.13</v>
+      </c>
+      <c r="E11" s="42">
+        <v>7.36</v>
+      </c>
+      <c r="F11" s="42">
+        <v>8.24</v>
+      </c>
+      <c r="G11" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="H11" s="42">
+        <v>7.24</v>
+      </c>
+      <c r="I11" s="42">
+        <v>6.84</v>
+      </c>
+      <c r="J11" s="42">
+        <v>6.5</v>
+      </c>
+      <c r="K11" s="42">
+        <v>7.12</v>
+      </c>
+      <c r="L11" s="42">
+        <v>5.74</v>
+      </c>
+      <c r="M11" s="42">
+        <v>8.83</v>
+      </c>
+      <c r="N11" s="42">
+        <v>8.82</v>
+      </c>
+      <c r="O11" s="42">
+        <v>9.19</v>
+      </c>
+      <c r="P11" s="42">
+        <v>8.09</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>6.9</v>
+      </c>
+      <c r="R11" s="43">
+        <v>9.64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="C12" s="42">
+        <v>5.48</v>
+      </c>
+      <c r="D12" s="42">
+        <v>6.26</v>
+      </c>
+      <c r="E12" s="42">
+        <v>8.11</v>
+      </c>
+      <c r="F12" s="42">
+        <v>5.36</v>
+      </c>
+      <c r="G12" s="42">
+        <v>7.16</v>
+      </c>
+      <c r="H12" s="42">
+        <v>8.11</v>
+      </c>
+      <c r="I12" s="42">
+        <v>6.9</v>
+      </c>
+      <c r="J12" s="42">
+        <v>6.55</v>
+      </c>
+      <c r="K12" s="42">
+        <v>6.56</v>
+      </c>
+      <c r="L12" s="42">
+        <v>6.22</v>
+      </c>
+      <c r="M12" s="42">
+        <v>12.6</v>
+      </c>
+      <c r="N12" s="42">
+        <v>9.67</v>
+      </c>
+      <c r="O12" s="42">
+        <v>8.66</v>
+      </c>
+      <c r="P12" s="42">
+        <v>6.63</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>5.15</v>
+      </c>
+      <c r="R12" s="43">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>6.95</v>
+      </c>
+      <c r="C13" s="42">
+        <v>7.44</v>
+      </c>
+      <c r="D13" s="42">
+        <v>9.48</v>
+      </c>
+      <c r="E13" s="42">
+        <v>7.66</v>
+      </c>
+      <c r="F13" s="42">
+        <v>5.68</v>
+      </c>
+      <c r="G13" s="42">
+        <v>6.34</v>
+      </c>
+      <c r="H13" s="42">
+        <v>6.07</v>
+      </c>
+      <c r="I13" s="42">
+        <v>9.51</v>
+      </c>
+      <c r="J13" s="42">
+        <v>7.44</v>
+      </c>
+      <c r="K13" s="42">
+        <v>7.53</v>
+      </c>
+      <c r="L13" s="42">
+        <v>7.75</v>
+      </c>
+      <c r="M13" s="42">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="N13" s="42">
+        <v>10.39</v>
+      </c>
+      <c r="O13" s="42">
+        <v>5.58</v>
+      </c>
+      <c r="P13" s="42">
+        <v>5.57</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>6.03</v>
+      </c>
+      <c r="R13" s="43">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>7.17</v>
+      </c>
+      <c r="C14" s="42">
+        <v>6.89</v>
+      </c>
+      <c r="D14" s="42">
+        <v>7.41</v>
+      </c>
+      <c r="E14" s="42">
+        <v>6.99</v>
+      </c>
+      <c r="F14" s="42">
+        <v>6.65</v>
+      </c>
+      <c r="G14" s="42">
+        <v>6.09</v>
+      </c>
+      <c r="H14" s="42">
+        <v>6.28</v>
+      </c>
+      <c r="I14" s="42">
+        <v>6.42</v>
+      </c>
+      <c r="J14" s="42">
+        <v>6.26</v>
+      </c>
+      <c r="K14" s="42">
+        <v>5.33</v>
+      </c>
+      <c r="L14" s="42">
+        <v>6.47</v>
+      </c>
+      <c r="M14" s="42">
+        <v>7.39</v>
+      </c>
+      <c r="N14" s="42">
+        <v>7.97</v>
+      </c>
+      <c r="O14" s="42">
+        <v>5.63</v>
+      </c>
+      <c r="P14" s="42">
+        <v>6.52</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>6.3</v>
+      </c>
+      <c r="R14" s="43">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>11.1</v>
+      </c>
+      <c r="C15" s="42">
+        <v>12.83</v>
+      </c>
+      <c r="D15" s="42">
+        <v>12.42</v>
+      </c>
+      <c r="E15" s="42">
+        <v>13.46</v>
+      </c>
+      <c r="F15" s="42">
+        <v>11.09</v>
+      </c>
+      <c r="G15" s="42">
+        <v>10.53</v>
+      </c>
+      <c r="H15" s="42">
+        <v>11.7</v>
+      </c>
+      <c r="I15" s="42">
+        <v>11.73</v>
+      </c>
+      <c r="J15" s="42">
+        <v>12.61</v>
+      </c>
+      <c r="K15" s="42">
+        <v>12.95</v>
+      </c>
+      <c r="L15" s="42">
+        <v>11.53</v>
+      </c>
+      <c r="M15" s="42">
+        <v>15.72</v>
+      </c>
+      <c r="N15" s="42">
+        <v>15.52</v>
+      </c>
+      <c r="O15" s="42">
+        <v>11.42</v>
+      </c>
+      <c r="P15" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="Q15" s="43">
+        <v>12.31</v>
+      </c>
+      <c r="R15" s="43">
+        <v>11.66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>9.93</v>
+      </c>
+      <c r="C16" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="D16" s="42">
+        <v>10.88</v>
+      </c>
+      <c r="E16" s="42">
+        <v>10.24</v>
+      </c>
+      <c r="F16" s="42">
+        <v>10.35</v>
+      </c>
+      <c r="G16" s="42">
+        <v>10.53</v>
+      </c>
+      <c r="H16" s="42">
+        <v>10.71</v>
+      </c>
+      <c r="I16" s="42">
+        <v>9.85</v>
+      </c>
+      <c r="J16" s="42">
+        <v>9.11</v>
+      </c>
+      <c r="K16" s="42">
+        <v>9.36</v>
+      </c>
+      <c r="L16" s="42">
+        <v>10.33</v>
+      </c>
+      <c r="M16" s="42">
+        <v>12.48</v>
+      </c>
+      <c r="N16" s="42">
+        <v>12.78</v>
+      </c>
+      <c r="O16" s="42">
+        <v>10.65</v>
+      </c>
+      <c r="P16" s="42">
+        <v>11.09</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>8.64</v>
+      </c>
+      <c r="R16" s="43">
+        <v>9.27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>11.96</v>
+      </c>
+      <c r="P17" s="42">
+        <v>8.68</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>7.08</v>
+      </c>
+      <c r="R17" s="43">
+        <v>10.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>7.66</v>
+      </c>
+      <c r="C18" s="42">
+        <v>9.1</v>
+      </c>
+      <c r="D18" s="42">
+        <v>8.89</v>
+      </c>
+      <c r="E18" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="F18" s="42">
+        <v>9.32</v>
+      </c>
+      <c r="G18" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="H18" s="42">
+        <v>9.08</v>
+      </c>
+      <c r="I18" s="42">
+        <v>7.61</v>
+      </c>
+      <c r="J18" s="42">
+        <v>8.35</v>
+      </c>
+      <c r="K18" s="42">
+        <v>8.18</v>
+      </c>
+      <c r="L18" s="42">
+        <v>8.75</v>
+      </c>
+      <c r="M18" s="42">
+        <v>9.57</v>
+      </c>
+      <c r="N18" s="42">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="O18" s="42">
+        <v>8.16</v>
+      </c>
+      <c r="P18" s="42">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>8.34</v>
+      </c>
+      <c r="R18" s="43">
+        <v>8.15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="42">
         <v>8.2200000000000006</v>
       </c>
-      <c r="C8" s="67">
+      <c r="C19" s="42">
+        <v>9.99</v>
+      </c>
+      <c r="D19" s="42">
+        <v>10.23</v>
+      </c>
+      <c r="E19" s="42">
+        <v>7.76</v>
+      </c>
+      <c r="F19" s="42">
+        <v>7.02</v>
+      </c>
+      <c r="G19" s="42">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="H19" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="I19" s="42">
+        <v>6.79</v>
+      </c>
+      <c r="J19" s="42">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="K19" s="42">
+        <v>7.46</v>
+      </c>
+      <c r="L19" s="42">
+        <v>10.43</v>
+      </c>
+      <c r="M19" s="42">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="N19" s="42">
+        <v>13.48</v>
+      </c>
+      <c r="O19" s="42">
+        <v>8.33</v>
+      </c>
+      <c r="P19" s="42">
+        <v>5.59</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>8.98</v>
+      </c>
+      <c r="R19" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>7.21</v>
+      </c>
+      <c r="P20" s="42">
+        <v>6.52</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>6.62</v>
+      </c>
+      <c r="R20" s="43">
+        <v>6.62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>7.77</v>
+      </c>
+      <c r="C21" s="42">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D21" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="E21" s="42">
+        <v>8.07</v>
+      </c>
+      <c r="F21" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="G21" s="42">
+        <v>6.2</v>
+      </c>
+      <c r="H21" s="42">
+        <v>8.01</v>
+      </c>
+      <c r="I21" s="42">
+        <v>7.04</v>
+      </c>
+      <c r="J21" s="42">
+        <v>7.85</v>
+      </c>
+      <c r="K21" s="42">
+        <v>7.1</v>
+      </c>
+      <c r="L21" s="42">
+        <v>7.23</v>
+      </c>
+      <c r="M21" s="42">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="N21" s="42">
+        <v>9.93</v>
+      </c>
+      <c r="O21" s="42">
+        <v>7.8</v>
+      </c>
+      <c r="P21" s="42">
+        <v>7.52</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>7.03</v>
+      </c>
+      <c r="R21" s="43">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
+        <v>8.35</v>
+      </c>
+      <c r="C23" s="50">
+        <v>8.81</v>
+      </c>
+      <c r="D23" s="50">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="E23" s="50">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="F23" s="50">
+        <v>7.9</v>
+      </c>
+      <c r="G23" s="50">
+        <v>7.58</v>
+      </c>
+      <c r="H23" s="50">
+        <v>7.84</v>
+      </c>
+      <c r="I23" s="50">
+        <v>7.36</v>
+      </c>
+      <c r="J23" s="51">
+        <v>7.46</v>
+      </c>
+      <c r="K23" s="50">
+        <v>7.29</v>
+      </c>
+      <c r="L23" s="51">
+        <v>7.51</v>
+      </c>
+      <c r="M23" s="51">
+        <v>9.75</v>
+      </c>
+      <c r="N23" s="48">
+        <v>10.72</v>
+      </c>
+      <c r="O23" s="43">
+        <v>8.26</v>
+      </c>
+      <c r="P23" s="43">
+        <v>8.14</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>7.96</v>
+      </c>
+      <c r="R23" s="43">
+        <v>8.07</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="C24" s="42">
+        <v>9.01</v>
+      </c>
+      <c r="D24" s="42">
+        <v>8.76</v>
+      </c>
+      <c r="E24" s="42">
+        <v>8.56</v>
+      </c>
+      <c r="F24" s="42">
+        <v>7.94</v>
+      </c>
+      <c r="G24" s="42">
+        <v>7.7</v>
+      </c>
+      <c r="H24" s="42">
+        <v>7.87</v>
+      </c>
+      <c r="I24" s="42">
+        <v>7.38</v>
+      </c>
+      <c r="J24" s="42">
+        <v>7.53</v>
+      </c>
+      <c r="K24" s="42">
+        <v>7.46</v>
+      </c>
+      <c r="L24" s="42">
+        <v>7.61</v>
+      </c>
+      <c r="M24" s="42">
+        <v>9.83</v>
+      </c>
+      <c r="N24" s="42">
+        <v>10.94</v>
+      </c>
+      <c r="O24" s="42">
+        <v>8.39</v>
+      </c>
+      <c r="P24" s="42">
+        <v>8.26</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>8.26</v>
+      </c>
+      <c r="R24" s="43">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="42">
+        <v>7.23</v>
+      </c>
+      <c r="C25" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="D25" s="42">
+        <v>6.13</v>
+      </c>
+      <c r="E25" s="42">
+        <v>7.36</v>
+      </c>
+      <c r="F25" s="42">
+        <v>8.24</v>
+      </c>
+      <c r="G25" s="42">
+        <v>7.09</v>
+      </c>
+      <c r="H25" s="42">
+        <v>7.24</v>
+      </c>
+      <c r="I25" s="42">
+        <v>6.84</v>
+      </c>
+      <c r="J25" s="42">
+        <v>6.5</v>
+      </c>
+      <c r="K25" s="42">
+        <v>7.12</v>
+      </c>
+      <c r="L25" s="42">
+        <v>5.74</v>
+      </c>
+      <c r="M25" s="42">
+        <v>8.83</v>
+      </c>
+      <c r="N25" s="42">
+        <v>8.82</v>
+      </c>
+      <c r="O25" s="42">
+        <v>9.19</v>
+      </c>
+      <c r="P25" s="42">
+        <v>8.09</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>6.9</v>
+      </c>
+      <c r="R25" s="43">
+        <v>9.64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>7.84</v>
+      </c>
+      <c r="C26" s="42">
+        <v>7.02</v>
+      </c>
+      <c r="D26" s="42">
+        <v>8.4</v>
+      </c>
+      <c r="E26" s="42">
+        <v>8.17</v>
+      </c>
+      <c r="F26" s="42">
+        <v>7.2</v>
+      </c>
+      <c r="G26" s="42">
+        <v>6.68</v>
+      </c>
+      <c r="H26" s="42">
+        <v>6.91</v>
+      </c>
+      <c r="I26" s="42">
+        <v>7.43</v>
+      </c>
+      <c r="J26" s="42">
+        <v>6.82</v>
+      </c>
+      <c r="K26" s="42">
+        <v>5.9</v>
+      </c>
+      <c r="L26" s="42">
+        <v>6.94</v>
+      </c>
+      <c r="M26" s="42">
+        <v>8.65</v>
+      </c>
+      <c r="N26" s="42">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="O26" s="42">
+        <v>5.57</v>
+      </c>
+      <c r="P26" s="42">
+        <v>6.68</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>5.48</v>
+      </c>
+      <c r="R26" s="43">
+        <v>6.11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="42">
+        <v>27.64</v>
+      </c>
+      <c r="P27" s="42">
+        <v>13.66</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>9.89</v>
+      </c>
+      <c r="R27" s="43">
+        <v>10.49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="C28" s="42">
+        <v>11.51</v>
+      </c>
+      <c r="D28" s="42">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="E28" s="42">
+        <v>11.37</v>
+      </c>
+      <c r="F28" s="42">
+        <v>9.23</v>
+      </c>
+      <c r="G28" s="42">
+        <v>7.55</v>
+      </c>
+      <c r="H28" s="42">
+        <v>12.5</v>
+      </c>
+      <c r="I28" s="42">
+        <v>6.89</v>
+      </c>
+      <c r="J28" s="42">
+        <v>9.43</v>
+      </c>
+      <c r="K28" s="42">
+        <v>6.74</v>
+      </c>
+      <c r="L28" s="35">
+        <v>9</v>
+      </c>
+      <c r="M28" s="42">
+        <v>13.49</v>
+      </c>
+      <c r="N28" s="42">
+        <v>12.13</v>
+      </c>
+      <c r="O28" s="42">
+        <v>7.25</v>
+      </c>
+      <c r="P28" s="42">
+        <v>8.34</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>9.65</v>
+      </c>
+      <c r="R28" s="43">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="C30" s="50">
+        <v>8.98</v>
+      </c>
+      <c r="D30" s="50">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="E30" s="50">
+        <v>8.41</v>
+      </c>
+      <c r="F30" s="50">
+        <v>8.17</v>
+      </c>
+      <c r="G30" s="50">
+        <v>7.43</v>
+      </c>
+      <c r="H30" s="50">
+        <v>8.15</v>
+      </c>
+      <c r="I30" s="50">
+        <v>7.75</v>
+      </c>
+      <c r="J30" s="51">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="K30" s="50">
+        <v>7.71</v>
+      </c>
+      <c r="L30" s="51">
+        <v>8.07</v>
+      </c>
+      <c r="M30" s="51">
+        <v>9.39</v>
+      </c>
+      <c r="N30" s="48">
+        <v>10.36</v>
+      </c>
+      <c r="O30" s="43">
+        <v>8.24</v>
+      </c>
+      <c r="P30" s="43">
+        <v>7.78</v>
+      </c>
+      <c r="Q30" s="45">
+        <v>7.7</v>
+      </c>
+      <c r="R30" s="43">
+        <v>8.17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
+        <v>6.84</v>
+      </c>
+      <c r="C31" s="44">
+        <v>9.19</v>
+      </c>
+      <c r="D31" s="44">
+        <v>7.88</v>
+      </c>
+      <c r="E31" s="44">
+        <v>6.8</v>
+      </c>
+      <c r="F31" s="44">
+        <v>6.97</v>
+      </c>
+      <c r="G31" s="44">
+        <v>6.16</v>
+      </c>
+      <c r="H31" s="44">
+        <v>7.08</v>
+      </c>
+      <c r="I31" s="44">
+        <v>6.73</v>
+      </c>
+      <c r="J31" s="44">
+        <v>7.3</v>
+      </c>
+      <c r="K31" s="44">
+        <v>7.1</v>
+      </c>
+      <c r="L31" s="44">
+        <v>6.59</v>
+      </c>
+      <c r="M31" s="44">
+        <v>6.34</v>
+      </c>
+      <c r="N31" s="44">
         <v>8.8800000000000008</v>
       </c>
-      <c r="D8" s="67">
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>7.98</v>
+      </c>
+      <c r="C32" s="44">
+        <v>5.48</v>
+      </c>
+      <c r="D32" s="44">
+        <v>6.26</v>
+      </c>
+      <c r="E32" s="44">
+        <v>8.11</v>
+      </c>
+      <c r="F32" s="44">
+        <v>5.36</v>
+      </c>
+      <c r="G32" s="44">
+        <v>7.16</v>
+      </c>
+      <c r="H32" s="44">
+        <v>8.11</v>
+      </c>
+      <c r="I32" s="44">
+        <v>6.9</v>
+      </c>
+      <c r="J32" s="44">
+        <v>6.55</v>
+      </c>
+      <c r="K32" s="44">
+        <v>6.56</v>
+      </c>
+      <c r="L32" s="44">
+        <v>6.22</v>
+      </c>
+      <c r="M32" s="44">
+        <v>12.6</v>
+      </c>
+      <c r="N32" s="44">
+        <v>9.67</v>
+      </c>
+      <c r="O32" s="44">
+        <v>8.66</v>
+      </c>
+      <c r="P32" s="44">
+        <v>6.63</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>5.15</v>
+      </c>
+      <c r="R32" s="45">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>6.95</v>
+      </c>
+      <c r="C33" s="44">
+        <v>7.44</v>
+      </c>
+      <c r="D33" s="44">
+        <v>9.48</v>
+      </c>
+      <c r="E33" s="44">
+        <v>7.66</v>
+      </c>
+      <c r="F33" s="44">
+        <v>5.68</v>
+      </c>
+      <c r="G33" s="44">
+        <v>6.34</v>
+      </c>
+      <c r="H33" s="44">
+        <v>6.07</v>
+      </c>
+      <c r="I33" s="44">
+        <v>9.51</v>
+      </c>
+      <c r="J33" s="44">
+        <v>7.44</v>
+      </c>
+      <c r="K33" s="44">
+        <v>7.53</v>
+      </c>
+      <c r="L33" s="44">
+        <v>7.75</v>
+      </c>
+      <c r="M33" s="44">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="N33" s="44">
+        <v>10.39</v>
+      </c>
+      <c r="O33" s="44">
+        <v>5.58</v>
+      </c>
+      <c r="P33" s="44">
+        <v>5.57</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>6.03</v>
+      </c>
+      <c r="R33" s="45">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>6.46</v>
+      </c>
+      <c r="C34" s="44">
+        <v>6.75</v>
+      </c>
+      <c r="D34" s="44">
+        <v>6.35</v>
+      </c>
+      <c r="E34" s="44">
+        <v>5.72</v>
+      </c>
+      <c r="F34" s="44">
+        <v>6.07</v>
+      </c>
+      <c r="G34" s="44">
+        <v>5.45</v>
+      </c>
+      <c r="H34" s="44">
+        <v>5.58</v>
+      </c>
+      <c r="I34" s="44">
+        <v>5.3</v>
+      </c>
+      <c r="J34" s="44">
+        <v>5.62</v>
+      </c>
+      <c r="K34" s="44">
+        <v>4.66</v>
+      </c>
+      <c r="L34" s="44">
+        <v>5.92</v>
+      </c>
+      <c r="M34" s="44">
+        <v>5.88</v>
+      </c>
+      <c r="N34" s="44">
+        <v>6.54</v>
+      </c>
+      <c r="O34" s="44">
+        <v>5.73</v>
+      </c>
+      <c r="P34" s="44">
+        <v>6.21</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>7.83</v>
+      </c>
+      <c r="R34" s="45">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>11.1</v>
+      </c>
+      <c r="C35" s="44">
+        <v>12.83</v>
+      </c>
+      <c r="D35" s="44">
+        <v>12.42</v>
+      </c>
+      <c r="E35" s="44">
+        <v>13.46</v>
+      </c>
+      <c r="F35" s="44">
+        <v>11.09</v>
+      </c>
+      <c r="G35" s="44">
+        <v>10.53</v>
+      </c>
+      <c r="H35" s="44">
+        <v>11.7</v>
+      </c>
+      <c r="I35" s="44">
+        <v>11.73</v>
+      </c>
+      <c r="J35" s="44">
+        <v>12.61</v>
+      </c>
+      <c r="K35" s="44">
+        <v>12.95</v>
+      </c>
+      <c r="L35" s="44">
+        <v>11.53</v>
+      </c>
+      <c r="M35" s="44">
+        <v>15.72</v>
+      </c>
+      <c r="N35" s="44">
+        <v>15.52</v>
+      </c>
+      <c r="O35" s="44">
+        <v>11.42</v>
+      </c>
+      <c r="P35" s="44">
+        <v>10.64</v>
+      </c>
+      <c r="Q35" s="45">
+        <v>12.31</v>
+      </c>
+      <c r="R35" s="45">
+        <v>11.66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>9.93</v>
+      </c>
+      <c r="C36" s="44">
+        <v>11.37</v>
+      </c>
+      <c r="D36" s="44">
+        <v>10.88</v>
+      </c>
+      <c r="E36" s="44">
+        <v>10.24</v>
+      </c>
+      <c r="F36" s="44">
+        <v>10.35</v>
+      </c>
+      <c r="G36" s="44">
+        <v>10.53</v>
+      </c>
+      <c r="H36" s="44">
+        <v>10.71</v>
+      </c>
+      <c r="I36" s="44">
+        <v>9.85</v>
+      </c>
+      <c r="J36" s="44">
+        <v>9.11</v>
+      </c>
+      <c r="K36" s="44">
+        <v>9.36</v>
+      </c>
+      <c r="L36" s="44">
+        <v>10.33</v>
+      </c>
+      <c r="M36" s="44">
+        <v>12.48</v>
+      </c>
+      <c r="N36" s="44">
+        <v>12.78</v>
+      </c>
+      <c r="O36" s="44">
+        <v>10.65</v>
+      </c>
+      <c r="P36" s="44">
+        <v>11.09</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>8.64</v>
+      </c>
+      <c r="R36" s="45">
+        <v>9.27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="44">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="P37" s="44">
+        <v>7.58</v>
+      </c>
+      <c r="Q37" s="45">
+        <v>6.45</v>
+      </c>
+      <c r="R37" s="45">
+        <v>9.91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>7.59</v>
+      </c>
+      <c r="C38" s="44">
+        <v>8.56</v>
+      </c>
+      <c r="D38" s="44">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="E38" s="44">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="F38" s="44">
+        <v>9.34</v>
+      </c>
+      <c r="G38" s="44">
+        <v>8.07</v>
+      </c>
+      <c r="H38" s="44">
+        <v>8.31</v>
+      </c>
+      <c r="I38" s="44">
+        <v>7.77</v>
+      </c>
+      <c r="J38" s="44">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="K38" s="44">
+        <v>8.49</v>
+      </c>
+      <c r="L38" s="44">
         <v>8.69</v>
       </c>
-      <c r="E8" s="67">
+      <c r="M38" s="44">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N38" s="44">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="O38" s="44">
+        <v>8.36</v>
+      </c>
+      <c r="P38" s="44">
+        <v>8.08</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>8.06</v>
+      </c>
+      <c r="R38" s="45">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="44">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="C39" s="44">
+        <v>9.99</v>
+      </c>
+      <c r="D39" s="44">
+        <v>10.23</v>
+      </c>
+      <c r="E39" s="44">
+        <v>7.76</v>
+      </c>
+      <c r="F39" s="44">
+        <v>7.02</v>
+      </c>
+      <c r="G39" s="44">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="H39" s="44">
+        <v>7.59</v>
+      </c>
+      <c r="I39" s="44">
+        <v>6.79</v>
+      </c>
+      <c r="J39" s="44">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="K39" s="44">
+        <v>7.46</v>
+      </c>
+      <c r="L39" s="44">
+        <v>10.43</v>
+      </c>
+      <c r="M39" s="44">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="N39" s="44">
+        <v>13.48</v>
+      </c>
+      <c r="O39" s="44">
+        <v>8.33</v>
+      </c>
+      <c r="P39" s="44">
+        <v>5.59</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>8.98</v>
+      </c>
+      <c r="R39" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>7.21</v>
+      </c>
+      <c r="P40" s="44">
+        <v>6.52</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>6.62</v>
+      </c>
+      <c r="R40" s="45">
+        <v>6.62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>7.77</v>
+      </c>
+      <c r="C41" s="46">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D41" s="46">
+        <v>7.98</v>
+      </c>
+      <c r="E41" s="46">
+        <v>8.07</v>
+      </c>
+      <c r="F41" s="46">
         <v>8.49</v>
       </c>
-      <c r="F8" s="67">
-[...2 lines deleted...]
-      <c r="G8" s="67">
+      <c r="G41" s="46">
+        <v>6.2</v>
+      </c>
+      <c r="H41" s="46">
+        <v>8.01</v>
+      </c>
+      <c r="I41" s="46">
+        <v>7.04</v>
+      </c>
+      <c r="J41" s="46">
+        <v>7.85</v>
+      </c>
+      <c r="K41" s="46">
+        <v>7.1</v>
+      </c>
+      <c r="L41" s="46">
+        <v>7.23</v>
+      </c>
+      <c r="M41" s="46">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="N41" s="46">
+        <v>9.93</v>
+      </c>
+      <c r="O41" s="46">
+        <v>7.8</v>
+      </c>
+      <c r="P41" s="46">
         <v>7.52</v>
       </c>
-      <c r="H8" s="67">
-[...90 lines deleted...]
-      <c r="C10" s="59">
+      <c r="Q41" s="47">
+        <v>7.03</v>
+      </c>
+      <c r="R41" s="47">
         <v>7.09</v>
       </c>
-      <c r="D10" s="59">
-[...1586 lines deleted...]
-      <c r="P41" s="21"/>
+    </row>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="80"/>
+      <c r="C42" s="80"/>
+      <c r="D42" s="80"/>
+      <c r="E42" s="80"/>
+      <c r="F42" s="80"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A41:G41"/>
+  <mergeCells count="6">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:R41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A214" sqref="A214"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.28515625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9" style="3" customWidth="1"/>
+    <col min="11" max="15" width="9" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
-[...25 lines deleted...]
-      <c r="Q5" s="46" t="s">
+      <c r="A2" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+    </row>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16"/>
+    </row>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J6" s="26"/>
+      <c r="O6" s="31"/>
+      <c r="R6" s="32" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="27" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="17"/>
+      <c r="B7" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="5">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>21.92</v>
+      </c>
+      <c r="C9" s="50">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="D9" s="50">
+        <v>16.11</v>
+      </c>
+      <c r="E9" s="50">
+        <v>16.02</v>
+      </c>
+      <c r="F9" s="50">
+        <v>13.63</v>
+      </c>
+      <c r="G9" s="51">
+        <v>10.93</v>
+      </c>
+      <c r="H9" s="51">
+        <v>10.91</v>
+      </c>
+      <c r="I9" s="51">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="J9" s="51">
+        <v>6.36</v>
+      </c>
+      <c r="K9" s="51">
+        <v>7.1</v>
+      </c>
+      <c r="L9" s="60">
+        <v>7.05</v>
+      </c>
+      <c r="M9" s="61">
+        <v>6.93</v>
+      </c>
+      <c r="N9" s="67">
+        <v>7.77</v>
+      </c>
+      <c r="O9" s="63">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="P9" s="64">
+        <v>6.27</v>
+      </c>
+      <c r="Q9" s="65">
+        <v>7.15</v>
+      </c>
+      <c r="R9" s="43">
+        <v>5.52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="42">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="C10" s="42">
+        <v>15.31</v>
+      </c>
+      <c r="D10" s="42">
+        <v>13.82</v>
+      </c>
+      <c r="E10" s="42">
+        <v>15.27</v>
+      </c>
+      <c r="F10" s="42">
+        <v>11.51</v>
+      </c>
+      <c r="G10" s="42">
+        <v>13.77</v>
+      </c>
+      <c r="H10" s="42">
+        <v>11.06</v>
+      </c>
+      <c r="I10" s="42">
+        <v>10.71</v>
+      </c>
+      <c r="J10" s="42">
+        <v>5.61</v>
+      </c>
+      <c r="K10" s="42">
+        <v>6.04</v>
+      </c>
+      <c r="L10" s="42">
+        <v>8.57</v>
+      </c>
+      <c r="M10" s="42">
+        <v>6.82</v>
+      </c>
+      <c r="N10" s="42">
+        <v>9.9</v>
+      </c>
+      <c r="O10" s="42">
+        <v>5.58</v>
+      </c>
+      <c r="P10" s="42">
+        <v>5.49</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>6.36</v>
+      </c>
+      <c r="R10" s="43">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="42">
+        <v>27.03</v>
+      </c>
+      <c r="C11" s="42">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>5.81</v>
+      </c>
+      <c r="F11" s="42">
+        <v>28.41</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="42">
+        <v>5.49</v>
+      </c>
+      <c r="I11" s="42">
+        <v>11.11</v>
+      </c>
+      <c r="J11" s="42">
+        <v>17.54</v>
+      </c>
+      <c r="K11" s="42">
+        <v>23.29</v>
+      </c>
+      <c r="L11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="42">
+        <v>9.57</v>
+      </c>
+      <c r="N11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>7.14</v>
+      </c>
+      <c r="R11" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>15.12</v>
+      </c>
+      <c r="C12" s="42">
+        <v>11.98</v>
+      </c>
+      <c r="D12" s="42">
+        <v>21.6</v>
+      </c>
+      <c r="E12" s="42">
+        <v>15.5</v>
+      </c>
+      <c r="F12" s="42">
+        <v>14.95</v>
+      </c>
+      <c r="G12" s="42">
+        <v>3.55</v>
+      </c>
+      <c r="H12" s="42">
+        <v>14.18</v>
+      </c>
+      <c r="I12" s="42">
+        <v>14.29</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="42">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="L12" s="42">
+        <v>3.83</v>
+      </c>
+      <c r="M12" s="42">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="N12" s="42">
+        <v>10.68</v>
+      </c>
+      <c r="O12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="42">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>10.36</v>
+      </c>
+      <c r="R12" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="C13" s="42">
+        <v>30.65</v>
+      </c>
+      <c r="D13" s="42">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="E13" s="42">
+        <v>20.97</v>
+      </c>
+      <c r="F13" s="42">
+        <v>12.98</v>
+      </c>
+      <c r="G13" s="42">
+        <v>11.74</v>
+      </c>
+      <c r="H13" s="42">
+        <v>6.59</v>
+      </c>
+      <c r="I13" s="42">
+        <v>4.74</v>
+      </c>
+      <c r="J13" s="42">
+        <v>15.59</v>
+      </c>
+      <c r="K13" s="42">
+        <v>6.94</v>
+      </c>
+      <c r="L13" s="42">
+        <v>7.48</v>
+      </c>
+      <c r="M13" s="42">
+        <v>9.59</v>
+      </c>
+      <c r="N13" s="42">
+        <v>7.3</v>
+      </c>
+      <c r="O13" s="42">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="P13" s="42">
+        <v>2.89</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>6.04</v>
+      </c>
+      <c r="R13" s="43">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>32.21</v>
+      </c>
+      <c r="C14" s="42">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="D14" s="42">
+        <v>15.89</v>
+      </c>
+      <c r="E14" s="42">
+        <v>24.87</v>
+      </c>
+      <c r="F14" s="42">
+        <v>14.59</v>
+      </c>
+      <c r="G14" s="35">
+        <v>6</v>
+      </c>
+      <c r="H14" s="42">
+        <v>15.04</v>
+      </c>
+      <c r="I14" s="35">
+        <v>9</v>
+      </c>
+      <c r="J14" s="42">
+        <v>3.42</v>
+      </c>
+      <c r="K14" s="42">
+        <v>9.07</v>
+      </c>
+      <c r="L14" s="42">
+        <v>4.22</v>
+      </c>
+      <c r="M14" s="42">
+        <v>8.06</v>
+      </c>
+      <c r="N14" s="42">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="O14" s="42">
+        <v>4.72</v>
+      </c>
+      <c r="P14" s="42">
+        <v>11.39</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>7.99</v>
+      </c>
+      <c r="R14" s="43">
+        <v>7.76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>17.72</v>
+      </c>
+      <c r="C15" s="42">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="D15" s="42">
+        <v>16.95</v>
+      </c>
+      <c r="E15" s="42">
+        <v>12.08</v>
+      </c>
+      <c r="F15" s="42">
+        <v>15.27</v>
+      </c>
+      <c r="G15" s="42">
+        <v>6.26</v>
+      </c>
+      <c r="H15" s="42">
+        <v>13.12</v>
+      </c>
+      <c r="I15" s="42">
+        <v>12.86</v>
+      </c>
+      <c r="J15" s="42">
+        <v>6.85</v>
+      </c>
+      <c r="K15" s="42">
+        <v>6.62</v>
+      </c>
+      <c r="L15" s="42">
+        <v>11.41</v>
+      </c>
+      <c r="M15" s="42">
+        <v>3.8</v>
+      </c>
+      <c r="N15" s="42">
+        <v>7.23</v>
+      </c>
+      <c r="O15" s="42">
+        <v>8.23</v>
+      </c>
+      <c r="P15" s="42">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="Q15" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="43">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>22.58</v>
+      </c>
+      <c r="C16" s="42">
+        <v>13.4</v>
+      </c>
+      <c r="D16" s="42">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="E16" s="42">
+        <v>17.690000000000001</v>
+      </c>
+      <c r="F16" s="42">
+        <v>7.26</v>
+      </c>
+      <c r="G16" s="42">
+        <v>7.12</v>
+      </c>
+      <c r="H16" s="42">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="I16" s="42">
+        <v>5.7</v>
+      </c>
+      <c r="J16" s="42">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="K16" s="42">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="L16" s="42">
+        <v>6.45</v>
+      </c>
+      <c r="M16" s="42">
+        <v>7.86</v>
+      </c>
+      <c r="N16" s="42">
+        <v>2.31</v>
+      </c>
+      <c r="O16" s="42">
+        <v>7.35</v>
+      </c>
+      <c r="P16" s="42">
+        <v>5.15</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="R16" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>7.63</v>
+      </c>
+      <c r="P17" s="42">
+        <v>8.1</v>
+      </c>
+      <c r="Q17" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="43">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>26.39</v>
+      </c>
+      <c r="C18" s="42">
+        <v>17.62</v>
+      </c>
+      <c r="D18" s="42">
+        <v>18.72</v>
+      </c>
+      <c r="E18" s="42">
+        <v>10.32</v>
+      </c>
+      <c r="F18" s="42">
+        <v>16.68</v>
+      </c>
+      <c r="G18" s="42">
+        <v>7.24</v>
+      </c>
+      <c r="H18" s="42">
+        <v>8.52</v>
+      </c>
+      <c r="I18" s="42">
+        <v>13.99</v>
+      </c>
+      <c r="J18" s="42">
+        <v>10.7</v>
+      </c>
+      <c r="K18" s="42">
+        <v>7.96</v>
+      </c>
+      <c r="L18" s="42">
+        <v>5.41</v>
+      </c>
+      <c r="M18" s="42">
+        <v>3.98</v>
+      </c>
+      <c r="N18" s="42">
+        <v>5.16</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="42">
+        <v>3.53</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="R18" s="43">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="42">
+        <v>5.56</v>
+      </c>
+      <c r="C19" s="42">
+        <v>22.92</v>
+      </c>
+      <c r="D19" s="42">
+        <v>22.65</v>
+      </c>
+      <c r="E19" s="42">
+        <v>10.38</v>
+      </c>
+      <c r="F19" s="42">
+        <v>14.13</v>
+      </c>
+      <c r="G19" s="42">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="H19" s="42">
+        <v>8.06</v>
+      </c>
+      <c r="I19" s="42">
+        <v>3.64</v>
+      </c>
+      <c r="J19" s="42">
+        <v>7.43</v>
+      </c>
+      <c r="K19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="42">
+        <v>4.41</v>
+      </c>
+      <c r="M19" s="42">
+        <v>3.89</v>
+      </c>
+      <c r="N19" s="42">
+        <v>11.76</v>
+      </c>
+      <c r="O19" s="42">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="P19" s="42">
+        <v>9.66</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>5.18</v>
+      </c>
+      <c r="R19" s="43">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>3.91</v>
+      </c>
+      <c r="P20" s="42">
+        <v>6.52</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="R20" s="43">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>23.2</v>
+      </c>
+      <c r="C21" s="42">
+        <v>21.85</v>
+      </c>
+      <c r="D21" s="42">
+        <v>21.4</v>
+      </c>
+      <c r="E21" s="42">
+        <v>13.32</v>
+      </c>
+      <c r="F21" s="42">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="G21" s="42">
+        <v>10.35</v>
+      </c>
+      <c r="H21" s="42">
+        <v>9.17</v>
+      </c>
+      <c r="I21" s="42">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="J21" s="42">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="K21" s="42">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="L21" s="42">
+        <v>5.5</v>
+      </c>
+      <c r="M21" s="42">
+        <v>7.53</v>
+      </c>
+      <c r="N21" s="42">
+        <v>5.26</v>
+      </c>
+      <c r="O21" s="42">
+        <v>2.83</v>
+      </c>
+      <c r="P21" s="42">
+        <v>6.42</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>6.32</v>
+      </c>
+      <c r="R21" s="43">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="85" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="20"/>
+    </row>
+    <row r="23" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
+        <v>21.12</v>
+      </c>
+      <c r="C23" s="50">
+        <v>15.52</v>
+      </c>
+      <c r="D23" s="50">
+        <v>14.16</v>
+      </c>
+      <c r="E23" s="50">
+        <v>16.93</v>
+      </c>
+      <c r="F23" s="50">
+        <v>12.72</v>
+      </c>
+      <c r="G23" s="51">
+        <v>12.75</v>
+      </c>
+      <c r="H23" s="51">
+        <v>11.11</v>
+      </c>
+      <c r="I23" s="51">
+        <v>10.41</v>
+      </c>
+      <c r="J23" s="51">
+        <v>5.49</v>
+      </c>
+      <c r="K23" s="51">
+        <v>7.35</v>
+      </c>
+      <c r="L23" s="60">
+        <v>7.52</v>
+      </c>
+      <c r="M23" s="61">
+        <v>6.66</v>
+      </c>
+      <c r="N23" s="67">
+        <v>9.16</v>
+      </c>
+      <c r="O23" s="63">
+        <v>5.03</v>
+      </c>
+      <c r="P23" s="66">
+        <v>5.97</v>
+      </c>
+      <c r="Q23" s="65">
+        <v>6.44</v>
+      </c>
+      <c r="R23" s="43">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>20.16</v>
+      </c>
+      <c r="C24" s="42">
+        <v>15.15</v>
+      </c>
+      <c r="D24" s="42">
+        <v>13.9</v>
+      </c>
+      <c r="E24" s="42">
+        <v>14.98</v>
+      </c>
+      <c r="F24" s="42">
+        <v>11.07</v>
+      </c>
+      <c r="G24" s="42">
+        <v>14.18</v>
+      </c>
+      <c r="H24" s="42">
+        <v>11.33</v>
+      </c>
+      <c r="I24" s="42">
+        <v>10.55</v>
+      </c>
+      <c r="J24" s="42">
+        <v>5.14</v>
+      </c>
+      <c r="K24" s="42">
+        <v>6.26</v>
+      </c>
+      <c r="L24" s="42">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="M24" s="42">
+        <v>6.59</v>
+      </c>
+      <c r="N24" s="42">
+        <v>10.29</v>
+      </c>
+      <c r="O24" s="42">
+        <v>5.58</v>
+      </c>
+      <c r="P24" s="42">
+        <v>5.49</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>6.36</v>
+      </c>
+      <c r="R24" s="43">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="42">
+        <v>27.03</v>
+      </c>
+      <c r="C25" s="42">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="42">
+        <v>5.81</v>
+      </c>
+      <c r="F25" s="42">
+        <v>28.41</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="42">
+        <v>5.49</v>
+      </c>
+      <c r="I25" s="42">
+        <v>11.11</v>
+      </c>
+      <c r="J25" s="42">
+        <v>17.54</v>
+      </c>
+      <c r="K25" s="42">
+        <v>23.29</v>
+      </c>
+      <c r="L25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="42">
+        <v>9.57</v>
+      </c>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>7.14</v>
+      </c>
+      <c r="R25" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>23.21</v>
+      </c>
+      <c r="C26" s="42">
+        <v>16.82</v>
+      </c>
+      <c r="D26" s="42">
+        <v>18.72</v>
+      </c>
+      <c r="E26" s="42">
+        <v>30.63</v>
+      </c>
+      <c r="F26" s="42">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="G26" s="42">
+        <v>6.69</v>
+      </c>
+      <c r="H26" s="42">
+        <v>12.63</v>
+      </c>
+      <c r="I26" s="42">
+        <v>8.76</v>
+      </c>
+      <c r="J26" s="42">
+        <v>3.15</v>
+      </c>
+      <c r="K26" s="42">
+        <v>10.25</v>
+      </c>
+      <c r="L26" s="35">
+        <v>2</v>
+      </c>
+      <c r="M26" s="42">
+        <v>7.58</v>
+      </c>
+      <c r="N26" s="42">
+        <v>4.28</v>
+      </c>
+      <c r="O26" s="42">
+        <v>2.79</v>
+      </c>
+      <c r="P26" s="42">
+        <v>8.34</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>6.51</v>
+      </c>
+      <c r="R26" s="43">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="42">
+        <v>34.479999999999997</v>
+      </c>
+      <c r="P27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="42">
+        <v>16.95</v>
+      </c>
+      <c r="C28" s="42">
+        <v>17.54</v>
+      </c>
+      <c r="D28" s="42">
+        <v>11.24</v>
+      </c>
+      <c r="E28" s="42">
+        <v>12.12</v>
+      </c>
+      <c r="F28" s="42">
+        <v>6.1</v>
+      </c>
+      <c r="G28" s="42">
+        <v>13.34</v>
+      </c>
+      <c r="H28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="42">
+        <v>14.93</v>
+      </c>
+      <c r="J28" s="42">
+        <v>20.83</v>
+      </c>
+      <c r="K28" s="42">
+        <v>11.56</v>
+      </c>
+      <c r="L28" s="42">
+        <v>6.49</v>
+      </c>
+      <c r="M28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="42">
+        <v>14.81</v>
+      </c>
+      <c r="O28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="42">
+        <v>18.02</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>10.42</v>
+      </c>
+      <c r="R28" s="43">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="85" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="85"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="85"/>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="85"/>
+      <c r="R29" s="20"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>22.85</v>
+      </c>
+      <c r="C30" s="50">
+        <v>20.079999999999998</v>
+      </c>
+      <c r="D30" s="50">
+        <v>18.59</v>
+      </c>
+      <c r="E30" s="50">
+        <v>14.66</v>
+      </c>
+      <c r="F30" s="50">
+        <v>14.96</v>
+      </c>
+      <c r="G30" s="51">
+        <v>8.19</v>
+      </c>
+      <c r="H30" s="51">
+        <v>10.6</v>
+      </c>
+      <c r="I30" s="51">
+        <v>9.23</v>
+      </c>
+      <c r="J30" s="51">
+        <v>7.77</v>
+      </c>
+      <c r="K30" s="51">
+        <v>6.66</v>
+      </c>
+      <c r="L30" s="60">
+        <v>6.24</v>
+      </c>
+      <c r="M30" s="61">
+        <v>7.4</v>
+      </c>
+      <c r="N30" s="67">
+        <v>5.31</v>
+      </c>
+      <c r="O30" s="63">
+        <v>4.91</v>
+      </c>
+      <c r="P30" s="66">
+        <v>6.84</v>
+      </c>
+      <c r="Q30" s="65">
+        <v>8.48</v>
+      </c>
+      <c r="R30" s="43">
+        <v>6.58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="C31" s="44">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="D31" s="44">
+        <v>12.82</v>
+      </c>
+      <c r="E31" s="44">
+        <v>21.13</v>
+      </c>
+      <c r="F31" s="44">
+        <v>23.15</v>
+      </c>
+      <c r="G31" s="44">
+        <v>3.94</v>
+      </c>
+      <c r="H31" s="44">
+        <v>3.94</v>
+      </c>
+      <c r="I31" s="44">
+        <v>14.73</v>
+      </c>
+      <c r="J31" s="44">
+        <v>19.57</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="44">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="M31" s="44">
+        <v>12.55</v>
+      </c>
+      <c r="N31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>15.12</v>
+      </c>
+      <c r="C32" s="44">
+        <v>11.98</v>
+      </c>
+      <c r="D32" s="44">
+        <v>21.6</v>
+      </c>
+      <c r="E32" s="44">
+        <v>15.5</v>
+      </c>
+      <c r="F32" s="44">
+        <v>14.95</v>
+      </c>
+      <c r="G32" s="44">
+        <v>3.55</v>
+      </c>
+      <c r="H32" s="44">
+        <v>14.18</v>
+      </c>
+      <c r="I32" s="44">
+        <v>14.29</v>
+      </c>
+      <c r="J32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="44">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="L32" s="44">
+        <v>3.83</v>
+      </c>
+      <c r="M32" s="44">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="N32" s="44">
+        <v>10.68</v>
+      </c>
+      <c r="O32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="44">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>10.36</v>
+      </c>
+      <c r="R32" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>19.079999999999998</v>
+      </c>
+      <c r="C33" s="44">
+        <v>30.65</v>
+      </c>
+      <c r="D33" s="44">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="E33" s="44">
+        <v>20.97</v>
+      </c>
+      <c r="F33" s="44">
+        <v>12.98</v>
+      </c>
+      <c r="G33" s="44">
+        <v>11.74</v>
+      </c>
+      <c r="H33" s="44">
+        <v>6.59</v>
+      </c>
+      <c r="I33" s="44">
+        <v>4.74</v>
+      </c>
+      <c r="J33" s="44">
+        <v>15.59</v>
+      </c>
+      <c r="K33" s="44">
+        <v>6.94</v>
+      </c>
+      <c r="L33" s="44">
+        <v>7.48</v>
+      </c>
+      <c r="M33" s="44">
+        <v>9.59</v>
+      </c>
+      <c r="N33" s="44">
+        <v>7.3</v>
+      </c>
+      <c r="O33" s="44">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="P33" s="44">
+        <v>2.89</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>6.04</v>
+      </c>
+      <c r="R33" s="43">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>36.049999999999997</v>
+      </c>
+      <c r="C34" s="44">
+        <v>22.57</v>
+      </c>
+      <c r="D34" s="44">
+        <v>11.12</v>
+      </c>
+      <c r="E34" s="44">
+        <v>15.75</v>
+      </c>
+      <c r="F34" s="37">
+        <v>5</v>
+      </c>
+      <c r="G34" s="44">
+        <v>4.82</v>
+      </c>
+      <c r="H34" s="44">
+        <v>19.03</v>
+      </c>
+      <c r="I34" s="44">
+        <v>9.26</v>
+      </c>
+      <c r="J34" s="44">
+        <v>3.9</v>
+      </c>
+      <c r="K34" s="44">
+        <v>6.74</v>
+      </c>
+      <c r="L34" s="44">
+        <v>9.48</v>
+      </c>
+      <c r="M34" s="44">
+        <v>9.31</v>
+      </c>
+      <c r="N34" s="44">
+        <v>4.63</v>
+      </c>
+      <c r="O34" s="44">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="P34" s="44">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>12.12</v>
+      </c>
+      <c r="R34" s="43">
+        <v>3.75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>17.72</v>
+      </c>
+      <c r="C35" s="44">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="D35" s="44">
+        <v>16.95</v>
+      </c>
+      <c r="E35" s="44">
+        <v>12.08</v>
+      </c>
+      <c r="F35" s="44">
+        <v>15.27</v>
+      </c>
+      <c r="G35" s="44">
+        <v>6.26</v>
+      </c>
+      <c r="H35" s="44">
+        <v>13.12</v>
+      </c>
+      <c r="I35" s="44">
+        <v>12.86</v>
+      </c>
+      <c r="J35" s="44">
+        <v>6.85</v>
+      </c>
+      <c r="K35" s="44">
+        <v>6.62</v>
+      </c>
+      <c r="L35" s="44">
+        <v>11.41</v>
+      </c>
+      <c r="M35" s="44">
+        <v>3.8</v>
+      </c>
+      <c r="N35" s="44">
+        <v>7.23</v>
+      </c>
+      <c r="O35" s="44">
+        <v>8.23</v>
+      </c>
+      <c r="P35" s="44">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="Q35" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="43">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>22.58</v>
+      </c>
+      <c r="C36" s="44">
+        <v>13.4</v>
+      </c>
+      <c r="D36" s="44">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="E36" s="44">
+        <v>17.690000000000001</v>
+      </c>
+      <c r="F36" s="44">
+        <v>7.26</v>
+      </c>
+      <c r="G36" s="44">
+        <v>7.12</v>
+      </c>
+      <c r="H36" s="44">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="I36" s="44">
+        <v>5.7</v>
+      </c>
+      <c r="J36" s="44">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="K36" s="44">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="L36" s="44">
+        <v>6.45</v>
+      </c>
+      <c r="M36" s="44">
+        <v>7.86</v>
+      </c>
+      <c r="N36" s="44">
+        <v>2.31</v>
+      </c>
+      <c r="O36" s="44">
+        <v>7.35</v>
+      </c>
+      <c r="P36" s="44">
+        <v>5.15</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="R36" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="44">
+        <v>4.29</v>
+      </c>
+      <c r="P37" s="44">
+        <v>9.39</v>
+      </c>
+      <c r="Q37" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="43">
+        <v>7.35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>28.5</v>
+      </c>
+      <c r="C38" s="44">
+        <v>17.63</v>
+      </c>
+      <c r="D38" s="44">
+        <v>20.52</v>
+      </c>
+      <c r="E38" s="44">
+        <v>9.91</v>
+      </c>
+      <c r="F38" s="44">
+        <v>19.25</v>
+      </c>
+      <c r="G38" s="44">
+        <v>5.81</v>
+      </c>
+      <c r="H38" s="44">
+        <v>10.37</v>
+      </c>
+      <c r="I38" s="44">
+        <v>13.85</v>
+      </c>
+      <c r="J38" s="44">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="K38" s="44">
+        <v>6.81</v>
+      </c>
+      <c r="L38" s="44">
+        <v>5.12</v>
+      </c>
+      <c r="M38" s="44">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="N38" s="44">
+        <v>3.13</v>
+      </c>
+      <c r="O38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>19.13</v>
+      </c>
+      <c r="R38" s="45">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="44">
+        <v>5.56</v>
+      </c>
+      <c r="C39" s="44">
+        <v>22.92</v>
+      </c>
+      <c r="D39" s="44">
+        <v>22.65</v>
+      </c>
+      <c r="E39" s="44">
+        <v>10.38</v>
+      </c>
+      <c r="F39" s="44">
+        <v>14.13</v>
+      </c>
+      <c r="G39" s="44">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="H39" s="44">
+        <v>8.06</v>
+      </c>
+      <c r="I39" s="44">
+        <v>3.64</v>
+      </c>
+      <c r="J39" s="44">
+        <v>7.43</v>
+      </c>
+      <c r="K39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="44">
+        <v>4.41</v>
+      </c>
+      <c r="M39" s="44">
+        <v>3.89</v>
+      </c>
+      <c r="N39" s="44">
+        <v>11.76</v>
+      </c>
+      <c r="O39" s="44">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="P39" s="44">
+        <v>9.66</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>5.18</v>
+      </c>
+      <c r="R39" s="45">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>3.91</v>
+      </c>
+      <c r="P40" s="44">
+        <v>6.52</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="R40" s="45">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>23.2</v>
+      </c>
+      <c r="C41" s="46">
+        <v>21.85</v>
+      </c>
+      <c r="D41" s="46">
+        <v>21.4</v>
+      </c>
+      <c r="E41" s="46">
+        <v>13.32</v>
+      </c>
+      <c r="F41" s="46">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="G41" s="46">
+        <v>10.35</v>
+      </c>
+      <c r="H41" s="46">
+        <v>9.17</v>
+      </c>
+      <c r="I41" s="46">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="J41" s="46">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="K41" s="46">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="L41" s="46">
+        <v>5.5</v>
+      </c>
+      <c r="M41" s="46">
+        <v>7.53</v>
+      </c>
+      <c r="N41" s="46">
+        <v>5.26</v>
+      </c>
+      <c r="O41" s="46">
+        <v>2.83</v>
+      </c>
+      <c r="P41" s="46">
+        <v>6.42</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>6.32</v>
+      </c>
+      <c r="R41" s="47">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="27" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="13">
-[...1801 lines deleted...]
-      <c r="O41" s="25"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="86"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="86"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="76"/>
+      <c r="L42" s="76"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="76"/>
+      <c r="O42" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A28:Q28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A41:I41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:I42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A214" sqref="A214"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="Q5" s="46" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="O6" s="31"/>
+      <c r="Q6" s="87" t="s">
         <v>8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="33" t="s">
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="8">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>26.29</v>
+      </c>
+      <c r="C9" s="50">
+        <v>20.39</v>
+      </c>
+      <c r="D9" s="50">
+        <v>18.79</v>
+      </c>
+      <c r="E9" s="50">
+        <v>15.38</v>
+      </c>
+      <c r="F9" s="50">
+        <v>15.35</v>
+      </c>
+      <c r="G9" s="51">
+        <v>12.11</v>
+      </c>
+      <c r="H9" s="51">
+        <v>12.12</v>
+      </c>
+      <c r="I9" s="51">
+        <v>10.35</v>
+      </c>
+      <c r="J9" s="51">
+        <v>7.24</v>
+      </c>
+      <c r="K9" s="51">
+        <v>7.22</v>
+      </c>
+      <c r="L9" s="51">
+        <v>6.86</v>
+      </c>
+      <c r="M9" s="50">
+        <v>6.38</v>
+      </c>
+      <c r="N9" s="48">
+        <v>7.26</v>
+      </c>
+      <c r="O9" s="43">
+        <v>5.44</v>
+      </c>
+      <c r="P9" s="68">
+        <v>7.08</v>
+      </c>
+      <c r="Q9" s="69">
+        <v>8.36</v>
+      </c>
+      <c r="R9" s="43">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="42">
+        <v>22.85</v>
+      </c>
+      <c r="C10" s="42">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="D10" s="42">
+        <v>15.07</v>
+      </c>
+      <c r="E10" s="42">
+        <v>14.49</v>
+      </c>
+      <c r="F10" s="42">
+        <v>12.97</v>
+      </c>
+      <c r="G10" s="42">
+        <v>15.91</v>
+      </c>
+      <c r="H10" s="42">
+        <v>11.36</v>
+      </c>
+      <c r="I10" s="42">
+        <v>10.8</v>
+      </c>
+      <c r="J10" s="42">
+        <v>6.38</v>
+      </c>
+      <c r="K10" s="42">
+        <v>5.48</v>
+      </c>
+      <c r="L10" s="42">
+        <v>9.1</v>
+      </c>
+      <c r="M10" s="42">
+        <v>5.28</v>
+      </c>
+      <c r="N10" s="42">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="O10" s="42">
+        <v>5.68</v>
+      </c>
+      <c r="P10" s="42">
+        <v>7.35</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>6.62</v>
+      </c>
+      <c r="R10" s="43">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="42">
+        <v>32.61</v>
+      </c>
+      <c r="C11" s="42">
+        <v>10.53</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="35">
         <v>10</v>
       </c>
-      <c r="C6" s="13">
-[...67 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="F11" s="42">
+        <v>46.51</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="35">
+        <v>10</v>
+      </c>
+      <c r="I11" s="42">
+        <v>22.82</v>
+      </c>
+      <c r="J11" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="K11" s="42">
+        <v>32.61</v>
+      </c>
+      <c r="L11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>14.29</v>
+      </c>
+      <c r="R11" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>25.88</v>
+      </c>
+      <c r="C12" s="42">
+        <v>16.95</v>
+      </c>
+      <c r="D12" s="42">
+        <v>24.1</v>
+      </c>
+      <c r="E12" s="42">
+        <v>22.9</v>
+      </c>
+      <c r="F12" s="42">
+        <v>7.52</v>
+      </c>
+      <c r="G12" s="42">
+        <v>6.17</v>
+      </c>
+      <c r="H12" s="42">
+        <v>6.17</v>
+      </c>
+      <c r="I12" s="42">
+        <v>13.89</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="42">
+        <v>7.94</v>
+      </c>
+      <c r="L12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="42">
+        <v>6.8</v>
+      </c>
+      <c r="O12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>9.52</v>
+      </c>
+      <c r="R12" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>29.77</v>
+      </c>
+      <c r="C13" s="42">
+        <v>38.729999999999997</v>
+      </c>
+      <c r="D13" s="42">
+        <v>18.28</v>
+      </c>
+      <c r="E13" s="42">
+        <v>20.16</v>
+      </c>
+      <c r="F13" s="42">
+        <v>16.53</v>
+      </c>
+      <c r="G13" s="42">
+        <v>21.52</v>
+      </c>
+      <c r="H13" s="42">
+        <v>11.76</v>
+      </c>
+      <c r="I13" s="42">
+        <v>4.72</v>
+      </c>
+      <c r="J13" s="42">
+        <v>27.27</v>
+      </c>
+      <c r="K13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="42">
+        <v>8.26</v>
+      </c>
+      <c r="N13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>10.93</v>
+      </c>
+      <c r="R13" s="43">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>37.159999999999997</v>
+      </c>
+      <c r="C14" s="42">
+        <v>17.809999999999999</v>
+      </c>
+      <c r="D14" s="42">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="E14" s="42">
+        <v>29.11</v>
+      </c>
+      <c r="F14" s="42">
+        <v>13.94</v>
+      </c>
+      <c r="G14" s="42">
+        <v>4.67</v>
+      </c>
+      <c r="H14" s="42">
+        <v>12.78</v>
+      </c>
+      <c r="I14" s="42">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="J14" s="42">
+        <v>5.45</v>
+      </c>
+      <c r="K14" s="42">
+        <v>10.97</v>
+      </c>
+      <c r="L14" s="42">
+        <v>1.31</v>
+      </c>
+      <c r="M14" s="42">
+        <v>11.44</v>
+      </c>
+      <c r="N14" s="42">
+        <v>4.84</v>
+      </c>
+      <c r="O14" s="42">
+        <v>6.5</v>
+      </c>
+      <c r="P14" s="42">
+        <v>11.6</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>6.2</v>
+      </c>
+      <c r="R14" s="43">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>18.87</v>
+      </c>
+      <c r="C15" s="42">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="D15" s="42">
+        <v>27.32</v>
+      </c>
+      <c r="E15" s="42">
+        <v>11.05</v>
+      </c>
+      <c r="F15" s="42">
+        <v>17.54</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="42">
+        <v>23.85</v>
+      </c>
+      <c r="I15" s="42">
+        <v>18.29</v>
+      </c>
+      <c r="J15" s="42">
+        <v>12.27</v>
+      </c>
+      <c r="K15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="42">
+        <v>13.16</v>
+      </c>
+      <c r="M15" s="42">
+        <v>6.58</v>
+      </c>
+      <c r="N15" s="42">
+        <v>13.56</v>
+      </c>
+      <c r="O15" s="42">
+        <v>15.87</v>
+      </c>
+      <c r="P15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="43">
+        <v>20.87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>25.72</v>
+      </c>
+      <c r="C16" s="42">
+        <v>16.89</v>
+      </c>
+      <c r="D16" s="42">
+        <v>26.11</v>
+      </c>
+      <c r="E16" s="42">
+        <v>10.34</v>
+      </c>
+      <c r="F16" s="42">
+        <v>11.12</v>
+      </c>
+      <c r="G16" s="42">
+        <v>3.32</v>
+      </c>
+      <c r="H16" s="42">
+        <v>16.54</v>
+      </c>
+      <c r="I16" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="J16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="42">
+        <v>4.05</v>
+      </c>
+      <c r="L16" s="42">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="M16" s="42">
+        <v>8.66</v>
+      </c>
+      <c r="N16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="42">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="P16" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>10.3</v>
+      </c>
+      <c r="R16" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>7.41</v>
+      </c>
+      <c r="P17" s="35">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="43" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>37.89</v>
+      </c>
+      <c r="C18" s="42">
+        <v>19.61</v>
+      </c>
+      <c r="D18" s="42">
+        <v>22.71</v>
+      </c>
+      <c r="E18" s="42">
+        <v>8.94</v>
+      </c>
+      <c r="F18" s="42">
+        <v>19.87</v>
+      </c>
+      <c r="G18" s="42">
+        <v>8.86</v>
+      </c>
+      <c r="H18" s="42">
+        <v>11.81</v>
+      </c>
+      <c r="I18" s="42">
+        <v>12.22</v>
+      </c>
+      <c r="J18" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="K18" s="42">
+        <v>12.74</v>
+      </c>
+      <c r="L18" s="42">
+        <v>10.34</v>
+      </c>
+      <c r="M18" s="42">
+        <v>7.6</v>
+      </c>
+      <c r="N18" s="42">
+        <v>7.63</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="42">
+        <v>3.66</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>28.07</v>
+      </c>
+      <c r="R18" s="43">
+        <v>13.76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="42">
+        <v>28.41</v>
+      </c>
+      <c r="D19" s="42">
+        <v>17.86</v>
+      </c>
+      <c r="E19" s="42">
+        <v>7.75</v>
+      </c>
+      <c r="F19" s="42">
+        <v>28.02</v>
+      </c>
+      <c r="G19" s="42">
+        <v>13.16</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J19" s="42">
+        <v>7.69</v>
+      </c>
+      <c r="K19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="42">
+        <v>7.3</v>
+      </c>
+      <c r="N19" s="42">
+        <v>14.49</v>
+      </c>
+      <c r="O19" s="42">
+        <v>16.39</v>
+      </c>
+      <c r="P19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>10.31</v>
+      </c>
+      <c r="R19" s="43">
+        <v>9.7100000000000009</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>3.97</v>
+      </c>
+      <c r="P20" s="42">
+        <v>7.84</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="R20" s="43">
+        <v>15.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>28.7</v>
+      </c>
+      <c r="C21" s="42">
+        <v>29.34</v>
+      </c>
+      <c r="D21" s="42">
+        <v>26.8</v>
+      </c>
+      <c r="E21" s="42">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="F21" s="42">
+        <v>19.75</v>
+      </c>
+      <c r="G21" s="35">
+        <v>12</v>
+      </c>
+      <c r="H21" s="35">
+        <v>14</v>
+      </c>
+      <c r="I21" s="42">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="J21" s="42">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K21" s="42">
+        <v>10.89</v>
+      </c>
+      <c r="L21" s="42">
+        <v>6.06</v>
+      </c>
+      <c r="M21" s="42">
+        <v>5.51</v>
+      </c>
+      <c r="N21" s="42">
+        <v>7.64</v>
+      </c>
+      <c r="O21" s="42">
+        <v>2.76</v>
+      </c>
+      <c r="P21" s="42">
+        <v>6.27</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>6.21</v>
+      </c>
+      <c r="R21" s="43">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
+        <v>24.37</v>
+      </c>
+      <c r="C23" s="50">
+        <v>16.54</v>
+      </c>
+      <c r="D23" s="50">
+        <v>16.43</v>
+      </c>
+      <c r="E23" s="50">
+        <v>16.45</v>
+      </c>
+      <c r="F23" s="50">
+        <v>14.05</v>
+      </c>
+      <c r="G23" s="51">
+        <v>14.8</v>
+      </c>
+      <c r="H23" s="51">
+        <v>11.01</v>
+      </c>
+      <c r="I23" s="51">
+        <v>11.48</v>
+      </c>
+      <c r="J23" s="51">
+        <v>6.51</v>
+      </c>
+      <c r="K23" s="51">
+        <v>7.84</v>
+      </c>
+      <c r="L23" s="51">
+        <v>7.95</v>
+      </c>
+      <c r="M23" s="50">
+        <v>5.48</v>
+      </c>
+      <c r="N23" s="48">
+        <v>8</v>
+      </c>
+      <c r="O23" s="43">
+        <v>5.36</v>
+      </c>
+      <c r="P23" s="68">
+        <v>7.12</v>
+      </c>
+      <c r="Q23" s="69">
+        <v>6.89</v>
+      </c>
+      <c r="R23" s="43">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>22.8</v>
+      </c>
+      <c r="C24" s="42">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="D24" s="42">
+        <v>15.64</v>
+      </c>
+      <c r="E24" s="42">
+        <v>14.16</v>
+      </c>
+      <c r="F24" s="42">
+        <v>12.79</v>
+      </c>
+      <c r="G24" s="42">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="H24" s="42">
+        <v>11.49</v>
+      </c>
+      <c r="I24" s="42">
+        <v>11.17</v>
+      </c>
+      <c r="J24" s="42">
+        <v>6.28</v>
+      </c>
+      <c r="K24" s="42">
+        <v>5.66</v>
+      </c>
+      <c r="L24" s="42">
+        <v>9.11</v>
+      </c>
+      <c r="M24" s="42">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="N24" s="42">
+        <v>8.68</v>
+      </c>
+      <c r="O24" s="42">
+        <v>5.68</v>
+      </c>
+      <c r="P24" s="42">
+        <v>7.35</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>6.62</v>
+      </c>
+      <c r="R24" s="43">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="67">
-[...44 lines deleted...]
-      <c r="Q8" s="88">
+      <c r="B25" s="42">
+        <v>32.61</v>
+      </c>
+      <c r="C25" s="42">
+        <v>10.53</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="35">
+        <v>10</v>
+      </c>
+      <c r="F25" s="42">
+        <v>46.51</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="35">
+        <v>10</v>
+      </c>
+      <c r="I25" s="42">
+        <v>22.82</v>
+      </c>
+      <c r="J25" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="K25" s="42">
+        <v>32.61</v>
+      </c>
+      <c r="L25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>14.29</v>
+      </c>
+      <c r="R25" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>26.67</v>
+      </c>
+      <c r="C26" s="42">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="D26" s="42">
+        <v>24.71</v>
+      </c>
+      <c r="E26" s="42">
+        <v>32.130000000000003</v>
+      </c>
+      <c r="F26" s="42">
+        <v>16.27</v>
+      </c>
+      <c r="G26" s="42">
+        <v>5.55</v>
+      </c>
+      <c r="H26" s="42">
+        <v>9.9</v>
+      </c>
+      <c r="I26" s="42">
+        <v>9.07</v>
+      </c>
+      <c r="J26" s="42">
+        <v>4.08</v>
+      </c>
+      <c r="K26" s="42">
+        <v>13.78</v>
+      </c>
+      <c r="L26" s="42">
+        <v>1.89</v>
+      </c>
+      <c r="M26" s="42">
+        <v>10.66</v>
+      </c>
+      <c r="N26" s="42">
+        <v>3.33</v>
+      </c>
+      <c r="O26" s="42">
+        <v>3.63</v>
+      </c>
+      <c r="P26" s="42">
+        <v>5.91</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>6.2</v>
+      </c>
+      <c r="R26" s="43">
+        <v>10.47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="42">
+        <v>55.56</v>
+      </c>
+      <c r="P27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="42">
+        <v>21.98</v>
+      </c>
+      <c r="C28" s="42">
+        <v>12.35</v>
+      </c>
+      <c r="D28" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="E28" s="42">
+        <v>10.99</v>
+      </c>
+      <c r="F28" s="42">
+        <v>10.87</v>
+      </c>
+      <c r="G28" s="42">
+        <v>24.95</v>
+      </c>
+      <c r="H28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="42">
+        <v>27.03</v>
+      </c>
+      <c r="J28" s="42">
+        <v>25.32</v>
+      </c>
+      <c r="K28" s="42">
+        <v>20.41</v>
+      </c>
+      <c r="L28" s="42">
+        <v>12.99</v>
+      </c>
+      <c r="M28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="42">
+        <v>30.77</v>
+      </c>
+      <c r="O28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="42">
+        <v>19.61</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>18.52</v>
+      </c>
+      <c r="R28" s="43">
+        <v>27.03</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>28.6</v>
+      </c>
+      <c r="C30" s="50">
+        <v>24.62</v>
+      </c>
+      <c r="D30" s="50">
+        <v>21.75</v>
+      </c>
+      <c r="E30" s="50">
+        <v>13.79</v>
+      </c>
+      <c r="F30" s="50">
+        <v>17.25</v>
+      </c>
+      <c r="G30" s="51">
+        <v>8.14</v>
+      </c>
+      <c r="H30" s="51">
+        <v>13.76</v>
+      </c>
+      <c r="I30" s="51">
+        <v>8.48</v>
+      </c>
+      <c r="J30" s="51">
+        <v>8.44</v>
+      </c>
+      <c r="K30" s="51">
+        <v>6.07</v>
+      </c>
+      <c r="L30" s="51">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="M30" s="50">
+        <v>7.89</v>
+      </c>
+      <c r="N30" s="48">
+        <v>5.83</v>
+      </c>
+      <c r="O30" s="43">
+        <v>5.58</v>
+      </c>
+      <c r="P30" s="68">
+        <v>7.03</v>
+      </c>
+      <c r="Q30" s="69">
+        <v>11.07</v>
+      </c>
+      <c r="R30" s="43">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
+        <v>24.45</v>
+      </c>
+      <c r="C31" s="44">
+        <v>23.81</v>
+      </c>
+      <c r="D31" s="44">
+        <v>6.21</v>
+      </c>
+      <c r="E31" s="44">
+        <v>21.43</v>
+      </c>
+      <c r="F31" s="44">
+        <v>17.54</v>
+      </c>
+      <c r="G31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="44">
+        <v>7.87</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="44">
+        <v>9.35</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="44">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="M31" s="44">
+        <v>15.63</v>
+      </c>
+      <c r="N31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>25.88</v>
+      </c>
+      <c r="C32" s="44">
+        <v>16.95</v>
+      </c>
+      <c r="D32" s="44">
+        <v>24.1</v>
+      </c>
+      <c r="E32" s="44">
+        <v>22.9</v>
+      </c>
+      <c r="F32" s="44">
+        <v>7.52</v>
+      </c>
+      <c r="G32" s="44">
+        <v>6.17</v>
+      </c>
+      <c r="H32" s="44">
+        <v>6.17</v>
+      </c>
+      <c r="I32" s="44">
+        <v>13.89</v>
+      </c>
+      <c r="J32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="44">
+        <v>7.94</v>
+      </c>
+      <c r="L32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="44">
+        <v>6.8</v>
+      </c>
+      <c r="O32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>9.52</v>
+      </c>
+      <c r="R32" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>29.77</v>
+      </c>
+      <c r="C33" s="44">
+        <v>38.729999999999997</v>
+      </c>
+      <c r="D33" s="44">
+        <v>18.28</v>
+      </c>
+      <c r="E33" s="44">
+        <v>20.16</v>
+      </c>
+      <c r="F33" s="44">
+        <v>16.53</v>
+      </c>
+      <c r="G33" s="44">
+        <v>21.52</v>
+      </c>
+      <c r="H33" s="44">
+        <v>11.76</v>
+      </c>
+      <c r="I33" s="44">
+        <v>4.72</v>
+      </c>
+      <c r="J33" s="44">
+        <v>27.27</v>
+      </c>
+      <c r="K33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="44">
+        <v>8.26</v>
+      </c>
+      <c r="N33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>10.93</v>
+      </c>
+      <c r="R33" s="43">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>38.979999999999997</v>
+      </c>
+      <c r="C34" s="44">
+        <v>18.18</v>
+      </c>
+      <c r="D34" s="44">
+        <v>9.5</v>
+      </c>
+      <c r="E34" s="44">
+        <v>24.71</v>
+      </c>
+      <c r="F34" s="44">
+        <v>9.74</v>
+      </c>
+      <c r="G34" s="44">
+        <v>3.13</v>
+      </c>
+      <c r="H34" s="44">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="I34" s="44">
+        <v>7.45</v>
+      </c>
+      <c r="J34" s="44">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K34" s="44">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="L34" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="44">
+        <v>13.44</v>
+      </c>
+      <c r="N34" s="44">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="O34" s="44">
+        <v>13.76</v>
+      </c>
+      <c r="P34" s="44">
+        <v>26.93</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>6.21</v>
+      </c>
+      <c r="R34" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>18.87</v>
+      </c>
+      <c r="C35" s="44">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="D35" s="44">
+        <v>27.32</v>
+      </c>
+      <c r="E35" s="44">
+        <v>11.05</v>
+      </c>
+      <c r="F35" s="44">
+        <v>17.54</v>
+      </c>
+      <c r="G35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="44">
+        <v>23.85</v>
+      </c>
+      <c r="I35" s="44">
+        <v>18.29</v>
+      </c>
+      <c r="J35" s="44">
+        <v>12.27</v>
+      </c>
+      <c r="K35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="44">
+        <v>13.16</v>
+      </c>
+      <c r="M35" s="44">
+        <v>6.58</v>
+      </c>
+      <c r="N35" s="44">
+        <v>13.56</v>
+      </c>
+      <c r="O35" s="44">
+        <v>15.87</v>
+      </c>
+      <c r="P35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="43">
+        <v>20.87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>25.72</v>
+      </c>
+      <c r="C36" s="44">
+        <v>16.89</v>
+      </c>
+      <c r="D36" s="44">
+        <v>26.11</v>
+      </c>
+      <c r="E36" s="44">
+        <v>10.34</v>
+      </c>
+      <c r="F36" s="44">
+        <v>11.12</v>
+      </c>
+      <c r="G36" s="44">
+        <v>3.32</v>
+      </c>
+      <c r="H36" s="44">
+        <v>16.54</v>
+      </c>
+      <c r="I36" s="44">
+        <v>7.98</v>
+      </c>
+      <c r="J36" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="44">
+        <v>4.05</v>
+      </c>
+      <c r="L36" s="44">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="M36" s="44">
+        <v>8.66</v>
+      </c>
+      <c r="N36" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="44">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="P36" s="44">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>10.3</v>
+      </c>
+      <c r="R36" s="52" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="44">
+        <v>17.86</v>
+      </c>
+      <c r="Q37" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>41.36</v>
+      </c>
+      <c r="C38" s="44">
+        <v>20.98</v>
+      </c>
+      <c r="D38" s="44">
+        <v>25.53</v>
+      </c>
+      <c r="E38" s="44">
         <v>8.36</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E9" s="59">
+      <c r="F38" s="44">
+        <v>22.17</v>
+      </c>
+      <c r="G38" s="44">
+        <v>5.28</v>
+      </c>
+      <c r="H38" s="44">
+        <v>14.17</v>
+      </c>
+      <c r="I38" s="44">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="J38" s="44">
+        <v>3.16</v>
+      </c>
+      <c r="K38" s="44">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="L38" s="44">
+        <v>9.68</v>
+      </c>
+      <c r="M38" s="44">
+        <v>9.4</v>
+      </c>
+      <c r="N38" s="44">
+        <v>3.05</v>
+      </c>
+      <c r="O38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>30.4</v>
+      </c>
+      <c r="R38" s="45">
+        <v>11.05</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="44">
+        <v>28.41</v>
+      </c>
+      <c r="D39" s="44">
+        <v>17.86</v>
+      </c>
+      <c r="E39" s="44">
+        <v>7.75</v>
+      </c>
+      <c r="F39" s="44">
+        <v>28.02</v>
+      </c>
+      <c r="G39" s="44">
+        <v>13.16</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J39" s="44">
+        <v>7.69</v>
+      </c>
+      <c r="K39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M39" s="44">
+        <v>7.3</v>
+      </c>
+      <c r="N39" s="44">
         <v>14.49</v>
       </c>
-      <c r="F9" s="59">
-[...397 lines deleted...]
-      <c r="O16" s="59">
+      <c r="O39" s="44">
+        <v>16.39</v>
+      </c>
+      <c r="P39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>10.31</v>
+      </c>
+      <c r="R39" s="45">
+        <v>9.7100000000000009</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>3.97</v>
+      </c>
+      <c r="P40" s="44">
+        <v>7.84</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="R40" s="45">
+        <v>15.46</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>28.7</v>
+      </c>
+      <c r="C41" s="46">
+        <v>29.34</v>
+      </c>
+      <c r="D41" s="46">
+        <v>26.8</v>
+      </c>
+      <c r="E41" s="46">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="F41" s="46">
+        <v>19.75</v>
+      </c>
+      <c r="G41" s="40">
+        <v>12</v>
+      </c>
+      <c r="H41" s="40">
+        <v>14</v>
+      </c>
+      <c r="I41" s="46">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="J41" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="K41" s="46">
+        <v>10.89</v>
+      </c>
+      <c r="L41" s="46">
+        <v>6.06</v>
+      </c>
+      <c r="M41" s="46">
+        <v>5.51</v>
+      </c>
+      <c r="N41" s="46">
+        <v>7.64</v>
+      </c>
+      <c r="O41" s="46">
+        <v>2.76</v>
+      </c>
+      <c r="P41" s="46">
+        <v>6.27</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>6.21</v>
+      </c>
+      <c r="R41" s="47">
         <v>7.41</v>
       </c>
-      <c r="P16" s="52">
-[...1215 lines deleted...]
-      <c r="A41" s="38" t="s">
+    </row>
+    <row r="42" spans="1:18" s="27" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B41" s="38"/>
-[...13 lines deleted...]
-      <c r="P41" s="21"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="86"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="76"/>
+      <c r="L42" s="76"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="76"/>
+      <c r="O42" s="76"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A41:H41"/>
+  <mergeCells count="6">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A214" sqref="A214"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.5703125" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
+    <col min="2" max="15" width="9" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="19"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="Q5" s="46" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="O6" s="31"/>
+      <c r="Q6" s="87" t="s">
         <v>8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="33" t="s">
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="11">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="11">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="11">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="11">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="11">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="12">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="12">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="13">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="14">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="13">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="25">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="25">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+    </row>
+    <row r="9" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="50">
+        <v>17.22</v>
+      </c>
+      <c r="C9" s="50">
+        <v>14.85</v>
+      </c>
+      <c r="D9" s="50">
+        <v>13.27</v>
+      </c>
+      <c r="E9" s="50">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="F9" s="50">
+        <v>11.77</v>
+      </c>
+      <c r="G9" s="51">
+        <v>9.67</v>
+      </c>
+      <c r="H9" s="51">
+        <v>9.66</v>
+      </c>
+      <c r="I9" s="51">
+        <v>9.56</v>
+      </c>
+      <c r="J9" s="51">
+        <v>5.42</v>
+      </c>
+      <c r="K9" s="51">
+        <v>6.98</v>
+      </c>
+      <c r="L9" s="51">
+        <v>7.23</v>
+      </c>
+      <c r="M9" s="50">
+        <v>7.54</v>
+      </c>
+      <c r="N9" s="48">
+        <v>8.33</v>
+      </c>
+      <c r="O9" s="43">
+        <v>4.51</v>
+      </c>
+      <c r="P9" s="68">
+        <v>5.4</v>
+      </c>
+      <c r="Q9" s="69">
+        <v>5.86</v>
+      </c>
+      <c r="R9" s="43">
+        <v>4.53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="42">
+        <v>16.88</v>
+      </c>
+      <c r="C10" s="42">
+        <v>13.4</v>
+      </c>
+      <c r="D10" s="42">
+        <v>12.55</v>
+      </c>
+      <c r="E10" s="42">
+        <v>16.07</v>
+      </c>
+      <c r="F10" s="42">
+        <v>9.91</v>
+      </c>
+      <c r="G10" s="42">
+        <v>11.52</v>
+      </c>
+      <c r="H10" s="42">
+        <v>10.75</v>
+      </c>
+      <c r="I10" s="42">
+        <v>10.58</v>
+      </c>
+      <c r="J10" s="42">
+        <v>4.79</v>
+      </c>
+      <c r="K10" s="42">
+        <v>6.65</v>
+      </c>
+      <c r="L10" s="42">
+        <v>7.98</v>
+      </c>
+      <c r="M10" s="42">
+        <v>8.49</v>
+      </c>
+      <c r="N10" s="42">
+        <v>11.61</v>
+      </c>
+      <c r="O10" s="42">
+        <v>5.48</v>
+      </c>
+      <c r="P10" s="42">
+        <v>3.52</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>6.1</v>
+      </c>
+      <c r="R10" s="43">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="42">
+        <v>21.51</v>
+      </c>
+      <c r="C11" s="42">
+        <v>23.81</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>11.11</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="42">
+        <v>25.97</v>
+      </c>
+      <c r="K11" s="42">
+        <v>12.99</v>
+      </c>
+      <c r="L11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="42">
+        <v>19.61</v>
+      </c>
+      <c r="N11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="42">
+        <v>5.29</v>
+      </c>
+      <c r="C12" s="42">
+        <v>6.37</v>
+      </c>
+      <c r="D12" s="42">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="E12" s="42">
+        <v>7.87</v>
+      </c>
+      <c r="F12" s="42">
+        <v>22.37</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="42">
+        <v>21.49</v>
+      </c>
+      <c r="I12" s="42">
+        <v>14.71</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="35">
+        <v>8</v>
+      </c>
+      <c r="M12" s="42">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="N12" s="42">
+        <v>14.93</v>
+      </c>
+      <c r="O12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="42">
+        <v>10.1</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>11.36</v>
+      </c>
+      <c r="R12" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="42">
+        <v>7.81</v>
+      </c>
+      <c r="C13" s="42">
+        <v>21.01</v>
+      </c>
+      <c r="D13" s="42">
+        <v>17.09</v>
+      </c>
+      <c r="E13" s="42">
+        <v>21.97</v>
+      </c>
+      <c r="F13" s="42">
+        <v>9.01</v>
+      </c>
+      <c r="G13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="42">
+        <v>4.76</v>
+      </c>
+      <c r="J13" s="42">
+        <v>4.37</v>
+      </c>
+      <c r="K13" s="42">
+        <v>13.5</v>
+      </c>
+      <c r="L13" s="42">
+        <v>15.38</v>
+      </c>
+      <c r="M13" s="42">
+        <v>11.43</v>
+      </c>
+      <c r="N13" s="42">
+        <v>16.02</v>
+      </c>
+      <c r="O13" s="42">
+        <v>4.88</v>
+      </c>
+      <c r="P13" s="42">
+        <v>6.37</v>
+      </c>
+      <c r="Q13" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="42">
+        <v>26.82</v>
+      </c>
+      <c r="C14" s="42">
+        <v>20.5</v>
+      </c>
+      <c r="D14" s="42">
+        <v>12.53</v>
+      </c>
+      <c r="E14" s="42">
+        <v>20.61</v>
+      </c>
+      <c r="F14" s="42">
+        <v>15.12</v>
+      </c>
+      <c r="G14" s="42">
+        <v>7.45</v>
+      </c>
+      <c r="H14" s="42">
+        <v>17.38</v>
+      </c>
+      <c r="I14" s="42">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="J14" s="42">
+        <v>1.37</v>
+      </c>
+      <c r="K14" s="42">
+        <v>7.04</v>
+      </c>
+      <c r="L14" s="42">
+        <v>7.59</v>
+      </c>
+      <c r="M14" s="42">
+        <v>4.28</v>
+      </c>
+      <c r="N14" s="42">
+        <v>3.82</v>
+      </c>
+      <c r="O14" s="42">
+        <v>2.8</v>
+      </c>
+      <c r="P14" s="42">
+        <v>11.17</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="R14" s="43">
+        <v>7.99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="42">
+        <v>16.39</v>
+      </c>
+      <c r="C15" s="42">
+        <v>12.35</v>
+      </c>
+      <c r="D15" s="42">
+        <v>5.85</v>
+      </c>
+      <c r="E15" s="42">
+        <v>13.33</v>
+      </c>
+      <c r="F15" s="42">
+        <v>13.33</v>
+      </c>
+      <c r="G15" s="42">
+        <v>13.3</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="42">
+        <v>6.8</v>
+      </c>
+      <c r="J15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="42">
+        <v>13.99</v>
+      </c>
+      <c r="L15" s="42">
+        <v>9.01</v>
+      </c>
+      <c r="M15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="42">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="Q15" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="42">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="C16" s="42">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="D16" s="42">
+        <v>10.45</v>
+      </c>
+      <c r="E16" s="42">
+        <v>24.89</v>
+      </c>
+      <c r="F16" s="42">
+        <v>3.37</v>
+      </c>
+      <c r="G16" s="42">
+        <v>10.16</v>
+      </c>
+      <c r="H16" s="42">
+        <v>3.42</v>
+      </c>
+      <c r="I16" s="42">
+        <v>3.79</v>
+      </c>
+      <c r="J16" s="42">
+        <v>4.07</v>
+      </c>
+      <c r="K16" s="42">
+        <v>13.7</v>
+      </c>
+      <c r="L16" s="42">
+        <v>8.93</v>
+      </c>
+      <c r="M16" s="42">
+        <v>7.19</v>
+      </c>
+      <c r="N16" s="42">
+        <v>4.78</v>
+      </c>
+      <c r="O16" s="42">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="43">
+        <v>6.49</v>
+      </c>
+      <c r="R16" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>7.87</v>
+      </c>
+      <c r="P17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="43">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="42">
+        <v>13.63</v>
+      </c>
+      <c r="C18" s="42">
+        <v>15.38</v>
+      </c>
+      <c r="D18" s="42">
+        <v>14.18</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11.6</v>
+      </c>
+      <c r="F18" s="42">
+        <v>13.09</v>
+      </c>
+      <c r="G18" s="42">
+        <v>5.31</v>
+      </c>
+      <c r="H18" s="42">
+        <v>5.13</v>
+      </c>
+      <c r="I18" s="42">
+        <v>15.99</v>
+      </c>
+      <c r="J18" s="42">
+        <v>14.16</v>
+      </c>
+      <c r="K18" s="42">
+        <v>2.75</v>
+      </c>
+      <c r="L18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="42">
+        <v>2.62</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="42">
+        <v>3.4</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>7.63</v>
+      </c>
+      <c r="R18" s="43">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="42">
+        <v>11.24</v>
+      </c>
+      <c r="C19" s="42">
+        <v>17.34</v>
+      </c>
+      <c r="D19" s="42">
+        <v>28.37</v>
+      </c>
+      <c r="E19" s="42">
+        <v>13.71</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="42">
+        <v>22.98</v>
+      </c>
+      <c r="H19" s="42">
+        <v>16.13</v>
+      </c>
+      <c r="I19" s="42">
+        <v>7.35</v>
+      </c>
+      <c r="J19" s="42">
+        <v>7.19</v>
+      </c>
+      <c r="K19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="42">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="M19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="42">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="O19" s="42">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="P19" s="42">
+        <v>20.62</v>
+      </c>
+      <c r="Q19" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="43">
+        <v>12.66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
+        <v>3.85</v>
+      </c>
+      <c r="P20" s="42">
+        <v>4.88</v>
+      </c>
+      <c r="Q20" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="43">
+        <v>5.38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="42">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="C21" s="42">
+        <v>14.03</v>
+      </c>
+      <c r="D21" s="42">
+        <v>15.46</v>
+      </c>
+      <c r="E21" s="42">
+        <v>17.43</v>
+      </c>
+      <c r="F21" s="42">
+        <v>20.09</v>
+      </c>
+      <c r="G21" s="42">
+        <v>8.69</v>
+      </c>
+      <c r="H21" s="42">
+        <v>4.26</v>
+      </c>
+      <c r="I21" s="42">
+        <v>6.33</v>
+      </c>
+      <c r="J21" s="42">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K21" s="42">
+        <v>6.54</v>
+      </c>
+      <c r="L21" s="42">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M21" s="42">
+        <v>9.86</v>
+      </c>
+      <c r="N21" s="42">
+        <v>2.89</v>
+      </c>
+      <c r="O21" s="42">
+        <v>2.91</v>
+      </c>
+      <c r="P21" s="42">
+        <v>6.58</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>6.43</v>
+      </c>
+      <c r="R21" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+    </row>
+    <row r="23" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="50">
+        <v>17.55</v>
+      </c>
+      <c r="C23" s="50">
+        <v>14.5</v>
+      </c>
+      <c r="D23" s="50">
+        <v>11.78</v>
+      </c>
+      <c r="E23" s="50">
+        <v>17.43</v>
+      </c>
+      <c r="F23" s="50">
+        <v>11.23</v>
+      </c>
+      <c r="G23" s="51">
+        <v>10.61</v>
+      </c>
+      <c r="H23" s="51">
+        <v>11.22</v>
+      </c>
+      <c r="I23" s="51">
+        <v>9.25</v>
+      </c>
+      <c r="J23" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K23" s="51">
+        <v>6.8</v>
+      </c>
+      <c r="L23" s="51">
+        <v>7.04</v>
+      </c>
+      <c r="M23" s="50">
+        <v>7.94</v>
+      </c>
+      <c r="N23" s="48">
+        <v>10.43</v>
+      </c>
+      <c r="O23" s="43">
+        <v>4.68</v>
+      </c>
+      <c r="P23" s="68">
+        <v>4.74</v>
+      </c>
+      <c r="Q23" s="69">
+        <v>5.96</v>
+      </c>
+      <c r="R23" s="43">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="42">
+        <v>17.260000000000002</v>
+      </c>
+      <c r="C24" s="42">
+        <v>13.63</v>
+      </c>
+      <c r="D24" s="42">
+        <v>12.12</v>
+      </c>
+      <c r="E24" s="42">
+        <v>15.83</v>
+      </c>
+      <c r="F24" s="42">
+        <v>9.18</v>
+      </c>
+      <c r="G24" s="42">
+        <v>11.67</v>
+      </c>
+      <c r="H24" s="42">
+        <v>11.17</v>
+      </c>
+      <c r="I24" s="42">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="J24" s="42">
+        <v>3.92</v>
+      </c>
+      <c r="K24" s="42">
+        <v>6.9</v>
+      </c>
+      <c r="L24" s="42">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="M24" s="42">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="N24" s="42">
+        <v>12.1</v>
+      </c>
+      <c r="O24" s="42">
+        <v>5.48</v>
+      </c>
+      <c r="P24" s="42">
+        <v>3.52</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>6.1</v>
+      </c>
+      <c r="R24" s="43">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="42">
+        <v>21.51</v>
+      </c>
+      <c r="C25" s="42">
+        <v>23.81</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="42">
+        <v>11.11</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="42">
+        <v>25.97</v>
+      </c>
+      <c r="K25" s="42">
+        <v>12.99</v>
+      </c>
+      <c r="L25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="42">
+        <v>19.61</v>
+      </c>
+      <c r="N25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="42">
+        <v>19.23</v>
+      </c>
+      <c r="C26" s="42">
+        <v>16.03</v>
+      </c>
+      <c r="D26" s="42">
+        <v>12.27</v>
+      </c>
+      <c r="E26" s="42">
+        <v>29.18</v>
+      </c>
+      <c r="F26" s="42">
+        <v>24.13</v>
+      </c>
+      <c r="G26" s="42">
+        <v>7.96</v>
+      </c>
+      <c r="H26" s="42">
+        <v>15.73</v>
+      </c>
+      <c r="I26" s="42">
+        <v>8.4</v>
+      </c>
+      <c r="J26" s="42">
+        <v>2.17</v>
+      </c>
+      <c r="K26" s="42">
+        <v>6.45</v>
+      </c>
+      <c r="L26" s="42">
+        <v>2.13</v>
+      </c>
+      <c r="M26" s="42">
+        <v>4.09</v>
+      </c>
+      <c r="N26" s="42">
+        <v>5.35</v>
+      </c>
+      <c r="O26" s="42">
+        <v>1.91</v>
+      </c>
+      <c r="P26" s="42">
+        <v>11.04</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>6.85</v>
+      </c>
+      <c r="R26" s="43">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="42">
+        <v>11.63</v>
+      </c>
+      <c r="C27" s="42">
+        <v>22.22</v>
+      </c>
+      <c r="D27" s="42">
+        <v>11.9</v>
+      </c>
+      <c r="E27" s="42">
+        <v>13.51</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>15.38</v>
+      </c>
+      <c r="K27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="42">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="Q27" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="J28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="K28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="M28" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N28" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O28" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="P28" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="R28" s="72" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="78"/>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
+      <c r="G29" s="78"/>
+      <c r="H29" s="78"/>
+      <c r="I29" s="78"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+    </row>
+    <row r="30" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="50">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="C30" s="50">
+        <v>15.26</v>
+      </c>
+      <c r="D30" s="50">
+        <v>15.19</v>
+      </c>
+      <c r="E30" s="50">
+        <v>15.57</v>
+      </c>
+      <c r="F30" s="50">
+        <v>12.53</v>
+      </c>
+      <c r="G30" s="51">
+        <v>8.18</v>
+      </c>
+      <c r="H30" s="51">
+        <v>7.33</v>
+      </c>
+      <c r="I30" s="51">
+        <v>10.07</v>
+      </c>
+      <c r="J30" s="51">
+        <v>7.06</v>
+      </c>
+      <c r="K30" s="51">
+        <v>7.27</v>
+      </c>
+      <c r="L30" s="51">
+        <v>7.65</v>
+      </c>
+      <c r="M30" s="50">
+        <v>6.84</v>
+      </c>
+      <c r="N30" s="48">
+        <v>4.72</v>
+      </c>
+      <c r="O30" s="43">
+        <v>4.21</v>
+      </c>
+      <c r="P30" s="68">
+        <v>6.65</v>
+      </c>
+      <c r="Q30" s="69">
+        <v>5.67</v>
+      </c>
+      <c r="R30" s="45">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="44">
+        <v>11.36</v>
+      </c>
+      <c r="C31" s="44">
+        <v>10.31</v>
+      </c>
+      <c r="D31" s="44">
+        <v>19.87</v>
+      </c>
+      <c r="E31" s="44">
+        <v>20.83</v>
+      </c>
+      <c r="F31" s="44">
+        <v>29.41</v>
+      </c>
+      <c r="G31" s="44">
+        <v>7.87</v>
+      </c>
+      <c r="H31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="44">
+        <v>32.08</v>
+      </c>
+      <c r="J31" s="44">
+        <v>29.04</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M31" s="44">
+        <v>9.01</v>
+      </c>
+      <c r="N31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="44">
+        <v>5.29</v>
+      </c>
+      <c r="C32" s="44">
+        <v>6.37</v>
+      </c>
+      <c r="D32" s="44">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="E32" s="44">
+        <v>7.87</v>
+      </c>
+      <c r="F32" s="44">
+        <v>22.37</v>
+      </c>
+      <c r="G32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="44">
+        <v>21.49</v>
+      </c>
+      <c r="I32" s="44">
+        <v>14.71</v>
+      </c>
+      <c r="J32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="37">
+        <v>8</v>
+      </c>
+      <c r="M32" s="44">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="N32" s="44">
+        <v>14.93</v>
+      </c>
+      <c r="O32" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="44">
+        <v>10.1</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>11.36</v>
+      </c>
+      <c r="R32" s="73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44">
+        <v>7.81</v>
+      </c>
+      <c r="C33" s="44">
+        <v>21.01</v>
+      </c>
+      <c r="D33" s="44">
+        <v>17.09</v>
+      </c>
+      <c r="E33" s="44">
+        <v>21.97</v>
+      </c>
+      <c r="F33" s="44">
+        <v>9.01</v>
+      </c>
+      <c r="G33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="44">
+        <v>4.76</v>
+      </c>
+      <c r="J33" s="44">
+        <v>4.37</v>
+      </c>
+      <c r="K33" s="44">
+        <v>13.5</v>
+      </c>
+      <c r="L33" s="44">
+        <v>15.38</v>
+      </c>
+      <c r="M33" s="44">
+        <v>11.43</v>
+      </c>
+      <c r="N33" s="44">
+        <v>16.02</v>
+      </c>
+      <c r="O33" s="44">
+        <v>4.88</v>
+      </c>
+      <c r="P33" s="44">
+        <v>6.37</v>
+      </c>
+      <c r="Q33" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B34" s="44">
+        <v>33.06</v>
+      </c>
+      <c r="C34" s="44">
+        <v>26.39</v>
+      </c>
+      <c r="D34" s="44">
+        <v>12.94</v>
+      </c>
+      <c r="E34" s="44">
+        <v>6.43</v>
+      </c>
+      <c r="F34" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="44">
+        <v>6.6</v>
+      </c>
+      <c r="H34" s="44">
+        <v>19.8</v>
+      </c>
+      <c r="I34" s="44">
+        <v>11.32</v>
+      </c>
+      <c r="J34" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="44">
+        <v>8.93</v>
+      </c>
+      <c r="L34" s="44">
+        <v>21.05</v>
+      </c>
+      <c r="M34" s="44">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="N34" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="44">
+        <v>5.24</v>
+      </c>
+      <c r="P34" s="44">
+        <v>11.36</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>17.75</v>
+      </c>
+      <c r="R34" s="45">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="44">
+        <v>16.39</v>
+      </c>
+      <c r="C35" s="44">
+        <v>12.35</v>
+      </c>
+      <c r="D35" s="44">
+        <v>5.85</v>
+      </c>
+      <c r="E35" s="44">
+        <v>13.33</v>
+      </c>
+      <c r="F35" s="44">
+        <v>13.33</v>
+      </c>
+      <c r="G35" s="44">
+        <v>13.3</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="44">
+        <v>6.8</v>
+      </c>
+      <c r="J35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="44">
+        <v>13.99</v>
+      </c>
+      <c r="L35" s="44">
+        <v>9.01</v>
+      </c>
+      <c r="M35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O35" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P35" s="44">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="Q35" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="44">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="C36" s="44">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="D36" s="44">
+        <v>10.45</v>
+      </c>
+      <c r="E36" s="44">
+        <v>24.89</v>
+      </c>
+      <c r="F36" s="44">
+        <v>3.37</v>
+      </c>
+      <c r="G36" s="44">
+        <v>10.16</v>
+      </c>
+      <c r="H36" s="44">
+        <v>3.42</v>
+      </c>
+      <c r="I36" s="44">
+        <v>3.79</v>
+      </c>
+      <c r="J36" s="44">
+        <v>4.07</v>
+      </c>
+      <c r="K36" s="44">
+        <v>13.7</v>
+      </c>
+      <c r="L36" s="44">
+        <v>8.93</v>
+      </c>
+      <c r="M36" s="44">
+        <v>7.19</v>
+      </c>
+      <c r="N36" s="44">
+        <v>4.78</v>
+      </c>
+      <c r="O36" s="44">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P36" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>6.49</v>
+      </c>
+      <c r="R36" s="73" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="44">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="P37" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="45">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="44">
+        <v>14.1</v>
+      </c>
+      <c r="C38" s="44">
+        <v>13.7</v>
+      </c>
+      <c r="D38" s="44">
+        <v>14.75</v>
+      </c>
+      <c r="E38" s="44">
+        <v>11.2</v>
+      </c>
+      <c r="F38" s="44">
+        <v>16.13</v>
+      </c>
+      <c r="G38" s="44">
+        <v>6.45</v>
+      </c>
+      <c r="H38" s="44">
+        <v>6.32</v>
+      </c>
+      <c r="I38" s="44">
+        <v>19.23</v>
+      </c>
+      <c r="J38" s="44">
+        <v>13.89</v>
+      </c>
+      <c r="K38" s="44">
+        <v>3.47</v>
+      </c>
+      <c r="L38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="44">
+        <v>3.21</v>
+      </c>
+      <c r="O38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>9.09</v>
+      </c>
+      <c r="R38" s="45">
+        <v>11.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="44">
+        <v>11.24</v>
+      </c>
+      <c r="C39" s="44">
+        <v>17.34</v>
+      </c>
+      <c r="D39" s="44">
+        <v>28.37</v>
+      </c>
+      <c r="E39" s="44">
+        <v>13.71</v>
+      </c>
+      <c r="F39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="44">
+        <v>22.98</v>
+      </c>
+      <c r="H39" s="44">
+        <v>16.13</v>
+      </c>
+      <c r="I39" s="44">
+        <v>7.35</v>
+      </c>
+      <c r="J39" s="44">
+        <v>7.19</v>
+      </c>
+      <c r="K39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="44">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="M39" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="44">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="O39" s="44">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="P39" s="44">
+        <v>20.62</v>
+      </c>
+      <c r="Q39" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="45">
+        <v>12.66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="44">
+        <v>3.85</v>
+      </c>
+      <c r="P40" s="44">
+        <v>4.88</v>
+      </c>
+      <c r="Q40" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="45">
+        <v>5.38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="46">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="C41" s="46">
+        <v>14.03</v>
+      </c>
+      <c r="D41" s="46">
+        <v>15.46</v>
+      </c>
+      <c r="E41" s="46">
+        <v>17.43</v>
+      </c>
+      <c r="F41" s="46">
+        <v>20.09</v>
+      </c>
+      <c r="G41" s="46">
+        <v>8.69</v>
+      </c>
+      <c r="H41" s="46">
+        <v>4.26</v>
+      </c>
+      <c r="I41" s="46">
+        <v>6.33</v>
+      </c>
+      <c r="J41" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K41" s="46">
+        <v>6.54</v>
+      </c>
+      <c r="L41" s="46">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M41" s="46">
+        <v>9.86</v>
+      </c>
+      <c r="N41" s="46">
+        <v>2.89</v>
+      </c>
+      <c r="O41" s="46">
+        <v>2.91</v>
+      </c>
+      <c r="P41" s="46">
+        <v>6.58</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>6.43</v>
+      </c>
+      <c r="R41" s="74" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="13">
-[...1769 lines deleted...]
-      <c r="P41" s="21"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="86"/>
+      <c r="D42" s="86"/>
+      <c r="E42" s="86"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="86"/>
+      <c r="H42" s="86"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A41:H41"/>
+  <mergeCells count="6">
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>