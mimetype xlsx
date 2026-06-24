--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
     <sheet name="Жалпы коэффициент" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="23">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
@@ -181,95 +181,94 @@
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -318,308 +317,370 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="57150" y="76200"/>
+          <a:ext cx="2286000" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>73660</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>126365</xdr:rowOff>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="95250" y="57150"/>
+          <a:ext cx="2743200" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -878,3709 +939,3913 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A73" sqref="A73"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="3" customWidth="1"/>
     <col min="14" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="26" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="26"/>
-[...21 lines deleted...]
-      <c r="Q5" s="34" t="s">
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="64" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M6" s="65"/>
+      <c r="R6" s="66" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="11" t="s">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C7" s="5">
         <v>2010</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>2011</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>2012</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>2013</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>2014</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H7" s="5">
         <v>2015</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I7" s="6">
         <v>2016</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J7" s="5">
         <v>2017</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K7" s="5">
         <v>2018</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L7" s="5">
         <v>2019</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M7" s="7">
         <v>2020</v>
       </c>
-      <c r="N6" s="7">
+      <c r="N7" s="7">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="8">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="8">
         <v>2023</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="5">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="R7" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="29"/>
-[...17 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+    </row>
+    <row r="9" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B9" s="49">
         <v>6383</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C9" s="49">
         <v>5528</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D9" s="49">
         <v>5392</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E9" s="49">
         <v>5608</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F9" s="49">
         <v>5716</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G9" s="49">
         <v>6683</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H9" s="49">
         <v>5915</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I9" s="49">
         <v>6311</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J9" s="49">
         <v>5802</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K9" s="49">
         <v>5833</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L9" s="49">
         <v>5904</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M9" s="49">
         <v>5111</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N9" s="49">
         <v>4583</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O9" s="49">
         <v>5373</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P9" s="50">
         <v>4532</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q9" s="51">
         <v>4031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="R9" s="32">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B10" s="19">
         <v>2568</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C10" s="19">
         <v>2134</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D10" s="19">
         <v>2320</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E10" s="19">
         <v>2728</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F10" s="19">
         <v>2828</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G10" s="19">
         <v>3374</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H10" s="19">
         <v>3049</v>
       </c>
-      <c r="I9" s="38">
+      <c r="I10" s="19">
         <v>3382</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J10" s="19">
         <v>3089</v>
       </c>
-      <c r="K9" s="38">
+      <c r="K10" s="19">
         <v>3059</v>
       </c>
-      <c r="L9" s="38">
+      <c r="L10" s="19">
         <v>3169</v>
       </c>
-      <c r="M9" s="38">
+      <c r="M10" s="19">
         <v>2538</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N10" s="19">
         <v>2218</v>
       </c>
-      <c r="O9" s="38">
+      <c r="O10" s="19">
         <v>2799</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P10" s="19">
         <v>2374</v>
       </c>
-      <c r="Q9" s="39">
+      <c r="Q10" s="20">
         <v>2124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="R10" s="32">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B11" s="19">
         <v>86</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C11" s="19">
         <v>94</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D11" s="19">
         <v>111</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E11" s="19">
         <v>88</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F11" s="19">
         <v>87</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G11" s="19">
         <v>126</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H11" s="19">
         <v>79</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I11" s="19">
         <v>81</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J11" s="19">
         <v>83</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K11" s="19">
         <v>77</v>
       </c>
-      <c r="L10" s="38">
+      <c r="L11" s="19">
         <v>96</v>
       </c>
-      <c r="M10" s="38">
+      <c r="M11" s="19">
         <v>95</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N11" s="19">
         <v>78</v>
       </c>
-      <c r="O10" s="38">
+      <c r="O11" s="19">
         <v>80</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P11" s="19">
         <v>76</v>
       </c>
-      <c r="Q10" s="39">
+      <c r="Q11" s="20">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="R11" s="32">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B12" s="19">
         <v>241</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C12" s="19">
         <v>225</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D12" s="19">
         <v>199</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E12" s="19">
         <v>115</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F12" s="19">
         <v>147</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G12" s="19">
         <v>168</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H12" s="19">
         <v>164</v>
       </c>
-      <c r="I11" s="38">
+      <c r="I12" s="19">
         <v>168</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J12" s="19">
         <v>127</v>
       </c>
-      <c r="K11" s="38">
+      <c r="K12" s="19">
         <v>127</v>
       </c>
-      <c r="L11" s="38">
+      <c r="L12" s="19">
         <v>152</v>
       </c>
-      <c r="M11" s="38">
+      <c r="M12" s="19">
         <v>83</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N12" s="19">
         <v>123</v>
       </c>
-      <c r="O11" s="38">
+      <c r="O12" s="19">
         <v>116</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P12" s="19">
         <v>93</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q12" s="20">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="R12" s="32">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B13" s="19">
         <v>325</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C13" s="19">
         <v>345</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D13" s="19">
         <v>303</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E13" s="19">
         <v>289</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F13" s="19">
         <v>324</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G13" s="19">
         <v>257</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H13" s="19">
         <v>311</v>
       </c>
-      <c r="I12" s="38">
+      <c r="I13" s="19">
         <v>237</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J13" s="19">
         <v>283</v>
       </c>
-      <c r="K12" s="38">
+      <c r="K13" s="19">
         <v>272</v>
       </c>
-      <c r="L12" s="38">
+      <c r="L13" s="19">
         <v>254</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M13" s="19">
         <v>239</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N13" s="19">
         <v>219</v>
       </c>
-      <c r="O12" s="38">
+      <c r="O13" s="19">
         <v>268</v>
       </c>
-      <c r="P12" s="38">
+      <c r="P13" s="19">
         <v>210</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q13" s="20">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="36" t="s">
+      <c r="R13" s="32">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B14" s="19">
         <v>1265</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C14" s="19">
         <v>1116</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D14" s="19">
         <v>1018</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E14" s="19">
         <v>1053</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F14" s="19">
         <v>1103</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G14" s="19">
         <v>1141</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H14" s="19">
         <v>966</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I14" s="19">
         <v>1029</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J14" s="19">
         <v>943</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K14" s="19">
         <v>993</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L14" s="19">
         <v>956</v>
       </c>
-      <c r="M13" s="38">
+      <c r="M14" s="19">
         <v>921</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N14" s="19">
         <v>1050</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O14" s="19">
         <v>1067</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P14" s="19">
         <v>823</v>
       </c>
-      <c r="Q13" s="39">
+      <c r="Q14" s="20">
         <v>783</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="36" t="s">
+      <c r="R14" s="32">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B15" s="19">
         <v>100</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C15" s="19">
         <v>73</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D15" s="19">
         <v>51</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E15" s="19">
         <v>25</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F15" s="19">
         <v>32</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G15" s="19">
         <v>78</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H15" s="19">
         <v>42</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I15" s="19">
         <v>53</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J15" s="19">
         <v>42</v>
       </c>
-      <c r="K14" s="38">
+      <c r="K15" s="19">
         <v>46</v>
       </c>
-      <c r="L14" s="38">
+      <c r="L15" s="19">
         <v>32</v>
       </c>
-      <c r="M14" s="38">
+      <c r="M15" s="19">
         <v>23</v>
       </c>
-      <c r="N14" s="38">
+      <c r="N15" s="19">
         <v>-47</v>
       </c>
-      <c r="O14" s="38">
+      <c r="O15" s="19">
         <v>9</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P15" s="19">
         <v>29</v>
       </c>
-      <c r="Q14" s="39">
+      <c r="Q15" s="20">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="36" t="s">
+      <c r="R15" s="32">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B16" s="19">
         <v>140</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C16" s="19">
         <v>104</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D16" s="19">
         <v>98</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E16" s="19">
         <v>119</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F16" s="19">
         <v>94</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G16" s="19">
         <v>144</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H16" s="19">
         <v>76</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I16" s="19">
         <v>134</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J16" s="19">
         <v>84</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K16" s="19">
         <v>101</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L16" s="19">
         <v>67</v>
       </c>
-      <c r="M15" s="38">
+      <c r="M16" s="19">
         <v>39</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N16" s="19">
         <v>-72</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O16" s="19">
         <v>-13</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P16" s="19">
         <v>-10</v>
       </c>
-      <c r="Q15" s="39">
+      <c r="Q16" s="20">
         <v>-29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="R16" s="32">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="25" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="38">
+      <c r="B17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="L17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="M17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="N17" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="O17" s="19">
         <v>20</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P17" s="19">
         <v>61</v>
       </c>
-      <c r="Q16" s="39">
+      <c r="Q17" s="20">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="R17" s="32">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="38">
+      <c r="B18" s="19">
         <v>506</v>
       </c>
-      <c r="C17" s="38">
+      <c r="C18" s="19">
         <v>493</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D18" s="19">
         <v>444</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E18" s="19">
         <v>422</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F18" s="19">
         <v>411</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G18" s="19">
         <v>437</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H18" s="19">
         <v>414</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I18" s="19">
         <v>386</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J18" s="19">
         <v>382</v>
       </c>
-      <c r="K17" s="38">
+      <c r="K18" s="19">
         <v>374</v>
       </c>
-      <c r="L17" s="38">
+      <c r="L18" s="19">
         <v>377</v>
       </c>
-      <c r="M17" s="38">
+      <c r="M18" s="19">
         <v>400</v>
       </c>
-      <c r="N17" s="38">
+      <c r="N18" s="19">
         <v>373</v>
       </c>
-      <c r="O17" s="38">
+      <c r="O18" s="19">
         <v>273</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P18" s="19">
         <v>263</v>
       </c>
-      <c r="Q17" s="39">
+      <c r="Q18" s="20">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="R18" s="32">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="38">
+      <c r="B19" s="19">
         <v>191</v>
       </c>
-      <c r="C18" s="38">
+      <c r="C19" s="19">
         <v>166</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D19" s="19">
         <v>118</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E19" s="19">
         <v>125</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F19" s="19">
         <v>122</v>
       </c>
-      <c r="G18" s="38">
+      <c r="G19" s="19">
         <v>129</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H19" s="19">
         <v>108</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I19" s="19">
         <v>146</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J19" s="19">
         <v>132</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K19" s="19">
         <v>111</v>
       </c>
-      <c r="L18" s="38">
+      <c r="L19" s="19">
         <v>124</v>
       </c>
-      <c r="M18" s="38">
+      <c r="M19" s="19">
         <v>108</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N19" s="19">
         <v>82</v>
       </c>
-      <c r="O18" s="38">
+      <c r="O19" s="19">
         <v>126</v>
       </c>
-      <c r="P18" s="38">
+      <c r="P19" s="19">
         <v>100</v>
       </c>
-      <c r="Q18" s="39">
+      <c r="Q19" s="20">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="36" t="s">
+      <c r="R19" s="32">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="25" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="38">
+      <c r="B20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="M20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="N20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="O20" s="19">
         <v>292</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P20" s="19">
         <v>251</v>
       </c>
-      <c r="Q19" s="39">
+      <c r="Q20" s="20">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="36" t="s">
+      <c r="R20" s="32">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B21" s="19">
         <v>961</v>
       </c>
-      <c r="C20" s="38">
+      <c r="C21" s="19">
         <v>778</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D21" s="19">
         <v>730</v>
       </c>
-      <c r="E20" s="38">
+      <c r="E21" s="19">
         <v>644</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F21" s="19">
         <v>568</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G21" s="19">
         <v>829</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H21" s="19">
         <v>706</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I21" s="19">
         <v>695</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J21" s="19">
         <v>637</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K21" s="19">
         <v>673</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L21" s="19">
         <v>677</v>
       </c>
-      <c r="M20" s="38">
+      <c r="M21" s="19">
         <v>665</v>
       </c>
-      <c r="N20" s="38">
+      <c r="N21" s="19">
         <v>559</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O21" s="19">
         <v>336</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P21" s="19">
         <v>262</v>
       </c>
-      <c r="Q20" s="39">
+      <c r="Q21" s="20">
         <v>270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="R21" s="32">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="28"/>
-[...17 lines deleted...]
-      <c r="A22" s="35" t="s">
+      <c r="B22" s="54"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="54"/>
+      <c r="Q22" s="54"/>
+    </row>
+    <row r="23" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B23" s="49">
         <v>3363</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C23" s="49">
         <v>2804</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D23" s="49">
         <v>3062</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E23" s="49">
         <v>3425</v>
       </c>
-      <c r="F22" s="16">
+      <c r="F23" s="49">
         <v>3695</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G23" s="49">
         <v>4201</v>
       </c>
-      <c r="H22" s="16">
+      <c r="H23" s="49">
         <v>3744</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I23" s="49">
         <v>4203</v>
       </c>
-      <c r="J22" s="16">
+      <c r="J23" s="49">
         <v>3869</v>
       </c>
-      <c r="K22" s="16">
+      <c r="K23" s="49">
         <v>3936</v>
       </c>
-      <c r="L22" s="16">
+      <c r="L23" s="49">
         <v>4002</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M23" s="49">
         <v>3357</v>
       </c>
-      <c r="N22" s="16">
+      <c r="N23" s="49">
         <v>3098</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O23" s="49">
         <v>3679</v>
       </c>
-      <c r="P22" s="22">
+      <c r="P23" s="50">
         <v>3110</v>
       </c>
-      <c r="Q22" s="17">
+      <c r="Q23" s="51">
         <v>2845</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="36" t="s">
+      <c r="R23" s="32">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B24" s="19">
         <v>2415</v>
       </c>
-      <c r="C23" s="38">
+      <c r="C24" s="19">
         <v>1954</v>
       </c>
-      <c r="D23" s="38">
+      <c r="D24" s="19">
         <v>2199</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E24" s="19">
         <v>2608</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F24" s="19">
         <v>2793</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G24" s="19">
         <v>3275</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H24" s="19">
         <v>2983</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I24" s="19">
         <v>3356</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J24" s="19">
         <v>3051</v>
       </c>
-      <c r="K23" s="38">
+      <c r="K24" s="19">
         <v>3014</v>
       </c>
-      <c r="L23" s="38">
+      <c r="L24" s="19">
         <v>3111</v>
       </c>
-      <c r="M23" s="38">
+      <c r="M24" s="19">
         <v>2465</v>
       </c>
-      <c r="N23" s="38">
+      <c r="N24" s="19">
         <v>2178</v>
       </c>
-      <c r="O23" s="38">
+      <c r="O24" s="19">
         <v>2799</v>
       </c>
-      <c r="P23" s="38">
+      <c r="P24" s="19">
         <v>2374</v>
       </c>
-      <c r="Q23" s="39">
+      <c r="Q24" s="20">
         <v>2124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="36" t="s">
+      <c r="R24" s="32">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B25" s="19">
         <v>86</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C25" s="19">
         <v>94</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D25" s="19">
         <v>111</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E25" s="19">
         <v>88</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F25" s="19">
         <v>87</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G25" s="19">
         <v>126</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H25" s="19">
         <v>79</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I25" s="19">
         <v>81</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J25" s="19">
         <v>83</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K25" s="19">
         <v>77</v>
       </c>
-      <c r="L24" s="38">
+      <c r="L25" s="19">
         <v>96</v>
       </c>
-      <c r="M24" s="38">
+      <c r="M25" s="19">
         <v>95</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N25" s="19">
         <v>78</v>
       </c>
-      <c r="O24" s="38">
+      <c r="O25" s="19">
         <v>80</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P25" s="19">
         <v>76</v>
       </c>
-      <c r="Q24" s="39">
+      <c r="Q25" s="20">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="R25" s="32">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B26" s="19">
         <v>771</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C26" s="19">
         <v>682</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D26" s="19">
         <v>650</v>
       </c>
-      <c r="E25" s="38">
+      <c r="E26" s="19">
         <v>662</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F26" s="19">
         <v>733</v>
       </c>
-      <c r="G25" s="38">
+      <c r="G26" s="19">
         <v>731</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H26" s="19">
         <v>619</v>
       </c>
-      <c r="I25" s="38">
+      <c r="I26" s="19">
         <v>710</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J26" s="19">
         <v>657</v>
       </c>
-      <c r="K25" s="38">
+      <c r="K26" s="19">
         <v>736</v>
       </c>
-      <c r="L25" s="38">
+      <c r="L26" s="19">
         <v>710</v>
       </c>
-      <c r="M25" s="38">
+      <c r="M26" s="19">
         <v>719</v>
       </c>
-      <c r="N25" s="38">
+      <c r="N26" s="19">
         <v>797</v>
       </c>
-      <c r="O25" s="38">
+      <c r="O26" s="19">
         <v>807</v>
       </c>
-      <c r="P25" s="38">
+      <c r="P26" s="19">
         <v>633</v>
       </c>
-      <c r="Q25" s="39">
+      <c r="Q26" s="20">
         <v>649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="36" t="s">
+      <c r="R26" s="32">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="25" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="38">
+      <c r="B27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="I27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="J27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="K27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="L27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="M27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="N27" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="O27" s="19">
         <v>-70</v>
       </c>
-      <c r="P26" s="38">
+      <c r="P27" s="19">
         <v>-23</v>
       </c>
-      <c r="Q26" s="39">
+      <c r="Q27" s="20">
         <v>-18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="36" t="s">
+      <c r="R27" s="32">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B28" s="19">
         <v>91</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C28" s="19">
         <v>74</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D28" s="19">
         <v>102</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E28" s="19">
         <v>67</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F28" s="19">
         <v>82</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G28" s="19">
         <v>69</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H28" s="19">
         <v>63</v>
       </c>
-      <c r="I27" s="38">
+      <c r="I28" s="19">
         <v>56</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J28" s="19">
         <v>78</v>
       </c>
-      <c r="K27" s="38">
+      <c r="K28" s="19">
         <v>109</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L28" s="19">
         <v>85</v>
       </c>
-      <c r="M27" s="38">
+      <c r="M28" s="19">
         <v>78</v>
       </c>
-      <c r="N27" s="38">
+      <c r="N28" s="19">
         <v>45</v>
       </c>
-      <c r="O27" s="38">
+      <c r="O28" s="19">
         <v>63</v>
       </c>
-      <c r="P27" s="38">
+      <c r="P28" s="19">
         <v>50</v>
       </c>
-      <c r="Q27" s="39">
+      <c r="Q28" s="20">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="R28" s="32">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="27"/>
-[...17 lines deleted...]
-      <c r="A29" s="35" t="s">
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+    </row>
+    <row r="30" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B30" s="49">
         <v>3020</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C30" s="49">
         <v>2724</v>
       </c>
-      <c r="D29" s="16">
+      <c r="D30" s="49">
         <v>2330</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E30" s="49">
         <v>2183</v>
       </c>
-      <c r="F29" s="16">
+      <c r="F30" s="49">
         <v>2021</v>
       </c>
-      <c r="G29" s="16">
+      <c r="G30" s="49">
         <v>2482</v>
       </c>
-      <c r="H29" s="16">
+      <c r="H30" s="49">
         <v>2171</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I30" s="49">
         <v>2108</v>
       </c>
-      <c r="J29" s="16">
+      <c r="J30" s="49">
         <v>1933</v>
       </c>
-      <c r="K29" s="16">
+      <c r="K30" s="49">
         <v>1897</v>
       </c>
-      <c r="L29" s="16">
+      <c r="L30" s="49">
         <v>1902</v>
       </c>
-      <c r="M29" s="16">
+      <c r="M30" s="49">
         <v>1754</v>
       </c>
-      <c r="N29" s="16">
+      <c r="N30" s="49">
         <v>1485</v>
       </c>
-      <c r="O29" s="16">
+      <c r="O30" s="49">
         <v>1694</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P30" s="50">
         <v>1422</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q30" s="51">
         <v>1186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="36" t="s">
+      <c r="R30" s="33">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="40">
+      <c r="B31" s="21">
         <v>153</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C31" s="21">
         <v>180</v>
       </c>
-      <c r="D30" s="40">
+      <c r="D31" s="21">
         <v>121</v>
       </c>
-      <c r="E30" s="40">
+      <c r="E31" s="21">
         <v>120</v>
       </c>
-      <c r="F30" s="40">
+      <c r="F31" s="21">
         <v>35</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G31" s="21">
         <v>99</v>
       </c>
-      <c r="H30" s="40">
+      <c r="H31" s="21">
         <v>66</v>
       </c>
-      <c r="I30" s="40">
+      <c r="I31" s="21">
         <v>26</v>
       </c>
-      <c r="J30" s="40">
+      <c r="J31" s="21">
         <v>38</v>
       </c>
-      <c r="K30" s="40">
+      <c r="K31" s="21">
         <v>45</v>
       </c>
-      <c r="L30" s="40">
+      <c r="L31" s="21">
         <v>58</v>
       </c>
-      <c r="M30" s="40">
+      <c r="M31" s="21">
         <v>73</v>
       </c>
-      <c r="N30" s="40">
+      <c r="N31" s="21">
         <v>40</v>
       </c>
-      <c r="O30" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="36" t="s">
+      <c r="O31" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q31" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="R31" s="34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="40">
+      <c r="B32" s="21">
         <v>241</v>
       </c>
-      <c r="C31" s="40">
+      <c r="C32" s="21">
         <v>225</v>
       </c>
-      <c r="D31" s="40">
+      <c r="D32" s="21">
         <v>199</v>
       </c>
-      <c r="E31" s="40">
+      <c r="E32" s="21">
         <v>115</v>
       </c>
-      <c r="F31" s="40">
+      <c r="F32" s="21">
         <v>147</v>
       </c>
-      <c r="G31" s="40">
+      <c r="G32" s="21">
         <v>168</v>
       </c>
-      <c r="H31" s="40">
+      <c r="H32" s="21">
         <v>164</v>
       </c>
-      <c r="I31" s="40">
+      <c r="I32" s="21">
         <v>168</v>
       </c>
-      <c r="J31" s="40">
+      <c r="J32" s="21">
         <v>127</v>
       </c>
-      <c r="K31" s="40">
+      <c r="K32" s="21">
         <v>127</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L32" s="21">
         <v>152</v>
       </c>
-      <c r="M31" s="40">
+      <c r="M32" s="21">
         <v>83</v>
       </c>
-      <c r="N31" s="40">
+      <c r="N32" s="21">
         <v>123</v>
       </c>
-      <c r="O31" s="40">
+      <c r="O32" s="21">
         <v>116</v>
       </c>
-      <c r="P31" s="40">
+      <c r="P32" s="21">
         <v>93</v>
       </c>
-      <c r="Q31" s="41">
+      <c r="Q32" s="22">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="36" t="s">
+      <c r="R32" s="33">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="40">
+      <c r="B33" s="21">
         <v>325</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C33" s="21">
         <v>345</v>
       </c>
-      <c r="D32" s="40">
+      <c r="D33" s="21">
         <v>303</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E33" s="21">
         <v>289</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F33" s="21">
         <v>324</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G33" s="21">
         <v>257</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H33" s="21">
         <v>311</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I33" s="21">
         <v>237</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J33" s="21">
         <v>283</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K33" s="21">
         <v>272</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L33" s="21">
         <v>254</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M33" s="21">
         <v>239</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N33" s="21">
         <v>219</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O33" s="21">
         <v>268</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P33" s="21">
         <v>210</v>
       </c>
-      <c r="Q32" s="41">
+      <c r="Q33" s="22">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="R33" s="33">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="40">
+      <c r="B34" s="21">
         <v>494</v>
       </c>
-      <c r="C33" s="40">
+      <c r="C34" s="21">
         <v>434</v>
       </c>
-      <c r="D33" s="40">
+      <c r="D34" s="21">
         <v>368</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E34" s="21">
         <v>391</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F34" s="21">
         <v>370</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G34" s="21">
         <v>410</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H34" s="21">
         <v>347</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I34" s="21">
         <v>319</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J34" s="21">
         <v>286</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K34" s="21">
         <v>257</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L34" s="21">
         <v>246</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M34" s="21">
         <v>202</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N34" s="21">
         <v>253</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O34" s="21">
         <v>260</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P34" s="21">
         <v>190</v>
       </c>
-      <c r="Q33" s="41">
+      <c r="Q34" s="22">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="R34" s="33">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="40">
+      <c r="B35" s="21">
         <v>100</v>
       </c>
-      <c r="C34" s="40">
+      <c r="C35" s="21">
         <v>73</v>
       </c>
-      <c r="D34" s="40">
+      <c r="D35" s="21">
         <v>51</v>
       </c>
-      <c r="E34" s="40">
+      <c r="E35" s="21">
         <v>25</v>
       </c>
-      <c r="F34" s="40">
+      <c r="F35" s="21">
         <v>32</v>
       </c>
-      <c r="G34" s="40">
+      <c r="G35" s="21">
         <v>78</v>
       </c>
-      <c r="H34" s="40">
+      <c r="H35" s="21">
         <v>42</v>
       </c>
-      <c r="I34" s="40">
+      <c r="I35" s="21">
         <v>53</v>
       </c>
-      <c r="J34" s="40">
+      <c r="J35" s="21">
         <v>42</v>
       </c>
-      <c r="K34" s="40">
+      <c r="K35" s="21">
         <v>46</v>
       </c>
-      <c r="L34" s="40">
+      <c r="L35" s="21">
         <v>32</v>
       </c>
-      <c r="M34" s="40">
+      <c r="M35" s="21">
         <v>23</v>
       </c>
-      <c r="N34" s="40">
+      <c r="N35" s="21">
         <v>-47</v>
       </c>
-      <c r="O34" s="40">
+      <c r="O35" s="21">
         <v>9</v>
       </c>
-      <c r="P34" s="40">
+      <c r="P35" s="21">
         <v>29</v>
       </c>
-      <c r="Q34" s="41">
+      <c r="Q35" s="22">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="36" t="s">
+      <c r="R35" s="33">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="40">
+      <c r="B36" s="21">
         <v>140</v>
       </c>
-      <c r="C35" s="40">
+      <c r="C36" s="21">
         <v>104</v>
       </c>
-      <c r="D35" s="40">
+      <c r="D36" s="21">
         <v>98</v>
       </c>
-      <c r="E35" s="40">
+      <c r="E36" s="21">
         <v>119</v>
       </c>
-      <c r="F35" s="40">
+      <c r="F36" s="21">
         <v>94</v>
       </c>
-      <c r="G35" s="40">
+      <c r="G36" s="21">
         <v>144</v>
       </c>
-      <c r="H35" s="40">
+      <c r="H36" s="21">
         <v>76</v>
       </c>
-      <c r="I35" s="40">
+      <c r="I36" s="21">
         <v>134</v>
       </c>
-      <c r="J35" s="40">
+      <c r="J36" s="21">
         <v>84</v>
       </c>
-      <c r="K35" s="40">
+      <c r="K36" s="21">
         <v>101</v>
       </c>
-      <c r="L35" s="40">
+      <c r="L36" s="21">
         <v>67</v>
       </c>
-      <c r="M35" s="40">
+      <c r="M36" s="21">
         <v>39</v>
       </c>
-      <c r="N35" s="40">
+      <c r="N36" s="21">
         <v>-72</v>
       </c>
-      <c r="O35" s="40">
+      <c r="O36" s="21">
         <v>-13</v>
       </c>
-      <c r="P35" s="40">
+      <c r="P36" s="21">
         <v>-10</v>
       </c>
-      <c r="Q35" s="41">
+      <c r="Q36" s="22">
         <v>-29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="36" t="s">
+      <c r="R36" s="33">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="15" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="40">
+      <c r="B37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N37" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O37" s="21">
         <v>90</v>
       </c>
-      <c r="P36" s="40">
+      <c r="P37" s="21">
         <v>84</v>
       </c>
-      <c r="Q36" s="41">
+      <c r="Q37" s="22">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="36" t="s">
+      <c r="R37" s="33">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="40">
+      <c r="B38" s="21">
         <v>415</v>
       </c>
-      <c r="C37" s="40">
+      <c r="C38" s="21">
         <v>419</v>
       </c>
-      <c r="D37" s="40">
+      <c r="D38" s="21">
         <v>342</v>
       </c>
-      <c r="E37" s="40">
+      <c r="E38" s="21">
         <v>355</v>
       </c>
-      <c r="F37" s="40">
+      <c r="F38" s="21">
         <v>329</v>
       </c>
-      <c r="G37" s="40">
+      <c r="G38" s="21">
         <v>368</v>
       </c>
-      <c r="H37" s="40">
+      <c r="H38" s="21">
         <v>351</v>
       </c>
-      <c r="I37" s="40">
+      <c r="I38" s="21">
         <v>330</v>
       </c>
-      <c r="J37" s="40">
+      <c r="J38" s="21">
         <v>304</v>
       </c>
-      <c r="K37" s="40">
+      <c r="K38" s="21">
         <v>265</v>
       </c>
-      <c r="L37" s="40">
+      <c r="L38" s="21">
         <v>292</v>
       </c>
-      <c r="M37" s="40">
+      <c r="M38" s="21">
         <v>322</v>
       </c>
-      <c r="N37" s="40">
+      <c r="N38" s="21">
         <v>328</v>
       </c>
-      <c r="O37" s="40">
+      <c r="O38" s="21">
         <v>210</v>
       </c>
-      <c r="P37" s="40">
+      <c r="P38" s="21">
         <v>213</v>
       </c>
-      <c r="Q37" s="41">
+      <c r="Q38" s="22">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="R38" s="33">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="40">
+      <c r="B39" s="21">
         <v>191</v>
       </c>
-      <c r="C38" s="40">
+      <c r="C39" s="21">
         <v>166</v>
       </c>
-      <c r="D38" s="40">
+      <c r="D39" s="21">
         <v>118</v>
       </c>
-      <c r="E38" s="40">
+      <c r="E39" s="21">
         <v>125</v>
       </c>
-      <c r="F38" s="40">
+      <c r="F39" s="21">
         <v>122</v>
       </c>
-      <c r="G38" s="40">
+      <c r="G39" s="21">
         <v>129</v>
       </c>
-      <c r="H38" s="40">
+      <c r="H39" s="21">
         <v>108</v>
       </c>
-      <c r="I38" s="40">
+      <c r="I39" s="21">
         <v>146</v>
       </c>
-      <c r="J38" s="40">
+      <c r="J39" s="21">
         <v>132</v>
       </c>
-      <c r="K38" s="40">
+      <c r="K39" s="21">
         <v>111</v>
       </c>
-      <c r="L38" s="40">
+      <c r="L39" s="21">
         <v>124</v>
       </c>
-      <c r="M38" s="40">
+      <c r="M39" s="21">
         <v>108</v>
       </c>
-      <c r="N38" s="40">
+      <c r="N39" s="21">
         <v>82</v>
       </c>
-      <c r="O38" s="40">
+      <c r="O39" s="21">
         <v>126</v>
       </c>
-      <c r="P38" s="40">
+      <c r="P39" s="21">
         <v>100</v>
       </c>
-      <c r="Q38" s="41">
+      <c r="Q39" s="22">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="36" t="s">
+      <c r="R39" s="33">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="15" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="40">
+      <c r="B40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="K40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="L40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="M40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="N40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="O40" s="21">
         <v>292</v>
       </c>
-      <c r="P39" s="40">
+      <c r="P40" s="21">
         <v>251</v>
       </c>
-      <c r="Q39" s="41">
+      <c r="Q40" s="22">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="R40" s="33">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="52" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="42">
+      <c r="B41" s="23">
         <v>961</v>
       </c>
-      <c r="C40" s="42">
+      <c r="C41" s="23">
         <v>778</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D41" s="23">
         <v>730</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E41" s="23">
         <v>644</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F41" s="23">
         <v>568</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G41" s="23">
         <v>829</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H41" s="23">
         <v>706</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I41" s="23">
         <v>695</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J41" s="23">
         <v>637</v>
       </c>
-      <c r="K40" s="42">
+      <c r="K41" s="23">
         <v>673</v>
       </c>
-      <c r="L40" s="42">
+      <c r="L41" s="23">
         <v>677</v>
       </c>
-      <c r="M40" s="42">
+      <c r="M41" s="23">
         <v>665</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N41" s="23">
         <v>559</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O41" s="23">
         <v>336</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P41" s="23">
         <v>262</v>
       </c>
-      <c r="Q40" s="43">
+      <c r="Q41" s="24">
         <v>270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="R41" s="35">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="31"/>
-[...8 lines deleted...]
-      <c r="K41" s="31"/>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="60"/>
+      <c r="I42" s="60"/>
+      <c r="J42" s="60"/>
+      <c r="K42" s="60"/>
+      <c r="M42" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A41:K41"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:R41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A182" sqref="A182"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.28515625" style="14" customWidth="1"/>
+    <col min="1" max="1" width="27.7109375" style="14" customWidth="1"/>
     <col min="2" max="17" width="7.85546875" style="9" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="30"/>
-[...20 lines deleted...]
-      <c r="Q5" s="48" t="s">
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="R6" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="49"/>
-[...3 lines deleted...]
-      <c r="B6" s="11" t="s">
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="10"/>
+      <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C7" s="11">
         <v>2010</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D7" s="11">
         <v>2011</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E7" s="11">
         <v>2012</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F7" s="11">
         <v>2013</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G7" s="11">
         <v>2014</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H7" s="11">
         <v>2015</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I7" s="12">
         <v>2016</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J7" s="11">
         <v>2017</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K7" s="11">
         <v>2018</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L7" s="12">
         <v>2019</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O7" s="8">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P7" s="8">
         <v>2023</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="Q7" s="5">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="R7" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="29"/>
-[...17 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+    </row>
+    <row r="9" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B9" s="37">
         <v>9.76</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C9" s="37">
         <v>8.44</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D9" s="37">
         <v>8.23</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E9" s="37">
         <v>8.57</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F9" s="37">
         <v>8.73</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G9" s="37">
         <v>10.199999999999999</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H9" s="37">
         <v>9.02</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I9" s="37">
         <v>9.65</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J9" s="37">
         <v>8.93</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K9" s="37">
         <v>9.01</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L9" s="37">
         <v>9.16</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M9" s="37">
         <v>7.97</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N9" s="37">
         <v>7.18</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O9" s="37">
         <v>8.7899999999999991</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P9" s="38">
         <v>7.44</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q9" s="37">
         <v>6.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="R9" s="36">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B10" s="26">
         <v>7.88</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C10" s="26">
         <v>6.5</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D10" s="26">
         <v>7.02</v>
       </c>
-      <c r="E9" s="50">
+      <c r="E10" s="26">
         <v>8.17</v>
       </c>
-      <c r="F9" s="50">
+      <c r="F10" s="26">
         <v>8.39</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G10" s="26">
         <v>9.9600000000000009</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H10" s="26">
         <v>8.92</v>
       </c>
-      <c r="I9" s="50">
+      <c r="I10" s="26">
         <v>9.82</v>
       </c>
-      <c r="J9" s="50">
+      <c r="J10" s="26">
         <v>8.93</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K10" s="26">
         <v>8.7799999999999994</v>
       </c>
-      <c r="L9" s="50">
+      <c r="L10" s="26">
         <v>9.06</v>
       </c>
-      <c r="M9" s="50">
+      <c r="M10" s="26">
         <v>7.24</v>
       </c>
-      <c r="N9" s="50">
+      <c r="N10" s="26">
         <v>6.32</v>
       </c>
-      <c r="O9" s="50">
+      <c r="O10" s="26">
         <v>9.1199999999999992</v>
       </c>
-      <c r="P9" s="50">
+      <c r="P10" s="26">
         <v>7.68</v>
       </c>
-      <c r="Q9" s="51">
+      <c r="Q10" s="27">
         <v>6.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="R10" s="36">
+        <v>5.15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="50">
+      <c r="B11" s="26">
         <v>8.36</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C11" s="26">
         <v>8.74</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D11" s="26">
         <v>9.91</v>
       </c>
-      <c r="E10" s="50">
+      <c r="E11" s="26">
         <v>7.69</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F11" s="26">
         <v>7.48</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G11" s="26">
         <v>10.57</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H11" s="26">
         <v>6.46</v>
       </c>
-      <c r="I10" s="50">
+      <c r="I11" s="26">
         <v>6.55</v>
       </c>
-      <c r="J10" s="50">
+      <c r="J11" s="26">
         <v>6.68</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K11" s="26">
         <v>6.2</v>
       </c>
-      <c r="L10" s="50">
+      <c r="L11" s="26">
         <v>7.75</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M11" s="26">
         <v>7.66</v>
       </c>
-      <c r="N10" s="50">
+      <c r="N11" s="26">
         <v>6.29</v>
       </c>
-      <c r="O10" s="50">
+      <c r="O11" s="26">
         <v>7.66</v>
       </c>
-      <c r="P10" s="50">
+      <c r="P11" s="26">
         <v>7.31</v>
       </c>
-      <c r="Q10" s="51">
+      <c r="Q11" s="27">
         <v>5.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="R11" s="36">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="50">
+      <c r="B12" s="26">
         <v>15.79</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C12" s="26">
         <v>14.69</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D12" s="26">
         <v>12.95</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E12" s="26">
         <v>7.52</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F12" s="26">
         <v>9.6199999999999992</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G12" s="26">
         <v>10.95</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H12" s="26">
         <v>10.71</v>
       </c>
-      <c r="I11" s="50">
+      <c r="I12" s="26">
         <v>11.11</v>
       </c>
-      <c r="J11" s="50">
+      <c r="J12" s="26">
         <v>8.61</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K12" s="26">
         <v>8.7799999999999994</v>
       </c>
-      <c r="L11" s="50">
+      <c r="L12" s="26">
         <v>10.66</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M12" s="26">
         <v>5.9</v>
       </c>
-      <c r="N11" s="50">
+      <c r="N12" s="26">
         <v>8.82</v>
       </c>
-      <c r="O11" s="50">
+      <c r="O12" s="26">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P11" s="50">
+      <c r="P12" s="26">
         <v>6.67</v>
       </c>
-      <c r="Q11" s="51">
+      <c r="Q12" s="27">
         <v>6.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="R12" s="36">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="50">
+      <c r="B13" s="26">
         <v>15.41</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C13" s="26">
         <v>16.55</v>
       </c>
-      <c r="D12" s="50">
+      <c r="D13" s="26">
         <v>14.77</v>
       </c>
-      <c r="E12" s="50">
+      <c r="E13" s="26">
         <v>14.39</v>
       </c>
-      <c r="F12" s="50">
+      <c r="F13" s="26">
         <v>16.3</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G13" s="26">
         <v>13.01</v>
       </c>
-      <c r="H12" s="50">
+      <c r="H13" s="26">
         <v>16.079999999999998</v>
       </c>
-      <c r="I12" s="50">
+      <c r="I13" s="26">
         <v>12.67</v>
       </c>
-      <c r="J12" s="50">
+      <c r="J13" s="26">
         <v>15.66</v>
       </c>
-      <c r="K12" s="50">
+      <c r="K13" s="26">
         <v>15.49</v>
       </c>
-      <c r="L12" s="50">
+      <c r="L13" s="26">
         <v>14.67</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M13" s="26">
         <v>13.92</v>
       </c>
-      <c r="N12" s="50">
+      <c r="N13" s="26">
         <v>12.87</v>
       </c>
-      <c r="O12" s="50">
+      <c r="O13" s="26">
         <v>13.51</v>
       </c>
-      <c r="P12" s="50">
+      <c r="P13" s="26">
         <v>10.75</v>
       </c>
-      <c r="Q12" s="51">
+      <c r="Q13" s="27">
         <v>11.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="36" t="s">
+      <c r="R13" s="36">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="50">
+      <c r="B14" s="26">
         <v>17</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C14" s="26">
         <v>15.01</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D14" s="26">
         <v>13.77</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E14" s="26">
         <v>14.34</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F14" s="26">
         <v>15.04</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G14" s="26">
         <v>15.5</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H14" s="26">
         <v>13.07</v>
       </c>
-      <c r="I13" s="50">
+      <c r="I14" s="26">
         <v>13.93</v>
       </c>
-      <c r="J13" s="50">
+      <c r="J14" s="26">
         <v>12.87</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K14" s="26">
         <v>13.66</v>
       </c>
-      <c r="L13" s="50">
+      <c r="L14" s="26">
         <v>13.28</v>
       </c>
-      <c r="M13" s="50">
+      <c r="M14" s="26">
         <v>12.92</v>
       </c>
-      <c r="N13" s="50">
+      <c r="N14" s="26">
         <v>14.8</v>
       </c>
-      <c r="O13" s="50">
+      <c r="O14" s="26">
         <v>16.04</v>
       </c>
-      <c r="P13" s="50">
+      <c r="P14" s="26">
         <v>12.5</v>
       </c>
-      <c r="Q13" s="51">
+      <c r="Q14" s="27">
         <v>12.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="36" t="s">
+      <c r="R14" s="36">
+        <v>8.31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B15" s="26">
         <v>4.53</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C15" s="26">
         <v>3.35</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D15" s="26">
         <v>2.37</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E15" s="26">
         <v>1.18</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F15" s="26">
         <v>1.53</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G15" s="26">
         <v>3.77</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H15" s="26">
         <v>2.0699999999999998</v>
       </c>
-      <c r="I14" s="50">
+      <c r="I15" s="26">
         <v>2.68</v>
       </c>
-      <c r="J14" s="50">
+      <c r="J15" s="26">
         <v>2.1800000000000002</v>
       </c>
-      <c r="K14" s="50">
+      <c r="K15" s="26">
         <v>2.44</v>
       </c>
-      <c r="L14" s="50">
+      <c r="L15" s="26">
         <v>1.73</v>
       </c>
-      <c r="M14" s="50">
+      <c r="M15" s="26">
         <v>1.27</v>
       </c>
-      <c r="N14" s="50">
+      <c r="N15" s="26">
         <v>-2.65</v>
       </c>
-      <c r="O14" s="50">
+      <c r="O15" s="26">
         <v>0.5</v>
       </c>
-      <c r="P14" s="50">
+      <c r="P15" s="26">
         <v>1.63</v>
       </c>
-      <c r="Q14" s="51">
+      <c r="Q15" s="27">
         <v>-0.69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="36" t="s">
+      <c r="R15" s="36">
+        <v>-1.42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B16" s="26">
         <v>3.51</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C16" s="26">
         <v>2.64</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D16" s="26">
         <v>2.5299999999999998</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E16" s="26">
         <v>3.12</v>
       </c>
-      <c r="F15" s="50">
+      <c r="F16" s="26">
         <v>2.5</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G16" s="26">
         <v>3.87</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H16" s="26">
         <v>2.06</v>
       </c>
-      <c r="I15" s="50">
+      <c r="I16" s="26">
         <v>3.66</v>
       </c>
-      <c r="J15" s="50">
+      <c r="J16" s="26">
         <v>2.31</v>
       </c>
-      <c r="K15" s="50">
+      <c r="K16" s="26">
         <v>2.8</v>
       </c>
-      <c r="L15" s="50">
+      <c r="L16" s="26">
         <v>1.88</v>
       </c>
-      <c r="M15" s="50">
+      <c r="M16" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="N15" s="50">
+      <c r="N16" s="26">
         <v>-2.08</v>
       </c>
-      <c r="O15" s="50">
+      <c r="O16" s="26">
         <v>-0.39</v>
       </c>
-      <c r="P15" s="50">
+      <c r="P16" s="26">
         <v>-0.3</v>
       </c>
-      <c r="Q15" s="51">
+      <c r="Q16" s="27">
         <v>-0.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="R16" s="36">
+        <v>-1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="52" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="50">
+      <c r="B17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="F17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="H17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="J17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="K17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="L17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="M17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="N17" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="O17" s="26">
         <v>0.96</v>
       </c>
-      <c r="P16" s="50">
+      <c r="P17" s="26">
         <v>2.97</v>
       </c>
-      <c r="Q16" s="51">
+      <c r="Q17" s="27">
         <v>1.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="R17" s="36">
+        <v>-1.64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B18" s="26">
         <v>11.34</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C18" s="26">
         <v>11.09</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D18" s="26">
         <v>10.07</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E18" s="26">
         <v>9.73</v>
       </c>
-      <c r="F17" s="50">
+      <c r="F18" s="26">
         <v>9.67</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G18" s="26">
         <v>10.44</v>
       </c>
-      <c r="H17" s="50">
+      <c r="H18" s="26">
         <v>10.039999999999999</v>
       </c>
-      <c r="I17" s="50">
+      <c r="I18" s="26">
         <v>9.6199999999999992</v>
       </c>
-      <c r="J17" s="50">
+      <c r="J18" s="26">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K18" s="26">
         <v>9.81</v>
       </c>
-      <c r="L17" s="50">
+      <c r="L18" s="26">
         <v>10.11</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M18" s="26">
         <v>10.95</v>
       </c>
-      <c r="N17" s="50">
+      <c r="N18" s="26">
         <v>10.37</v>
       </c>
-      <c r="O17" s="50">
+      <c r="O18" s="26">
         <v>7.4</v>
       </c>
-      <c r="P17" s="50">
+      <c r="P18" s="26">
         <v>7.29</v>
       </c>
-      <c r="Q17" s="51">
+      <c r="Q18" s="27">
         <v>5.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="R18" s="36">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B19" s="26">
         <v>10.52</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C19" s="26">
         <v>9.32</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D19" s="26">
         <v>6.84</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E19" s="26">
         <v>7.45</v>
       </c>
-      <c r="F18" s="50">
+      <c r="F19" s="26">
         <v>7.38</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G19" s="26">
         <v>7.88</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H19" s="26">
         <v>6.69</v>
       </c>
-      <c r="I18" s="50">
+      <c r="I19" s="26">
         <v>9.33</v>
       </c>
-      <c r="J18" s="50">
+      <c r="J19" s="26">
         <v>8.75</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K19" s="26">
         <v>7.61</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L19" s="26">
         <v>8.6999999999999993</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M19" s="26">
         <v>7.73</v>
       </c>
-      <c r="N18" s="50">
+      <c r="N19" s="26">
         <v>5.97</v>
       </c>
-      <c r="O18" s="50">
+      <c r="O19" s="26">
         <v>9.17</v>
       </c>
-      <c r="P18" s="50">
+      <c r="P19" s="26">
         <v>7.39</v>
       </c>
-      <c r="Q18" s="51">
+      <c r="Q19" s="27">
         <v>5.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="36" t="s">
+      <c r="R19" s="36">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="50">
+      <c r="B20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="H20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="I20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="J20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="K20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="L20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="M20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="N20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="O20" s="26">
         <v>10.76</v>
       </c>
-      <c r="P19" s="50">
+      <c r="P20" s="26">
         <v>9.42</v>
       </c>
-      <c r="Q19" s="51">
+      <c r="Q20" s="27">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="36" t="s">
+      <c r="R20" s="36">
+        <v>7.15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="50">
+      <c r="B21" s="26">
         <v>11.63</v>
       </c>
-      <c r="C20" s="50">
+      <c r="C21" s="26">
         <v>9.48</v>
       </c>
-      <c r="D20" s="50">
+      <c r="D21" s="26">
         <v>8.93</v>
       </c>
-      <c r="E20" s="50">
+      <c r="E21" s="26">
         <v>7.93</v>
       </c>
-      <c r="F20" s="50">
+      <c r="F21" s="26">
         <v>7.08</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G21" s="26">
         <v>10.42</v>
       </c>
-      <c r="H20" s="50">
+      <c r="H21" s="26">
         <v>8.9700000000000006</v>
       </c>
-      <c r="I20" s="50">
+      <c r="I21" s="26">
         <v>8.98</v>
       </c>
-      <c r="J20" s="50">
+      <c r="J21" s="26">
         <v>8.43</v>
       </c>
-      <c r="K20" s="50">
+      <c r="K21" s="26">
         <v>9.1</v>
       </c>
-      <c r="L20" s="50">
+      <c r="L21" s="26">
         <v>9.2799999999999994</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M21" s="26">
         <v>9.25</v>
       </c>
-      <c r="N20" s="50">
+      <c r="N21" s="26">
         <v>7.88</v>
       </c>
-      <c r="O20" s="50">
+      <c r="O21" s="26">
         <v>7.79</v>
       </c>
-      <c r="P20" s="50">
+      <c r="P21" s="26">
         <v>6.18</v>
       </c>
-      <c r="Q20" s="51">
+      <c r="Q21" s="27">
         <v>6.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="R21" s="36">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="27"/>
-[...17 lines deleted...]
-      <c r="A22" s="35" t="s">
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="53"/>
+      <c r="O22" s="53"/>
+      <c r="P22" s="53"/>
+      <c r="Q22" s="53"/>
+    </row>
+    <row r="23" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B23" s="37">
         <v>9.34</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C23" s="37">
         <v>7.73</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D23" s="37">
         <v>8.3800000000000008</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E23" s="37">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F23" s="37">
         <v>9.9499999999999993</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G23" s="37">
         <v>11.24</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H23" s="37">
         <v>9.92</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I23" s="37">
         <v>11.05</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J23" s="37">
         <v>10.130000000000001</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K23" s="37">
         <v>10.25</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L23" s="37">
         <v>10.39</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M23" s="37">
         <v>8.7100000000000009</v>
       </c>
-      <c r="N22" s="18">
+      <c r="N23" s="37">
         <v>8.02</v>
       </c>
-      <c r="O22" s="18">
+      <c r="O23" s="37">
         <v>9.9499999999999993</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P23" s="38">
         <v>8.3680657390939341</v>
       </c>
-      <c r="Q22" s="19">
+      <c r="Q23" s="40">
         <v>7.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="36" t="s">
+      <c r="R23" s="36">
+        <v>5.51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="50">
+      <c r="B24" s="26">
         <v>7.94</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C24" s="26">
         <v>6.38</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D24" s="26">
         <v>7.12</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E24" s="26">
         <v>8.36</v>
       </c>
-      <c r="F23" s="50">
+      <c r="F24" s="26">
         <v>8.8699999999999992</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G24" s="26">
         <v>10.33</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H24" s="26">
         <v>9.32</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I24" s="26">
         <v>10.41</v>
       </c>
-      <c r="J23" s="50">
+      <c r="J24" s="26">
         <v>9.41</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K24" s="26">
         <v>9.23</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L24" s="26">
         <v>9.49</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M24" s="26">
         <v>7.51</v>
       </c>
-      <c r="N23" s="50">
+      <c r="N24" s="26">
         <v>6.62</v>
       </c>
-      <c r="O23" s="50">
+      <c r="O24" s="26">
         <v>9.1199999999999992</v>
       </c>
-      <c r="P23" s="50">
+      <c r="P24" s="26">
         <v>7.68</v>
       </c>
-      <c r="Q23" s="51">
+      <c r="Q24" s="27">
         <v>6.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="36" t="s">
+      <c r="R24" s="36">
+        <v>5.15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B25" s="26">
         <v>8.36</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C25" s="26">
         <v>8.74</v>
       </c>
-      <c r="D24" s="50">
+      <c r="D25" s="26">
         <v>9.91</v>
       </c>
-      <c r="E24" s="50">
+      <c r="E25" s="26">
         <v>7.69</v>
       </c>
-      <c r="F24" s="50">
+      <c r="F25" s="26">
         <v>7.48</v>
       </c>
-      <c r="G24" s="50">
+      <c r="G25" s="26">
         <v>10.57</v>
       </c>
-      <c r="H24" s="50">
+      <c r="H25" s="26">
         <v>6.46</v>
       </c>
-      <c r="I24" s="50">
+      <c r="I25" s="26">
         <v>6.55</v>
       </c>
-      <c r="J24" s="50">
+      <c r="J25" s="26">
         <v>6.68</v>
       </c>
-      <c r="K24" s="50">
+      <c r="K25" s="26">
         <v>6.2</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L25" s="26">
         <v>7.75</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M25" s="26">
         <v>7.66</v>
       </c>
-      <c r="N24" s="50">
+      <c r="N25" s="26">
         <v>6.29</v>
       </c>
-      <c r="O24" s="50">
+      <c r="O25" s="26">
         <v>7.66</v>
       </c>
-      <c r="P24" s="50">
+      <c r="P25" s="26">
         <v>7.31</v>
       </c>
-      <c r="Q24" s="51">
+      <c r="Q25" s="27">
         <v>5.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="R25" s="36">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="50">
+      <c r="B26" s="26">
         <v>20.57</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C26" s="26">
         <v>18.18</v>
       </c>
-      <c r="D25" s="50">
+      <c r="D26" s="26">
         <v>17.38</v>
       </c>
-      <c r="E25" s="50">
+      <c r="E26" s="26">
         <v>17.829999999999998</v>
       </c>
-      <c r="F25" s="50">
+      <c r="F26" s="26">
         <v>19.78</v>
       </c>
-      <c r="G25" s="50">
+      <c r="G26" s="26">
         <v>19.579999999999998</v>
       </c>
-      <c r="H25" s="50">
+      <c r="H26" s="26">
         <v>16.39</v>
       </c>
-      <c r="I25" s="50">
+      <c r="I26" s="26">
         <v>18.62</v>
       </c>
-      <c r="J25" s="50">
+      <c r="J26" s="26">
         <v>17.190000000000001</v>
       </c>
-      <c r="K25" s="50">
+      <c r="K26" s="26">
         <v>19.22</v>
       </c>
-      <c r="L25" s="50">
+      <c r="L26" s="26">
         <v>18.53</v>
       </c>
-      <c r="M25" s="50">
+      <c r="M26" s="26">
         <v>18.78</v>
       </c>
-      <c r="N25" s="50">
+      <c r="N26" s="26">
         <v>20.74</v>
       </c>
-      <c r="O25" s="50">
+      <c r="O26" s="26">
         <v>19.07</v>
       </c>
-      <c r="P25" s="50">
+      <c r="P26" s="26">
         <v>15.02</v>
       </c>
-      <c r="Q25" s="51">
+      <c r="Q26" s="27">
         <v>15.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="36" t="s">
+      <c r="R26" s="36">
+        <v>10.69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="52" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="50">
+      <c r="B27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="I27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="K27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="L27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="M27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="N27" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="O27" s="26">
         <v>-20.88</v>
       </c>
-      <c r="P26" s="50">
+      <c r="P27" s="26">
         <v>-6.92</v>
       </c>
-      <c r="Q26" s="51">
+      <c r="Q27" s="27">
         <v>-5.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="36" t="s">
+      <c r="R27" s="36">
+        <v>-3.97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="50">
+      <c r="B28" s="26">
         <v>11.18</v>
       </c>
-      <c r="C27" s="50">
+      <c r="C28" s="26">
         <v>9.2100000000000009</v>
       </c>
-      <c r="D27" s="50">
+      <c r="D28" s="26">
         <v>12.87</v>
       </c>
-      <c r="E27" s="50">
+      <c r="E28" s="26">
         <v>8.5500000000000007</v>
       </c>
-      <c r="F27" s="50">
+      <c r="F28" s="26">
         <v>10.59</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G28" s="26">
         <v>9.02</v>
       </c>
-      <c r="H27" s="50">
+      <c r="H28" s="26">
         <v>8.39</v>
       </c>
-      <c r="I27" s="50">
+      <c r="I28" s="26">
         <v>7.73</v>
       </c>
-      <c r="J27" s="50">
+      <c r="J28" s="26">
         <v>11.2</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K28" s="26">
         <v>16</v>
       </c>
-      <c r="L27" s="50">
+      <c r="L28" s="26">
         <v>12.77</v>
       </c>
-      <c r="M27" s="50">
+      <c r="M28" s="26">
         <v>11.98</v>
       </c>
-      <c r="N27" s="50">
+      <c r="N28" s="26">
         <v>7</v>
       </c>
-      <c r="O27" s="50">
+      <c r="O28" s="26">
         <v>9.52</v>
       </c>
-      <c r="P27" s="50">
+      <c r="P28" s="26">
         <v>7.72</v>
       </c>
-      <c r="Q27" s="51">
+      <c r="Q28" s="27">
         <v>5.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="R28" s="36">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="27"/>
-[...17 lines deleted...]
-      <c r="A29" s="35" t="s">
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+    </row>
+    <row r="30" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B30" s="41">
         <v>10.27</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C30" s="41">
         <v>9.32</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D30" s="41">
         <v>8.0399999999999991</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E30" s="41">
         <v>7.62</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F30" s="41">
         <v>7.13</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G30" s="41">
         <v>8.83</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H30" s="41">
         <v>7.8</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I30" s="41">
         <v>7.7</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J30" s="41">
         <v>7.22</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K30" s="41">
         <v>7.21</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L30" s="41">
         <v>7.34</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M30" s="41">
         <v>6.87</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N30" s="41">
         <v>5.9</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O30" s="41">
         <v>7.02</v>
       </c>
-      <c r="P29" s="24">
+      <c r="P30" s="42">
         <v>5.9938796671752899</v>
       </c>
-      <c r="Q29" s="21">
+      <c r="Q30" s="43">
         <v>5.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="36" t="s">
+      <c r="R30" s="44">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="53">
+      <c r="B31" s="29">
         <v>7.11</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C31" s="29">
         <v>8.27</v>
       </c>
-      <c r="D30" s="53">
+      <c r="D31" s="29">
         <v>5.54</v>
       </c>
-      <c r="E30" s="53">
+      <c r="E31" s="29">
         <v>5.49</v>
       </c>
-      <c r="F30" s="53">
+      <c r="F31" s="29">
         <v>1.6</v>
       </c>
-      <c r="G30" s="53">
+      <c r="G31" s="29">
         <v>4.53</v>
       </c>
-      <c r="H30" s="53">
+      <c r="H31" s="29">
         <v>3.03</v>
       </c>
-      <c r="I30" s="53">
+      <c r="I31" s="29">
         <v>1.19</v>
       </c>
-      <c r="J30" s="53">
+      <c r="J31" s="29">
         <v>1.75</v>
       </c>
-      <c r="K30" s="53">
+      <c r="K31" s="29">
         <v>2.0699999999999998</v>
       </c>
-      <c r="L30" s="53">
+      <c r="L31" s="29">
         <v>2.64</v>
       </c>
-      <c r="M30" s="53">
+      <c r="M31" s="29">
         <v>3.33</v>
       </c>
-      <c r="N30" s="53">
+      <c r="N31" s="29">
         <v>1.84</v>
       </c>
-      <c r="O30" s="54" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="36" t="s">
+      <c r="O31" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q31" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="R31" s="30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="53">
+      <c r="B32" s="29">
         <v>15.79</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C32" s="29">
         <v>14.69</v>
       </c>
-      <c r="D31" s="53">
+      <c r="D32" s="29">
         <v>12.95</v>
       </c>
-      <c r="E31" s="53">
+      <c r="E32" s="29">
         <v>7.52</v>
       </c>
-      <c r="F31" s="53">
+      <c r="F32" s="29">
         <v>9.6199999999999992</v>
       </c>
-      <c r="G31" s="53">
+      <c r="G32" s="29">
         <v>10.95</v>
       </c>
-      <c r="H31" s="53">
+      <c r="H32" s="29">
         <v>10.71</v>
       </c>
-      <c r="I31" s="53">
+      <c r="I32" s="29">
         <v>11.11</v>
       </c>
-      <c r="J31" s="53">
+      <c r="J32" s="29">
         <v>8.61</v>
       </c>
-      <c r="K31" s="53">
+      <c r="K32" s="29">
         <v>8.7799999999999994</v>
       </c>
-      <c r="L31" s="53">
+      <c r="L32" s="29">
         <v>10.66</v>
       </c>
-      <c r="M31" s="53">
+      <c r="M32" s="29">
         <v>5.9</v>
       </c>
-      <c r="N31" s="53">
+      <c r="N32" s="29">
         <v>8.82</v>
       </c>
-      <c r="O31" s="53">
+      <c r="O32" s="29">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P31" s="53">
+      <c r="P32" s="29">
         <v>6.67</v>
       </c>
-      <c r="Q31" s="51">
+      <c r="Q32" s="46">
         <v>6.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="36" t="s">
+      <c r="R32" s="44">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="53">
+      <c r="B33" s="29">
         <v>15.41</v>
       </c>
-      <c r="C32" s="53">
+      <c r="C33" s="29">
         <v>16.55</v>
       </c>
-      <c r="D32" s="53">
+      <c r="D33" s="29">
         <v>14.77</v>
       </c>
-      <c r="E32" s="53">
+      <c r="E33" s="29">
         <v>14.39</v>
       </c>
-      <c r="F32" s="53">
+      <c r="F33" s="29">
         <v>16.3</v>
       </c>
-      <c r="G32" s="53">
+      <c r="G33" s="29">
         <v>13.01</v>
       </c>
-      <c r="H32" s="53">
+      <c r="H33" s="29">
         <v>16.079999999999998</v>
       </c>
-      <c r="I32" s="53">
+      <c r="I33" s="29">
         <v>12.67</v>
       </c>
-      <c r="J32" s="53">
+      <c r="J33" s="29">
         <v>15.66</v>
       </c>
-      <c r="K32" s="53">
+      <c r="K33" s="29">
         <v>15.49</v>
       </c>
-      <c r="L32" s="53">
+      <c r="L33" s="29">
         <v>14.67</v>
       </c>
-      <c r="M32" s="53">
+      <c r="M33" s="29">
         <v>13.92</v>
       </c>
-      <c r="N32" s="53">
+      <c r="N33" s="29">
         <v>12.87</v>
       </c>
-      <c r="O32" s="53">
+      <c r="O33" s="29">
         <v>13.51</v>
       </c>
-      <c r="P32" s="53">
+      <c r="P33" s="29">
         <v>10.75</v>
       </c>
-      <c r="Q32" s="51">
+      <c r="Q33" s="46">
         <v>11.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="R33" s="44">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="53">
+      <c r="B34" s="29">
         <v>13.37</v>
       </c>
-      <c r="C33" s="53">
+      <c r="C34" s="29">
         <v>11.78</v>
       </c>
-      <c r="D33" s="53">
+      <c r="D34" s="29">
         <v>10.07</v>
       </c>
-      <c r="E33" s="53">
+      <c r="E34" s="29">
         <v>10.77</v>
       </c>
-      <c r="F33" s="53">
+      <c r="F34" s="29">
         <v>10.199999999999999</v>
       </c>
-      <c r="G33" s="53">
+      <c r="G34" s="29">
         <v>11.3</v>
       </c>
-      <c r="H33" s="53">
+      <c r="H34" s="29">
         <v>9.61</v>
       </c>
-      <c r="I33" s="53">
+      <c r="I34" s="29">
         <v>8.93</v>
       </c>
-      <c r="J33" s="53">
+      <c r="J34" s="29">
         <v>8.15</v>
       </c>
-      <c r="K33" s="53">
+      <c r="K34" s="29">
         <v>7.47</v>
       </c>
-      <c r="L33" s="53">
+      <c r="L34" s="29">
         <v>7.3</v>
       </c>
-      <c r="M33" s="53">
+      <c r="M34" s="29">
         <v>6.12</v>
       </c>
-      <c r="N33" s="53">
+      <c r="N34" s="29">
         <v>7.78</v>
       </c>
-      <c r="O33" s="53">
+      <c r="O34" s="29">
         <v>10.74</v>
       </c>
-      <c r="P33" s="53">
+      <c r="P34" s="29">
         <v>8.02</v>
       </c>
-      <c r="Q33" s="51">
+      <c r="Q34" s="46">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="R34" s="44">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="53">
+      <c r="B35" s="29">
         <v>4.53</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C35" s="29">
         <v>3.35</v>
       </c>
-      <c r="D34" s="53">
+      <c r="D35" s="29">
         <v>2.37</v>
       </c>
-      <c r="E34" s="53">
+      <c r="E35" s="29">
         <v>1.18</v>
       </c>
-      <c r="F34" s="53">
+      <c r="F35" s="29">
         <v>1.53</v>
       </c>
-      <c r="G34" s="53">
+      <c r="G35" s="29">
         <v>3.77</v>
       </c>
-      <c r="H34" s="53">
+      <c r="H35" s="29">
         <v>2.0699999999999998</v>
       </c>
-      <c r="I34" s="53">
+      <c r="I35" s="29">
         <v>2.68</v>
       </c>
-      <c r="J34" s="53">
+      <c r="J35" s="29">
         <v>2.1800000000000002</v>
       </c>
-      <c r="K34" s="53">
+      <c r="K35" s="29">
         <v>2.44</v>
       </c>
-      <c r="L34" s="53">
+      <c r="L35" s="29">
         <v>1.73</v>
       </c>
-      <c r="M34" s="53">
+      <c r="M35" s="29">
         <v>1.27</v>
       </c>
-      <c r="N34" s="53">
+      <c r="N35" s="29">
         <v>-2.65</v>
       </c>
-      <c r="O34" s="53">
+      <c r="O35" s="29">
         <v>0.5</v>
       </c>
-      <c r="P34" s="53">
+      <c r="P35" s="29">
         <v>1.63</v>
       </c>
-      <c r="Q34" s="51">
+      <c r="Q35" s="46">
         <v>-0.69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="36" t="s">
+      <c r="R35" s="44">
+        <v>-1.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="53">
+      <c r="B36" s="29">
         <v>3.51</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C36" s="29">
         <v>2.64</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D36" s="29">
         <v>2.5299999999999998</v>
       </c>
-      <c r="E35" s="53">
+      <c r="E36" s="29">
         <v>3.12</v>
       </c>
-      <c r="F35" s="53">
+      <c r="F36" s="29">
         <v>2.5</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G36" s="29">
         <v>3.87</v>
       </c>
-      <c r="H35" s="53">
+      <c r="H36" s="29">
         <v>2.06</v>
       </c>
-      <c r="I35" s="53">
+      <c r="I36" s="29">
         <v>3.66</v>
       </c>
-      <c r="J35" s="53">
+      <c r="J36" s="29">
         <v>2.31</v>
       </c>
-      <c r="K35" s="53">
+      <c r="K36" s="29">
         <v>2.8</v>
       </c>
-      <c r="L35" s="53">
+      <c r="L36" s="29">
         <v>1.88</v>
       </c>
-      <c r="M35" s="53">
+      <c r="M36" s="29">
         <v>1.1100000000000001</v>
       </c>
-      <c r="N35" s="53">
+      <c r="N36" s="29">
         <v>-2.08</v>
       </c>
-      <c r="O35" s="53">
+      <c r="O36" s="29">
         <v>-0.39</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P36" s="29">
         <v>-0.3</v>
       </c>
-      <c r="Q35" s="51">
+      <c r="Q36" s="46">
         <v>-0.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="36" t="s">
+      <c r="R36" s="44">
+        <v>-1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="54" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="53">
+      <c r="B37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="K37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="L37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="M37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="N37" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="O37" s="29">
         <v>5.17</v>
       </c>
-      <c r="P36" s="53">
+      <c r="P37" s="29">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Q36" s="51">
+      <c r="Q37" s="46">
         <v>3.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="36" t="s">
+      <c r="R37" s="44">
+        <v>-1.17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="53">
+      <c r="B38" s="29">
         <v>11.38</v>
       </c>
-      <c r="C37" s="53">
+      <c r="C38" s="29">
         <v>11.5</v>
       </c>
-      <c r="D37" s="53">
+      <c r="D38" s="29">
         <v>9.4600000000000009</v>
       </c>
-      <c r="E37" s="53">
+      <c r="E38" s="29">
         <v>9.99</v>
       </c>
-      <c r="F37" s="53">
+      <c r="F38" s="29">
         <v>9.4700000000000006</v>
       </c>
-      <c r="G37" s="53">
+      <c r="G38" s="29">
         <v>10.76</v>
       </c>
-      <c r="H37" s="53">
+      <c r="H38" s="29">
         <v>10.41</v>
       </c>
-      <c r="I37" s="53">
+      <c r="I38" s="29">
         <v>10.029999999999999</v>
       </c>
-      <c r="J37" s="53">
+      <c r="J38" s="29">
         <v>9.5</v>
       </c>
-      <c r="K37" s="53">
+      <c r="K38" s="29">
         <v>8.4600000000000009</v>
       </c>
-      <c r="L37" s="53">
+      <c r="L38" s="29">
         <v>9.5299999999999994</v>
       </c>
-      <c r="M37" s="53">
+      <c r="M38" s="29">
         <v>10.72</v>
       </c>
-      <c r="N37" s="53">
+      <c r="N38" s="29">
         <v>11.1</v>
       </c>
-      <c r="O37" s="53">
+      <c r="O38" s="29">
         <v>6.93</v>
       </c>
-      <c r="P37" s="53">
+      <c r="P38" s="29">
         <v>7.19</v>
       </c>
-      <c r="Q37" s="51">
+      <c r="Q38" s="46">
         <v>5.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="R38" s="44">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="53">
+      <c r="B39" s="29">
         <v>10.52</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C39" s="29">
         <v>9.32</v>
       </c>
-      <c r="D38" s="53">
+      <c r="D39" s="29">
         <v>6.84</v>
       </c>
-      <c r="E38" s="53">
+      <c r="E39" s="29">
         <v>7.45</v>
       </c>
-      <c r="F38" s="53">
+      <c r="F39" s="29">
         <v>7.38</v>
       </c>
-      <c r="G38" s="53">
+      <c r="G39" s="29">
         <v>7.88</v>
       </c>
-      <c r="H38" s="53">
+      <c r="H39" s="29">
         <v>6.69</v>
       </c>
-      <c r="I38" s="53">
+      <c r="I39" s="29">
         <v>9.33</v>
       </c>
-      <c r="J38" s="53">
+      <c r="J39" s="29">
         <v>8.75</v>
       </c>
-      <c r="K38" s="53">
+      <c r="K39" s="29">
         <v>7.61</v>
       </c>
-      <c r="L38" s="53">
+      <c r="L39" s="29">
         <v>8.6999999999999993</v>
       </c>
-      <c r="M38" s="53">
+      <c r="M39" s="29">
         <v>7.73</v>
       </c>
-      <c r="N38" s="53">
+      <c r="N39" s="29">
         <v>5.97</v>
       </c>
-      <c r="O38" s="53">
+      <c r="O39" s="29">
         <v>9.17</v>
       </c>
-      <c r="P38" s="53">
+      <c r="P39" s="29">
         <v>7.39</v>
       </c>
-      <c r="Q38" s="51">
+      <c r="Q39" s="46">
         <v>5.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="36" t="s">
+      <c r="R39" s="44">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="54" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="53">
+      <c r="B40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="K40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="L40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="M40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="N40" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="O40" s="29">
         <v>10.76</v>
       </c>
-      <c r="P39" s="53">
+      <c r="P40" s="29">
         <v>9.42</v>
       </c>
-      <c r="Q39" s="51">
+      <c r="Q40" s="46">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="R40" s="44">
+        <v>7.15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="55">
+      <c r="B41" s="31">
         <v>11.63</v>
       </c>
-      <c r="C40" s="55">
+      <c r="C41" s="31">
         <v>9.48</v>
       </c>
-      <c r="D40" s="55">
+      <c r="D41" s="31">
         <v>8.93</v>
       </c>
-      <c r="E40" s="55">
+      <c r="E41" s="31">
         <v>7.93</v>
       </c>
-      <c r="F40" s="55">
+      <c r="F41" s="31">
         <v>7.08</v>
       </c>
-      <c r="G40" s="55">
+      <c r="G41" s="31">
         <v>10.42</v>
       </c>
-      <c r="H40" s="55">
+      <c r="H41" s="31">
         <v>8.9700000000000006</v>
       </c>
-      <c r="I40" s="55">
+      <c r="I41" s="31">
         <v>8.98</v>
       </c>
-      <c r="J40" s="55">
+      <c r="J41" s="31">
         <v>8.43</v>
       </c>
-      <c r="K40" s="55">
+      <c r="K41" s="31">
         <v>9.1</v>
       </c>
-      <c r="L40" s="55">
+      <c r="L41" s="31">
         <v>9.2799999999999994</v>
       </c>
-      <c r="M40" s="55">
+      <c r="M41" s="31">
         <v>9.25</v>
       </c>
-      <c r="N40" s="55">
+      <c r="N41" s="31">
         <v>7.88</v>
       </c>
-      <c r="O40" s="55">
+      <c r="O41" s="31">
         <v>7.79</v>
       </c>
-      <c r="P40" s="55">
+      <c r="P41" s="31">
         <v>6.18</v>
       </c>
-      <c r="Q40" s="56">
+      <c r="Q41" s="47">
         <v>6.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="31" t="s">
+      <c r="R41" s="48">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="31"/>
-[...5 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A41:H41"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Жалпы коэффициент</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>