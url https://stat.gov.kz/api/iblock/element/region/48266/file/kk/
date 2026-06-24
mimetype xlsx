--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,191 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="3" r:id="rId1"/>
     <sheet name="Жалпы некелесу коэффициенті" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="24">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
-    </r>
-[...36 lines deleted...]
-      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Ақсуат ауданы</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жаңасемей ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>Абай облысы тіркелген некелер саны</t>
   </si>
   <si>
     <t>Абай облысы жалпы некелесу коэффициенті</t>
   </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -384,50 +384,77 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -676,108 +703,95 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -811,219 +825,276 @@
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>66674</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>85724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>511810</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>590549</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="66674" y="85724"/>
+          <a:ext cx="2447925" cy="838201"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>76201</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>85726</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>590551</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161927</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="76201" y="85726"/>
+          <a:ext cx="2362200" cy="847726"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1282,3742 +1353,3935 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q42"/>
+  <dimension ref="A2:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" activeCellId="2" sqref="A51:Y51 A29:Y29 A7:Y7"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="3" customWidth="1"/>
     <col min="11" max="15" width="9.5703125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2"/>
+    </row>
+    <row r="3" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="51" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J6" s="50"/>
+      <c r="P6" s="56"/>
+      <c r="R6" s="56" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="7"/>
+      <c r="B7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="8">
+        <v>2010</v>
+      </c>
+      <c r="D7" s="8">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="8">
+        <v>2012</v>
+      </c>
+      <c r="F7" s="8">
+        <v>2013</v>
+      </c>
+      <c r="G7" s="8">
+        <v>2014</v>
+      </c>
+      <c r="H7" s="8">
+        <v>2015</v>
+      </c>
+      <c r="I7" s="10">
+        <v>2016</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2017</v>
+      </c>
+      <c r="K7" s="8">
+        <v>2018</v>
+      </c>
+      <c r="L7" s="10">
+        <v>2019</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2020</v>
+      </c>
+      <c r="N7" s="11">
+        <v>2021</v>
+      </c>
+      <c r="O7" s="12">
+        <v>2022</v>
+      </c>
+      <c r="P7" s="11">
+        <v>2023</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2024</v>
+      </c>
+      <c r="R7" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A9" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="21">
+        <v>5653</v>
+      </c>
+      <c r="C9" s="21">
+        <v>5264</v>
+      </c>
+      <c r="D9" s="21">
+        <v>5737</v>
+      </c>
+      <c r="E9" s="21">
+        <v>5909</v>
+      </c>
+      <c r="F9" s="21">
+        <v>6023</v>
+      </c>
+      <c r="G9" s="21">
+        <v>5543</v>
+      </c>
+      <c r="H9" s="21">
+        <v>5197</v>
+      </c>
+      <c r="I9" s="21">
+        <v>4780</v>
+      </c>
+      <c r="J9" s="22">
+        <v>4581</v>
+      </c>
+      <c r="K9" s="21">
+        <v>4294</v>
+      </c>
+      <c r="L9" s="23">
+        <v>4284</v>
+      </c>
+      <c r="M9" s="24">
+        <v>3896</v>
+      </c>
+      <c r="N9" s="25">
+        <v>3945</v>
+      </c>
+      <c r="O9" s="25">
+        <v>3726</v>
+      </c>
+      <c r="P9" s="26">
+        <v>3452</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>3619</v>
+      </c>
+      <c r="R9" s="45">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="27">
+        <v>3123</v>
+      </c>
+      <c r="C10" s="27">
+        <v>2941</v>
+      </c>
+      <c r="D10" s="27">
+        <v>2976</v>
+      </c>
+      <c r="E10" s="27">
+        <v>3173</v>
+      </c>
+      <c r="F10" s="27">
+        <v>3131</v>
+      </c>
+      <c r="G10" s="27">
+        <v>2990</v>
+      </c>
+      <c r="H10" s="27">
+        <v>3215</v>
+      </c>
+      <c r="I10" s="27">
+        <v>2889</v>
+      </c>
+      <c r="J10" s="27">
+        <v>2779</v>
+      </c>
+      <c r="K10" s="27">
+        <v>2721</v>
+      </c>
+      <c r="L10" s="27">
+        <v>2727</v>
+      </c>
+      <c r="M10" s="27">
+        <v>2353</v>
+      </c>
+      <c r="N10" s="27">
+        <v>2589</v>
+      </c>
+      <c r="O10" s="27">
+        <v>2165</v>
+      </c>
+      <c r="P10" s="27">
+        <v>2142</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>2215</v>
+      </c>
+      <c r="R10" s="45">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="27">
+        <v>89</v>
+      </c>
+      <c r="C11" s="27">
+        <v>104</v>
+      </c>
+      <c r="D11" s="27">
+        <v>90</v>
+      </c>
+      <c r="E11" s="27">
+        <v>94</v>
+      </c>
+      <c r="F11" s="27">
+        <v>94</v>
+      </c>
+      <c r="G11" s="27">
+        <v>90</v>
+      </c>
+      <c r="H11" s="27">
+        <v>78</v>
+      </c>
+      <c r="I11" s="27">
+        <v>92</v>
+      </c>
+      <c r="J11" s="27">
+        <v>69</v>
+      </c>
+      <c r="K11" s="27">
+        <v>71</v>
+      </c>
+      <c r="L11" s="27">
+        <v>72</v>
+      </c>
+      <c r="M11" s="27">
+        <v>94</v>
+      </c>
+      <c r="N11" s="27">
+        <v>68</v>
+      </c>
+      <c r="O11" s="27">
+        <v>75</v>
+      </c>
+      <c r="P11" s="27">
+        <v>51</v>
+      </c>
+      <c r="Q11" s="28">
+        <v>64</v>
+      </c>
+      <c r="R11" s="45">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="27">
+        <v>98</v>
+      </c>
+      <c r="C12" s="27">
+        <v>91</v>
+      </c>
+      <c r="D12" s="27">
+        <v>126</v>
+      </c>
+      <c r="E12" s="27">
+        <v>122</v>
+      </c>
+      <c r="F12" s="27">
+        <v>125</v>
+      </c>
+      <c r="G12" s="27">
+        <v>119</v>
+      </c>
+      <c r="H12" s="27">
+        <v>80</v>
+      </c>
+      <c r="I12" s="27">
+        <v>64</v>
+      </c>
+      <c r="J12" s="27">
+        <v>67</v>
+      </c>
+      <c r="K12" s="27">
+        <v>57</v>
+      </c>
+      <c r="L12" s="27">
+        <v>55</v>
+      </c>
+      <c r="M12" s="27">
+        <v>56</v>
+      </c>
+      <c r="N12" s="27">
+        <v>34</v>
+      </c>
+      <c r="O12" s="27">
+        <v>52</v>
+      </c>
+      <c r="P12" s="27">
+        <v>47</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>42</v>
+      </c>
+      <c r="R12" s="45">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="27">
+        <v>216</v>
+      </c>
+      <c r="C13" s="27">
+        <v>201</v>
+      </c>
+      <c r="D13" s="27">
+        <v>206</v>
+      </c>
+      <c r="E13" s="27">
+        <v>226</v>
+      </c>
+      <c r="F13" s="27">
+        <v>217</v>
+      </c>
+      <c r="G13" s="27">
+        <v>239</v>
+      </c>
+      <c r="H13" s="27">
+        <v>171</v>
+      </c>
+      <c r="I13" s="27">
+        <v>151</v>
+      </c>
+      <c r="J13" s="27">
+        <v>149</v>
+      </c>
+      <c r="K13" s="27">
+        <v>122</v>
+      </c>
+      <c r="L13" s="27">
+        <v>121</v>
+      </c>
+      <c r="M13" s="27">
+        <v>102</v>
+      </c>
+      <c r="N13" s="27">
+        <v>110</v>
+      </c>
+      <c r="O13" s="27">
+        <v>103</v>
+      </c>
+      <c r="P13" s="27">
+        <v>69</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>87</v>
+      </c>
+      <c r="R13" s="45">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="27">
+        <v>575</v>
+      </c>
+      <c r="C14" s="27">
+        <v>520</v>
+      </c>
+      <c r="D14" s="27">
+        <v>613</v>
+      </c>
+      <c r="E14" s="27">
+        <v>720</v>
+      </c>
+      <c r="F14" s="27">
+        <v>712</v>
+      </c>
+      <c r="G14" s="27">
+        <v>611</v>
+      </c>
+      <c r="H14" s="27">
+        <v>569</v>
+      </c>
+      <c r="I14" s="27">
+        <v>558</v>
+      </c>
+      <c r="J14" s="27">
+        <v>514</v>
+      </c>
+      <c r="K14" s="27">
+        <v>508</v>
+      </c>
+      <c r="L14" s="27">
+        <v>466</v>
+      </c>
+      <c r="M14" s="27">
+        <v>476</v>
+      </c>
+      <c r="N14" s="27">
+        <v>390</v>
+      </c>
+      <c r="O14" s="27">
+        <v>410</v>
+      </c>
+      <c r="P14" s="27">
+        <v>318</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>366</v>
+      </c>
+      <c r="R14" s="45">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="27">
+        <v>151</v>
+      </c>
+      <c r="C15" s="27">
+        <v>116</v>
+      </c>
+      <c r="D15" s="27">
+        <v>160</v>
+      </c>
+      <c r="E15" s="27">
+        <v>150</v>
+      </c>
+      <c r="F15" s="27">
+        <v>155</v>
+      </c>
+      <c r="G15" s="27">
+        <v>129</v>
+      </c>
+      <c r="H15" s="27">
+        <v>100</v>
+      </c>
+      <c r="I15" s="27">
+        <v>87</v>
+      </c>
+      <c r="J15" s="27">
+        <v>76</v>
+      </c>
+      <c r="K15" s="27">
+        <v>68</v>
+      </c>
+      <c r="L15" s="27">
+        <v>68</v>
+      </c>
+      <c r="M15" s="27">
+        <v>72</v>
+      </c>
+      <c r="N15" s="27">
+        <v>62</v>
+      </c>
+      <c r="O15" s="27">
+        <v>71</v>
+      </c>
+      <c r="P15" s="27">
+        <v>64</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>63</v>
+      </c>
+      <c r="R15" s="45">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="27">
+        <v>258</v>
+      </c>
+      <c r="C16" s="27">
+        <v>246</v>
+      </c>
+      <c r="D16" s="27">
+        <v>320</v>
+      </c>
+      <c r="E16" s="27">
+        <v>299</v>
+      </c>
+      <c r="F16" s="27">
+        <v>305</v>
+      </c>
+      <c r="G16" s="27">
+        <v>261</v>
+      </c>
+      <c r="H16" s="27">
+        <v>188</v>
+      </c>
+      <c r="I16" s="27">
+        <v>204</v>
+      </c>
+      <c r="J16" s="27">
+        <v>195</v>
+      </c>
+      <c r="K16" s="27">
+        <v>174</v>
+      </c>
+      <c r="L16" s="27">
+        <v>150</v>
+      </c>
+      <c r="M16" s="27">
+        <v>159</v>
+      </c>
+      <c r="N16" s="27">
+        <v>181</v>
+      </c>
+      <c r="O16" s="27">
+        <v>199</v>
+      </c>
+      <c r="P16" s="27">
+        <v>159</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>156</v>
+      </c>
+      <c r="R16" s="45">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="27">
+        <v>85</v>
+      </c>
+      <c r="P17" s="27">
+        <v>92</v>
+      </c>
+      <c r="Q17" s="28">
+        <v>77</v>
+      </c>
+      <c r="R17" s="45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="27">
+        <v>441</v>
+      </c>
+      <c r="C18" s="27">
+        <v>345</v>
+      </c>
+      <c r="D18" s="27">
+        <v>484</v>
+      </c>
+      <c r="E18" s="27">
+        <v>429</v>
+      </c>
+      <c r="F18" s="27">
+        <v>531</v>
+      </c>
+      <c r="G18" s="27">
+        <v>418</v>
+      </c>
+      <c r="H18" s="27">
+        <v>289</v>
+      </c>
+      <c r="I18" s="27">
+        <v>213</v>
+      </c>
+      <c r="J18" s="27">
+        <v>258</v>
+      </c>
+      <c r="K18" s="27">
+        <v>210</v>
+      </c>
+      <c r="L18" s="27">
+        <v>194</v>
+      </c>
+      <c r="M18" s="27">
+        <v>188</v>
+      </c>
+      <c r="N18" s="27">
+        <v>156</v>
+      </c>
+      <c r="O18" s="27">
+        <v>176</v>
+      </c>
+      <c r="P18" s="27">
+        <v>141</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>153</v>
+      </c>
+      <c r="R18" s="45">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="27">
+        <v>140</v>
+      </c>
+      <c r="C19" s="27">
+        <v>135</v>
+      </c>
+      <c r="D19" s="27">
+        <v>134</v>
+      </c>
+      <c r="E19" s="27">
+        <v>152</v>
+      </c>
+      <c r="F19" s="27">
+        <v>153</v>
+      </c>
+      <c r="G19" s="27">
+        <v>140</v>
+      </c>
+      <c r="H19" s="27">
+        <v>113</v>
+      </c>
+      <c r="I19" s="27">
+        <v>100</v>
+      </c>
+      <c r="J19" s="27">
+        <v>73</v>
+      </c>
+      <c r="K19" s="27">
+        <v>66</v>
+      </c>
+      <c r="L19" s="27">
+        <v>60</v>
+      </c>
+      <c r="M19" s="27">
+        <v>69</v>
+      </c>
+      <c r="N19" s="27">
+        <v>59</v>
+      </c>
+      <c r="O19" s="27">
+        <v>63</v>
+      </c>
+      <c r="P19" s="27">
+        <v>50</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>53</v>
+      </c>
+      <c r="R19" s="45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="27">
+        <v>124</v>
+      </c>
+      <c r="P20" s="27">
+        <v>132</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>124</v>
+      </c>
+      <c r="R20" s="45">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="27">
+        <v>562</v>
+      </c>
+      <c r="C21" s="27">
+        <v>565</v>
+      </c>
+      <c r="D21" s="27">
+        <v>628</v>
+      </c>
+      <c r="E21" s="27">
+        <v>544</v>
+      </c>
+      <c r="F21" s="27">
+        <v>600</v>
+      </c>
+      <c r="G21" s="27">
+        <v>546</v>
+      </c>
+      <c r="H21" s="27">
+        <v>394</v>
+      </c>
+      <c r="I21" s="27">
+        <v>422</v>
+      </c>
+      <c r="J21" s="27">
+        <v>401</v>
+      </c>
+      <c r="K21" s="27">
+        <v>297</v>
+      </c>
+      <c r="L21" s="27">
+        <v>371</v>
+      </c>
+      <c r="M21" s="27">
+        <v>327</v>
+      </c>
+      <c r="N21" s="27">
+        <v>296</v>
+      </c>
+      <c r="O21" s="27">
+        <v>203</v>
+      </c>
+      <c r="P21" s="27">
+        <v>187</v>
+      </c>
+      <c r="Q21" s="28">
+        <v>219</v>
+      </c>
+      <c r="R21" s="45">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="58"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="58"/>
+      <c r="Q22" s="58"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="21">
+        <v>3580</v>
+      </c>
+      <c r="C23" s="21">
+        <v>3401</v>
+      </c>
+      <c r="D23" s="21">
+        <v>3412</v>
+      </c>
+      <c r="E23" s="21">
+        <v>3669</v>
+      </c>
+      <c r="F23" s="21">
+        <v>3564</v>
+      </c>
+      <c r="G23" s="21">
+        <v>3401</v>
+      </c>
+      <c r="H23" s="21">
+        <v>3591</v>
+      </c>
+      <c r="I23" s="21">
+        <v>3257</v>
+      </c>
+      <c r="J23" s="22">
+        <v>3133</v>
+      </c>
+      <c r="K23" s="21">
+        <v>3111</v>
+      </c>
+      <c r="L23" s="23">
+        <v>3078</v>
+      </c>
+      <c r="M23" s="24">
+        <v>2755</v>
+      </c>
+      <c r="N23" s="25">
+        <v>2872</v>
+      </c>
+      <c r="O23" s="25">
+        <v>2602</v>
+      </c>
+      <c r="P23" s="26">
+        <v>2452</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>2560</v>
+      </c>
+      <c r="R23" s="45">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="27">
+        <v>3075</v>
+      </c>
+      <c r="C24" s="27">
+        <v>2902</v>
+      </c>
+      <c r="D24" s="27">
+        <v>2846</v>
+      </c>
+      <c r="E24" s="27">
+        <v>3063</v>
+      </c>
+      <c r="F24" s="27">
+        <v>2952</v>
+      </c>
+      <c r="G24" s="27">
+        <v>2854</v>
+      </c>
+      <c r="H24" s="27">
+        <v>3101</v>
+      </c>
+      <c r="I24" s="27">
+        <v>2769</v>
+      </c>
+      <c r="J24" s="27">
+        <v>2666</v>
+      </c>
+      <c r="K24" s="27">
+        <v>2615</v>
+      </c>
+      <c r="L24" s="27">
+        <v>2633</v>
+      </c>
+      <c r="M24" s="27">
+        <v>2273</v>
+      </c>
+      <c r="N24" s="27">
+        <v>2477</v>
+      </c>
+      <c r="O24" s="27">
+        <v>2165</v>
+      </c>
+      <c r="P24" s="27">
+        <v>2142</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>2215</v>
+      </c>
+      <c r="R24" s="45">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="27">
+        <v>89</v>
+      </c>
+      <c r="C25" s="27">
+        <v>104</v>
+      </c>
+      <c r="D25" s="27">
+        <v>90</v>
+      </c>
+      <c r="E25" s="27">
+        <v>94</v>
+      </c>
+      <c r="F25" s="27">
+        <v>94</v>
+      </c>
+      <c r="G25" s="27">
+        <v>90</v>
+      </c>
+      <c r="H25" s="27">
+        <v>78</v>
+      </c>
+      <c r="I25" s="27">
+        <v>92</v>
+      </c>
+      <c r="J25" s="27">
+        <v>69</v>
+      </c>
+      <c r="K25" s="27">
+        <v>71</v>
+      </c>
+      <c r="L25" s="27">
+        <v>72</v>
+      </c>
+      <c r="M25" s="27">
+        <v>94</v>
+      </c>
+      <c r="N25" s="27">
+        <v>68</v>
+      </c>
+      <c r="O25" s="27">
+        <v>75</v>
+      </c>
+      <c r="P25" s="27">
+        <v>51</v>
+      </c>
+      <c r="Q25" s="28">
+        <v>64</v>
+      </c>
+      <c r="R25" s="45">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="27">
+        <v>338</v>
+      </c>
+      <c r="C26" s="27">
+        <v>334</v>
+      </c>
+      <c r="D26" s="27">
+        <v>384</v>
+      </c>
+      <c r="E26" s="27">
+        <v>448</v>
+      </c>
+      <c r="F26" s="27">
+        <v>445</v>
+      </c>
+      <c r="G26" s="27">
+        <v>393</v>
+      </c>
+      <c r="H26" s="27">
+        <v>367</v>
+      </c>
+      <c r="I26" s="27">
+        <v>359</v>
+      </c>
+      <c r="J26" s="27">
+        <v>350</v>
+      </c>
+      <c r="K26" s="27">
+        <v>386</v>
+      </c>
+      <c r="L26" s="27">
+        <v>348</v>
+      </c>
+      <c r="M26" s="27">
+        <v>360</v>
+      </c>
+      <c r="N26" s="27">
+        <v>297</v>
+      </c>
+      <c r="O26" s="27">
+        <v>309</v>
+      </c>
+      <c r="P26" s="27">
+        <v>208</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>238</v>
+      </c>
+      <c r="R26" s="45">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>12</v>
+      </c>
+      <c r="P27" s="27">
+        <v>17</v>
+      </c>
+      <c r="Q27" s="28">
+        <v>21</v>
+      </c>
+      <c r="R27" s="45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="27">
+        <v>78</v>
+      </c>
+      <c r="C28" s="27">
+        <v>61</v>
+      </c>
+      <c r="D28" s="27">
+        <v>92</v>
+      </c>
+      <c r="E28" s="27">
+        <v>64</v>
+      </c>
+      <c r="F28" s="27">
+        <v>73</v>
+      </c>
+      <c r="G28" s="27">
+        <v>64</v>
+      </c>
+      <c r="H28" s="27">
+        <v>45</v>
+      </c>
+      <c r="I28" s="27">
+        <v>37</v>
+      </c>
+      <c r="J28" s="27">
+        <v>48</v>
+      </c>
+      <c r="K28" s="27">
+        <v>39</v>
+      </c>
+      <c r="L28" s="27">
+        <v>25</v>
+      </c>
+      <c r="M28" s="27">
+        <v>28</v>
+      </c>
+      <c r="N28" s="27">
+        <v>30</v>
+      </c>
+      <c r="O28" s="27">
+        <v>41</v>
+      </c>
+      <c r="P28" s="27">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="28">
         <v>22</v>
       </c>
-      <c r="B2" s="50"/>
-[...159 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="R28" s="45">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="58"/>
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="58"/>
+      <c r="N29" s="58"/>
+      <c r="O29" s="58"/>
+      <c r="P29" s="58"/>
+      <c r="Q29" s="58"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="21">
+        <v>2073</v>
+      </c>
+      <c r="C30" s="21">
+        <v>1863</v>
+      </c>
+      <c r="D30" s="21">
+        <v>2325</v>
+      </c>
+      <c r="E30" s="21">
+        <v>2240</v>
+      </c>
+      <c r="F30" s="21">
+        <v>2459</v>
+      </c>
+      <c r="G30" s="21">
+        <v>2142</v>
+      </c>
+      <c r="H30" s="21">
+        <v>1606</v>
+      </c>
+      <c r="I30" s="21">
+        <v>1523</v>
+      </c>
+      <c r="J30" s="22">
+        <v>1448</v>
+      </c>
+      <c r="K30" s="21">
+        <v>1183</v>
+      </c>
+      <c r="L30" s="23">
+        <v>1206</v>
+      </c>
+      <c r="M30" s="24">
+        <v>1141</v>
+      </c>
+      <c r="N30" s="25">
+        <v>1073</v>
+      </c>
+      <c r="O30" s="25">
+        <v>1124</v>
+      </c>
+      <c r="P30" s="26">
+        <v>1000</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>1059</v>
+      </c>
+      <c r="R30" s="46">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="29">
+        <v>48</v>
+      </c>
+      <c r="C31" s="29">
+        <v>39</v>
+      </c>
+      <c r="D31" s="29">
+        <v>130</v>
+      </c>
+      <c r="E31" s="29">
+        <v>110</v>
+      </c>
+      <c r="F31" s="29">
+        <v>179</v>
+      </c>
+      <c r="G31" s="29">
+        <v>136</v>
+      </c>
+      <c r="H31" s="29">
+        <v>114</v>
+      </c>
+      <c r="I31" s="29">
+        <v>120</v>
+      </c>
+      <c r="J31" s="29">
+        <v>113</v>
+      </c>
+      <c r="K31" s="29">
+        <v>106</v>
+      </c>
+      <c r="L31" s="29">
+        <v>94</v>
+      </c>
+      <c r="M31" s="29">
+        <v>80</v>
+      </c>
+      <c r="N31" s="29">
+        <v>112</v>
+      </c>
+      <c r="O31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="30" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="32">
-[...49 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="B32" s="29">
+        <v>98</v>
+      </c>
+      <c r="C32" s="29">
+        <v>91</v>
+      </c>
+      <c r="D32" s="29">
+        <v>126</v>
+      </c>
+      <c r="E32" s="29">
+        <v>122</v>
+      </c>
+      <c r="F32" s="29">
+        <v>125</v>
+      </c>
+      <c r="G32" s="29">
+        <v>119</v>
+      </c>
+      <c r="H32" s="29">
+        <v>80</v>
+      </c>
+      <c r="I32" s="29">
+        <v>64</v>
+      </c>
+      <c r="J32" s="29">
+        <v>67</v>
+      </c>
+      <c r="K32" s="29">
+        <v>57</v>
+      </c>
+      <c r="L32" s="29">
+        <v>55</v>
+      </c>
+      <c r="M32" s="29">
+        <v>56</v>
+      </c>
+      <c r="N32" s="29">
+        <v>34</v>
+      </c>
+      <c r="O32" s="29">
+        <v>52</v>
+      </c>
+      <c r="P32" s="29">
+        <v>47</v>
+      </c>
+      <c r="Q32" s="31">
+        <v>42</v>
+      </c>
+      <c r="R32" s="46">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="32">
-[...23 lines deleted...]
-      <c r="J10" s="32">
+      <c r="B33" s="29">
+        <v>216</v>
+      </c>
+      <c r="C33" s="29">
+        <v>201</v>
+      </c>
+      <c r="D33" s="29">
+        <v>206</v>
+      </c>
+      <c r="E33" s="29">
+        <v>226</v>
+      </c>
+      <c r="F33" s="29">
+        <v>217</v>
+      </c>
+      <c r="G33" s="29">
+        <v>239</v>
+      </c>
+      <c r="H33" s="29">
+        <v>171</v>
+      </c>
+      <c r="I33" s="29">
+        <v>151</v>
+      </c>
+      <c r="J33" s="29">
+        <v>149</v>
+      </c>
+      <c r="K33" s="29">
+        <v>122</v>
+      </c>
+      <c r="L33" s="29">
+        <v>121</v>
+      </c>
+      <c r="M33" s="29">
+        <v>102</v>
+      </c>
+      <c r="N33" s="29">
+        <v>110</v>
+      </c>
+      <c r="O33" s="29">
+        <v>103</v>
+      </c>
+      <c r="P33" s="29">
         <v>69</v>
       </c>
-      <c r="K10" s="32">
+      <c r="Q33" s="31">
+        <v>87</v>
+      </c>
+      <c r="R33" s="46">
         <v>71</v>
       </c>
-      <c r="L10" s="32">
+    </row>
+    <row r="34" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="29">
+        <v>237</v>
+      </c>
+      <c r="C34" s="29">
+        <v>186</v>
+      </c>
+      <c r="D34" s="29">
+        <v>229</v>
+      </c>
+      <c r="E34" s="29">
+        <v>272</v>
+      </c>
+      <c r="F34" s="29">
+        <v>267</v>
+      </c>
+      <c r="G34" s="29">
+        <v>218</v>
+      </c>
+      <c r="H34" s="29">
+        <v>202</v>
+      </c>
+      <c r="I34" s="29">
+        <v>199</v>
+      </c>
+      <c r="J34" s="29">
+        <v>164</v>
+      </c>
+      <c r="K34" s="29">
+        <v>122</v>
+      </c>
+      <c r="L34" s="29">
+        <v>118</v>
+      </c>
+      <c r="M34" s="29">
+        <v>116</v>
+      </c>
+      <c r="N34" s="29">
+        <v>93</v>
+      </c>
+      <c r="O34" s="29">
+        <v>101</v>
+      </c>
+      <c r="P34" s="29">
+        <v>110</v>
+      </c>
+      <c r="Q34" s="31">
+        <v>128</v>
+      </c>
+      <c r="R34" s="46">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="29">
+        <v>151</v>
+      </c>
+      <c r="C35" s="29">
+        <v>116</v>
+      </c>
+      <c r="D35" s="29">
+        <v>160</v>
+      </c>
+      <c r="E35" s="29">
+        <v>150</v>
+      </c>
+      <c r="F35" s="29">
+        <v>155</v>
+      </c>
+      <c r="G35" s="29">
+        <v>129</v>
+      </c>
+      <c r="H35" s="29">
+        <v>100</v>
+      </c>
+      <c r="I35" s="29">
+        <v>87</v>
+      </c>
+      <c r="J35" s="29">
+        <v>76</v>
+      </c>
+      <c r="K35" s="29">
+        <v>68</v>
+      </c>
+      <c r="L35" s="29">
+        <v>68</v>
+      </c>
+      <c r="M35" s="29">
         <v>72</v>
       </c>
-      <c r="M10" s="32">
-[...5 lines deleted...]
-      <c r="O10" s="32">
+      <c r="N35" s="29">
+        <v>62</v>
+      </c>
+      <c r="O35" s="29">
+        <v>71</v>
+      </c>
+      <c r="P35" s="29">
+        <v>64</v>
+      </c>
+      <c r="Q35" s="31">
+        <v>63</v>
+      </c>
+      <c r="R35" s="46">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="29">
+        <v>258</v>
+      </c>
+      <c r="C36" s="29">
+        <v>246</v>
+      </c>
+      <c r="D36" s="29">
+        <v>320</v>
+      </c>
+      <c r="E36" s="29">
+        <v>299</v>
+      </c>
+      <c r="F36" s="29">
+        <v>305</v>
+      </c>
+      <c r="G36" s="29">
+        <v>261</v>
+      </c>
+      <c r="H36" s="29">
+        <v>188</v>
+      </c>
+      <c r="I36" s="29">
+        <v>204</v>
+      </c>
+      <c r="J36" s="29">
+        <v>195</v>
+      </c>
+      <c r="K36" s="29">
+        <v>174</v>
+      </c>
+      <c r="L36" s="29">
+        <v>150</v>
+      </c>
+      <c r="M36" s="29">
+        <v>159</v>
+      </c>
+      <c r="N36" s="29">
+        <v>181</v>
+      </c>
+      <c r="O36" s="29">
+        <v>199</v>
+      </c>
+      <c r="P36" s="29">
+        <v>159</v>
+      </c>
+      <c r="Q36" s="31">
+        <v>156</v>
+      </c>
+      <c r="R36" s="46">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="29">
+        <v>73</v>
+      </c>
+      <c r="P37" s="29">
         <v>75</v>
       </c>
-      <c r="P10" s="32">
-[...16 lines deleted...]
-      <c r="D11" s="32">
+      <c r="Q37" s="31">
+        <v>56</v>
+      </c>
+      <c r="R37" s="46">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="29">
+        <v>363</v>
+      </c>
+      <c r="C38" s="29">
+        <v>284</v>
+      </c>
+      <c r="D38" s="29">
+        <v>392</v>
+      </c>
+      <c r="E38" s="29">
+        <v>365</v>
+      </c>
+      <c r="F38" s="29">
+        <v>458</v>
+      </c>
+      <c r="G38" s="29">
+        <v>354</v>
+      </c>
+      <c r="H38" s="29">
+        <v>244</v>
+      </c>
+      <c r="I38" s="29">
+        <v>176</v>
+      </c>
+      <c r="J38" s="29">
+        <v>210</v>
+      </c>
+      <c r="K38" s="29">
+        <v>171</v>
+      </c>
+      <c r="L38" s="29">
+        <v>169</v>
+      </c>
+      <c r="M38" s="29">
+        <v>160</v>
+      </c>
+      <c r="N38" s="29">
         <v>126</v>
       </c>
-      <c r="E11" s="32">
-[...85 lines deleted...]
-      <c r="P12" s="32">
+      <c r="O38" s="29">
+        <v>135</v>
+      </c>
+      <c r="P38" s="29">
+        <v>107</v>
+      </c>
+      <c r="Q38" s="31">
+        <v>131</v>
+      </c>
+      <c r="R38" s="46">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="29">
+        <v>140</v>
+      </c>
+      <c r="C39" s="29">
+        <v>135</v>
+      </c>
+      <c r="D39" s="29">
+        <v>134</v>
+      </c>
+      <c r="E39" s="29">
+        <v>152</v>
+      </c>
+      <c r="F39" s="29">
+        <v>153</v>
+      </c>
+      <c r="G39" s="29">
+        <v>140</v>
+      </c>
+      <c r="H39" s="29">
+        <v>113</v>
+      </c>
+      <c r="I39" s="29">
+        <v>100</v>
+      </c>
+      <c r="J39" s="29">
+        <v>73</v>
+      </c>
+      <c r="K39" s="29">
+        <v>66</v>
+      </c>
+      <c r="L39" s="29">
+        <v>60</v>
+      </c>
+      <c r="M39" s="29">
         <v>69</v>
       </c>
-      <c r="Q12" s="33">
-[...105 lines deleted...]
-      <c r="Q14" s="33">
+      <c r="N39" s="29">
+        <v>59</v>
+      </c>
+      <c r="O39" s="29">
         <v>63</v>
       </c>
-    </row>
-[...107 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="P39" s="29">
+        <v>50</v>
+      </c>
+      <c r="Q39" s="31">
+        <v>53</v>
+      </c>
+      <c r="R39" s="46">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="32">
-[...49 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="B40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="29">
+        <v>124</v>
+      </c>
+      <c r="P40" s="29">
+        <v>132</v>
+      </c>
+      <c r="Q40" s="31">
+        <v>124</v>
+      </c>
+      <c r="R40" s="46">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="32">
-[...105 lines deleted...]
-      <c r="B20" s="32">
+      <c r="B41" s="33">
         <v>562</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C41" s="33">
         <v>565</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D41" s="33">
         <v>628</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E41" s="33">
         <v>544</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F41" s="33">
         <v>600</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G41" s="33">
         <v>546</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H41" s="33">
         <v>394</v>
       </c>
-      <c r="I20" s="32">
+      <c r="I41" s="33">
         <v>422</v>
       </c>
-      <c r="J20" s="32">
+      <c r="J41" s="33">
         <v>401</v>
       </c>
-      <c r="K20" s="32">
+      <c r="K41" s="33">
         <v>297</v>
       </c>
-      <c r="L20" s="32">
+      <c r="L41" s="33">
         <v>371</v>
       </c>
-      <c r="M20" s="32">
+      <c r="M41" s="33">
         <v>327</v>
       </c>
-      <c r="N20" s="32">
+      <c r="N41" s="33">
         <v>296</v>
       </c>
-      <c r="O20" s="32">
+      <c r="O41" s="33">
         <v>203</v>
       </c>
-      <c r="P20" s="32">
+      <c r="P41" s="33">
         <v>187</v>
       </c>
-      <c r="Q20" s="33">
+      <c r="Q41" s="34">
         <v>219</v>
       </c>
-    </row>
-[...1016 lines deleted...]
-      <c r="A42" s="21"/>
+      <c r="R41" s="47">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
+      <c r="G42" s="54"/>
+      <c r="H42" s="54"/>
+      <c r="I42" s="54"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="54"/>
+      <c r="L42" s="54"/>
+      <c r="M42" s="54"/>
+      <c r="N42" s="54"/>
+      <c r="O42" s="54"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:F42"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q42"/>
+  <dimension ref="A2:R43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A163" sqref="A163"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="3" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="3"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="Q5" s="18" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" s="13"/>
+    </row>
+    <row r="6" spans="1:18" s="51" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="50"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="N6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="R6" s="53" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="9" t="s">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="14"/>
+      <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C7" s="9">
         <v>2010</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D7" s="9">
         <v>2011</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E7" s="9">
         <v>2012</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F7" s="9">
         <v>2013</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G7" s="9">
         <v>2014</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H7" s="9">
         <v>2015</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I7" s="15">
         <v>2016</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J7" s="9">
         <v>2017</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K7" s="9">
         <v>2018</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L7" s="15">
         <v>2019</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M7" s="16">
         <v>2020</v>
       </c>
-      <c r="N6" s="17">
+      <c r="N7" s="16">
         <v>2021</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O7" s="12">
         <v>2022</v>
       </c>
-      <c r="P6" s="17">
+      <c r="P7" s="16">
         <v>2023</v>
       </c>
-      <c r="Q6" s="12">
+      <c r="Q7" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="R7" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="56"/>
-[...17 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="35">
+        <v>8.64</v>
+      </c>
+      <c r="C9" s="35">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="D9" s="35">
+        <v>8.76</v>
+      </c>
+      <c r="E9" s="35">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="F9" s="35">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="G9" s="35">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="H9" s="35">
+        <v>7.92</v>
+      </c>
+      <c r="I9" s="35">
+        <v>7.31</v>
+      </c>
+      <c r="J9" s="35">
+        <v>7.05</v>
+      </c>
+      <c r="K9" s="35">
+        <v>6.64</v>
+      </c>
+      <c r="L9" s="35">
+        <v>6.65</v>
+      </c>
+      <c r="M9" s="35">
+        <v>6.08</v>
+      </c>
+      <c r="N9" s="36">
+        <v>6.18</v>
+      </c>
+      <c r="O9" s="36">
+        <v>6.1</v>
+      </c>
+      <c r="P9" s="37">
+        <v>5.67</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>5.98</v>
+      </c>
+      <c r="R9" s="39">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="40">
+        <v>9.59</v>
+      </c>
+      <c r="C10" s="40">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="D10" s="27">
         <v>9</v>
       </c>
-      <c r="B8" s="40">
-[...23 lines deleted...]
-      <c r="J8" s="40">
+      <c r="E10" s="40">
+        <v>9.51</v>
+      </c>
+      <c r="F10" s="40">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="G10" s="40">
+        <v>8.82</v>
+      </c>
+      <c r="H10" s="40">
+        <v>9.41</v>
+      </c>
+      <c r="I10" s="40">
+        <v>8.39</v>
+      </c>
+      <c r="J10" s="40">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="K10" s="40">
+        <v>7.81</v>
+      </c>
+      <c r="L10" s="40">
+        <v>7.8</v>
+      </c>
+      <c r="M10" s="40">
+        <v>6.72</v>
+      </c>
+      <c r="N10" s="40">
+        <v>7.38</v>
+      </c>
+      <c r="O10" s="40">
         <v>7.05</v>
       </c>
-      <c r="K8" s="40">
-[...22 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="P10" s="40">
+        <v>6.93</v>
+      </c>
+      <c r="Q10" s="39">
+        <v>6.8699999999999974</v>
+      </c>
+      <c r="R10" s="39">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="40">
+        <v>8.66</v>
+      </c>
+      <c r="C11" s="40">
+        <v>9.67</v>
+      </c>
+      <c r="D11" s="40">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="E11" s="40">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F11" s="40">
+        <v>8.09</v>
+      </c>
+      <c r="G11" s="40">
+        <v>7.55</v>
+      </c>
+      <c r="H11" s="40">
+        <v>6.38</v>
+      </c>
+      <c r="I11" s="40">
+        <v>7.44</v>
+      </c>
+      <c r="J11" s="40">
+        <v>5.56</v>
+      </c>
+      <c r="K11" s="40">
+        <v>5.71</v>
+      </c>
+      <c r="L11" s="40">
+        <v>5.81</v>
+      </c>
+      <c r="M11" s="40">
+        <v>7.58</v>
+      </c>
+      <c r="N11" s="40">
+        <v>5.49</v>
+      </c>
+      <c r="O11" s="40">
+        <v>7.18</v>
+      </c>
+      <c r="P11" s="40">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q11" s="39">
+        <v>6.2799999999999976</v>
+      </c>
+      <c r="R11" s="39">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="45">
+      <c r="B12" s="40">
+        <v>6.42</v>
+      </c>
+      <c r="C12" s="40">
+        <v>5.94</v>
+      </c>
+      <c r="D12" s="40">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E12" s="40">
+        <v>7.98</v>
+      </c>
+      <c r="F12" s="40">
+        <v>8.18</v>
+      </c>
+      <c r="G12" s="40">
+        <v>7.76</v>
+      </c>
+      <c r="H12" s="40">
+        <v>5.23</v>
+      </c>
+      <c r="I12" s="40">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="J12" s="40">
+        <v>4.54</v>
+      </c>
+      <c r="K12" s="40">
+        <v>3.94</v>
+      </c>
+      <c r="L12" s="40">
+        <v>3.86</v>
+      </c>
+      <c r="M12" s="40">
+        <v>3.98</v>
+      </c>
+      <c r="N12" s="40">
+        <v>2.44</v>
+      </c>
+      <c r="O12" s="40">
+        <v>3.68</v>
+      </c>
+      <c r="P12" s="40">
+        <v>3.37</v>
+      </c>
+      <c r="Q12" s="39">
+        <v>3.0699999999999985</v>
+      </c>
+      <c r="R12" s="39">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="40">
+        <v>10.24</v>
+      </c>
+      <c r="C13" s="40">
+        <v>9.64</v>
+      </c>
+      <c r="D13" s="40">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="E13" s="40">
+        <v>11.25</v>
+      </c>
+      <c r="F13" s="40">
+        <v>10.92</v>
+      </c>
+      <c r="G13" s="40">
+        <v>12.1</v>
+      </c>
+      <c r="H13" s="40">
+        <v>8.84</v>
+      </c>
+      <c r="I13" s="40">
+        <v>8.07</v>
+      </c>
+      <c r="J13" s="40">
+        <v>8.25</v>
+      </c>
+      <c r="K13" s="40">
+        <v>6.95</v>
+      </c>
+      <c r="L13" s="40">
+        <v>6.99</v>
+      </c>
+      <c r="M13" s="40">
+        <v>5.94</v>
+      </c>
+      <c r="N13" s="40">
+        <v>6.46</v>
+      </c>
+      <c r="O13" s="40">
+        <v>5.19</v>
+      </c>
+      <c r="P13" s="40">
+        <v>3.53</v>
+      </c>
+      <c r="Q13" s="39">
+        <v>4.549999999999998</v>
+      </c>
+      <c r="R13" s="39">
+        <v>3.84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="40">
+        <v>7.73</v>
+      </c>
+      <c r="C14" s="27">
+        <v>7</v>
+      </c>
+      <c r="D14" s="40">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="E14" s="40">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F14" s="40">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="G14" s="40">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H14" s="40">
+        <v>7.7</v>
+      </c>
+      <c r="I14" s="40">
+        <v>7.56</v>
+      </c>
+      <c r="J14" s="40">
+        <v>7.01</v>
+      </c>
+      <c r="K14" s="40">
+        <v>6.99</v>
+      </c>
+      <c r="L14" s="40">
+        <v>6.47</v>
+      </c>
+      <c r="M14" s="40">
+        <v>6.68</v>
+      </c>
+      <c r="N14" s="40">
+        <v>5.5</v>
+      </c>
+      <c r="O14" s="40">
+        <v>6.16</v>
+      </c>
+      <c r="P14" s="40">
+        <v>4.83</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>5.6599999999999975</v>
+      </c>
+      <c r="R14" s="39">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="40">
+        <v>6.84</v>
+      </c>
+      <c r="C15" s="40">
+        <v>5.33</v>
+      </c>
+      <c r="D15" s="40">
+        <v>7.45</v>
+      </c>
+      <c r="E15" s="40">
+        <v>7.08</v>
+      </c>
+      <c r="F15" s="40">
+        <v>7.42</v>
+      </c>
+      <c r="G15" s="40">
+        <v>6.24</v>
+      </c>
+      <c r="H15" s="40">
+        <v>4.92</v>
+      </c>
+      <c r="I15" s="40">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="J15" s="40">
+        <v>3.94</v>
+      </c>
+      <c r="K15" s="40">
+        <v>3.61</v>
+      </c>
+      <c r="L15" s="40">
+        <v>3.68</v>
+      </c>
+      <c r="M15" s="40">
+        <v>3.98</v>
+      </c>
+      <c r="N15" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="O15" s="40">
+        <v>3.94</v>
+      </c>
+      <c r="P15" s="40">
+        <v>3.61</v>
+      </c>
+      <c r="Q15" s="39">
+        <v>3.6199999999999983</v>
+      </c>
+      <c r="R15" s="39">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="40">
+        <v>6.47</v>
+      </c>
+      <c r="C16" s="40">
+        <v>6.25</v>
+      </c>
+      <c r="D16" s="40">
+        <v>8.26</v>
+      </c>
+      <c r="E16" s="40">
+        <v>7.83</v>
+      </c>
+      <c r="F16" s="40">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G16" s="40">
+        <v>7.01</v>
+      </c>
+      <c r="H16" s="40">
+        <v>5.09</v>
+      </c>
+      <c r="I16" s="40">
+        <v>5.57</v>
+      </c>
+      <c r="J16" s="40">
+        <v>5.36</v>
+      </c>
+      <c r="K16" s="40">
+        <v>4.82</v>
+      </c>
+      <c r="L16" s="40">
+        <v>4.21</v>
+      </c>
+      <c r="M16" s="40">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="N16" s="40">
+        <v>5.23</v>
+      </c>
+      <c r="O16" s="40">
+        <v>5.94</v>
+      </c>
+      <c r="P16" s="40">
+        <v>4.83</v>
+      </c>
+      <c r="Q16" s="39">
+        <v>4.8199999999999976</v>
+      </c>
+      <c r="R16" s="39">
+        <v>5.01</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="40">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P17" s="40">
+        <v>4.49</v>
+      </c>
+      <c r="Q17" s="39">
+        <v>7.8299999999999965</v>
+      </c>
+      <c r="R17" s="39">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="40">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="C18" s="40">
+        <v>7.76</v>
+      </c>
+      <c r="D18" s="40">
+        <v>10.98</v>
+      </c>
+      <c r="E18" s="40">
+        <v>9.89</v>
+      </c>
+      <c r="F18" s="40">
+        <v>12.5</v>
+      </c>
+      <c r="G18" s="40">
+        <v>9.99</v>
+      </c>
+      <c r="H18" s="40">
+        <v>7.01</v>
+      </c>
+      <c r="I18" s="40">
+        <v>5.31</v>
+      </c>
+      <c r="J18" s="40">
+        <v>6.62</v>
+      </c>
+      <c r="K18" s="40">
+        <v>5.51</v>
+      </c>
+      <c r="L18" s="40">
+        <v>5.2</v>
+      </c>
+      <c r="M18" s="40">
+        <v>5.14</v>
+      </c>
+      <c r="N18" s="40">
+        <v>4.34</v>
+      </c>
+      <c r="O18" s="40">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="P18" s="40">
+        <v>3.91</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>4.3799999999999981</v>
+      </c>
+      <c r="R18" s="39">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="40">
+        <v>7.71</v>
+      </c>
+      <c r="C19" s="40">
+        <v>7.58</v>
+      </c>
+      <c r="D19" s="40">
+        <v>7.76</v>
+      </c>
+      <c r="E19" s="40">
+        <v>9.06</v>
+      </c>
+      <c r="F19" s="40">
+        <v>9.26</v>
+      </c>
+      <c r="G19" s="40">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="H19" s="27">
+        <v>7</v>
+      </c>
+      <c r="I19" s="40">
+        <v>6.39</v>
+      </c>
+      <c r="J19" s="40">
+        <v>4.84</v>
+      </c>
+      <c r="K19" s="40">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="L19" s="40">
+        <v>4.21</v>
+      </c>
+      <c r="M19" s="40">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="N19" s="40">
+        <v>4.3</v>
+      </c>
+      <c r="O19" s="40">
+        <v>4.58</v>
+      </c>
+      <c r="P19" s="40">
+        <v>3.7</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>4.009999999999998</v>
+      </c>
+      <c r="R19" s="39">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="40">
+        <v>4.57</v>
+      </c>
+      <c r="P20" s="40">
+        <v>4.95</v>
+      </c>
+      <c r="Q20" s="39">
+        <v>9.6999999999999957</v>
+      </c>
+      <c r="R20" s="39">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="40">
+        <v>6.8</v>
+      </c>
+      <c r="C21" s="40">
+        <v>6.88</v>
+      </c>
+      <c r="D21" s="40">
+        <v>7.68</v>
+      </c>
+      <c r="E21" s="40">
+        <v>6.7</v>
+      </c>
+      <c r="F21" s="40">
+        <v>7.48</v>
+      </c>
+      <c r="G21" s="40">
+        <v>6.87</v>
+      </c>
+      <c r="H21" s="40">
+        <v>5.01</v>
+      </c>
+      <c r="I21" s="40">
+        <v>5.45</v>
+      </c>
+      <c r="J21" s="40">
+        <v>5.31</v>
+      </c>
+      <c r="K21" s="40">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="L21" s="40">
+        <v>5.09</v>
+      </c>
+      <c r="M21" s="40">
+        <v>4.55</v>
+      </c>
+      <c r="N21" s="40">
+        <v>4.17</v>
+      </c>
+      <c r="O21" s="40">
+        <v>4.71</v>
+      </c>
+      <c r="P21" s="40">
+        <v>4.41</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>3.9899999999999984</v>
+      </c>
+      <c r="R21" s="39">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="62" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="62"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="35">
+        <v>9.94</v>
+      </c>
+      <c r="C23" s="35">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="D23" s="35">
+        <v>9.34</v>
+      </c>
+      <c r="E23" s="35">
+        <v>9.9600000000000009</v>
+      </c>
+      <c r="F23" s="35">
         <v>9.59</v>
       </c>
-      <c r="C9" s="45">
-[...2 lines deleted...]
-      <c r="D9" s="32">
+      <c r="G23" s="35">
+        <v>9.1</v>
+      </c>
+      <c r="H23" s="35">
+        <v>9.51</v>
+      </c>
+      <c r="I23" s="35">
+        <v>8.57</v>
+      </c>
+      <c r="J23" s="35">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="K23" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="L23" s="35">
+        <v>7.99</v>
+      </c>
+      <c r="M23" s="35">
+        <v>7.14</v>
+      </c>
+      <c r="N23" s="36">
+        <v>7.43</v>
+      </c>
+      <c r="O23" s="36">
+        <v>7.04</v>
+      </c>
+      <c r="P23" s="39">
+        <v>6.6</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>6.86</v>
+      </c>
+      <c r="R23" s="39">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="40">
+        <v>10.11</v>
+      </c>
+      <c r="C24" s="40">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="D24" s="40">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="E24" s="40">
+        <v>9.82</v>
+      </c>
+      <c r="F24" s="40">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="G24" s="27">
         <v>9</v>
       </c>
-      <c r="E9" s="45">
-[...8 lines deleted...]
-      <c r="H9" s="45">
+      <c r="H24" s="40">
+        <v>9.69</v>
+      </c>
+      <c r="I24" s="40">
+        <v>8.59</v>
+      </c>
+      <c r="J24" s="40">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="K24" s="40">
+        <v>8.01</v>
+      </c>
+      <c r="L24" s="40">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="M24" s="40">
+        <v>6.92</v>
+      </c>
+      <c r="N24" s="40">
+        <v>7.53</v>
+      </c>
+      <c r="O24" s="40">
+        <v>7.05</v>
+      </c>
+      <c r="P24" s="40">
+        <v>6.93</v>
+      </c>
+      <c r="Q24" s="39">
+        <v>7.0599999999999969</v>
+      </c>
+      <c r="R24" s="39">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="40">
+        <v>8.66</v>
+      </c>
+      <c r="C25" s="40">
+        <v>9.67</v>
+      </c>
+      <c r="D25" s="40">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="E25" s="40">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F25" s="40">
+        <v>8.09</v>
+      </c>
+      <c r="G25" s="40">
+        <v>7.55</v>
+      </c>
+      <c r="H25" s="40">
+        <v>6.38</v>
+      </c>
+      <c r="I25" s="40">
+        <v>7.44</v>
+      </c>
+      <c r="J25" s="40">
+        <v>5.56</v>
+      </c>
+      <c r="K25" s="40">
+        <v>5.71</v>
+      </c>
+      <c r="L25" s="40">
+        <v>5.81</v>
+      </c>
+      <c r="M25" s="40">
+        <v>7.58</v>
+      </c>
+      <c r="N25" s="40">
+        <v>5.49</v>
+      </c>
+      <c r="O25" s="40">
+        <v>7.18</v>
+      </c>
+      <c r="P25" s="40">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q25" s="39">
+        <v>6.2799999999999976</v>
+      </c>
+      <c r="R25" s="39">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="40">
+        <v>9.02</v>
+      </c>
+      <c r="C26" s="40">
+        <v>8.9</v>
+      </c>
+      <c r="D26" s="40">
+        <v>10.27</v>
+      </c>
+      <c r="E26" s="40">
+        <v>12.07</v>
+      </c>
+      <c r="F26" s="40">
+        <v>12.01</v>
+      </c>
+      <c r="G26" s="40">
+        <v>10.53</v>
+      </c>
+      <c r="H26" s="40">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="I26" s="40">
+        <v>9.42</v>
+      </c>
+      <c r="J26" s="40">
+        <v>9.16</v>
+      </c>
+      <c r="K26" s="40">
+        <v>10.08</v>
+      </c>
+      <c r="L26" s="40">
+        <v>9.08</v>
+      </c>
+      <c r="M26" s="40">
         <v>9.41</v>
       </c>
-      <c r="I9" s="45">
-[...2 lines deleted...]
-      <c r="J9" s="45">
+      <c r="N26" s="40">
+        <v>7.73</v>
+      </c>
+      <c r="O26" s="40">
+        <v>7.3</v>
+      </c>
+      <c r="P26" s="40">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>5.719999999999998</v>
+      </c>
+      <c r="R26" s="39">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O27" s="40">
+        <v>3.58</v>
+      </c>
+      <c r="P27" s="40">
+        <v>5.12</v>
+      </c>
+      <c r="Q27" s="39">
+        <v>12.869999999999994</v>
+      </c>
+      <c r="R27" s="39">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="40">
+        <v>9.59</v>
+      </c>
+      <c r="C28" s="40">
+        <v>7.59</v>
+      </c>
+      <c r="D28" s="40">
+        <v>11.61</v>
+      </c>
+      <c r="E28" s="40">
+        <v>8.17</v>
+      </c>
+      <c r="F28" s="40">
+        <v>9.43</v>
+      </c>
+      <c r="G28" s="40">
+        <v>8.36</v>
+      </c>
+      <c r="H28" s="40">
+        <v>5.99</v>
+      </c>
+      <c r="I28" s="40">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="J28" s="40">
+        <v>6.89</v>
+      </c>
+      <c r="K28" s="40">
+        <v>5.73</v>
+      </c>
+      <c r="L28" s="40">
+        <v>3.76</v>
+      </c>
+      <c r="M28" s="40">
+        <v>4.3</v>
+      </c>
+      <c r="N28" s="40">
+        <v>4.67</v>
+      </c>
+      <c r="O28" s="40">
+        <v>6.19</v>
+      </c>
+      <c r="P28" s="40">
+        <v>5.25</v>
+      </c>
+      <c r="Q28" s="39">
+        <v>3.5199999999999987</v>
+      </c>
+      <c r="R28" s="39">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="35">
+        <v>7.05</v>
+      </c>
+      <c r="C30" s="35">
+        <v>6.38</v>
+      </c>
+      <c r="D30" s="35">
         <v>8.0299999999999994</v>
       </c>
-      <c r="K9" s="45">
-[...22 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="E30" s="35">
+        <v>7.82</v>
+      </c>
+      <c r="F30" s="35">
+        <v>8.68</v>
+      </c>
+      <c r="G30" s="35">
+        <v>7.62</v>
+      </c>
+      <c r="H30" s="35">
+        <v>5.77</v>
+      </c>
+      <c r="I30" s="35">
+        <v>5.56</v>
+      </c>
+      <c r="J30" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="K30" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="L30" s="35">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="M30" s="35">
+        <v>4.47</v>
+      </c>
+      <c r="N30" s="36">
+        <v>4.26</v>
+      </c>
+      <c r="O30" s="36">
+        <v>4.66</v>
+      </c>
+      <c r="P30" s="39">
+        <v>4.22</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>4.57</v>
+      </c>
+      <c r="R30" s="42">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="41">
+        <v>2.23</v>
+      </c>
+      <c r="C31" s="41">
+        <v>1.79</v>
+      </c>
+      <c r="D31" s="41">
+        <v>5.95</v>
+      </c>
+      <c r="E31" s="41">
+        <v>5.03</v>
+      </c>
+      <c r="F31" s="41">
+        <v>8.19</v>
+      </c>
+      <c r="G31" s="41">
+        <v>6.23</v>
+      </c>
+      <c r="H31" s="41">
+        <v>5.23</v>
+      </c>
+      <c r="I31" s="41">
+        <v>5.51</v>
+      </c>
+      <c r="J31" s="41">
+        <v>5.2</v>
+      </c>
+      <c r="K31" s="41">
+        <v>4.87</v>
+      </c>
+      <c r="L31" s="41">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="M31" s="41">
+        <v>3.65</v>
+      </c>
+      <c r="N31" s="41">
+        <v>5.16</v>
+      </c>
+      <c r="O31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="41">
+        <v>6.42</v>
+      </c>
+      <c r="C32" s="41">
+        <v>5.94</v>
+      </c>
+      <c r="D32" s="41">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E32" s="41">
+        <v>7.98</v>
+      </c>
+      <c r="F32" s="41">
+        <v>8.18</v>
+      </c>
+      <c r="G32" s="41">
+        <v>7.76</v>
+      </c>
+      <c r="H32" s="41">
+        <v>5.23</v>
+      </c>
+      <c r="I32" s="41">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="J32" s="41">
+        <v>4.54</v>
+      </c>
+      <c r="K32" s="41">
+        <v>3.94</v>
+      </c>
+      <c r="L32" s="41">
+        <v>3.86</v>
+      </c>
+      <c r="M32" s="41">
+        <v>3.98</v>
+      </c>
+      <c r="N32" s="41">
+        <v>2.44</v>
+      </c>
+      <c r="O32" s="41">
+        <v>3.68</v>
+      </c>
+      <c r="P32" s="41">
+        <v>3.37</v>
+      </c>
+      <c r="Q32" s="42">
+        <v>3.0699999999999985</v>
+      </c>
+      <c r="R32" s="42">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="45">
-[...32 lines deleted...]
-      <c r="M10" s="45">
+      <c r="B33" s="41">
+        <v>10.24</v>
+      </c>
+      <c r="C33" s="41">
+        <v>9.64</v>
+      </c>
+      <c r="D33" s="41">
+        <v>10.039999999999999</v>
+      </c>
+      <c r="E33" s="41">
+        <v>11.25</v>
+      </c>
+      <c r="F33" s="41">
+        <v>10.92</v>
+      </c>
+      <c r="G33" s="41">
+        <v>12.1</v>
+      </c>
+      <c r="H33" s="41">
+        <v>8.84</v>
+      </c>
+      <c r="I33" s="41">
+        <v>8.07</v>
+      </c>
+      <c r="J33" s="41">
+        <v>8.25</v>
+      </c>
+      <c r="K33" s="41">
+        <v>6.95</v>
+      </c>
+      <c r="L33" s="41">
+        <v>6.99</v>
+      </c>
+      <c r="M33" s="41">
+        <v>5.94</v>
+      </c>
+      <c r="N33" s="41">
+        <v>6.46</v>
+      </c>
+      <c r="O33" s="41">
+        <v>5.19</v>
+      </c>
+      <c r="P33" s="41">
+        <v>3.53</v>
+      </c>
+      <c r="Q33" s="42">
+        <v>4.549999999999998</v>
+      </c>
+      <c r="R33" s="42">
+        <v>3.84</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="41">
+        <v>6.41</v>
+      </c>
+      <c r="C34" s="41">
+        <v>5.05</v>
+      </c>
+      <c r="D34" s="41">
+        <v>6.27</v>
+      </c>
+      <c r="E34" s="41">
+        <v>7.49</v>
+      </c>
+      <c r="F34" s="41">
+        <v>7.36</v>
+      </c>
+      <c r="G34" s="41">
+        <v>6.01</v>
+      </c>
+      <c r="H34" s="41">
+        <v>5.59</v>
+      </c>
+      <c r="I34" s="41">
+        <v>5.57</v>
+      </c>
+      <c r="J34" s="41">
+        <v>4.67</v>
+      </c>
+      <c r="K34" s="41">
+        <v>3.55</v>
+      </c>
+      <c r="L34" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="M34" s="41">
+        <v>3.51</v>
+      </c>
+      <c r="N34" s="41">
+        <v>2.86</v>
+      </c>
+      <c r="O34" s="41">
+        <v>4.17</v>
+      </c>
+      <c r="P34" s="41">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="Q34" s="42">
+        <v>5.549999999999998</v>
+      </c>
+      <c r="R34" s="42">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="41">
+        <v>6.84</v>
+      </c>
+      <c r="C35" s="41">
+        <v>5.33</v>
+      </c>
+      <c r="D35" s="41">
+        <v>7.45</v>
+      </c>
+      <c r="E35" s="41">
+        <v>7.08</v>
+      </c>
+      <c r="F35" s="41">
+        <v>7.42</v>
+      </c>
+      <c r="G35" s="41">
+        <v>6.24</v>
+      </c>
+      <c r="H35" s="41">
+        <v>4.92</v>
+      </c>
+      <c r="I35" s="41">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="J35" s="41">
+        <v>3.94</v>
+      </c>
+      <c r="K35" s="41">
+        <v>3.61</v>
+      </c>
+      <c r="L35" s="41">
+        <v>3.68</v>
+      </c>
+      <c r="M35" s="41">
+        <v>3.98</v>
+      </c>
+      <c r="N35" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="O35" s="41">
+        <v>3.94</v>
+      </c>
+      <c r="P35" s="41">
+        <v>3.61</v>
+      </c>
+      <c r="Q35" s="42">
+        <v>3.6199999999999983</v>
+      </c>
+      <c r="R35" s="42">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="41">
+        <v>6.47</v>
+      </c>
+      <c r="C36" s="41">
+        <v>6.25</v>
+      </c>
+      <c r="D36" s="41">
+        <v>8.26</v>
+      </c>
+      <c r="E36" s="41">
+        <v>7.83</v>
+      </c>
+      <c r="F36" s="41">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G36" s="41">
+        <v>7.01</v>
+      </c>
+      <c r="H36" s="41">
+        <v>5.09</v>
+      </c>
+      <c r="I36" s="41">
+        <v>5.57</v>
+      </c>
+      <c r="J36" s="41">
+        <v>5.36</v>
+      </c>
+      <c r="K36" s="41">
+        <v>4.82</v>
+      </c>
+      <c r="L36" s="41">
+        <v>4.21</v>
+      </c>
+      <c r="M36" s="41">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="N36" s="41">
+        <v>5.23</v>
+      </c>
+      <c r="O36" s="41">
+        <v>5.94</v>
+      </c>
+      <c r="P36" s="41">
+        <v>4.83</v>
+      </c>
+      <c r="Q36" s="42">
+        <v>4.8199999999999976</v>
+      </c>
+      <c r="R36" s="42">
+        <v>5.01</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="P37" s="41">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="Q37" s="42">
+        <v>6.8299999999999974</v>
+      </c>
+      <c r="R37" s="42">
+        <v>2.2200000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="41">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="C38" s="41">
+        <v>7.79</v>
+      </c>
+      <c r="D38" s="41">
+        <v>10.84</v>
+      </c>
+      <c r="E38" s="41">
+        <v>10.27</v>
+      </c>
+      <c r="F38" s="41">
+        <v>13.18</v>
+      </c>
+      <c r="G38" s="41">
+        <v>10.35</v>
+      </c>
+      <c r="H38" s="41">
+        <v>7.24</v>
+      </c>
+      <c r="I38" s="41">
+        <v>5.35</v>
+      </c>
+      <c r="J38" s="41">
+        <v>6.56</v>
+      </c>
+      <c r="K38" s="41">
+        <v>5.46</v>
+      </c>
+      <c r="L38" s="41">
+        <v>5.51</v>
+      </c>
+      <c r="M38" s="41">
+        <v>5.33</v>
+      </c>
+      <c r="N38" s="41">
+        <v>4.26</v>
+      </c>
+      <c r="O38" s="41">
+        <v>4.46</v>
+      </c>
+      <c r="P38" s="41">
+        <v>3.61</v>
+      </c>
+      <c r="Q38" s="42">
+        <v>4.5699999999999976</v>
+      </c>
+      <c r="R38" s="42">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="41">
+        <v>7.71</v>
+      </c>
+      <c r="C39" s="41">
         <v>7.58</v>
       </c>
-      <c r="N10" s="45">
-[...31 lines deleted...]
-      <c r="G11" s="45">
+      <c r="D39" s="41">
         <v>7.76</v>
       </c>
-      <c r="H11" s="45">
-[...90 lines deleted...]
-      <c r="C13" s="32">
+      <c r="E39" s="41">
+        <v>9.06</v>
+      </c>
+      <c r="F39" s="41">
+        <v>9.26</v>
+      </c>
+      <c r="G39" s="41">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="H39" s="29">
         <v>7</v>
       </c>
-      <c r="D13" s="45">
-[...67 lines deleted...]
-      <c r="I14" s="45">
+      <c r="I39" s="41">
+        <v>6.39</v>
+      </c>
+      <c r="J39" s="41">
+        <v>4.84</v>
+      </c>
+      <c r="K39" s="41">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="L39" s="41">
+        <v>4.21</v>
+      </c>
+      <c r="M39" s="41">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="N39" s="41">
+        <v>4.3</v>
+      </c>
+      <c r="O39" s="41">
+        <v>4.58</v>
+      </c>
+      <c r="P39" s="41">
+        <v>3.7</v>
+      </c>
+      <c r="Q39" s="42">
+        <v>4.009999999999998</v>
+      </c>
+      <c r="R39" s="42">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O40" s="41">
+        <v>4.57</v>
+      </c>
+      <c r="P40" s="41">
+        <v>4.95</v>
+      </c>
+      <c r="Q40" s="42">
+        <v>9.6999999999999957</v>
+      </c>
+      <c r="R40" s="42">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="43">
+        <v>6.8</v>
+      </c>
+      <c r="C41" s="43">
+        <v>6.88</v>
+      </c>
+      <c r="D41" s="43">
+        <v>7.68</v>
+      </c>
+      <c r="E41" s="43">
+        <v>6.7</v>
+      </c>
+      <c r="F41" s="43">
+        <v>7.48</v>
+      </c>
+      <c r="G41" s="43">
+        <v>6.87</v>
+      </c>
+      <c r="H41" s="43">
+        <v>5.01</v>
+      </c>
+      <c r="I41" s="43">
+        <v>5.45</v>
+      </c>
+      <c r="J41" s="43">
+        <v>5.31</v>
+      </c>
+      <c r="K41" s="43">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="L41" s="43">
+        <v>5.09</v>
+      </c>
+      <c r="M41" s="43">
+        <v>4.55</v>
+      </c>
+      <c r="N41" s="43">
+        <v>4.17</v>
+      </c>
+      <c r="O41" s="43">
+        <v>4.71</v>
+      </c>
+      <c r="P41" s="43">
+        <v>4.41</v>
+      </c>
+      <c r="Q41" s="44">
+        <v>3.9899999999999984</v>
+      </c>
+      <c r="R41" s="44">
         <v>4.3899999999999997</v>
       </c>
-      <c r="J14" s="45">
-[...1358 lines deleted...]
-      <c r="A42" s="22"/>
+    </row>
+    <row r="42" spans="1:18" s="49" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="64"/>
+      <c r="C42" s="64"/>
+      <c r="D42" s="64"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+      <c r="J42" s="64"/>
+      <c r="K42" s="64"/>
+      <c r="L42" s="64"/>
+      <c r="M42" s="48"/>
+      <c r="N42" s="48"/>
+      <c r="O42" s="48"/>
+    </row>
+    <row r="43" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:L41"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:L42"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелесу коэффициенті</vt:lpstr>
     </vt:vector>