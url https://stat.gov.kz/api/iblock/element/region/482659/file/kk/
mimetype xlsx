--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!$A$1:$C$21</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="59">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
@@ -200,54 +200,54 @@
   <si>
     <t>(2-сауда, кезеңділігі-айлық) Павлодар облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
   </si>
   <si>
     <t>Сауда және қызмет көрсету статистика басқармасы</t>
   </si>
   <si>
     <t>Беисова Айнур Ермековна</t>
   </si>
   <si>
     <t>+7 7182532918</t>
   </si>
   <si>
     <t>a.beisova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>КАТО=550000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="185" formatCode="0.0"/>
-    <numFmt numFmtId="187" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -435,102 +435,107 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -569,84 +574,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -790,110 +797,110 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="89.25">
+    <row r="7" spans="1:2" ht="76.5">
       <c r="A7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="8" t="s">
@@ -924,59 +931,59 @@
       <c r="B13" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="41">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="41">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>55</v>
       </c>
@@ -1019,67 +1026,67 @@
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="12"/>
       <c r="B29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>3</v>
@@ -1091,55 +1098,55 @@
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="J36" sqref="J36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="13" customWidth="1"/>
     <col min="4" max="9" width="10.7109375" style="13" customWidth="1"/>
     <col min="10" max="14" width="13.140625" style="13" customWidth="1"/>
     <col min="15" max="37" width="5.7109375" style="13" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="13"/>
     <col min="46" max="46" width="8.85546875" style="13" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="12.75">
       <c r="A2" s="18" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
@@ -1475,51 +1482,53 @@
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="25"/>
       <c r="B13" s="23">
         <v>2026</v>
       </c>
       <c r="C13" s="38">
         <v>2180.4</v>
       </c>
       <c r="D13" s="39">
         <v>2226</v>
       </c>
       <c r="E13" s="39">
         <v>2813.9</v>
       </c>
       <c r="F13" s="39">
         <v>3270.2</v>
       </c>
       <c r="G13" s="39">
         <v>2993.8</v>
       </c>
       <c r="H13" s="38">
         <v>3140</v>
       </c>
-      <c r="I13" s="39"/>
+      <c r="I13" s="39">
+        <v>3156.6</v>
+      </c>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="40"/>
       <c r="N13" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>