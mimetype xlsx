--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -885,51 +885,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="34.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="53"/>
       <c r="B1" s="53"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="32">
         <v>171506</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>10</v>
       </c>
@@ -1014,59 +1014,59 @@
       <c r="B13" s="17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="52">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="52">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>58</v>
       </c>
@@ -1184,52 +1184,52 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J47" sqref="J47"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="4.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="13" customWidth="1"/>
     <col min="4" max="9" width="10.7109375" style="13" customWidth="1"/>
     <col min="10" max="14" width="13.140625" style="13" customWidth="1"/>
     <col min="15" max="37" width="5.7109375" style="13" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="13"/>
     <col min="46" max="46" width="8.85546875" style="13" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="25.5">
       <c r="A2" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
@@ -1595,51 +1595,53 @@
     <row r="14" spans="1:14">
       <c r="B14" s="27">
         <v>2026</v>
       </c>
       <c r="C14" s="42">
         <v>67.8</v>
       </c>
       <c r="D14" s="42">
         <v>99.3</v>
       </c>
       <c r="E14" s="43">
         <v>126.4</v>
       </c>
       <c r="F14" s="43">
         <v>116.2</v>
       </c>
       <c r="G14" s="50">
         <v>91.5</v>
       </c>
       <c r="H14" s="43">
         <v>100.2</v>
       </c>
       <c r="I14" s="43">
         <v>100.5</v>
       </c>
-      <c r="J14" s="42"/>
+      <c r="J14" s="43">
+        <v>125.3</v>
+      </c>
       <c r="K14" s="42"/>
       <c r="L14" s="40"/>
       <c r="M14" s="42"/>
       <c r="N14" s="40"/>
     </row>
     <row r="15" spans="1:14" ht="11.25" customHeight="1">
       <c r="B15" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="54"/>
       <c r="D15" s="54"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
       <c r="K15" s="54"/>
       <c r="L15" s="54"/>
       <c r="M15" s="54"/>
       <c r="N15" s="54"/>
     </row>
     <row r="16" spans="1:14">
       <c r="B16" s="28">
         <v>2020</v>
@@ -1889,51 +1891,53 @@
     <row r="22" spans="1:14">
       <c r="B22" s="28">
         <v>2026</v>
       </c>
       <c r="C22" s="42">
         <v>115.9</v>
       </c>
       <c r="D22" s="42">
         <v>107.8</v>
       </c>
       <c r="E22" s="43">
         <v>132.30000000000001</v>
       </c>
       <c r="F22" s="43">
         <v>151</v>
       </c>
       <c r="G22" s="50">
         <v>114.5</v>
       </c>
       <c r="H22" s="43">
         <v>100.7</v>
       </c>
       <c r="I22" s="43">
         <v>108.1</v>
       </c>
-      <c r="J22" s="42"/>
+      <c r="J22" s="43">
+        <v>125.1</v>
+      </c>
       <c r="K22" s="42"/>
       <c r="L22" s="40"/>
       <c r="M22" s="42"/>
       <c r="N22" s="40"/>
     </row>
     <row r="23" spans="1:14" ht="11.25" customHeight="1">
       <c r="B23" s="54" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="54"/>
       <c r="D23" s="54"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="54"/>
       <c r="N23" s="54"/>
     </row>
     <row r="24" spans="1:14">
       <c r="B24" s="27">
         <v>2020</v>
@@ -2184,51 +2188,53 @@
       <c r="A30" s="30"/>
       <c r="B30" s="29">
         <v>2026</v>
       </c>
       <c r="C30" s="47">
         <v>115.9</v>
       </c>
       <c r="D30" s="47">
         <v>111.6</v>
       </c>
       <c r="E30" s="48">
         <v>118.8</v>
       </c>
       <c r="F30" s="48">
         <v>127.3</v>
       </c>
       <c r="G30" s="51">
         <v>124.1</v>
       </c>
       <c r="H30" s="48">
         <v>119</v>
       </c>
       <c r="I30" s="48">
         <v>116.9</v>
       </c>
-      <c r="J30" s="49"/>
+      <c r="J30" s="48">
+        <v>118.1</v>
+      </c>
       <c r="K30" s="49"/>
       <c r="L30" s="49"/>
       <c r="M30" s="49"/>
       <c r="N30" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B15:N15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">