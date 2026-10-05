--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -773,51 +773,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="63.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="14">
         <v>171202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -897,59 +897,59 @@
       <c r="B12" s="19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="36">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="36">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>54</v>
       </c>
@@ -1027,51 +1027,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
@@ -1598,51 +1598,53 @@
     <row r="16" spans="1:14" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="8">
         <v>2026</v>
       </c>
       <c r="B16" s="34">
         <v>42978.3</v>
       </c>
       <c r="C16" s="34">
         <v>52127.4</v>
       </c>
       <c r="D16" s="34">
         <v>60052.6</v>
       </c>
       <c r="E16" s="34">
         <v>64189.2</v>
       </c>
       <c r="F16" s="34">
         <v>68137</v>
       </c>
       <c r="G16" s="34">
         <v>74054.5</v>
       </c>
       <c r="H16" s="34">
         <v>84812.5</v>
       </c>
-      <c r="I16" s="35"/>
+      <c r="I16" s="34">
+        <v>92465</v>
+      </c>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="34"/>
       <c r="M16" s="35"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>