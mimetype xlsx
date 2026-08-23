--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$M$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метадеректер!$A$1:$D$20</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
@@ -192,53 +192,53 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Сауда және қызмет көрсету статистика басқармасы</t>
   </si>
   <si>
     <t>Беисова Айнур Ермековна</t>
   </si>
   <si>
     <t>+7 7182532918</t>
   </si>
   <si>
     <t>a.beisova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="197" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -363,51 +363,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -428,81 +428,86 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -541,84 +546,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -762,55 +769,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="63.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="14">
         <v>171202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -890,121 +897,121 @@
       <c r="B12" s="19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="36">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="36">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="23"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="24" t="s">
         <v>49</v>
@@ -1016,55 +1023,55 @@
     <row r="11" spans="2:2" ht="38.25">
       <c r="B11" s="25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
@@ -1588,51 +1595,53 @@
       </c>
       <c r="N15" s="5"/>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="8">
         <v>2026</v>
       </c>
       <c r="B16" s="34">
         <v>42978.3</v>
       </c>
       <c r="C16" s="34">
         <v>52127.4</v>
       </c>
       <c r="D16" s="34">
         <v>60052.6</v>
       </c>
       <c r="E16" s="34">
         <v>64189.2</v>
       </c>
       <c r="F16" s="34">
         <v>68137</v>
       </c>
       <c r="G16" s="34">
         <v>74054.5</v>
       </c>
-      <c r="H16" s="35"/>
+      <c r="H16" s="34">
+        <v>84812.5</v>
+      </c>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="34"/>
       <c r="M16" s="35"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>