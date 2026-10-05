--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -875,51 +875,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/spreadsheets/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="A1" s="55"/>
       <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="33">
         <v>171203</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="8" t="s">
         <v>9</v>
       </c>
@@ -1004,59 +1004,59 @@
       <c r="B13" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="52">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="52">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>58</v>
       </c>
@@ -1175,51 +1175,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="Z40" sqref="Z40"/>
+      <selection activeCell="J51" sqref="J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="10" style="13" customWidth="1"/>
     <col min="4" max="9" width="10.7109375" style="13" customWidth="1"/>
     <col min="10" max="13" width="8.7109375" style="13" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="13" customWidth="1"/>
     <col min="15" max="37" width="5.7109375" style="13" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="13"/>
     <col min="46" max="46" width="8.85546875" style="13" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="12.75">
       <c r="B2" s="18"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="19"/>
@@ -1792,51 +1792,53 @@
     <row r="19" spans="2:14">
       <c r="B19" s="26">
         <v>2026</v>
       </c>
       <c r="C19" s="43">
         <v>41.1</v>
       </c>
       <c r="D19" s="43">
         <v>120.1</v>
       </c>
       <c r="E19" s="44">
         <v>115.2</v>
       </c>
       <c r="F19" s="44">
         <v>105.9</v>
       </c>
       <c r="G19" s="44">
         <v>105.5</v>
       </c>
       <c r="H19" s="53">
         <v>108.3</v>
       </c>
       <c r="I19" s="44">
         <v>113.8</v>
       </c>
-      <c r="J19" s="43"/>
+      <c r="J19" s="44">
+        <v>108.7</v>
+      </c>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="43"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="59" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="28">
         <v>2015</v>
@@ -2291,51 +2293,53 @@
     <row r="32" spans="2:14">
       <c r="B32" s="28">
         <v>2026</v>
       </c>
       <c r="C32" s="43">
         <v>100.3</v>
       </c>
       <c r="D32" s="40">
         <v>100</v>
       </c>
       <c r="E32" s="44">
         <v>101.7</v>
       </c>
       <c r="F32" s="44">
         <v>102.3</v>
       </c>
       <c r="G32" s="44">
         <v>104.5</v>
       </c>
       <c r="H32" s="53">
         <v>108</v>
       </c>
       <c r="I32" s="44">
         <v>104.4</v>
       </c>
-      <c r="J32" s="43"/>
+      <c r="J32" s="44">
+        <v>101.7</v>
+      </c>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
     </row>
     <row r="33" spans="1:14">
       <c r="B33" s="59" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="59"/>
       <c r="H33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
       <c r="K33" s="59"/>
       <c r="L33" s="59"/>
       <c r="M33" s="59"/>
       <c r="N33" s="59"/>
     </row>
     <row r="34" spans="1:14">
       <c r="B34" s="28">
         <v>2015</v>
@@ -2791,51 +2795,53 @@
       <c r="A45" s="32"/>
       <c r="B45" s="29">
         <v>2026</v>
       </c>
       <c r="C45" s="48">
         <v>100.3</v>
       </c>
       <c r="D45" s="49">
         <v>100.1</v>
       </c>
       <c r="E45" s="50">
         <v>100.7</v>
       </c>
       <c r="F45" s="50">
         <v>101.2</v>
       </c>
       <c r="G45" s="50">
         <v>101.9</v>
       </c>
       <c r="H45" s="54">
         <v>103.1</v>
       </c>
       <c r="I45" s="50">
         <v>103.3</v>
       </c>
-      <c r="J45" s="51"/>
+      <c r="J45" s="50">
+        <v>103</v>
+      </c>
       <c r="K45" s="51"/>
       <c r="L45" s="51"/>
       <c r="M45" s="51"/>
       <c r="N45" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="B33:N33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">