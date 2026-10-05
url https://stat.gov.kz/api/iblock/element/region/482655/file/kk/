--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -818,51 +818,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="25">
         <v>171202</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="24" t="s">
         <v>10</v>
       </c>
@@ -947,59 +947,59 @@
       <c r="B13" s="11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="40">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="40">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>53</v>
       </c>
@@ -1118,51 +1118,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+      <selection activeCell="I44" sqref="I44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="7" customWidth="1"/>
     <col min="4" max="9" width="10.7109375" style="7" customWidth="1"/>
     <col min="10" max="14" width="9.140625" style="7" customWidth="1"/>
     <col min="15" max="37" width="5.7109375" style="7" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="7"/>
     <col min="46" max="46" width="8.85546875" style="7" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="12.75">
       <c r="A2" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
@@ -1717,51 +1717,53 @@
       <c r="A18" s="22"/>
       <c r="B18" s="20">
         <v>2026</v>
       </c>
       <c r="C18" s="36">
         <v>71967.5</v>
       </c>
       <c r="D18" s="36">
         <v>104842.6</v>
       </c>
       <c r="E18" s="36">
         <v>123399</v>
       </c>
       <c r="F18" s="36">
         <v>130525.7</v>
       </c>
       <c r="G18" s="36">
         <v>134415.79999999999</v>
       </c>
       <c r="H18" s="36">
         <v>153149.9</v>
       </c>
       <c r="I18" s="36">
         <v>133203.20000000001</v>
       </c>
-      <c r="J18" s="37"/>
+      <c r="J18" s="36">
+        <v>139904.79999999999</v>
+      </c>
       <c r="K18" s="37"/>
       <c r="L18" s="37"/>
       <c r="M18" s="37"/>
       <c r="N18" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>