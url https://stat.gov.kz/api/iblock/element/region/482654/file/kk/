--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -983,59 +983,59 @@
       <c r="B13" s="11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="51">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="51">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="47" t="s">
         <v>56</v>
       </c>
@@ -1154,51 +1154,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="I49" sqref="I49"/>
+      <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="7" customWidth="1"/>
     <col min="4" max="9" width="10.7109375" style="7" customWidth="1"/>
     <col min="10" max="14" width="11.5703125" style="7" customWidth="1"/>
     <col min="15" max="37" width="5.7109375" style="7" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="7"/>
     <col min="46" max="46" width="8.85546875" style="7" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="12.75">
       <c r="A2" s="13" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
@@ -1758,51 +1758,53 @@
     <row r="19" spans="2:14">
       <c r="B19" s="22">
         <v>2026</v>
       </c>
       <c r="C19" s="38">
         <v>50.4</v>
       </c>
       <c r="D19" s="42">
         <v>142.30000000000001</v>
       </c>
       <c r="E19" s="18">
         <v>117.3</v>
       </c>
       <c r="F19" s="49">
         <v>105.6</v>
       </c>
       <c r="G19" s="49">
         <v>102.5</v>
       </c>
       <c r="H19" s="49">
         <v>113</v>
       </c>
       <c r="I19" s="18">
         <v>86.9</v>
       </c>
-      <c r="J19" s="42"/>
+      <c r="J19" s="49">
+        <v>103.4</v>
+      </c>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="2:14">
       <c r="B20" s="53" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="53"/>
       <c r="F20" s="53"/>
       <c r="G20" s="53"/>
       <c r="H20" s="53"/>
       <c r="I20" s="53"/>
       <c r="J20" s="53"/>
       <c r="K20" s="53"/>
       <c r="L20" s="53"/>
       <c r="M20" s="53"/>
       <c r="N20" s="53"/>
     </row>
     <row r="21" spans="2:14">
       <c r="B21" s="24">
         <v>2015</v>
@@ -2257,51 +2259,53 @@
     <row r="32" spans="2:14">
       <c r="B32" s="24">
         <v>2026</v>
       </c>
       <c r="C32" s="38">
         <v>113.6</v>
       </c>
       <c r="D32" s="42">
         <v>152.6</v>
       </c>
       <c r="E32" s="18">
         <v>159</v>
       </c>
       <c r="F32" s="49">
         <v>153.19999999999999</v>
       </c>
       <c r="G32" s="49">
         <v>133.9</v>
       </c>
       <c r="H32" s="49">
         <v>132.9</v>
       </c>
       <c r="I32" s="18">
         <v>144.80000000000001</v>
       </c>
-      <c r="J32" s="42"/>
+      <c r="J32" s="49">
+        <v>100.3</v>
+      </c>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="38"/>
     </row>
     <row r="33" spans="1:14">
       <c r="B33" s="53" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="53"/>
       <c r="F33" s="53"/>
       <c r="G33" s="53"/>
       <c r="H33" s="53"/>
       <c r="I33" s="53"/>
       <c r="J33" s="53"/>
       <c r="K33" s="53"/>
       <c r="L33" s="53"/>
       <c r="M33" s="53"/>
       <c r="N33" s="53"/>
     </row>
     <row r="34" spans="1:14">
       <c r="B34" s="24">
         <v>2015</v>
@@ -2757,51 +2761,53 @@
       <c r="A45" s="26"/>
       <c r="B45" s="25">
         <v>2026</v>
       </c>
       <c r="C45" s="45">
         <v>113.6</v>
       </c>
       <c r="D45" s="46">
         <v>133.80000000000001</v>
       </c>
       <c r="E45" s="19">
         <v>143.1</v>
       </c>
       <c r="F45" s="50">
         <v>146</v>
       </c>
       <c r="G45" s="50">
         <v>142.80000000000001</v>
       </c>
       <c r="H45" s="50">
         <v>140.5</v>
       </c>
       <c r="I45" s="19">
         <v>141.19999999999999</v>
       </c>
-      <c r="J45" s="45"/>
+      <c r="J45" s="50">
+        <v>133.4</v>
+      </c>
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="M45" s="45"/>
       <c r="N45" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="B33:N33"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">