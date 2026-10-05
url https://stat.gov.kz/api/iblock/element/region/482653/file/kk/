--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -752,51 +752,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303817/file/kk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="80.85546875" style="24" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="23">
         <v>172401</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>41</v>
       </c>
     </row>
@@ -875,59 +875,59 @@
       <c r="B12" s="32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="36">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>52</v>
       </c>
@@ -993,51 +993,51 @@
       <c r="A8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:1">
       <c r="A10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:1">
       <c r="A19" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="150" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" customWidth="1"/>
     <col min="2" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
@@ -1437,51 +1437,53 @@
     <row r="12" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="14">
         <v>2026</v>
       </c>
       <c r="B12" s="15">
         <v>115403.4</v>
       </c>
       <c r="C12" s="15">
         <v>157510.39999999999</v>
       </c>
       <c r="D12" s="15">
         <v>184435</v>
       </c>
       <c r="E12" s="15">
         <v>195694.7</v>
       </c>
       <c r="F12" s="15">
         <v>203582.6</v>
       </c>
       <c r="G12" s="21">
         <v>228343.6</v>
       </c>
       <c r="H12" s="15">
         <v>220003.1</v>
       </c>
-      <c r="I12" s="15"/>
+      <c r="I12" s="15">
+        <v>233628</v>
+      </c>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>