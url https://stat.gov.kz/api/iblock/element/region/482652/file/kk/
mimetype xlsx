--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -898,51 +898,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="54" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
     </row>
     <row r="2" spans="1:10" s="47" customFormat="1">
       <c r="A2" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="41">
         <v>172402</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="47" customFormat="1">
       <c r="A3" s="46" t="s">
         <v>18</v>
       </c>
@@ -1035,59 +1035,59 @@
       <c r="B13" s="35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="47" customFormat="1">
       <c r="A14" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="47" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="56">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="56">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>26</v>
       </c>
@@ -1172,51 +1172,51 @@
     <row r="13" spans="2:2">
       <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="3"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="31" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I43" sqref="I43"/>
+      <selection activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" style="8" customWidth="1"/>
     <col min="10" max="10" width="6.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>43</v>
       </c>
@@ -1719,51 +1719,53 @@
     <row r="16" spans="1:16">
       <c r="B16" s="16">
         <v>2026</v>
       </c>
       <c r="C16" s="6">
         <v>46.4</v>
       </c>
       <c r="D16" s="5">
         <v>133.80000000000001</v>
       </c>
       <c r="E16" s="5">
         <v>116.6</v>
       </c>
       <c r="F16" s="5">
         <v>105.5</v>
       </c>
       <c r="G16" s="19">
         <v>103.4</v>
       </c>
       <c r="H16" s="20">
         <v>111.3</v>
       </c>
       <c r="I16" s="5">
         <v>95.9</v>
       </c>
-      <c r="J16" s="5"/>
+      <c r="J16" s="6">
+        <v>105</v>
+      </c>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
       <c r="N16" s="6"/>
       <c r="O16" s="17"/>
     </row>
     <row r="17" spans="2:15" ht="12.75" customHeight="1">
       <c r="B17" s="61" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="17"/>
     </row>
     <row r="18" spans="2:15">
@@ -2144,51 +2146,53 @@
     <row r="27" spans="2:15">
       <c r="B27" s="7">
         <v>2026</v>
       </c>
       <c r="C27" s="6">
         <v>108.3</v>
       </c>
       <c r="D27" s="5">
         <v>130</v>
       </c>
       <c r="E27" s="5">
         <v>134.19999999999999</v>
       </c>
       <c r="F27" s="6">
         <v>131.80000000000001</v>
       </c>
       <c r="G27" s="6">
         <v>122.3</v>
       </c>
       <c r="H27" s="20">
         <v>123.6</v>
       </c>
       <c r="I27" s="6">
         <v>125.9</v>
       </c>
-      <c r="J27" s="5"/>
+      <c r="J27" s="5">
+        <v>100.9</v>
+      </c>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
     </row>
     <row r="28" spans="2:15" ht="12.75" customHeight="1">
       <c r="B28" s="61" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
     </row>
     <row r="29" spans="2:15">
       <c r="B29" s="16">
         <v>2017</v>
@@ -2562,51 +2566,53 @@
       <c r="A38" s="26"/>
       <c r="B38" s="27">
         <v>2026</v>
       </c>
       <c r="C38" s="28">
         <v>108.3</v>
       </c>
       <c r="D38" s="28">
         <v>119.8</v>
       </c>
       <c r="E38" s="28">
         <v>125.2</v>
       </c>
       <c r="F38" s="28">
         <v>127.1</v>
       </c>
       <c r="G38" s="55">
         <v>125.9</v>
       </c>
       <c r="H38" s="55">
         <v>125.3</v>
       </c>
       <c r="I38" s="28">
         <v>125.4</v>
       </c>
-      <c r="J38" s="26"/>
+      <c r="J38" s="28">
+        <v>120.9</v>
+      </c>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="12"/>
       <c r="B39" s="7"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
       <c r="N39" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B3:N3"/>