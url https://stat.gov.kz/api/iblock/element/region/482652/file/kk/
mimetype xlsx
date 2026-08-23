--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$N$38</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="63">
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
@@ -212,54 +212,54 @@
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>өткен айға</t>
   </si>
   <si>
     <t>өткен жылдың сәйкес айына</t>
   </si>
   <si>
     <t>өткен жылдың сәйкес кезеңіне</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="185" formatCode="0.0"/>
-    <numFmt numFmtId="187" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -436,95 +436,95 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="187" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -554,79 +554,84 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -665,84 +670,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -886,56 +893,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="54" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="44"/>
       <c r="B1" s="44"/>
     </row>
     <row r="2" spans="1:10" s="47" customFormat="1">
       <c r="A2" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="41">
         <v>172402</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="47" customFormat="1">
       <c r="A3" s="46" t="s">
         <v>18</v>
       </c>
@@ -1028,59 +1035,59 @@
       <c r="B13" s="35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="47" customFormat="1">
       <c r="A14" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="47" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="56">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="56">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="46" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>26</v>
       </c>
@@ -1089,51 +1096,51 @@
       <c r="A21" s="46" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="52"/>
       <c r="B22" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="2"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="29" t="s">
         <v>37</v>
@@ -1161,55 +1168,55 @@
       <c r="B12" s="30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="29"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="29"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="3"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="31" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R15" sqref="R15"/>
+      <selection activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="8" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" style="8" customWidth="1"/>
     <col min="10" max="10" width="6.140625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="8" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>43</v>
       </c>
@@ -1239,51 +1246,51 @@
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="59"/>
       <c r="N3" s="59"/>
     </row>
     <row r="4" spans="1:16" ht="13.5" customHeight="1">
       <c r="B4" s="10"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
       <c r="N4" s="38" t="s">
         <v>45</v>
       </c>
       <c r="O4" s="12"/>
     </row>
-    <row r="5" spans="1:16" ht="22.5">
+    <row r="5" spans="1:16">
       <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="40" t="s">
         <v>48</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F5" s="40" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="40" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="40" t="s">
         <v>53</v>
       </c>
       <c r="I5" s="40" t="s">
         <v>54</v>
       </c>
@@ -1709,51 +1716,53 @@
       </c>
       <c r="O15" s="17"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" s="16">
         <v>2026</v>
       </c>
       <c r="C16" s="6">
         <v>46.4</v>
       </c>
       <c r="D16" s="5">
         <v>133.80000000000001</v>
       </c>
       <c r="E16" s="5">
         <v>116.6</v>
       </c>
       <c r="F16" s="5">
         <v>105.5</v>
       </c>
       <c r="G16" s="19">
         <v>103.4</v>
       </c>
       <c r="H16" s="20">
         <v>111.3</v>
       </c>
-      <c r="I16" s="5"/>
+      <c r="I16" s="5">
+        <v>95.9</v>
+      </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="5"/>
       <c r="N16" s="6"/>
       <c r="O16" s="17"/>
     </row>
     <row r="17" spans="2:15" ht="12.75" customHeight="1">
       <c r="B17" s="61" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="17"/>
     </row>
@@ -2132,51 +2141,53 @@
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="2:15">
       <c r="B27" s="7">
         <v>2026</v>
       </c>
       <c r="C27" s="6">
         <v>108.3</v>
       </c>
       <c r="D27" s="5">
         <v>130</v>
       </c>
       <c r="E27" s="5">
         <v>134.19999999999999</v>
       </c>
       <c r="F27" s="6">
         <v>131.80000000000001</v>
       </c>
       <c r="G27" s="6">
         <v>122.3</v>
       </c>
       <c r="H27" s="20">
         <v>123.6</v>
       </c>
-      <c r="I27" s="6"/>
+      <c r="I27" s="6">
+        <v>125.9</v>
+      </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
     </row>
     <row r="28" spans="2:15" ht="12.75" customHeight="1">
       <c r="B28" s="61" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
     </row>
     <row r="29" spans="2:15">
       <c r="B29" s="16">
@@ -2548,51 +2559,53 @@
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="26"/>
       <c r="B38" s="27">
         <v>2026</v>
       </c>
       <c r="C38" s="28">
         <v>108.3</v>
       </c>
       <c r="D38" s="28">
         <v>119.8</v>
       </c>
       <c r="E38" s="28">
         <v>125.2</v>
       </c>
       <c r="F38" s="28">
         <v>127.1</v>
       </c>
       <c r="G38" s="55">
         <v>125.9</v>
       </c>
       <c r="H38" s="55">
         <v>125.3</v>
       </c>
-      <c r="I38" s="26"/>
+      <c r="I38" s="28">
+        <v>125.4</v>
+      </c>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="12"/>
       <c r="B39" s="7"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="5"/>
       <c r="N39" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:H2"/>